--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856d0cd49836695220249e03f33ad621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e652b84c35cc8615bf2007e8d9041c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b84714fd18d66bcc9b716f6b8fe6363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef06f8e874089b4f8d0b60a01dcd03a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45995376981ff2d2fb36c0b8cb5de4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c11419f9e09fd051a4f8d63cf3fe016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e011e1f142489021c69442e637f887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490875343a0d0f1a1c925828c59c83d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5750b0d00ddf9004017503518a8959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb091716e1927390d1dfbdfbb7582a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6d5b19b4195d9a0677c380fdfc42711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba8cbf3716d553c67cd368e0217b9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9e3d9bf5d2469a419a3fca221060e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88dc38b4e13a93eb19bd6c6967ec6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09540c76bdd17c7ea45631cc6dfd842615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb39779dc2c08e76234955495f872716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b715c8035501deb418dd1dc13fcf1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea2708da12a28006fb91b784f3876a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a681c5fd1149c8b8a81e004327a8a1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35e0ac30f16c4626ffea273a1f153020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ffc9156ff36e235756838063f94ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284e05e5b53f9f164849514e76840e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0d396519728ff592be530948cf9a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6c9d42cda88a15ab007c055d4e03224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00806212043f5a3f13efc3fc18272b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210530ad5e11cf8b058c67b06d421c4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7eaa5a920da527407b54abd9490f6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e42a9a0aa5f6685efcd058151953428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2abf179fe163f966614873f7a584229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87655944344524a0d15bd3d9381740330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1974f23c7f03fcc31f7db920a9ce931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d05c4b7f90f830843dec1a8aa876532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d536129ed148f5a274feb37c542112e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7d26c615fbf68ec672ad829cbb67734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99124e13112aaa37e57137859310018b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cf741d4f53d0b7471644f18699c1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d3a4eb348a4ab68b849b00d88807b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebba96afb78b3a5f758a4b746446e0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f3cf7304f4c32088f187f01aaef1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2ad7ef6dc56687e66173820deb9a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46accaeb186822b221c00d3b868d40e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3ef6e371cc4858af61b909ffedf9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dffaa63841935edbd854f2f1e813743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad325017d02b01d48525293de799d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0ca5151fb2da90bd28a5fafaac0ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100aad72694be52bd8f0aeca20853b6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1021fc8dc5b04ec626bd681a0efe947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a863c144f9e7f24a9f372009699457748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe824006740f4dcce870b84bc9f65f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328a283bf17b8c153253eb0bc29b94b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67eda5cea97c1623b7d958e6ef54d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f73adaaf25122e1bc47abc7362ace52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f5441373ec8cd46f13f9ec750d00d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34c4f7e00daade189eddc3f7a38db354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca65223588d43bb746048d666640e2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06491e0df55fd921db1c464f564980b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474acdaa8800fd3a0ca043ee2add80a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c2207d14e4a7f7edc6b4dd587edf058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f956256a1b5cca82a3010eb9cb9ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b87bd61b878c72be5767c7682e4db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2d9605af21ef538d629714775842061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e88daf7d6abfadf367fe8ff55c6de862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50168a85c8b09da79ec4746551fc626163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28bb3acea21ce5e92219df6af2cbb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcf60f9db15a5b827958a3366dfc3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13dd42c00874976b72c5882adc5a8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f42a0b99b6460338b9270ce0857de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ab59ccc6d9795c3b64f7ae75cdd4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d610d0795666753b88ac392445d73969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064df5ad4a2ad17374f4928691af34b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea8861d35c9337ab770037f9e7913471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca5759e2ac87f3a9118dc9064aa25572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f531e1dd8a7d6b9953a39f637ba0a3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eabcdbb35d50c0dcfebbdb50b4f4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460bb052b64d3945864e900ae4a443f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2cb91cb1e917ad4b4e62d5f75976f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce9e94c5dddd720037c6bae1e85ce577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2196b3d147255f4f5b05eca6a9eca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd051d04c9d5a162cc388d7dd97fa679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc9ef9cd51c52a751c8be95aaed5b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b0d3b5d440df837418c003236153081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38ac87a5c300f14a981c09a70971a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a54a3ffae4fefd0f947192eb09dd5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a721bc13936ce441a3d7d712e755484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5981524affcdc7b945614e873b2c41585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a571a6dcac59aeb6cd6a4fe3a34bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45af8c1353d21ffb643b7e5cdbab3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01694bdbaa9129a93ec2bbc8a2a133c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957a1d2245769b7b0f5da31101dfb4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186881f24d800ac9ef1a718baa89e7990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1517d7831cd85691e1a6c3f9a1d73f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c831db1aab31ad373ac27872219ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1059d4455c5aa2c6c8e594a6dc7d4bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86e653b300e2eebe40610f3ca72fbe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ccbb730270d1801410b4de8f20fd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2693088a4c1074ba0794511c0b8ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0e82fb664750fe51338099b6bcf9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ac0354863e3f50d5c5f478dd8589c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9aa8c4a2bfc470d7584fe260f778e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817138c76e42129aeae25d68d705f23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2f83a8269016fe78883f0eb3acb28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab67a99b66f6a3ba454b808063b95f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e392ec99172f719aa0f6547233b97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212b5cd1a04d5539756e5c30998e771104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c9c198cf81429ac161531835e653b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8b77546d8273549f1dea042b5555b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8feecb9d089b3f4b3f587085a9401b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac488b4f9e51027b40cf5f16abb8f210108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e3f4f3054f16370e071b911d599e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b7d28a225bbaf2d011cc152a9d9b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5241844012a12b4f4f4faf1ced6618111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29daa77d8a47f5b26d47c700b29939112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bd304b251359d7ab90a3e6f61b583113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feadfa041c429c9120fad7e9c5079e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ded423ce35a16fbdcd0d92869221dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb53915d0d86b24090355da8b35fbf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00353675469e792e546168332297b9c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff84919241b9ec31db7f6d25e1e4b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4943a63bf00920aa1df29e98ffa93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4165e206b87f58c51fbe4327d6f233c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10047d1ae9837ddcff935d0d0e19cb57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111fe57f10059172c03f0c52120ea92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c678421c4c4db2892ffb33b396cad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34ed467dc06b6f28aaa6e6759a7838124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417aa7872d3516381512e51c7c8ec74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6c6ef07ce115ef206a60e52cc911b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9442013b518dc7037eb48a0054ab6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326b6f7cf99d978bd84e61113347414128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dacf5099c232fcaf8816939e40db3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d100383cbb8caddb807871671ed9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd4e8fc599c8e316a8b1a71a6ccbb3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e456ec08280d9b5aa409553c5809af2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352c47d42ab9237b547aa643c6a91e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e733d15a9587f749dce534da8cafe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f8bee798fada91668d9e4daef074e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f90a30c358533263fe87c48fa6b28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047772102239a4bad0d856cf0dbcaf9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83d48f145735f0109eb35bd0595edc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131b26847f56bf8b5aec987a528c832139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad90c540c4fc5fc2ea91d1040aa969140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b314f0e2ad844797468071872059696141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d317889a5ead13401c4fa65fc7384142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d65f9148dd8c381df5b7c0a4dd401143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a49007dd1c902d69361aca6103490b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb7a758e8ba8d672add5cc07111ee9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c45c466453fc674b2bad3bb2941e01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0315b773d245e26811e5d6f0f5303c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb92dd6feff3dabea34b7b6623b1294148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b616c7184537a2b87538cdafe33e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c248f6c9c108f6f41a0677d5ccf7bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948fe213289d97891396c8464e88564151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a894d89610ef418c47100950dac70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072398cf3d49a28b1b2155731e1d4a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33837d9846be8b191999577381a493ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fd318d0c07600635d17c2808a3251155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2a5a0382e87f2c8f639b3b7b58339156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72b4b9b3f0d4012ee3b25eceb9b96e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8ba15806afc72eb663408b64ab62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ac46a9016dc02dbe85b6aecd4cb7a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4f1c7565f10a94d0c3db3e8fe418d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda81b6f96c48c72f68cabcd5354fd0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235a29f90d26c80dce224a7b32f47ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cbef655960acee49f4afedf3239e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf80bca1970db4ec7959d7c103c3b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacfa127ef198eab6b50ce3b9af9819165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa631017b5487166a199cdb40bab7f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c68538800c05faba20b40022421558167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec22e181e738d9c7d9281c7f694aef8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede9c08254414626ba377cb6a40e1b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fe67133de5932dc47f98a0e94d279170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d14294fd82c050a7c95c6d9a8ed6ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2282b1efba00e026ea45aaaddf2c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73aafc7f05b97f93f984a85fdf9ccdb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff95371261b3826ebf6508ed370b1bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7342d2723a455dae95d34dee0bb4009175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb49c98cd306dabec4347d1b69abab8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327faf4bb73f360c1be34c97bf1a1f40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766f1d026540557d626e6c5d5624f43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedecfe2c84d8ccab902ec0e7f878ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eeeed17b01100041bdaa7df3d2154b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ee0bc5ee0630f30913469524ee0b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56f9b1ec4dd7049ac85d4f78caadfd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064eb32453c2026e2af1ccba407fa193183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e8dfbe93d56b1603eeec50c44b7d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88198fda60e93a2915916d1d3d25eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10db856fa7f4d6ffb51208d3fb7b01c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a157011a84223d3dac294ef1d28b64a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf93ca6ac4ec2fcf2efb480682d2cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b883c358aa999e4208024dad3fd8a99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa7bdff95a9350136898c9ced637a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb890e7b38a50d8aa9ea8ea8696646191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e50131df294a9208e95b24ca6e288192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3765b6cc98c3c29b2d860aabdb22f05193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd1719252fd8df180ee10e5c69775c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d736a8fe4e6cc8f99e38d6a4d98c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fcc928edcf91e974889998ab9687a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c9b720b9f04c5cae9d74c2a5b8d22197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bfed86c3b56acf5c8adf363ec4046198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d88ea2e31cad2d32ec4189142878bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb97a5f4fea423b11ccea787e37c1ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490d5400d1c97884be78d86237bd425201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4198582ec35feeb8faa9151ab8799202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed6a7acc96a0ccc4fc48dee590f1d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193ff8a49ba03c9e80faead409387da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc70b2b822606261c57426109823598205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ae5f56e35921b41335c9b91e222fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f45fd0084c21fb2543489538b258a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeb73ca72716d5474f2af2bccaafe5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ae899d0052b184daf0758c1c7be3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d52f6dd345aaa91dbdf8372b263a2f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcdea801000ba7b8ee9cf62bc49dad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774a10e1fed9ed0756a32e82f77749b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff4040c553bcd242f50573c65681be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f330e4024d48a6e518d677b07ef17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae685411cb39b1cc6e2091f051c3536215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc32e66d106017424a021b6c18be57216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b34000e87181e86bd17726095cf82c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d93a750e55a03061bd1dfa41e0e0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf7f5fa97ff054e5644d4b63bd4865219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940789dd821c59184870f23322af5f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30ee8bd7b451cfe79158235d8645ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed467eae043dde0b8d394d02ee0ed4e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268faeef47a7d94ee1f7a8b3cb30bfb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6b262e30424b4ce0bd8d45c19a375224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d71b0d2b386bbb8e483a45af8b45e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b96a126ad8c2dbc16c7bd62952c8bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c53edee3fd7a6c990d3e3521d6f10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4e5adb8453edcd2ea2362f153f1f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d6a07051e2c477cb8e3d3ca411483229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64f0b05a45f6df4dc15f06ea8be9c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf26f79c71b201e2db7f776057b3e38231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c9e1464837c767b126360209d491c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407ef9129cab7652a1e3f5a2fa78ad9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24343223f338277f729752fb352fe5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224088c43c0047e5e43250d97ce94417235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9ef0ba9cffbe7558869a9f05bb9da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2071e3d73317c9cf0995f07b7fdfe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe74eeaef06f0e077a6ba49c9b0cce3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b112c5e8024b10f4aed656216218e9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d534f7f0f5826b590ad342e1f9009240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa86ff0447c8e61a44ddaea777fb87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cfcd98c3bff9865c64b686914e7eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8e94d24bf64753ca26c8ac21d5317243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b85957e36b8a4e1badc41a0708cc2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a00a23848b674528029677454ad612245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9c7f0f55fe86e0380274a679badc7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f10c823aa29703fb4ed924c3ae0a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb0e6b5e8a339268c8f5edc0f975ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6096d676f7fc9f46e451ee20fed27249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cd4439e318bd480562030dc4b990d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc8a1f17d8f68372bd14244cecf7fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68802da2b2121ea112fb8b927fe9ebb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0d5523f000da4a60e2db5c9003581253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4555df55ff7e234b7d7ab39d3bd1c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f44269b8c9814ecd16b5825a3db8e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984d9ca6c48f6550efda3bb841045a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e02dbc089791fc196a9b29aa7449d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9300332da0543db42f46a42483a3637258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f96d91ea2d3fd619975ae274947ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5902628351a19f17670809757b2c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129307d80fc0a267922e41ad456a75fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c29feaef51e7197f178a4e8f3a538262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f36921ad7fa9da49fadaf36c12f03c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bd59e4a63dfbe37c9641aeb93c925264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27a0a8d7abf3fa0dea909cfafc3600265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c81165301a2ab039da5ea2b176d19d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb0d303eae0d18f1a462f664160308267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb54ad2f55767cc53c816ef65f6610268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8d540476667731e01afddd55f89b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05963de0325cb1c2cf0e9a956b4dac46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd6e6494754456175aeaeb1b9adb2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e2845a9ea786d13865450e9c0e10a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701384d41033765c929f14efce1a9797273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f09d0204b3edf062264a4c1a69f6f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50763d0f4f317afe57d7fc603dfad0ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f2ea3de86034e89b469f0aeb9d4b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e13f125a9bad23d694a605d05597a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc6f576aff0e1dc28e68f713482492278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0aa1bf1f1ed030f61ddc5a5bbbc5e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c498393b109450914b55cbab191d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b64fc976d3b55afc69e191615cdbbb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a89579bd0d6e4423226ca747b6b9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828357dbba049993e15c3f8cf1c3c95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99167874ee85df9e676d5ce50ddfce7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3481eb6c14651e4b626d6a73d4e9db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4f87daab4ddea4b12e61eca78b3d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb9dda2d8f14ebbbc8e609caa84efe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f807ee59388843eba4469096d22f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf752ddf61b4fb7b1442cbd80a817a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544ac543f3d3339e27a1e6ab4e18e24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a293605e616dbcaf770d7fcd1306f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f46c8d916ea58852aaad34d032ac1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dff4e312e4800d989d68cf50331858293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedf6c234b3a0e7ad0591ec8bbd51ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be5953addd85f5a5c93faf3de36ef7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6496fcda27e9e9e7ad53511bfaff41d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c85c869d37d99f475f9bc356d17e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb5343966618233bcca2433ed3c4f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b623f67508920dddc142be34bae94f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2555aca9aa58166d7f95fbba78fdb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78324401905ace18ff8589179563f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792df586379ebb05f51ab8a0983e4af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70826adcd9252a36ef9c7021ac748aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcd30691b1480c22fb3102f1d715e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963323542f78bfcd1599936daabda3bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837871cca86be5bde820ed8836d5c63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f89e689475e98a60138e300105b012307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1c76dd35491a7255501c7bd2e8310308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09419317fe6ee194f1636d5f3d24b267309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9a1881d751431bec472feb49a4ac5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bd3bce78e4cc15383266768f0f917311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200217284cff49fe1ef2ff1c75e9b44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c2430933ed05668078f00723eee3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d40cf5604fedda75b16f4243fc62f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c172e771f7fbd40a0570e3681bb40315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d275f79a57ea3dc303020c1335ae0ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0d564a2c5cd44e64aa9ce57530cc0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f74093d0b1df7b4f0043fd877649e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90fc196fef920852e34d6b977fec3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f08276fe337c9d46dbafac5b51522320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903db54c8dc8ec7bbd9204112a26d15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cbd87c5acb04ba0b4103837854fde322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a403055b9b7244e8180a2e56fab8c0c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cffc69bcd92a414a9cf16c3917b80b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab91cd0b33e0eb24a5a8d47577bd2fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123de47621d10a98309853697e901b5c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368989155a4ae55c81cc23bc4a31939327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d94b81fdd613663db71de531f71b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b740ac8321433d3fd345d764099fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f3c7186c7632a99bdf965e49ceb9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610bf58952ea078ba4e93b4b26283cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946c134c1459c85d517f12215eb1efa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af663c922f4e66d15ce95075233140333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb5e1e0dd93da34068d29a6220093b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b395f874788ff8a7409b6acfd4f2a12335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324249bcb689e16418123782ffeee68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c74658cb75a70806895d8fb5315b78337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe55dbb4125d23ac85a5c93581ef5f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eefc52d5914322664b0ea96a656b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c79b5f322f56542aa5148369ff0b60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287a166ae087c05b17e46c743b6515a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f65645307e8f4fd6782450adb475a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335209b2b8b562f587e18315d568f9ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a48c5199683894ea2f8cf1f61e7370344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287cde56851cefed418fd30875f073c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58790da61a0c082d0f8b3661db34e934346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a837bf1c1f58de47c3f0b9744ff18d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41d4f2c4600ac61a1850862f3c70ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f749d1567576e093b36570463e6d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c792fc53bad9d451505e0ae6cd70f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5a8dccaffd1a4b4bc626b6c5a93ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafff2a4160b2721ec0930f16671340352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21426a6aba8a974f4b94554a745c894353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804f0050283c8c8f34e7e7ad7a47f86354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b04c08b26ae17954c7ffa0d2f0c27355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77416b4246928c248ea0972b15ef62be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172a88d6a2f4ae932cd6243c486a600357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e20fb392f0c35ba333771b069b156b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bdac0c5dfd3ce6ae7057b5ce41765359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b25aaecbba592daf8dcbf6a23d3f74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb22d3f64f14da2aeb01be8508ec537361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecc98050eaa53522fcf8fd2f225747362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584c1a551d74eeab56406d4d27db40f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b89fd57fc4af1f98ec3c14e56f253364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09c65ba04727f94ccce9c3419c429e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928a13a12ba0378f6595308e9afb4b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56264c193d63fcd4a65d1a6fb91e74367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a1f483d9c21cbeff47ebe77ef6401368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e21fd654dc7e568bbd07c18050d009369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505af9c58700982f38facac17a21be6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc222983d0a796a3d240899d40d29d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbf1400ce7985137efbf8acb315110372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc206b727a43fd55985b54b13d0ff563373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d297b827b1e1a79fab90705397d94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce81475cfdfad7d4d7f10595a2eace375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c0703ac56024a24aabf65aa0e2cd3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafcf771f4b9ea0f38206abeb3865ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7ba875ead7017e4c2c94e4382e1ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af210f7c464359a77cf22d4ec8ac5abb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d797dde99bb68a53cb993789f0a32f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc58bedea6c3668904b51ac023187d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252c7e75b18eaa74b3ae3048244ef76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f4201a5e313f0b0483c2423eabce2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af509762709f4c32c64728320761843384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41667b7ae012f372a872026f02357b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c493271a603894dc42729c4aac120ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268607eba591f7048d10b66134c10d7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7bf24762965230921c81794373916388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be7a044b1a5240515e79806f65e03d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fb0e5138d0d3005bf70680a1ee889390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805f1e06e9772b3a6625b846f52c5ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d054615740716699daf74f59630c3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839554f9e82a6d3ce98c8fabacc6b3e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4ae60786f00cef95c27673bebb103394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2bf608eea122a2ea7223f20c0e73f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df005e6727f98f296c1899868d7228396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4702194b88dd4f81f0b62e378eead397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266880b8d5d1fa414a46e638a6e54a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc21a50733dd129578bd4db65ca071399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc006c46d4495fac731064b22ea939b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f534d365df702417a76d899739e5630401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57390c5b598a7b61e8450d0c1f4bac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ab627abd8118db2a8571fffa91b0f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fe2e51ed5581e9a72fa458d2c7965404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c1e3e92dad6ccb3c1bb742c9536e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9556ee7b01e706da88853ed7ab411a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad549d1481db917300db19d5b9fd34407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50345b17fd95f3d1c08bb5eebde08ef8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1489357fd88ee64b8ce3df327f781409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22348380cfd047d0b52ab303dd888b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae676a23bf7153a1eedbae9d78e8546411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615e3b7275162d2a7e8284947162b27412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d2744885c1db85bd17d0d24eae633413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f0545c781899f7fa84d77cc8d8907414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ef3329d2158ee9ea9fa443bc79088415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc50fc777308fe7c6a524a525d188b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725583ad16a65e517eaaefb61f2a8f89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107872aa7cdbecdf59a811c003740541418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a51680092089ad17c8f3a716f52ddf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ba8d4a0d38af2c5dbbb2ff5e8d944420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4740cf0067f787360d100a50c56175c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c77bc20efa0c5f7682d924a0fddb1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025632d6b514503538e30014533c5f55423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc1f3e8e194b32d95e71d16e21e547424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e21799820974fd0dc822ca4744cff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569364f26ff549d01f154b46468acd8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8f9b2dcedf4c97396741c69cf356c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e700ba13679d805d6510115ac1d97a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec3547975fa14793ffb15519c06e50429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b78a0326f3d40309588fe5266293e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e032dee6b1940098ddde7f78bf59fa1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83160ec65d8d44ea8086cf59ce75156b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea547c1890ead9cd2281482de2bd366e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10383d745bbb32b6d106390b1b2c57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90410460047ba55ff905d19bc8fa482435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af85b27417c0552e1ed90067e9cf1d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4544c498f333253a268c8739f1015437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c056c99afe42151807d9518cc0b8f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf61149cb0d76b04fd636c3068adf1b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60f7c30adaf638f9d69771a3b1b54b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59d69d126b4dced5479b657254586f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d02526d39d0c2d7656bc35a556c33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e223dd6a0542ea06f48a5e5b138d27d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e90fc157d57b8bded783e9ca35898444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b3150b7914b63202374292e11a189445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2459fdb93ce5e6641e959f6e74446db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d40d08faed014ee5d7f02e0abead7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db482394f6fb5e6d15d28017523632448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf194198db23ffea498799be321cc7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fdb9ad48ff507ede590a954710762450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1f6f69ebfe2d23e0e4e0d0c2f668c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d36f3da1d04514f591159d402ec57452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fae88489558cd5851c1e1e61b9e114453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a000a556266174550e8f2b10d6d57454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5fbe263137ee1c8d372fed1550dfe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c979b850c5a2445ff3553a1e9c55a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c5523dd1405af74a82705db57d86e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d0300b0af69c80f1b8355787cd07a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374635409ed57f9ac0a8329e3b52dcb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee14d2a40a8869a5e094a777217f84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a825976a75b237a76d3f834cbc5bb2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7aa382515f9e99a255d9f894400ee6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623a946e94c24d313ef6cc8a9dc2384463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dc430f78babb720f8f28441580367464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f0b07039b8d3e6904e518aea032c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca79a247260e592d5c9be44e8a47011466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126fc167f0392eb218d83ed60a8029d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d70e96026c84629fa94f241ab08faa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0563329127ab1bd5c9fba3192b2569469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c278786db54b25c7fb0e3a4f20962470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b53bacf925f18916d5efaab2cd5db8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f68c7f3e4c7efd24328c72b745366472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91356ded9863c2455e21cdb5b01cc1b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b21f70bf3371b298b4faba0dae9b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33a1917a94628d1d19c90f6db77538475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b07ab59c074c94be65d69664c021fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c59a69feb3f992d9d7a0f157905698477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8b1c7aaff66c5e0963c990d2024f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90e7f5d996850d4cb7acb36b0bd861479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc01a7c776925317c81098dae44e30480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da06e9a9f9c30197e50576adfac9bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f628455379ebabf915444403205c724482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa148684b5903c3efc85973f953db9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75464972bc728aee8ea46e36677c0600484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5aafec7ed0cb6e3f5eb216d7108457485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7523f4a2caa423da85c5a749e45e97486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e579fd6c705c977126768d094ffc43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbc7f110d614513bc747532e0f3f4c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08769f0f3949fa1f38d060efbf217020489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758c4558e68515e6bfe73ae7444711c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dd717da140713243be22a367ee039491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c2f965e5bd90d21c854236461680c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fbacb179ae3238f701f52ac590a31493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d45257e9a9d5dee500c6b7a6f35df9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35174af6ca8f85fff37c94b5f245b594495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03fa5d0aef96002fdde222b5352c1e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822a415e2926a036ea85a057440cb39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099843d3899118e3e74aea00679ae00f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1fba26fee45fe23dba2ecdc97d416499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e2f997c5a894e0b27dc3d0e091d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef37e5f53c9ebb2cb0070c1312789db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b75dea8bb7ce49d1315c7f8aa63216502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29486efd9ae66273b72a95d4cf102f8e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3c8d417ffa6cd4e435b8577f85021504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120ce64c9346c3c3e2209ccbd449bda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063c03b9873c9e77169ca56650d4832506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc8d08c42525824142659e850c5b00507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fffe64500434a1f4186535741de6a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724484b292e8ad7f9cb2994135dff20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc5f078e688f2e1c35bd3b0d257df8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76766c29d68c9d52b406cc0496aa49511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa237d480a34645d6a3bf8505a95b4a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54855ed7088d4b428cd98d2e83d512513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be640052c95068ecd680d143d9bbf26514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72d76aeca8f0ae4cf17e25f135857c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e618d7caf325785aaaaf5a10033787516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9426aebc69e9ff72308420d056442f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c6987de3d32844b40c9efb07355a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddffb887a0e74f795facdd081b55d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc5aa44eedbd19b2d64dbf4227901a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a413ddebfe5df47b34b30d8190b52521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8feb43393a6c246fc0d0f41031910a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931ed8dfbdf517e202e80e40287774f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593b941c444f2d033f18c3e3837e1c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39d9b51baedf22a2b9848f79cdfae3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee92a03136a453cab26802e50eb5f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415e6a4c3df2a9b8398a7c504960cef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13629595c000bb7b6adb89f6891299528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3449b1be45f30a42c7c0243112ccb4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d26a9cdc773507553f7cec574a361530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bc9e6c42b96ec93d2109ea45c4d05531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e777715f7eceb29d45a20fbb471bfb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de61cb26fad04c515c0a0b9fa55d9b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1db24037b5058013f0fea80b358735534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f743bd4df36647696af6067a0b76d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca29efddc57d66bf0c4872f76b75b5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfaf5e28a1f72b8ca662b4e55ac44f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8874a870a292f8bb1f6df96a7ce43538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b578b1216f519ac9fe645be85dacc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b143c0c62c6ff3893a6975ed631179540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb2b8a05dd6160b53377287e53e0a0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93310c93e5c48ff2ac8d29cd3360daf7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5741ab84582eda5b0f28c5c485b3407543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8fc83e888fe5165d446c4a7b742ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379d55dbc5544be9833cc7ed81e46e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a167001ea081fa66d20e410b210d89b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c91f5b978abbccf84169e4975ba45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db637512adaee106cd6ad331b88a18b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bc2af6f48544f21f953aa091c0bfe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6eb00c1bfa8e9c6c801a7bec0cb07550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e052ff2e34a97036962d71e8693feec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ef29018c5c229fa4e5fd66ac9a13a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc49edace0ee7608dbd1b95b29d160553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edb2f978e29e714538d16405b9aba8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67ada89eb55cfaa6a52f409b14de7e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdbda8794d4c7c14a84f6f66f1a5a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1092a76c774503cda210cc260351088557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3617fcaa24794018b94b4db951b45558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fda8e44861157e59b25fc2ecba792559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259321272749d678496ce7005ff01864560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d782ba01714839ac1cc0904b1b0c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f55ef81cebd97d3bd5ba5494358dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d003214bcf21a91aae77398a78edf7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fb8c0ba94c2aa6687436c3bf205a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864631e4dc1579731e36b07cd936c2b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bd4b1b0c8bbeccb1cf471550f3267566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfeeb986a63acc0cf562de3c2d5d85b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf4cbfa42873e65afc1acf0ebbe5c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9bdc96a00b41c766e2bfcc14fb807569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2c1a8d61336f9ffad97cbdbab2b08570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6678156af0b172dd9b6e0ac51eb6a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038010f09177919a472b2716a9e5c65572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a572541663937683b8fc6e98fb41315573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c488aeabf12db9116910fbf8f66c2a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a008fb480708ba7d22125dfc9b019575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f787cd3b5fa62466ebae397b0044a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8344672997110f90f887398c3849bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b2e29871c0865738c35c7aa8fcf84578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5a5cb3a2d3698bd38030aa709fe1d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf2bb3c5df8772953d5a75d0b3d204580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dd8426955fca053627a4b09e86eff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39712e5da6c015daa42db753c37d8b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14843ac1f110b73c09f168d6d4384b2b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c862cfb717bd9326e0fe49f7795df2f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a98e0697e9f40d098034386d9cc427585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b6ad61f6cb1e0d1f683d6d3655d80586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59df4c9212bdd9c8f44d6e7ce20b74587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5556e0ec3740f4239101bd216bb105588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b0d3e6c83fb073c349818d30ce68c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fd29d93c607efb852fe984baa047f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26795de70c624d4f57dd37f3bf3bc662591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea009bf27bdd41b48619e828300afc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932e8310e6b6c0b00821ff71a7a8d1c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071e71556a9ebcefceb3072c726d92e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831d90ab751392797df9788d745f499595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0baafa4c14d06ddc93adb480d32bf8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cb59c36876d7428cc7a080cab5e6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae9fe469696149c0e1e39a24d2d7e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91043e4b930ad525ab5129c9c7984bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf0d34f3e781afc66eab51017339ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff2547f95287ebd26538e55c1ea36a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c383b62237d8e2e980dddcdaf363892602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc077b27f9ef88b57a0f8708a33fb87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f919aeb62d468c1e8c0ade1599d99cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4484fd9dc63e6596e12ec6887a46b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbcefd2c265ba2cce578a8ff67f06a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c3f9c4e45d236b45071db7da1f572607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc1f340b5c702123b218cf21abb1b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836b2adf4435dc06ddff5578e01dbef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d299dc40bc5eb0b96dc30448b02b6c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9166373f8d6aabf9fe58b1a7e22fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfee6605393c1b8d95bf28f5ece7c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595d5717d7fe97263946feb29303c51613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66241f2563fa838c8f251a81705a2073614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ea8905c4f72ffc9d26d1539b5608b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9086a3730d61b8d259ded1150e510df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2810246cc2853b3937b718159451b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17e693845188d90c8ab4eb8b0703bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d344a88fcbee859b5ca0c8a225134e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74a35a91c6e85ab47b7d817064f196620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d44063420b0d38f8fdd1f4cef298a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4910346d3bb4c825254d721f132f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30592528e85b3943c48288cd228e35623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737662c23a96c673591df39f65ae917b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5779d14b7932dde969b1082f3106187625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde232202a7b34bfc57c48fedf1a870c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb7c6f6c85b8210611ad8d578192c9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfd1f3360d664e5886bf0ee0613547628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd7287114aebf70633912b30658e32629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd3c81b6d80326c836a4a133730ddb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6a10316f0a5f4a7844d3bb9ba2781631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c0d2d20a594d59a4b63fef1b9cd2f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47e2db897cddb135e44542822fb04e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b1a7a56d6e64975c508eb6552bdf6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c376d5aa829ed49cada68807c91c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f5b718b7e86882b2cb9244711a8eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9844adb02c14adf1159a32dcff1c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3534323b3677b95aafd94e1d445215638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bb46be7d8707527eaaec09fefa6e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040d04d5fcf3d59b184c45e7725b704640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6b9340ea74c54d14d657813c1f3b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0766ec19e2ab4125b79f68e4d8f05f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a10e194f664abac4c3120d53853810643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dced9d1143221598420d3842db37638644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c8ab5652241582db6b1064b543205645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98ee55ef8da4c055ac19511b3b101c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ead90366d2a2cded56545ab1ad654647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6559ca6c97c0cd632acb88d89e26cd8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa522617f0b72e715dc3eaed6443e0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e674fef10025b07ea0e3522af09995650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7cb188306394043bc5f648a5405be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc48a991ea890f3bee27a93fba62502652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9589697c9a51a899e785fbd1be82397653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcb326d2c089d0381464eb7d7b5692654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5798473b28250cd1ab9252776e3c81f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c799cd42df2562a0db21e6f479955656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42123936dc284fea25ac838839c6b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742d438e66830897495021d2a9f1a27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1151181db39d48377f6fb85924e82659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ecfb39e96bb21039f31b99e9b43ff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f09db2aac8a14be4d79aee4bef5428661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30a16baa3c0f6a08e8e6b44669e7f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc73b49940b5f4105371e09fb619bb4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d676a5bb8e99a917f82260181dae996664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0c3f7ed451da7cd03e504fe27c0c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75bab6e63aa692a23d9af3e932c17d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cdbb52a7de1ea594120a369e98eb1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02039b1530ec0a4c82a49e19e09f08d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4eb9576567f1aeab1973c1d1b1506d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b908edad2d461086b4d035e7540c75670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b705b7ffcba60cc0e6c07f8b60566671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f96419ec44947e43b31c25998bdec2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e5592a4f2727acdc17c10687737ef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d34c65042fb751ca92fc1896d3684674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4795adecc26ba98fabdaf28d629dc3c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d4a82c518fee5ad7c161e7c612b24676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24410cd6a3dd76b84f55e467bc543c4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326e4c52404fdf54bb35ce7555b07a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e58abfd1382ee8957c97ac3087220679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ac4149c44533b25b0649355ff488b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eac4d6dabf45f44f2e4cf1c8a866a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14542016c1d06da2b293a97078cfb9cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d581f037cf312ea9cfc0903b98e892683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd58986f737101ddffde5951840122684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87a7ed2ec186cc5e355aa840873463685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f79ea4769fff309312828bd6513324686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91435df214cf1fb3a2e05762871cc9ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9e07aa554702b224a9e545a0c6be6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a33ef14721a26fba977a0fb8eeb2e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf00e0cd1c582a977d5de0d345072d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446716d120e093dc66f04377c408caad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee161b24c303974674029b5dfffa15e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012807d26b38a052f34f044ddf93403d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4a3ef6664be5a209e0ac1dc304a12694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608cb8e2ead112f2932b0f665cb398c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381caeaba7144a21567c5c25c740a1a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8721fb6e0a3fbc0502da6bb50c97828697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb565e8e60ce2a95ca3ca13b38f76b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a133c9ba8e88a6c18e77052e20242c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a38494d0160bf6fb41fd68d873b26e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf281caba5e0fa27b37bd77a2ac20a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4227629f43128c8a7bd2e8b09da39702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832a814a508782286226e9286ab1275703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cc6ddbde19b4805bd66413ce9c4a7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4923e1d92091a9436ed548404aa9ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c38b6486bcd2267dd4694fbc535d5d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8548549517116ac4faac127c99a955d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87791e1f499f1da191e69625c57acc72708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc0c65654ce04a7a3611b018f3ab5b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244ce8bfc2dfd58bbb731af0ae4f30e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2400d7aa7c58438bb853853bd4efcd5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd3c63cef18c3dcf2bc31702f0382f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81c6dcfb947e0cb89167cf54d81915713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96170f9e38afbe575fd41c9192a39f6a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc9d5a190bb728e1baa7ace4d2bb93715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f99856c102f28f40d2ed4617f7aac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b4891f96d4cd2cd5e578d9c063fca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea41bc046128bc8a30b66b08c9d2803718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266430d7bac9ac17a8fc4acac999fc90719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48f85ab0ddf7e2a1fdcc3db88f7e20720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c21db9748ae954f752c8b4eaa8f4b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166d8bc32a103c815973c64bec99f61722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a494730eed5a5eb466c77dee1337a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8bf60fb2e0efd65687b6481e0b1c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fc0820328c3fadc91725923ef0685725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba7f7eabe15d129f50b35d8c991407726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12829e4a3ce1b259d05de583c70c85d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c02ce7690f527b1fd10b4df22240c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e840189778b1fbf9e85bd0a5fad42729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc85139190c70be39213905323f2c7a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de693a56b4267761d7f73c792549317731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82162e552dd98e89c930982a8f0efb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a8a540252919290bc7c99bcc3d04c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db083840928f50d24d5f0bdce57c6209734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f698e82830ec46ebaedb9cb7b77ddc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989aa1035c49025f0fd8832518dc7697736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a63e470feb546eef4e86ef00891f61737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e15a5445e8c47ea2650ba141ea024f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa376ed071cec5c9fe06b8ce11916f1b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406a7b860f5d49607a8f497dc05e64e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14b5e240dfc068f19c8c2deeb4435b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1068cf3b97ac3cfe6466e5c9fe15d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a43ceff8bc1eed05c94cd1c6dd73d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8617a7995d14ec91fd63fbfe4c034744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18fb1a211676b32dabdfa9fcd1935e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a36e4c960bd2df2fc5e4ef48620df6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740912e4198857bcecaab634c286e80747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d846c5474afe278fcf657195e07af8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3eff8609bbec071247a9a6087864db749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3f0dc348c2442853e92466bd239e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c686170e43295951bb092f5e729a61751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bfd3f462dd6af6e87749cf1121c81752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98466e5732efc6cdc6541f706e7efe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a676a6cd7e5ef15c17cc9b9acbeede754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfa800fc52318226a6204607c352ed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9f6ca8c5db3e5909b809ee3bd56a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c33a637c04275aed4304652a47f6c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e11c56861106ff4d0b798c3db77f8a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c387e3f2b176d95c148d7ac9d5c93759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf515e2f22c114a81deef5c763212e6f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a18fa0affc44c137fd03009ccff837761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8ebd05a66eea6d0165cf86bfda242762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4efc5a1d6ae6fd686333286fc875f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3630911993d5b5892b35a6db1e2e67c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a3c981613d18a50400b0eb4308808765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309878f40164ebfce9d438ced2e2537766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b7915385ad4f1aa99cc03a5e9bb40767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984bb4bea3578b20a3cb6943be0f628768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462349a48b8a2d25eb39d61b739e6746769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4435cc4b353a88f204bc2e8cc71ad7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96389832651d6868fc03fcc8c363c7e0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b545684ac7d2c5e1eeea5e28e5da4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf26bfc89ed97e49f5f18af31e6174773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0eb69c911627c584deb9c09a8611f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6fa04bd52c7041a8ac1f0901fea54775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0da22074e58ba5fb266cda0fd559d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3408c64cde3dcd9fcd28a626b5403d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071da36bc66127e3729a3cc131eaf82778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf9dfa99443a25b888f37e3c86f7d2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728b92dafa5c5e9b96d3ad416607366780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adb23d21c581f4f76db89367d79217781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85abda1f476d6866a7c2119f94ed60782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c41399e2f8cc3206025f3dc0ac5fbd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a8a9add6dc8f7e04fe67a567305cc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e805556c1fcdd974bf51bfec2f34c42785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93aff84f1903b9f257b2929d11883cf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea5bb908c688d606cd5af6d4eb9fb6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3e853a8f6d461b25e722dd1b650bd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69231c222e87fa0b8d469c41b78a9e4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06307d4d2a79211038f09975775bd2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47ac0bab085688a6c42e634e203d8f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153612e6413dfe729c8db16d7ea1534a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba815aa3c5234c0d50dfebbfb2129c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797c45ac448b5f88c97c995a51ab348794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef398ee10d9eeae6b437dc220c4cdb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf24b734e8ed5746f88a7018e50ddfb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59428b07f0022da035af7cd16b8c415e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b63e35df1b3495ad7eccd8b8f6c3c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae619000c77597306e098015a92cac56799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020634e3daaa197bc12558fd7f3a015b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285307bdc803effad77a751a59afcd8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565ab665d6f0cc967c54ad2d5c44b04802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ebc416211585b860669791c4e8716803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97677e70ac1f6ac8a4c2a50ae4e816f9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058ebccdf230681caeaa7a18222c75b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe83e688bb5972bbce632da32e6e11806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17ccc455d2b1bb85889abc06de0045807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c9fdf14cca32f3922b5f49e36d8c3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29119da147d0bf1b441a8523c7548a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9ec6a1f5a0cbd4d1d2d056204abb4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112fa5b1b743d2d63207a1b5c486ef6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ec69d4c2a5bb0e6cc9b82b8f6ef61812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcef4cac7a02c98b20944cb8521c1b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a692e1ead12c15d3c9de6c4989a2a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e27d205909195e71ffee9e005a85b4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42461e08071f09be6d244cfc06fc9ea816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a575728dfbdd0b738d18aa4da2735817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584af788ddb5bb264b6572eaf1fad8e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61718596a9205bb94ac00c62d5a097819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14e8cf26fefa759eacca20d754a605820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7698045484487df8371096099c4f4a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b20a044623523f8c15bda9397a4d1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce9bb8d42fb2adb9ca0bde0f89d60e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ad6a0025ec4ddcec4b5861fbb1b4d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4289678e9c41d323a7408a1b606e52c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e314406105a0769b6e095ce5c80ce57826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d10dbc9bb517d748eb413742ec66ed827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e83d2be8f4f4bbb2317eec1b0dbdfb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e582928926d8eb0612ceda74a81a0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ef5a110970d9bdb15142fb6d3173c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a655edb7bc6aef81349c5a73a34595b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a068594c063fbb6560d3fa57178ef5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd456d0c54a89feed0084b9dfcccbf70833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459e77c2043aaf086731712468c0ba4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c87d0d22da15e9eb6036e3c895c19e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda0c0d57eb6c918b115d9ade04308b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7191d628e4e5697b82d4c48b1e8e394837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5154620774b7df552019bd9d6bb25e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2fdef4e43f99ac5feb8a07731a980839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566aeb7381daa020cb6ec4238e25825840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af01f200bb64237d1c576b1bcb4925841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730653b108d73e88ec815fca85141c1d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3adeb4a7ba0ca9d5cefbc79b06d43843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10027a135e428f005604d352adb1aa37844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c197cab13779fe39988a26fc9005dc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7b28144fb99fd35f2c98439be3926846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c09f9ef206987a50aaf4b632263d63847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58819a3ce0f1726c1bf36a9a0ca528848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce9518fbdbd7bf563aac59e817bb46849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b88628e55c738c84581b84ab060bf850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4709f8c5a3af3955229900049203c7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11efbecc7163630b426df4913624386852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b044e4912bb4708dedcdc3e63bf2d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38626328c517a18ebfa94d240ae18af9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e14381f95afe826a8a71cfd457b31a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e935dffa4081d96b45e1d08051cc8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15565ad4c0fbf2c721edf424730daf7e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14a7478f870819be24983b18d5a5ef858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07004919034bd34c93dd9cbf8de99ac5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8bd39d8794b73e126a8ecc9c88a25860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b040678ad8f4c0bb509fe55e0f869861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d153cded08f5dcb5910df46e23a44dd862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80796d53b21d936e1f24e9525103951863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b036507acbaa68d6bca19dba1171558864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac5c8a8fb71b50769e195e0982bd2a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad367c1c6eca86c2884de008ab2123866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e2b4759ba42e5a9be305b03d22fb6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7752d1b902f4ee0527696b1dd36422a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5105490090e1c23dee9b7237bfa1d2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803f447c1c02265f3f70cdd91f7f1c0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f92a856472bbc7fdc18e73f2c4cbd3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f482fcc21f8931a19fa8312b5b2f82a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b8deb7e40edc85b679933e5b8bbcb873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a3f1c64f031c5916b084d14e66b70874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42684e349d31cf53842a958ba89375e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53b3bb056443b858f661f08a8f1c62876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237394b4e4393615954cc6cbd6d77292877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb80dcc22f713e8721bcaa86f74b58e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e7031e84b0882c1a728bfa8f59d68879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4eec1396bd2ac6fb73bf3fc61ff86880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a94b66cf28c4321cc8ebdc68b5e9d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bccb94101f8f8d080cd537e4c7a9ef882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38822f40714bb3c9fe15cdd665c38139883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2a2752e8bbec58f61e04ac8283057884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6900b440ef5aa2ea399f1516d0190d0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578babc676bf34903f7cfad34778510e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c1ecd3efcf8792e6e2dcf24de2448887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5278e37fa8d3ba1d0a8e7a7db4f36888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9148390e79258aa0a9fed570eadb334889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37634af34596d4a71195a84381fc90890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ce0976a7e1ecde81e6d02994baaf8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4f5da9aa38ea58fbc46e936465bb9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a44a850c4ffff2495e71e3eecc3c6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288bd76871d5083f8c195e7edeed0f7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda1e9eaabefb63d54a9db49be513a2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d3d7d0bb4faf508d442f6db006921896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73691bb2b7ad577ae197e141f412c1b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c0a64df912b5e37ab4018733f8e8f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06accd2fd063eb4413a53e139be0e96e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a3bd2cfa9798787a98811bbbe54c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f66280a3bf91691cf5341586028625901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e9894aa3737d7e0424be714eccd07902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a508e7f3a7dd4f1e5b13c23d97634903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d2ab4e3f46f550b4b844f5ff10b0b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30171efa455e531dee076944abe007905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0697e2f9066945d361117fd6d0618b4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb475a468ffee265b7af591d2bb26426907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826562284caa88c2e20cc2fb7eb51410908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295564204b7e9be635f20134e5e7df0c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdf3518760243e36537cbea11df40a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343d2c398e5fddd23b794705b4293ec911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baeeb5cbc6a4cc4ccff871a99297ce9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15205665e7bfc5662895bb8343509b59913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4702680c5feac42433f76a965b8ccb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4daac2ac7c501e6c015011e23957dd915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560f7f454549fb0b68e8032aa8b223e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcd9208d40b4170d857adb5f647a1a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0e0c87dec08b7fa0a2f5fa269a173918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fa2c6458a95cf913a640e481fb2a5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6fef3f8787f407ae761d8281f3a5b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b8181c449c492fd3e5a7231d181cb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542cc673c536b48a2ced94ef837b6e4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c76a840e82f13411c2a5ca7cefad58923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa3200e1c7c74ae844fb297c3bb9d3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c61ffe48d9fb461c7b42334b46a16925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917688bb8322598482c1d491a27ffbf926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7dd79da00c6b411dbf99305cd2c9e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8565d9aeb37118de9f7c654b56d0a8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e48ea1aef285ab230f91ddff4fcd0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c247d0286bf119b6f6d7dbbfe194703930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baa2eb70c67fa449043bee1ae82d18931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135e2b51196f3d9aa8ddd2aa7e24291932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385acf006ddf98cade02e311665308c2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae300c668f861dcf1d2de8f4e8ed026a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b780be3d6a82175851d38a002b1601c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ea7f0701ecd267c9155def621577d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbb0b8fa156924987bee735779485b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15961cbf026a261272da50b2116ef2f2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a3c7eec33827b13d2b4b9f89348a8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34490f01f2d4c4dec4edfbb7a29420940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a541d480468d670a2c873ee257ab82f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bd617b9e503b3a34fffb68a745b41942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f48f58034996fce081800f934fc3e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc299f0416d179796ba4b7baee6ef06944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cd68af0884f81629da27b822d417b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea785d18cd806a08718c75ea924b0bf2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18660eb3f1a91cb98d401cbaad01a661947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3d761c2cae02fa1b99f882fb52aec948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11a6dfedfa6a6940b7d02fb7c36603949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7620540c58101aa9ec538b7c88b201950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf77870f41c8b9f84bc151a34f1e432951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767678140b6a8c5555744b6ea9bbcf1952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f237fb20ad8233373dc673fd998b9be953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c628500c5919636a17b46943f71ff954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ac7ddebafcee5eb2c3b092f65efa6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cae9f1a2345735da0351bc932f173956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fec513d5c71d2d3352986b59a2b5d4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259418356c981bf307830e201b2d67d4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b584137c44683e8f707bcb75847f5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab7492082696deffd8fc060964b86b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63addf8589dea411c13e95d6c18dc9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebe2b25f8868dccab9aa4d68486306962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43cfdaa83913aae91911ab53897d52963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8da29dd94fc96d1c6aa0a0e914fd5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d46ae5dd8165f25a22a96079bb32b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821314b1aa2d1caea639b151926aa5c8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42323da281ab49ce8fe1018ba98a14d3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a47cea57994430475e603b9ddc89b3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11417a46ff30e90d653afeb006e7df3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30856f00d430f15b6d88f5abe0f73a8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c891f66634466ed362ca1851244236971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43324c22bb68df91240fbb7e707e3f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7648e5ef9ef85dbfbb7327755498485973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f759517bfeb43061b06cf2603a4786974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917aa0b80e74b82a9da64c5b71c5eb4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f44f060b98c626476a6cd6e76bc2e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89184d28f745b57a78b1d3b9deb070d4977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1249ef36f5307ef85a8003589af46978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5753ce80a068bffdb7ebc49d6bd30979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3442dc5543f250947a58f9ded0c72980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5651f2cf6b21c3e09e02b46296e40981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bbed279f874f2819c5e742e1b5a5a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31038e5bf10a34f6e959bb11f83a7412983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2f587f663703c54afd23981b53aef984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6fd169a665767d0d3951926916aff985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27066587d57c6945eef500f6388c15ab986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521093375e25b4e18f2f3269ec7ef75987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a2d8ce3eb668db27d8a167a5f3c9b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d19810cc49ff543c154b4d9b5f293989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089c6cec252b5c9794724013f7076f7990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608e19302fbc75719274650e4b907b6991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0caf8ddc48ca0d9f3c6ea7bea875f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7454a0a60b4eefec759098aff36cab993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f1c7ab153e3cd732475ee024ffcc4994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50087b8f844f483b727c23ca59f335995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa210edbb77de39e1937bb6a555f1498996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026670f25a656315d402f5475bc3fcdd997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf7aad49503e2704eab637db17d151998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a65705e731e5038a1c28e0aa94e401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b5d38dda148ba96f44a32c4a614f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599db8092a0b49adc2b3313fc10e8513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccec6cff3aa91adb66ddab0731679f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd54982c5e76d9e447eb4ed89b3fa905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25bfbf75c531f8b9925c21c77a036c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20898391d93d6dcd1ff71a399ebee8eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988964b3b25ee2c23dbbed9dc98745a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880bc342fdab70b4ffc66d0e7a79c9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b171837fdda53cd46eec1fedc68d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7756efb31418a2127a808892361a1de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453a35feb76856659fb874fd89c717712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f3477fcb81f2d3090db53cc627feb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5617acd5cdb6f04736e119830b1bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4809dd456807614420d93dd22ff21215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb54e1c656754c06ca6b584aa0366d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f4295da0cebea6e03df22d22c1af217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdcd312ef76863235794911c707b1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb2eb5571fce247181315b01a463fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5ccc89da76c88693acc4b3b8c887620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eec12cccccc12072733ef5321ed5c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7714f7fd308f69f1f95df7f88b8ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94c6383fb5054f8834f6c663c397e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822be6f6475e5a7077cf0804529cd3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47564dacadc00e32187559e953e81cf925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17f053f18413f0d03fe233889e90c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb22fdb5771c43b77fa5c67e13a68527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef0eed0b03bc8fa2405df8762a999828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1ff99431d813f7e239ae0cf463e8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f578b59d72b499afd3d8e93f22555b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8c3d031cb4de0b77cf42dd169dafd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61bb8c6db382e93a161adfc6e009db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988459a0227faa55d236aeb1e7fbedd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b785367ff3c1e78952bf39d5641ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1c300601c22cd33850cdc21f24a6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001486eac95e946cc9e77d96a63b79136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2525808e7ccaadc536b10b834747d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186d81acf4526d13dbd171c3251e5c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3d1835625d293aa0098ef97aad34639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252fe1fb2c6fee69790cc117aed5c3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d613709b1c53c762b1d20b3ab72db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07423e72ba4a1049bf7ca0da2e69f95b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903689144dc14d160a12b2df64bf298843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02832d502e346784373d99809bd3e6a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90444c16b8c21636d662befd01c5052c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57c958c2155ec4d5b0308f333c332e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15162fe07653c75154948b1205506f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893373eb561ff74b72ad6eb23536a7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ed4c9b87434c2629bd6a5e46a969749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f08143a5c3055f5b0556881fe478750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e5b2e65bd30662eb4206a804a853951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23474d263b57173817951d42b184bd3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91886dace04a172349b429a54b85b38553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b78141c95afacb36c3be29ef450f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7eaf595f1561c0c42dde08a34b5a9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0dac48fd4fcdb4816e5a1b142cd3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363c3f32fc1a9a406aa1233b6161d8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247afa7a63244a2cd3f9dc2ba4c1e2bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8fddef8676c4ea10fddaaacf27fef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d4bec344b528d7180fb73b82c7b3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdfab3a59123f4eb9c2a5e6a7bb79461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5e9a4b88eb7186327b1714227a97262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4063edf70bab568b87d3ecabc1c09c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd22e78adc2fb201d4ac4dbb347d7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57624884de7bce617aa15b9784f52ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803976d0e43e65f112e19e49354f0ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75d534d183a1924ea99d68ba297cc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452be6e18c1e78182aae2713f0054a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca73e2d4c237fac29d6b3c1a8fa939069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3947849ee22d9e781a4fdc06369648770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95cdf2b2f82cf3c15d47a70eafa0b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ce34d6249aec0e4bd1ce994f122a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596e849a056b779a8f58d714fa84c8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd912646ea0313b5f17e1b2d176a9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c931cdc78f6ef221ca46c0bb87ddb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fecdde0559bc5d2a63ecbd84aaa6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09eb9ac9926bbd0c4d761aa5a8a7b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4a0fbcd1a8960b8942255c0bd5fb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180535a0a48af7bcf185bce2eab6af7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c36938fcc0c12c2255dc673acda3de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32680e39dd19f0f533762febc156ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0ce09c165b1481aa3ad507e57c11182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddd90e16dd7f2daf2b2e6243e34bf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17792214957a99d7608b51ca45cd38884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62518ed0f0f71dbbbe07999d83b37a5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821c026a7aaf65896a01de892f39b0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819260c5f422e750c90d740b17da6e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1153dbc69cf74ee520de44715346bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d454984de324884f0a25c5a96836af889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934569184042b46c5920fce512c6ad2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2888b158d28e3ae940575b6f79db7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a853c1e5145eb3b68704338982913a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9381e2c1631b5bb0ccc9979d5a2b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abfc4e89ecc6ce0ac40a8def41fb2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc97429a560e02149db9133c2b5e5ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68913c8660c1825892ae204c65dd80da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecd2f5dcb0eadbc3f0b297830ad18e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d324f5d3490cc84b3fff61bc2a040298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db22c63ee956cab4e8d453952dbf03099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f9c1dc2aede64076fc733fb9e10c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcdf5549f9249043513ab5c7556740101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7daf3f4bfc984148ecc7d99771f52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f77116fef54d4cadc6bf99c0db2ded103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d310bac1254cd56de2297917e6296104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b2ad516daa6f13710b0c2811a3f61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df669fca10abb9cfe3335850db3109106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb113574dec46b47282bb2989d6dc8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe239f6dc4dbd672cc5c81df57f008a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8951e1f2c14f8118d0b0621e71c0d22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03d5f941292628825771788d818f62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32613d8a6d7d5115ef500c0b272f81f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d711f216a0d744199465ff6cdb2e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76554979f9af28a8e4b6ea521c26db3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b0a1221e5b4d3022d14fc2a2ec55f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6558daf77c3e6dcf522c14a259dbff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad8e42af27accd635fe958c9b8498e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dfa877651140859415a4b7c902c91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13efefe191ca828241edb28928257f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c626eb5872acdba3960fac90686bc0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940358b9ac33a2988d5f74fdbcf0623120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b6507596ee2659da175c04b4d9b0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19f04a556ed60ad6b09ac1d383d174122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c572801ae398eebbc7fc15224ce5c11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cfcc31f6277ab44e58ff1f6d76a8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bb10687f98a4fbbb7c06eec05a364125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131a6a9d7a81fc56b6cd519643d4775126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed382d16a5860294048aa5923bf473127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631cd4589a4682394c8a55665449886128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7452ad144abd92fdbbafe4470247f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48cd5cfb11c988f5d1af8e8ec72556130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86137e7eb17298efc66fd34b175c150131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226159719a9af7285f4a0a6b30842ab6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eed67e1c994e3f83feebaef4cc77a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac40fe0a43f45807e27872026364fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db14706b0bdc526debaf32f4b68adf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd0fd5085210d23e8cc36825baf492136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd879224189351763dbc63b3055c6e1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fca02a21f2f142c044778471cd622e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b540b90f807c8cfab65dc380b23fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f112561bd009553a6e3fe2708c44c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111012fdcd3ec2f3276fcc359efc7d9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a9c20314765a18a4f141d1e503974142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27924e7d18d312a02e8ee14da609c4d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc13ca3cf34372d3882a272f0036289144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1177f7a25f7448e3016fb07967c04e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb257c1f3722cd6eda786c0e672f3d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f04c3ddf985aa17351c3aeb075e8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82858c49808742ed4487664dae872b2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499165e476d8a6ada2aea9c4c234f195149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e45827f1a79fd631dfc5fe444a7926150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b552277c4f652ef7d60a85b695170151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67571372fc0d5bef177a7e3412c9f25a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c80857277f170abf20b32454de52f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9573a08c908c4bfdc736b23e0c6bc1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75401ce55cbb7376d8ffdb55072454dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ce64e2d5207eaca5b6220688737d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf587e72abe9a63229b5b4c3f6180c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a8c7c5d5a2b1eeae30690199ec4fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f84b4f2c113da669a188853c0e1771159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8c3650912e8f813761eb764188ede160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bf6467511ecea49136bb7f756b3c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd33aea140caed560b3185e0dc6a6e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c1ec9a628b805f84fafd215d8b142163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ad7ac3e0dc32ba7566660ca4dfb39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d580e3484cb9c3fe623f2e3047a2959165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354dac0ef49526091664a64aae5c90f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a30a8ad0956cce1004ee644d53973e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff7f77d54fdf5e16e5d0bd1825d119168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5904be17dff36a4b33622e28eb240c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd33fa8b64615c43d45d824ce537822170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e2b13f0ab24eb82eac64d6a4e1f2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60331395398fed545b5449291e056f6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595822acd3a7bfd38f087043d7c3fe9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2feee38360d976ac1fb4a547c3341174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3563604c9810f53c84c4a1a6be1d3a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dc81868e2eb84aa09f846787433f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204d01eb90b6ac053f27ed36e930a33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff73ec430aba99e20c749958a954b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfc34a3af42ea0f421632c999ede7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a32cada0cfdc3f377804133c2a640c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea326bdd1d93b96682a1e636f7fc050181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d920264a1e4c5e6d90bd826a6b370182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229abf1f574b33680eb6269119322f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba890183a34e2beaf58e747dcb3f4f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0de7f351ecb9f6506825b3faa4729185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf708126a95a934d77c1cb432c696c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d51707548aa9a8af7da4b33c0e1b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f1d0ed1f8d7aeca3b59ecf0e07edb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac4c233b21beb7c2926be5a3356629189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cc4adfc9693549dbea1f6d8424c55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a87e1d4af599e67c54053ea6c728e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fa3346c271b71e5d710c02345ef21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187da2aa1b513d6d4c92f58d370edda0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf36c2769e7314faca7d5f62516023194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f118ce25565cddb45ba7101cd8f938a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc109080c04849ea4f48e152bee230c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f053fab8be9ea261d36c3da89c4f152197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587a13b906d7d9724c39484a3a3722c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4869e508b662934049349a9bb2f1268199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1b70bbb53ecafde9ad2deb441bdea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e2329a3b714040731583355265628201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a34689edd5947d168c6e9592c0186202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63baf6b5d13ebfc25cfadb63830d0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f48b879a9e54cf8f7b45352cf86df5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa51d573f60eff7921586cb3dfd9efa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2f8d591588d56163aff02d2ee7e66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a3107924b9b8b3efdb8313b072631207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab54f48234a8f514702da34e86f12a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f2a6b3e8011b622bc9af73e07e358209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b6eaee8804ccf0dc0b420ac990aa1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f1123eb3519e7d868713001497363211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d45aa31649ee67b3c7b4cca9b85566212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232753df36f7a05e93d13aa4ce1d23b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb56253a4180bf54b0bf05ed467c0f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96e93994466d514d4823b86ba216e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f5797c78181f012705d78204bafa4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1dbd4665f2d1843751b8dbe645895217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd5de39ecd760d1d5d54a9a8276da2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67805c6be25097440d896f0116326d36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381815749cdca049816b9d5f135f659f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915ab9bb208c8925fb9b4b8ce7f6ab9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424c89ac33aa036be6fd3957c4c42d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08e5510f0a15fbfc9896d2611f7fd0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024348a93a64836fcb39a91655190e93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c48e844ddfab8c5419cf59a4d6b2ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79ae044e3c749cb8567f364f84f5b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb308993ac567dae087b9a3770df99ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145345f9de1f8457c72000acdd483db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f23d70216fc67d78f03e88d722a14f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf50d5933e553b309b67a1dc73a96c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0451446a72ba53c8c622ffa6f81998231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c157c46c6e47250433e9ef2c97c4ca2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6ff9f5a91d015e0c3fa733804af65233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba76fbfdf8552a3235cc59d00e69df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade91b4b5755cc0666e067f7e9c1816235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6fb8fd01e80d2c182298dff5941b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71de39c65f803c7e4fe23cd7ef98ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14de09d7a864c9db0e26f3a79b8ac7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fcfd325cf9d23eb3fd08fcec2b951239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ff40a46e9c1adfdea375982957d58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f26860818f0bf309bfed59175b49bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed40c14bc38e2e55ff582deaadbe57d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba24a5bf7075e4380ef59b7940ba31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1adb82bc07fcf5668a34cdbb7cba5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316603b305dcf65015b863a235a5e2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491db12a3bd34e426083bab808b8c58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9558f82bfc8deba2b0e563983a169247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c593911aa4997b458bff6791f56014248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b76caafe6759721621bf85ab506f79249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5cdbf97d8b38350273c4657c3f7e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92706f87fb3eb360c21bbc2e9828ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e71a5962b9f10cd9288e58fec8ef4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4abe74f999782fea234c031cc8b4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030bbd654cd665f82f45c40aa35ecb7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e56ffe7b4fca4549e2fefd93061238255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa1d7de5c9dbc222fe7813cdcfc0bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539db5299b3e1d02939a4efdb459571257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7205014c890ff3791dff2cad8e526258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef81cc1b04f0b646d9709b48e85ec1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eec6a1eb77f80231ea19855d00546a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55422f83d117597317db61d01ce75953261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73053cba76ad75e765bd16cba31dd2ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca754882f529ef0474de861954d90873263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd21113fd652e2b717492242cc72e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299fa1aaf4318f2191ee8ef9de51556265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b5fad547bc9445a96963a100e42d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd864e58bc6345d3379c2614047b755267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f2a26f1b8bd7439fbd93c29156b56268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790092c24fe2b0db220d5f9593ec48f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bb4ededf33655fc518e2fa7293c18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed21c39c6474d484f121cc6c64ddaa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed9df3618afa82f6f54bd71d6233af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba9cbcf9cea8c12f948620c1261066273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074509780642f8f975cfb8ccd785153274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ea3fe7d7c9a05ea8972b6b8a0cf58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c906d7fa2065b2f10bb7451c004cef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1dba25f35082a027cc083340701af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb261e3e0869a14469540dbf2580163e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff8fdbb4af6885b9c1e052302a003b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f86e8e42a2a1e934b0d844b34ff5a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e514de6b7b8411d1a7e8b591ed1bc8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a641651ab149471b7f86b92174184282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5ef4ca0a901a9cd028a0d940d11d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef974a3e7f5ef7add14145c314e9cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2b0aacb1a27c56028e3b3ea95fe43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c28267470c9f1b18623846e49a2331286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed8544e34bedf0a482605c9ded2493287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff0094e825a47a4b326918f232fdc9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15264e221a0dd4dd92e65a950cbca664289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3453cdd7adabd4d1119a0b52f820f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53227faf9a3eebdc1d98f142f0c5294291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc46ba3da836b949148a6dba549a6a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39860311559814931169303e0de60b38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb41c1d519530c3664f6b91e3ca039d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b961e72cd74accb7393bd4341ba55c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2c91922842e2f334e8a8e4673f398296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9480d43bfc8edf7afd1f7dd3f5178297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416a2b199f5fc3e284f15da5be60297298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741093663b42a47445afbd42cce55e3a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00513441ecf930a26f5c02ec8d251a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aae81cbd48a51bf82cf4b4073a2cee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d97acf5f45df77a105d8ae05fb1412302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe7fe214ced31f5eb97942dd7a0d72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288f623176398acc5d0f022d91d07b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc97b529a5244df14e47be52b13237305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f91f6785890a1497c13e952425b62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc286e45c28c33e1a844d931bd8198e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588b91c2f73ea5c2dc4219fa2972429308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7211fe9be287fc80992128f188e9c29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc893b93e4a1a3a66f0002b36982619a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278d9fecda6199b6d737ac7e604d693311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168cafaa703c4a97350d3e9e9bb99fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bffa22c2fce8242d60b56230f65f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc84a5111d83f11f0e815a0c429b335314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98bb3220d57137d4f6690c09fed818315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f8af5c439efd2a4748bf8ad640b6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281d7a357b31578c80a359a51dc36aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a20fe837878beaa40812f5ba5ff22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7a2a1551cfef247c78608d56c53ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dc720907747168f0797ccaf649cbe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982986d01e5bedbf1a32c9804c6eb4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a1e89860155c926dc4e05f87462b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7b6591feb87945faa83dafef76906323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d311d69d3d4ffacbfd0a003434fb7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4cfa3b37bd42f7b5808b1cafa1529325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd5e6ffeac12ec3b82c4a1a6174781326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798a66da2234da9caddee3461bdf084327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a29246b214c3a045738c57694e2e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251b21cfe6d4781eceb9cc1649ea67b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e581f37f91f725d49effe0a3b3e924330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b53e89b4ba979e7b4a0e556031d49b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ea6dd1f642b3bd81cdb5cf7ed17be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e551029e67c0b5a714ca0e1780fec54333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca746300ff60d520bbdbbbee26aafa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57176d7083c410a060e141bea5d1c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298b2e9b8f41b87c2c90c12522230b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eeb0fba2aba5bd5460bd146aa329df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60403509cb1bb73560e2a1991258f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cda8b25e63b079261332be145d04d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c059f28ea71bc103f9965ac8429274340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab0ce9e4acb83109d93999b8ee5e64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cf369f99923bedfdbac9d05785932342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4791fa414365102bcd07ae6603fea84343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bba8239c1752895d6e82d8f9aaf92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124050387ee38ef4462ded84d324dec5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4febb36c69832033f83d9f4a5baa70346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c096b05ec7c19ddb3eaa649d426e0fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d1ae8e44ac88a7554a7e933c4fcf5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd00f9774c82c538a1ec4d0dd87cc3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db67eea0ee4a644a8cde34c08282fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78035505120a24509349109d160beb41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2714f717ca4ae01a6ba8ca6c2071d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a56b8b338d557b08dccdf099fe5dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ca8d401a5e744771b51cac9020922354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f461476895e98c50f92b11a80d644f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4d0225799bc4421ea39108fb41b71356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4731b2c2cffd2f7ae1c220becf3162357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533c6acc69dff1dabde9a40d25e06ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda21be4c5a6d6efbfc33d7ed77aeac1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259707bc3667ae44f160b280675c5c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233261ed76f697d35814bbc7787bb63361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49da5a1b432ccfbc333097168750f6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ed50c7860c65d432c58359104e1d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9716723af1e81617078357ecf1906af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c7eea0791ffdc637f2c2b91423d2d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2448b6352ede21dbfcda25c24c3585a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdfe4e86c32de14f9e8fffa5aa83f1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c12fd6337a6ea14310884be8b22ac3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcd9071eac1cae109847e276aa5805369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6713fcf1f5060de83604b8025188673370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1453d96daa4c342985700bebfd2266371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024de242519f77b59adb232d58f6155372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb783f82fe228e721cee0116c84c4e32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac0d4fb4c1ce1f83ab0a771745726a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd22bd39e9e4c85d57768636c5fe66b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786359d2195fb61e8872b2f2ae37f224376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8f5e6b3d200eb68b5ca6dcff5c4ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb8009a43af7bf39f0221b5a75c130378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884ea0eff8cb819c49727ea10d647af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5cc98efc6315b9a9f7bc8deb72c80380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab32953ca8f3aebc8d949c012ffb31381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ca6c8a603a6f5df07b5a74bac2e46382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28c7fd4579caf082e92478f3afb2b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5a4441a58fb90a8c72bbe2bb02bcd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d1e623a458b08a7080e31e12983be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8c9c856f898a8b13ff4abc7f247b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d7a3c0e5a3c5512892b12e3f64956387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557f7717ed00323d3b72ae941019909388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fab9842dd07f2190c3b7064837447389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b25a6e31fa6992077bc84fbdf6761f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041ead2deb957cc0280b590a7d48967391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9cc601457849b70a31ff14b912d7e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a6e6a509567d244d0be92e069a761393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a243cc4e7c4f83680cea755e0d30f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f94f61f675c59712b9878f28a1be5c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44e36fb7cd1584bca4d7501fb893b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946d42192b2197005899006db98007d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cb416142bf4850904766a1f4b96f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af163ac4caff0332f9593c4919ae193399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b16deae46f7f79790e6c916a60972400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b6e3525c4259d29c3e3d8f496902f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894537cd638b5305fd29a3bf710c818402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74062c2f1441e7d09e3c17d72232edec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c193ff41b996ff9634802cdf2b075404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc06943673bb022e020e4818f975a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4a0b54b56d536e5e8729472ca9fde406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b9c98ebaf2b34b4702eea7306ede2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b85abeaa0c469d5edfd41e5c43d3c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5b72f6f6fdda11d23c4c7ad123fde409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e51c915ed8092437efa94fb667f5a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def670583134da1f3d56f122259236c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b50385b75c44f042ee7947a8764674412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a5b7c067509dbb8bfc59228d1b75d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dba2184b9111ecd63997a2318519a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee7a4e74f563840d61585542627b44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028592ca793f3c7ba0b4dea344302bd1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22e8b8c630aa485a4e0be150838a58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b341badb8d1781bb971c277ce752e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fd17976aa4716059fa0beaa6681bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b08dcdf7855f3d03a5bcd2300de2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b91a6d9afbc7affa86d3082a8c9f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b792fcc3a6204c53eb007d1d825ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173aaab462542ac45bc9716b0c406d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ef3b7714365afd7f0792f1882a346424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e676def11cbbccad44ae4eb8098a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc8336e94d818c27f8a558b6d5aa85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad418ff9f5b47da18a1802df6e073b3d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adab1d96078719af379d93cdf74704428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7db9fbcecc246c65fadc6454b20a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8d4c9652d6518747fb6abcce174d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af0d1d33238c1e3d3afe352a7db62c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141ecf6cf03110bd9774539426aecae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217269d8abf3639d365243e3e21c46ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bb8d25c3bfd3c7806839db77ed774434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc0a6dca4d3bb2ed10f7215b81c6cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259da22d29e845522e033066d789493436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d985675e4e9c66e2f2ff1e58626675437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817af4d05c252f06913bdbabda85faa1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268299f54c0787a9832a2f4eed429a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec5dc9262b5afbf75c7cf327164106440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf672baa5e536bca7d1b4b3ce70a9af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c46f1cdb556732b443dd8a3ca8c94c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b67c329eec4c4016085fd3ec89b9b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031123734afe488bab9642bc0ae8f805444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1455e379799dcc426204a5e5cfb64445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537969126823e10b4d5644ad74a33002446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae7694995fe5bf335238874c6eb5da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76c84901c051a85b9eac02f2e3f195448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cbe64b5efe37267779e7f15282109449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030196a44edd99ad657e9b9aa7a90f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7a7ff76dbab00cd6dd1f8e64b599b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728f6c339707bb7365deca3781438a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50849f9858e23c2faa7b6c1bd0afd7b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e997f4b32554fd737167be7d0c6dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd853aa673fba98a610f0d68b010517b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48b8bf3f10c8f1784f2b609d4267ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54a95c8e8aa8a22670b536330d7bb0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7726fa182f0d933a68b527f7737f2ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed200e4dea45db990c75a955bbd628459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3dbd5c3d51c383d5fd3eb567bd427460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a355588363290acae52bc60dd8221461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c883c8dbb0beb18accb16a5e7de5e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe41b9ff69540550132c42b818bf43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875eb30d09c8cd810982dd2537309401464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e335f3be3a1e992d8f655c178509da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b2b118d5d97384f1d68ec48b81f00466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd31488cb7785c16dbca7ec2a6edca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1830a9a252cd53e0208fbb9cf1ab9f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bcd5d37b0fdb2350a43b0e937a945469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19a362de876c2c38f516cc684fe196470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2044b89c39cc22a9701511f9992236471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66c21214b6605926d2369ac469bd00472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbc8401837088419f693ef4cccc920473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dd11088040994d72c9ee63a00a280474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb36c7bf51bffcdac55a396a8a225d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13215fe6753db277b95f8efb9e6f02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140951707bcdf018f2acbaad4cd8cba8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aceaaa66645b2ca2dce9039979cb71478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeeebae24fc19635227c678225cf43479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccb08a249bb060f949995f571ea774480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aeef92b2339abdbf3b7d68933594e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a45503b26d07f53f4be75b9fbe589482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1b6b35b5374fcd4cef7112364e5a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df958aab4448318b7a9b702f3fc665484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb58ee7da25f0ab05ffa624a7ece731485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198de8d758081b46d04bb2a6634cef8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117c5fcdb5b1723fbdf3db8463efcd3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ed763154f6648c8509d18806a8396488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea86762a2e0be3b142aa7eb0a83884a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80408d34e8310b56dda8520a03359df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e1cda9911568dde6418d079d51065491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2e12e31508b42ce271729493ea11e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b83d03d080dafa07da4dbe3b805a7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca4838a5f523a09f4bd365b15a6b6a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd851f360c8e9e5f1fb7a34c199af8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42042431e725fad7f545741ee046a98e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f0d000a86bc2695451d246b35e727497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed05de47793271b08fb7178f60f9a01498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf0417951f8af525d5c22e7db283b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90d8150795ceded05dce997df6a6a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03254eb34d3502d33e95a9954dcd41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95836fcca457f7e6c270365db5b3338e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399b168101444101213cd91b4018384503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6dc80ed97f7d06c0558c07e06680b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c72eeea0bfadc802e02f6ab97a731505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aceae023c17e7fb982568f7ce711d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a35acc43ccafaaa31e2a31db93d59b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21e7fd9bdd7bd88b04e17feab71900508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda86632802d51cd63c6f71ceb3c01e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c97e5912dbcc2138c5e01a0eda071d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840802847d6ab20ca51c3bce366008e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd560513acab6ec4910e31a3175e69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0fd711c1e87c2adf076d139d6be26513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81f8ddab8608e072df68d988ca10ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae168e0fe65e7fd0164e9d46356b14b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59c8f37e7630761b8cd699f45c012f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca88126bb45723f0812de73cf886efc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f8fb2cec1b0341492256d5bb1a471518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96427213f2787adeed5e06e3b6a30e79519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ac9aa260adc22ce227b48ef7b091d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1d657f578903fcc0415ec504571f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e3678e02046f39cbf9faa8f1733c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d0e31b9cecc6b35d44e4a98b00b98523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda6c2971c831d18a07ac48dd05f44b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b849a0a1e88ffc22f988f52f465b14525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7ba346d83aea4209ba7787f2217d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6969f68f6df4f84eaeff70ad7d8bcfa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8390fbd20341a2a5c3ff2e6bc94f38528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dd5f64800a450b79307b5a07bc45f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7dfe6a69284cb6bb2774c818ec8d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96327224dfae4663d47d957a758a2b04531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0803a051642e188b986c3c834e0c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d618571a804e5e198e182a502d1f8b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd541cf86c1cccdc8d9032548bebdf48534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1324d38875696e3bca65138fb4d0732535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e413d6190920c50068d236a57c0f6d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3e1d6c037dec8d86a5bd201954536537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a841160aef6e256319335165ab2997538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391770a468e03b0059ed258052598bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394d455f3527492bd08caa22f32bf55540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bad5584027b6a020264bf434e2b4cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b2f6fb28d0dfe78386fb323c74e48542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4dac53683b1455894e6a9100f35f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba6b570fe6a6bd3313c8037196324e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760949b4c32f78b6f063b770f25a875545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3827022878752360185ddfd19a1b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3225448168eed6588296785cf8a036547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f3b23ba4ed7f2e519b93b531cfce1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddb55252e52f02f2f474b5120609eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44432172315b370bc0c43a56c2e0eaa6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b0f3250a365279a98dc5f52f29f9e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357202687d46564d733a487639d916bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead84537c122add7a4272bb65bdcbc7f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcf60e019ae9ea60817e6f26333c53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b16c42e8f8c047a39ad4fbbb723e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36e81b3d77d8d17f8f98b28aa91ff3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38713bf521c96270cd828489223559e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4e320c27eced77293e46b1a378728558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8c5f66a8c83ea8236a705a71ef921559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b54a2c964c88586812c09e86cf22b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1513e8822380cf932471b9cffb328f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a21165221a3775533276109ab1002562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117db376fa1543fbb36a19ec60f7b117563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b60e9ee0bd3aa5bc5b74bdf354eace564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b391db775a61900a1505c1ce73cfaa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74203ece72d77c86662367530b693a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba937e015775c4c2e3410d76133d87567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cebf95b165f67152d2aed42ff33338568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2091cfef8ec19cec05d8bdedf996a17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a83d08b5f533177e09455e787f6d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac0fb9e041df490c6bf23b8d92494e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60d2b6ddf62b940a815db97f1df5fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c80c8b19c82eafadad58687bcfcd9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5114084dd544ff5393275cf4f17badc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925995240d8041e34ea90a6e7e4f3938575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c9942fbba9c4f3c3ceaa723b5f3e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68713ce17c327ca73f40a6ff02e4da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbfdd473f646b18d0b7309d4ae1767578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa462ca9d9612a71bb42d0fd1362636a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f436577c46ad33a81504ce437275ee0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3ba2f2a66466ae5340fb6d1b7283e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34a79613b1fdf0991690e100ad7a63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39466f70e8fdf8cb2d7100a3eb96565c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40131e1b1e416db003e35fd5da361a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225231a04c6c9cd1104a7a74d58ddf2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414f5d4173c0046c00f10b5d8622b3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196c362b511b2763ff76f59219fb523587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea166afff760a8068b7ed91ceb491e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e9920e5573f2568414ea1d0a5f68e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce60cc4369b5207397fa4b29821c67590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322e7066cb4106de8b1085b942aacd2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeb5bef43b10c8861cd2fc93e34578592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eb1298490e91ece20f0f2a9620a2a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6648d70cd852eeb8be205feeae601d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7b9fedb811a88d4f7865dd8ecfc4a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df983b288675699c246eefda94233886596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbd9b4aa9e96f46e6bf22f1390ef56597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb06fb360e1ef3bbb1ea953e43537ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60bda057bd3e137c69f9e0ca16f173599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f885d7c9e63421fca53fafb4e41a64600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7febce7f67764f26fe075897ca043d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd9b79896aed6385d02ce23e60e6d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dda115bc76bd8eea1adf5b819a6f87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d7a71e38e97fc3b56489647059e26604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91ec23b86f9a055da4ca1392b96a98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f328bfef77ff423d2f309057e2f40606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89f5965a16a7f561ca82d6f54a57a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70aa540fdd2f5bc71745af52f724bbb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a944359c8c576ff16b3471d782cde38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65419ebd607a7713089620c1de23a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c670408fea9e5253b0dc0ba756073611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ad45ecd61c89e5c295884b89a25a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3846bf81d29e8721b80d447a72d44b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacc4d86c16ea4816db9361ff7ab960614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f78e5afac6fdaa9172dead8ceab762615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d568ec8ca9eeddd18d7e4f4b19eab2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035b62c20f35bba3c018d197656cac6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12478cb77cb5437ec0fb4aa40fd27d86618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba357a863cb54d664fc305c945cd3f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc938f4dc6b4563a7760ea783cef03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61db6eb5b31e312efb846c016aa496621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900f37210365928e8e6240f3ef8ad05622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3e1ee9e54424edd0474ba58828586623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb45912a4a4e4d175a298de88575f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7bd9d80fad2c28311020e9dd83dfb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb29cf4187f2b0369c13e63ebe71c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d88113d8a4f289cce26a6332d2e76627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bba7245b96ead91a8c06b018bdf74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74848af49d5230eb097c17391775abc0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43796ebb13e417b414225a269c5777a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f14913442a336472151df89b9b4d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cd8574cfff352a3076a05bd5730bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd960fad93a25f68499823856f24c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efb002a18841ca7a0780e8abaf0357634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d552a1430b594b5c1afcae760b497c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dff57563a233a0efd920f4d0a9cf9a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477f72c75e11c68b1a976ff2419c21d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acf99befc1a629e02291e700b22d9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3411ed7ac05bde185251a593a6ac29639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48aed1b8d0e01d11e4637e66e20179640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed57f2f32935913afa2c0fbfa123d9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331903ab483f82427d9a211bbdfde2b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69d961038076966c2399355bb71760643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3e240c9b1867993156289fb730989644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c48e57af5e4649e27e1af34ca7758645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be6dc15b4f995f0f7387d597092018646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac2a738d89d0ffb150ae80fec23bba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e497d0dfde6e018dbfafbf4ca1edf7a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9c6882799f66c6403f254682567cd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ab492af7c0e1eecebc8efd96e319d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1873f6717417c0a1ca2f9c055c063c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86f086301de2fc88337f46d41c2581652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0769cd038d7004cd17d1df88101d957653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db1041e07ce3ae26a2a81acd32f2de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051d3d1c56541ccf94251aa71fa4083655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5fd3bc7fdc400152ff6960d7ddd63656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea557871e30f5d9130724ae5abaa6158657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94e694730d46a470afb6799f7a57f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fd50e8da35fe8e9bab131cd23fa76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd56352490a94f12da24cce7a2fdca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32e19ffc240079fe55bcc2abe78835661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60d9bfd1a26cceba52c2683c8865c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc623ca2e21575bd32aa64d5403147e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b573a3c2f149d509ee65ab41e7296f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8abb5e1a369109201d40002cfb7492665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63da975c5b530e409950ed58fa8efe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95314772e3abe7657464b97943c854667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c99515398131ed1ce64f21a771a2de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5058792bc7030165946f4cd95f89dd2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173c6610f7aba2ed0601c94ff12f42d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f638d0711430aeb2be9e0c0bc2d95d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8098f9def8513104883e0778ec86616672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a2314b44c4ddc6a589391577fc048673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e221792844c829ec86d4c25c2b1207674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67056892c3b06cc85ed0b6344e78e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b34b7bea23fb0d7c72aaf0762270f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43ac19fc217a70781e9832f7f81edf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d57ba2d9928a66aa6aa089b84e398c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c52290e88c52e6735e2e422d0259c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76287f9609799f5a01b8a7481a04e764680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e7a5e97c8f18cf332ee21a06022e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60465aa99aa562b993bf1812d9e5ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd33249fde27cebbeb68c2aaf980a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdbdbb033c64d957df815e3203121a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd7cf4af7fe55ea26db634fbdd65eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4daef73be49d35f3644320a7de79a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8329abd1f7ae838574532e65041ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d101fcb5fcf9fecda347215865e8b8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df89fa48be521442dd2a8b38e4259a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc44f8ea562253380615c227d02fda690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3940e1825b56a56df01568a510730c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc822fdd327551829e6ab93b9bb121a9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07220289fe9be744ef2b23672497370f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6997c4a449c11d0975554284b8b6356694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ceefd386aa716db8f8f0dcf622a68695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0d527725b9911f89cda45d7c71940696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b721cc688cc57ee27dc77417027bca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5af40d90b1e2fede0136449f1c453698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb177334c78bbe210af3d8af64fd5dfd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45bd961f6944344a9e8f973fa6d1cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ca7e88d7fe75acde4a7201d6b4169701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b262f1112fb332ef2e6c39beee42c93702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dcc02835860dbf0d21eb3aab06dec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35c8832beff98d5ebf59dcb9f4d0f1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751516eaaecf15a503c690ea995d956705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a59308af7bae7c4f9727a057496084706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c1d946463c1af9fa60d49e27955a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cdbe82a09222e1196f17bf64bbbde708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b6b0ace65beb952ad5f75a5387ec9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec5ff6cc71394cee60c9089bd82556710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92530c4a09c88a68d313b8202b382306711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ecd8b6c2672ec360143612cecb1a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af91e97d2e97e5ef2da1b9999b5ed71713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79644decbbd0b69c800d76ae5cfa07714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98761d7c11fc1ba530843f310f44dc13715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497dac37a22a6d40bb03d5239b8a3f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0d268577a0a26e582d1f7fcd882e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f642b6149b611cb3217d8fc3080dbc3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146830253fc2dd3a84c60f475843f23f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee977c3951346dbeeae422039e417bd0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccf706f62f27ab12567df1aa9578c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3fd7e98fb870ccaca47f5b5b643b1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa418f9b1c9722f8e8ebeef16c64ed8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8adb064d9d253cc1aa588eeca85aa2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e270744b5687531f89be2e9d3e97d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2436447a1821c113edbc73b01e6b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b663cdb9b6013bb1613a0bed08b680727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f497488f9c3aaeb1f1c7c79454649d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747570a43f141cc61daff22f8d0cca8f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fdca36b66080cf785afef53f5eb2e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cffd9d54cf82d11f49cb23379de173731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bbd5607e1e511cec4a99e3f57c3dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8edc97154ae3c1dd412584c52d943733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d83d2d66a696f3566075de76d57ef5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fd0129112a6bafddcaef2f7aa66b5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c9263b0099f6c7fd6709b3887297b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d7ef403af43c0a873998b2db4dd87737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd313437d69bd2c4c106a2225f3aac6b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d96edd501254a189b2cc98807848d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82b94e193b1a082cb67537df3ec58f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2101e4aa7340566a4d8d72ec1e6c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24199f606935cf400f0b63887f4162f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c019cc066b43497d7ce8604c2df7008743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1909d945d34814f1d0a35ea2f9d3de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a016abececaa844da9ef9b0c6f75d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc513cf16d510219b35a5b5ed9ef00a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817eccc195c84dcb83b4a4cb493342b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9923f1a926a4961b1de9dcfed2c8728748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c3cfc1b2e65dbc0a0221633a198d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67dc57b7f1131aacfb9a9ec73a479c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23ef56f1f7366c651a56a93f1677e9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce9993a455353df9d1817d0e078568752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a044b77ac1383d6452359a4c23c299753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529a3b681ec85d74309a3261f0a0133754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b63986a1568dd5001b8eb0a388bb9b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364638d75a28bd70e25274f940809bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db90184eca8785f035f8f4c8239c8d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8b5f0878c3483b8610a9467a878df758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f76f0e7f1ba9fc1d4de9aa50a8097759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7d322439c0704cd1ebe80d47300a8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a172f07930462eb11e94aa9d0fedb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6c56d58075e1a9710981c93647fdc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e693269354957fb7318022de870bf1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c00b484b03c2bf169648168a7d80fe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e3de20e2b3b80b849b2d792f8fc66765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01cb488a45702f2177e7b88191b826766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011ee211bd0dd6cacc622065fae89c2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445ce0a5ce4c9dcc75b8788f6991fd5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e66990d8827d429982db3ebd17f333769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eebd3e6538fc3904d631f18c5e093d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69c494478a18be113d3f20b6b4e1cc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82660fe1f92dce4b4c482f14cc861ca772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626173f47992d10a6af59c154f466152773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7496c8645b7e3bce50b9d19b3cb06d1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809a813196abadf602ffc41a98ce347775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9f8c316cc3ca7169b6acdd1e94961776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809364136c6694408d5eb1afeec2d3c6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ea3abd6ac9e7c734268f0354c2e55778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37eccb984e9b4cde79724ff1139f26c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb952b4c61411c7b0efecfa023c48f9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2958302aaba02027db7b5003a38d0e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fc8c4c46591893b535b99b8823283782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12fc45f5d4e1271d8726dec998ae71783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1438a38f67e86d158f86a94f06bc8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759188e65846ac3d3c8a53504531df2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646e3b0ab7d17603d01a50a2227bef9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356dc6edad739b9e3fad43484c4d16d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a528abd9e1afed5cb58bcec489ce4c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7480dbde9eb1c20f126f99e81a9fe81789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995a6288ead381bef388c754a7a4c1e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a3b940e41882a717057c092d7d726791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7dad2fb503bafec1e119bbf196cd9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db9e3bd3f84488adbde9e5f4a486f4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028a5c4556487a516e6add37da1d1b5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd14f3007f8e8e415156a6771782ca795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce052e29ad8ab2dd203e4dd2c61f2b3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb39ef69e19ca7f0cab0ed551381a2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf12a52f5e6da256f2677a5fd7700f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b7f59c5ba683699dd84c89e793e53799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac70e9ece730db4c4b485523874b7c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebdf6d92f2cda99040a8abe430e5cd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932211231326f8bc1c8dab3f7bf5a4d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2e314d10d4b7fa1de712e91423e80803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902615be6b56192443de3ed6e688ecf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317da8a062ffce4c93b8a222a9d0ee0e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcc2685d4e1626123e66fe4565b2d0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030c1cb646bcc120b9490f6cfe74eed807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe20a579e89ad614d92b524fd0a626808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5dce315b651f842db4237ed1eb168809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497d37704a4b42866257b03e44dfe6c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2785b116c97ee48bed993f4b8e23e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fa61ceac6f5d50f509528c8216366812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfd6bb042634ae26a32fb44d222622813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1ee6bafe587d13bd67a5973fb3473814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663e4565ae53306e2e25728e8d4bd46815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef26daa607270fa83c7ee083308e96816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212794a4aa3ed2efc553d74dfc7eb08817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fd282d7dfc719baa5a01bb2d97ad4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5471392ab2d211a9703bf11eb5851ed819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a9efe01ec01109f17dfb267f13e50820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a4cdaecb71ebb66aae8f44f84b3af821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc176645cf4b97e4ec25e7d19b028d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034d876c735f5f9e8f9e455b52da776823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61bd6724114fbd22ffeac8256c8c11824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3858162423b6aeb59ddb53e7c8cb2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f2711d99184ea8178a45595d90e9c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10730bbfcdf4d718d6108b392f77bc6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6feafef9a4aefe2740b4ce3bb5e615828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb3bab8ab9ad71aa1ba4701ce454a1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a9fe31c385e0ea8cf1ebe2c40d4ba830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8da782f8ca3b2267e8021584600102831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67035ffb381408192ff020c325a67c43832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921aceae216c0cd44603b47f8f810b13833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb7728d917ee936915e686c50c15a0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439a6d878ce57ab9a3d8a7478c12166835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f3ba35df2dd43bd78de86abc34697836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2f3464e0bfdca0ce43d588b8bc428837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a05fb6c318e7d5b96b36c8a01c2d4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727a136942dd7caaf67c432bb127848839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a72b6528ce038630fc635c0d723e14840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e336da8af4a026ea575778eeaa36d3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7b47aeb284b28a0826082679c7288842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df78ae5dac224cbd3f4f7406992fad843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7c5c023c9654f13ee9c1a1e1f408a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d2364e5c6de429e881046dd8f5513845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892cf58db4d68644c9c6a042dd05283846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ff5d59436f1670da70a96537b3a4c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28ef97c9106c8985091b16f6ee582f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca673d0fd33f527f6ff106daf7e3976849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4f599193285a0aa981cd378421553850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b0e1b4bd1a64ec81c44ab0847ffc8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e35b7bfc13b34c695d8951652fd2a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81cf5f16794a82f45d852a19b7f6c6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80d1a285170d8dfd8f7bf01179d7b3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311edd7a797cadca811da3186711902b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7376dca221676fcf57be87f56e5fc856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0741a12a101740c32460d4753eb0c59857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199db0e40a2072cd65e18854d868a4fd858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416318e4d2fe36bf5ac37a19e143feb3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b47ed5a7959fe85cbc28c7eaef45d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e5adfd76c23989f4c931d548ea279861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afe775bfef72416e04b5412d27715c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97810386c1dbc372dc5db4d2c146c8e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655ac39f02ea46018522774fdf9645f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c08ba763a191c59c8fd34cd985d92865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fed96009cfae09b775aa2a5eef7f3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a353f61e9e96286a002696023db38867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791ec129d133a051675c0e076ea29a4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9de42101edac71a32aee5ff19b2c2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0842d2b40ddd9208f6a25b75bf651a8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f57aa2caba06764b931c118c8fb370871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f717699c28c82db624f5df37f07f8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9332af1bc8243734579b261ed45cac873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002588d8d1c1f11d23764b2ac4895dc5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553189cd307f15c7ba7f18b3ac30871875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c746015d8675b5fedaa26d79926bf876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dce2bc6747d224d95bb09dd3104d8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c078871d69ea56c9942e38920586e1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a34ca4add1170b0a31ebd057c63387879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148b4d28111281604f29694d06e4dcb880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7bbbb26e6efb885b5fd9e175cdad1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bc110e1aab89ff5caf4ec2048bca9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28353438a3f50fbdf7f7720a89c138883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d031c956c2bd1beb495e92c64600a34884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88aa62e7401eafc5ed31d3de6c1abac885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a32272ce7f74e942c76e1bc95767bf886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b59a5b262e79a165a9ae314d9d57b1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a61199c738166b8b585667d28fe699888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1ead14c1c9c3df523adf928588d83889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b231aa1fe3a146489a4f322f3a1e50890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424ea0edeb0784422e1e7e794a5734c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19771f45b48d28d627a5f5d8ee12b572892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad52bb3ce8f8890d0e216935988831893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfed19704f0c273224bb014a4bc252894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e85c5fb752b9e85fc81ec8952ff1d7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d756858f7843f845bd1ae30bec7a24896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f351313df730a6940f125010be49a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fee88e1bb1bf4cbfb1b8ac179240a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef5013062077b29024a45d46e0dfd1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b191510e02957b9315f86e6bfdef199900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da745fcccda041aecd19471929cbe8ef901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865f5b99ef2605ebfb2545de358cf6d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ae03fef2f13b1e6a005433fe58fff903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdd25577493d4c372d6d4a293968ef904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef29ed92c6f5174df05a52c2d32253905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51948f4960239e8b7ac07047914b55d2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528a6adc3f23309c1305de0c1c3f21c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3cba2754267ac478b7513abaf5311908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c88b5096c722327683c36e48043fc4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801259af9828353354db857286af518910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd765e2faf158521af3348b082149bec911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67f74618588813ab36eb803c0e691d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3e215eda89e66be8fd86911096c05913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b1b0109b7aab59d902d5e8676563b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e871fa7b9debaddfadea7483f9d09bf915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e55924614075cbd4a4b29dad8e5e7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483306767ea275d576e2b8c391f0cdb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae40c3f0eff1abc137e6a4b1305072c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe031f1d4a8d881c7926e630cca91d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5cb631fb2192c7de8298b76337232920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c815a7871fdb104ac5dfe54afe9b4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9e6d2d5c5abd9852401709b4ef811922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43bd9c337092e2f0851349ef921aea923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159505c08d8a9cd1df0db1790480a609924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85613a24cd231d58d8c4fc8ae623cbd925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4596ad4cad1180c25c4db07f8f15cb926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c686588ef294f797354b47551db6259927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4dc92e061c6f5e6e5f96121636c85928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5494a0865c3f8743415e37b559b8c6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfafe8f073c07285272b563874017cf930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c7868e8b36b5ee5b47b301636fb5e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcec3162191a481508d0eede8009cf9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14068d51bae755f4cd77a137d38bd11933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dda3973c5b5820fa8da71597e8259934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955909764dab1692e79edf817a232852935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74deeda34634780e71df859b72a49d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5900ffb34a70590fcd330452e1e4613937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be610f7a2d8cd1e42502ca87ac3e48d8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852820ff4dab943aa8c87e94375199a1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e271861391fc430ced90dc10799136d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004f3249d0b12b37cfc4a0db564ab38941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d78dd7ababbdb6e2bd6e6f9f6a3f5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bc193e481e60aeacc58bdabf0fea7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d6383158ff48031034c12cc0993b8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932cea759ae84036862050a2e82f0cd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135382b4ea310b85dd5ace7a44ae12f4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de995751e78cd83501ad9a6b02672219947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23661be3c96dae84d5c43f818d12972f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c82b4f601c65e5b88a6321afd462a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3d001f5c8ca07383fa7a623da66b1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0ab8f5d3ed1a89a9d9d569cc4db5a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654ea48260820877eb1df9790c56019952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7ef3ce6219788498296611d0c4d61953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118ba47841ee6bb21d63354a75df49c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317d5b607206fee5964240c6b670491955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb25486521a14dde1f2cadaf5b2b2b0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2505423696d4419bb6b2d223ff831957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cdb37f34e9e6e45462dd0d701a603958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c15ec27aa1100f150e6236cd0be93959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34f9456f741d53e76777be7296e181960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dea40e190826c1b9bff2867cd688a8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f270ad9b1acd0a7367e4ea6f3ff00f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484134965f39a1651cccb634887e343963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf0588604c4ecf90efa4d032ea84a2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85166b264172cd6cb6d0d5a8bde438fe965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777eee359ae2a17fc8a39e7e805e011966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac12ca51706c9ab5dc06c27559b364f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d179a5d9df6ce2ffad1a333bcf556c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97368cb3fe5804a78d822c4127e6d5fd969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5e8fcfc0bc8c305597b9664677e75970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b7358003a81db8d8477d3ffb4b335971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826606b0900250b55b72117a63e8fcfc972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cecc1b1600ea1ade40dfcc2e234b9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83119183021ef5dd8a72f0db7df65baa974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0988335ba15e1d4351c6dd6b2b37d6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa995ff0426404d00d29f18549533e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741635a00f6aec3ed27a34fb6e33d7d7977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82d5c54331cf1bfcc2ca8b3c7ec97b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9ecbf8489b1e8aebf414d8504d615979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72da4c007230cf63c10887a4220eb67980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53565041b6d24dd24edde3490c126412981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1ec8346ddce1cb7154742f3a2669d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35b19850cff1f86fc1bf0af8c4a6c7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a92b37b935bcb9c284583d784426ea984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dbc27f953a13c73fff213ca84a890985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564137d6e67ae1f20c8b1a8f6dd7128986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3420ffd291b24160b1bef902fbd9cf987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66582638b937356a373eb3d2011880988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742bcecaf3df97244f760074bb8ea3a989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fb77607d81fa989e251d58b5443f6990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54126b3ae0ed7c37fa6ed1ad29165e8f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce1daf96b3ee0e6f7b23fc6fbe25bc992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebeb6ca11fcef919ee13a8a5d98182993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536b760cc92b318626f6019e31f1e3b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29023d8158319b398bae5f304e7b2d6995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df54e634c37fe2bc5db616656673d56996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee801b23a1ada86644de6f032e5875ea997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>