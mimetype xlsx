--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d56a96597a37c4b997d63460469b931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff735a7464ab81add35cf9c9a3cafc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edf3839ff172bba609f016173cf75b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db680363388e0bc316a1559735fafd6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f40fae4dd11efa8c56cddba979484d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f857556294c564609c0fb2acacfff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6daf3b6cfd3e5443bb60407005cb767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71dcf67a0719778166bfe75eb563658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b1283069df36d17b0b0016cfd68239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316990d4d1b1741f6fd5c070dd93e69f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbae2afa5be312a428945242c897a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4eb8db867e5653bd165b342bb074912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feeb47a02b7abc486c7a2500e14058313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c457f5b89e54e2407a0ebeb86eee214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c5d37451280cecff8a33b776e010d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b49a2f714fbf4c262d238b042966b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b39c39f7ad90f28316cd0fcf9818d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a510874f8e0cc139795ee4d5df59eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687918261727f6f9e0957b18d0a54bf319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb79bd9da4fec3ae749aeabd0279d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252ffb75915e0cac0013ac17c88a4b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a831cc6cc361f0085505b79faaea822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad2573c384d2ebd8dab54ed0f598cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d418ffedc348cec8fc9d5f856bd07324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd84b78530162543e3a8139cc5f5e9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b3d94c47538249dfd80aa45522faf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1db995b521b09e18c13d93ac31899327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09902919d88fa3102b13d32a6581bfac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e4dc37ea064c3c79c78bdc91299c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf18f22bdaf3c94823636638c85c09930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364a5b7995cc89da34d6ca4b7f1d6ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2e341438fc7f8a365e7c83a3c818c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2670657a5cea993c19ab1e712495333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc40151e9229c3bc0dfc56be9ab093d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a692ed46ae2ed78fcf3c7b22c7d587235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17005eb021157fe1059dcf56313d3eba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5bdce12f38e6890894dc4237dc20737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e697941c28d454ba537aac195251438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fad6d8112187304442fdca98a5cba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e7984cdf6f78ea17cb2b6f251fc7540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ae786be1e99525f7487cd92a06bd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b860d804019b8f401429a085d926f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7fc4e4b2ce2552236e024b6b44abc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fb3e6a6a1c97399807c315143284444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2c1866198df7d111094dfdb13dacf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b415627637034eee7d4c36ffdcbdde446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089251cee7398e4e8f88b36023b35a0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de385a7d56970bedfbf172f99ac89448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f39336d177d447a6556d1f61726ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b1f5852bb389605644b0a9a993e1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b826608fc72b5234acc27ee7d53aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658950b211276bb8008bbbc416eb234552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19150ccfa55e7d17315d4ef7233cfc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051a79dba50164b21c9ee11ef0e6f2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4835e3175c288178dec8990f3da9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882175f3fa98a2c1adf17fdf9a8a62b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681beba7f10113fd0087a53d329252b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbc509167d3290b3904387c616d6c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4373800639e939edc17a12a66916f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333400e62c57ea5cbf0e33d37d9351860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f250df57854a66e7d1c9eaac1fdb4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c643f40833d563bd5791307d78bd2e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267b1ae4bb98fbd87e4ee299ba44c6e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c7a993ad756cde1133fe34a0080d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe61b2d60f42b2bcc922957899493065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605fa782dad4bffde31cd377ed3589766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9609be465fa8c4dcd20e036cef7a98467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e00d7e448cebceb2f16a465aeca00e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81743f58861ae7a215c7803fe83af76b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f3bb23e7a8d41d058c61b24359d8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c75ad59136c5f2388e9afd97991aca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04229293f6f8496510bb6cde6b3eecf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f00f6db86c8ba5eb81745e196c7e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbf0dd60bf71c031c314543feb9fc674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcfd4f154ab8fd4962bfcc1fed1d3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e42132dc33f274ca62354b4d9bf1c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100f2742472fc86d5e2f85b21e78a4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df248ba9bab64c4675eb1169537e6a4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f1c77e117fbaafc050b552999379a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf10047c0ce1a6ccafe2db3d129b8d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e70089349c982d56b5c60568d7e62f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823cb4191e8a1a9dde72eded2c5466082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b879d017faf8f497be5aab12e67da0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d5c13cade12d62b4017fc5a04250184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85bcb2b954f958a278b81f756330c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb8559f51757877a4ac0e5cb3269b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ab1e74cbb3b815ee7a8527e0e6cd387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f9d298fb55bf94f1d28421b87bde288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d1fe2d771ee9add5a6870afb1fc7a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53b50fe611c14b290cf18f9bd2ab7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d15871d6228061cdaa52a9657f9ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca954f58fa73f10aa4bc1a55431bebb392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdaaee9a1be861f027bd71ea8477db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67460bd3204befacec8b7ef5ba712ce394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fac05f583aaa63d928883eaf272a0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7e67913ab797213e1ac2f0ef16c4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a266e9cda34e55e9df68be4f5dda497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa64e0d9d119a26f21608d56bfeb8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190b2208b0787bbd541321ee297025599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cc8cc1bc3f616b40581e2df36c166100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6491ce290d55b60b9c8f668eca5f8f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1bfbb284583ea99c77baa279fc16c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b8980590d3be72730d44c2b0d41d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a785c16e19a265b3fb46feaa4130d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0de000c2981030100d039b3293aff3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9872df31aea71089817753e143a7ecb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726149575ed21b33464575daf94d775d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52e79869e3e7a0e68ce2cb74fa947a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c207170cd45d6b4b5170936da09ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3c7e5511066acb0ba790b64e6d737110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002e8ffd2a8a987ee884815a54472ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caedefdb26a314290990ee133fa980112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78b242249acff7e6ce64c8b788204a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18a225af3793c89a7d3ff2bd837698114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fe14e871bf4a16eb50d750a602d5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0e695fde2c09930ccf6cca3a33e83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e5b59f55d18d4d4d98f522b1ee2f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ce1bc60fca5c45f67c4194d678e6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194b65e6fc1fbd64787a9684dc790fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7211bd9d70975eba5f0a0f03102bf4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a9cee5ff3fc1ac2ef1f4e1638c8dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ba92bd28724e0e13cf3c00e9d8af1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f722aae59ee881410365e084f4fc944123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63044e13101645c25aa910b20a2c1e14124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4319cf615f9f6c6ae0ee164f61f04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0087627446ff4e97ae653719f55d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b36a0211b55c914d37e5c27d5f96f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e526cda895aedecf78f2556279823e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8b196c770d2b385b93218f376c577129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6a57b0bcb1ce4df11a9edf8abd70d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc4017e20aeb4e789af3a230571c18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670333073a1a6081b6ab9c99883a9ddf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5938b2229f4b64c5ee0fc8727267a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c145a434d597167faa4f590217ec3e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186047abcb49e56037f882f5abc9dd16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329a731884b1330968d437aa924d10d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dda3d15d7f7a5fd18b07f5949cf40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa09602d74a4b1a23aae3afba48f3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d764b739abe9a5497b07add28674e90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9060441a7db9775ab8bdd4e66a01227140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a0cc73b62cd6dadfb6878f1fb28ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9b4524e61e2cdd95d65a40c1dc48d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c1b0bdef2463afb607f1badfadf4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f09a8ec452d828785d24b02e11202144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f4bd9b71194fc5097f6d0aeb080ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf21ef2fdc21e55ecfeec83783e326146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393cba8255520ad31a02cb0fd2ac753147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b33505c35d4992490c598432e102d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270e814bd4b6b2e25abfa04f67e4ab6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94946ecc4c9566bc861edd802ceaa1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf35a57cb8b1cf058e84b05deb43848151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167485dc5f18f16d7e6d50a96043e58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e44a50112f43574fd21d3de2d13e16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3145123fcccc22ddfd270c47f24aee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6eebd427c127ab84465fd95cf793d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6327edd13e1a4628bc44ca081ad4b0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a331d63e651b3117f87b7477933753157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3581ae8420aa74ba186391d71e5afb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afdf10703dde70a90f95a4030cd6d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959692d15e528ba57e424658256e4e10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f1f004b1d6648ace96f016bdb10dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7009eb50aeb823958e56ff02a5aa3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b911e31c7c03259b658e37ff686184c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251276b178f21c3d80116f8b58e74be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e12c12c8662df45779d28a6e65d8f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d28d66862104f86252454c12edcd0b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734950fcb857e77d45d748246f7eec58167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e39dbf915213455d01b9b0d9d8b5cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6280f1f291cedafd8791f6780a0fed1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cf2985f7d24d7bc9ff3c9a6c87e53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56642159fa050c76d9df95862dd89ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a3bf20ef0273b28238bf4a0f26b18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d770d4b7002d863af08dae67286b7d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f41a98284e0e87e4474c853d69a28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f95bb777af50f2666657e8ea51e393175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c5d856deb7d72abb6a22d927a2f11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bbca539d3488e37f1c3d9baabf9b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857ee6accddc60d8816d924de86ba99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3fadc063a2c389af5ba9a7909087b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147e9e56e3fcf5c524b1d19f14ed0cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61bd0c2dfb243cf921eac8bcdee4bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308460eeed85c284fc4741bcffc4dc6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81326c66410d466159317556410c2af8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb46163e95a6ac761658a2bdafdf56184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b737920d0f15c82476501a244bd5864185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c720162292ada53b5afff078da719186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d427b7d052680ca654673bf7f31dcc2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0bd018ea9e99b76aeecb0f73e05a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524022f694a2f93c50a8d74a6d4546e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d21d42d8165f64dd290a6f8d55964190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c7606e6ae1e19cfde9b796489fa1c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9bbf6a7435215d598b1441963634c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fe92357bf82394933d2c3283979f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f4c08bc0d7b7a7548220b6c3360b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebc6ba1cae4de381f141a82eca7c21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca10d657df2f6c192fe99657e23dbd9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6651962e2b57726e405c82106a4ccd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c324c8620cc7003efc676dcff1f80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d67f50cbaedab50f02a4e82a114446199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb94ed41d2c37e5eaecfb78cc36148200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc693f273543889bd246a2eea62926e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7229c8691ff478ad898d9fc23f7bf3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6d2e7a59224664428e69d821444ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801597692bbf004e68e86b0b46485289204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be25ed7f704b7ed0813ba8d4355426205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d92ef771a77b647c7c7ff9871bf1d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2dcb145e7949104274da5bd678b26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f8dc2b71e87bdf92355ccd1de2e44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a1c73043d91202961743426281b07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641deeb571f66cf0dd6f4b2871936c48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8d6ec04b2335815333a7becfc130b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac6984955993ae4fac0f90bc261b66212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f5418bae884eef0f8a58eca792392213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f1281c572c23b4d3f4e0f90052722214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f50ef0ac67e42bee0b40f482de1886215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b16fad5f8a5f99beba6401ca004e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d80481c638a0cdf0fcd3c17d44fac7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10885f07cca75fabab1484c632fc2bc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7f56dcf4cb0d78be1f23b82d58f5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9154cf7a633b867f08c4e21bf59b79a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808549c8aae3996de702a93feccc1e3c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15259e6afabd334f9a4081fcfa7fb5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56053ee11bae4c0f37e91e472cf016223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5ddf7a5ca6f6b128fafbe0da876a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888117dfd9a61b7d545e274984571919225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554d6ff32500be4925cb22e4b55ae74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf6184150cd44588a1fedc552e8370227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16dbf7240f622a28465acd0a274e90228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0a7142d09b319db5bc56ac2b5b9f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c749ce97cf3e29521b8beb64083accc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ca1768d06ae3ec3825f891062f0ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8a155e95c7753d5824a0e99c66e62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e2c252bbd2608239606434d67c891233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192c7392a0c229ef7f17c613d28c8b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a791f07b6a52c3298a11dec174d59f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb44e0947276a46fe46abbdb7891fcf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e26de5ef9638ef7d7e0c6f78989aa9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b250d2207b6680855aacc6b46ddb8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f637d3c0f7a459353f1d6910659ef6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffa4f82df752060ddff47099c25860240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbf00eabbd5c1fb0bf5a6248c2d134241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b3ff9c90e24f825ec3af77a890b13242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501a358022512783a475b5a02ad200b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c7d692776f51973a5af26edf9b9e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a62cf21f441e760bfd90b5543ba57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979a6eb69278b0c7998e9d07cf9e7df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858123189f151d22c80e99de53cf2e49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86877140c3fd0ccc006692e1ca60b670248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655ef89a048e2671befa16eb6392ba0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c685b36b2031966567e8922badc6374250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef014e9018c87ba71c39e42dfaaeaf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624048874fb19c8d5c22c4f4de32d39252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ed335d5955b902551aadafb195626253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d1ed1ba63405fc1c6af491779960a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a73f7b773da5e0f54ff05393f19e6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfb9e0722c646d1401726f1bfe9442256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78b4ccb7a1dcaea86c42f8193cd624257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086b96e812ed40a3419c571773112f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9510c855d8ba0905b44cacf7d1b25a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862afabb3c4e71b267e76b4ea95e791260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428adf05e65f154decf39754cbdbba90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b7bea1da661f19cceef6f6061dc6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443916c3d6c4a115e3f1189a370b32f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c93327a0fa6e509dc39d4bb5c39198264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e3ddc5c0f0354e6ca23490a947882265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97b8e0cae5c0775eaffd067c193604266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df19103dc475002844ebf6cf689dcf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500818bff2803e673b0c8c6ff9d1161d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3943425569fdaef0c499a7566e37041269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5c830b43fa96e991ec5ac2c02f770270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6d393d4a8374c8c9e12b8373fb2ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764eba243c5f91d653b044a71f607b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a29e150096f40078bcd0b36336396273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599137d38cb1b529ceda96a191f7533c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e872941b094a201c7a718909b6fca79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa4e4c811ef2b9ec2c149cc113d2ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3a21ec768ac6aa593326e56799966277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b070bc1d139edc5636690810efa6730278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fcabdf5427b362d6c5ef624bfaffd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d154700f9e011f4fd391092280303280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea88af89d9f7192e477b938d6745b0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41637e0d7ca06f8ba9c513be5baa2b08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b04b5c4c77d109ca80ef3c66287e04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2171418a918edad128b6ecbac8d07c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc984a02cc07d50102a38267d16ee5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96884f0b5b08bb649aaffd086dd5032286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c84700dc3ad7c2a372daf26dfbc4c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778cf4ba96ca1f039523bf949c13d0a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d6a2729ca578eb4b8726319e4794b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7637290ac69ae04cc6365d733396d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1fcf162e772716908605be2292c67291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8426844c9d7c397e9aa3ceb48d204292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d45194e3deb11366836eafc2d333b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072cb87e1852be181c68d67d40d884a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5e0845fd61ab573fa9412456fc7ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8e14dd43868bd3fdbd3fd30dbbb13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23e0a52360a9e789d88a219b21b418297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61beb7bb02c88f5def151c416a404a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533454ce1b915d99a0af01b8460cbca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea220f6f2ca21d38a847eff666d247300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430a3d095a388936550fa716cffbd2f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0ec42b32757ad3d936b40ef91201c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd38706df975303a303a96c9328445303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74773a781dfe9f203ad651ef0c12aba5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4848ea52159a1557e3e83c8828132f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e55b07b24e4c4817e865ea972c7f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e435ea37aa311879d9845a20ffb20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4a95b08908d2e7a54ba02811d787d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb00d12253cef7510c4a1ddfb13a1a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568b7d39e8b5ccb000266af40d2dba7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb4f7d3524828af0eaf689a672bd3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43b84aa2264320a4447a0c68cb616f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2548e75719d76fa7d1a639a4a162b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d0a6536e47172082d5bc397415cc9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdf14022cff24cb40ea3fa3e477118315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1893b123be80525ae7c7addfd51571316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626ffcb7bb1c9df5e47853e1bf00da5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089120195dc96d6503099fb534cccd5a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066518e43134a366dc05e8337afb8bfc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1cc1e20a3b874bb6a0ab3b7cce374320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c5d6d7075c05d483ae2fc6e7a9d10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af02a4a9d4102028f8ca505a4c5af5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891e58aef9336f6da088eead1e3a186323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7d7ab01110f3625297b6dc23d554b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e0cf9cdaf94239b2bae405bb2ed7b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52423c8ca30126040fa618a4e705405d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2cf2632f5cfd60f4c76436071da76327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a66506cb166271f2490faab96678a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36ea49e4e657486bada2aed2844e46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee837f4c07cb3a4d61376430e1e5877330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d402923a34f349857475b2876cf650d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bb6173b40725ae3995cca3caa1e52332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f1230d6be8c9618875388885df7bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe507cd632efcf8a84f5da07c5eef64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37bc75b19308757b624beabaefe156335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173654468af3e855ed3101b927c757ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c9badf21a04d77a4190f118cdd75a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24629371f81175cbe0f74734f5a23f96338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b503d5891021610784a96655d3b6cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c738577896babff92933cd9d572927340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987247ca12e1576eef217f895e61d07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852b61e0dc986eba30ad67101493727342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022a2c426f1a1b86efe150dc1eb598c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6255dc469af94bbf87f832b9026945d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea511fabedd677108861210f57cad98345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680f472cc0bd9274eabb501bf786110346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b3af7cd16467fc1ba49f91c3919a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49e318c69fecc531b43dbc23a611e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1d43157147c88c431adca7cee9388349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b782fb388fb935d7da81dfc9ff798350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfb475a81ec0b1b431cabb661a2cb1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3abc39555b2dc5cfedb85bfa6a6bdb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ff05f7eff7ad5c10d75565c17e3e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07e50ac0a49f07f7a669d99ec3eb8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524352c3974dd55874c3066f64e3e70b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972aa05a9973225ee4b2fea3b468b088356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956d9b8fe1c05a70be4c69f74f56b27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcace55e6901ac36abbdd17bd83cc0b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce674bdc33aa8d33d3f1a8906ae440e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a77f970da128b7a3bed77c5210cd4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b9d3253f678cd29fcd03a591b946c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff622bda1997b020e6f31dba2c96b56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae7e88ccf9bc5187c81efd31d8c0b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cb39b9ef58e4ce490194f8ff3b202364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cb4a140848f564593f2408c1d8770365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a9bb5ba86933b9a09f9d99bb581fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552f8c6f3744f0d9f6ad888b901bb90367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfa514953b7860b91502819858d880368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46b77d42d3efd43ddcddb6357ee977369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b768861f16aff10ec3f2711b915acb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a43fa0342944584e1332b85ce84f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52b00d183282326aa5cd6b78413b17372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbab0371c2e00faaa4651bb1c4cc2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db63f5e177aeeb0f49b343ce9510912374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c97caa8802a20647ff77dab0b259c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6d056aa36c313ba38cd4fab787930376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508a545907281f642bf824302bd14b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6f8ae0459d2f5fc5eb99040bf52ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c376e29a9bdd149fe77e63919fc7b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35fc5f3714482b1158d65f4c816e57380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018459b8cfb7cacc41a039fcd87229bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12edd8016f937ab3eafb20721aa2f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4cf758c0668a116434190f7154b76383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac931094e39b614488e1214745408ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64af7889fd9763d371f8ed83a26f6a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f8a4b8e789d23830a8864605ad8a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da19d4e5e063c5bffff627d2ad627e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61af4b989b7c5ed620cd8707db2f79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7586a67bdefc7c7e1f42133ced96b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb4a05ab5de4b54ee36f662ff6c742390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b833e3559ee65aad4f924c2fd8b646e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b1bdac7d6c49a4d8bc81d50ee1b65392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86996253d89b3c0ced8e3a06a475230393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7c7166fa270cdd25a52dcad1a0e59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c72974172db5be8366b4b8d0820e4b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd31a6de63f48b885fe8b068f4ed49396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b26800c4f7d4dd167e173accc21d1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55a38194516e8022364f500ee1db44398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f866141cc497d970100d395c5c4df17399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5af1e1c8914ac3e09fe853d03bb7c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba492f5da811f304ddaa2c91ea455a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd136ddd93a8c6a0ccded092dbbf1d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c35545e92f168829e450e662389d15403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1ba8d5f1fba582b944cd05b4d1dc7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4a61c5705349a44c90c801f193562405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903beb540f6875d4a9a6cc40d637591e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe41fe017142ffaf4b2f3483889f71407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce275f81ec2d7afe22c3afc8da7aeb8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3da2fc143ae706bf17c7365bf0086e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3edc1d240f556d2f5246f81bd7735410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e45c39bafa51effab7bbddcfce3d0f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb814d520564c5b4119e69fef477e19b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11afe378222059276da5643645d8aa4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7365baeae8b3ea641cddcadfa1a742414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecce66afd3c1c2c61bca57786d91f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58537db440f7809bfe9abc47ff80435416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17f3b2866eace4aafedf50bfd071b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fe1d63be30468a136819e48f150e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258862930216ff8136ccca43b98c11f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e96fe52edfd7143710ca543efd9b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1783c4a98fb71ca02bc71a42c52c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf63607640678ee80dc68c2151547c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94982b8940054077e2feb50a6313236d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf90547612e2bf7452a89741d42dd3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22087d1cbf4f556bc730f8eb5f946a00425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f3a6fd0cae081430930fb0a05c437426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeeb6042202c12c84d8fd3a045635cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4d9e96b50b774624ae57007ac0fa3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1736da09a3d510d31c7f519c5d07e5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d73f965174537af1ee924ca891fb6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc58ba175b5981656f38ebe2584adc4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032d62d0db1f5d636d9a4e81be3e8ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f3c753dedfaf898386470aedab0a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368faf74f3697c34585604d5591a95e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb534438eb9dd3269bb5fcc61f38e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f7c93378a237474e128a84cece175436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037f41228a4cf3d24b19e42e9fe4c0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55913f048e04af1c9ba38ebf54207860438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8587efb0682312121b53d042f57f05a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1b54fdf8511b38a02d39e68b5d391440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4050e5ae0ee0ee650a1a4cdd93821441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10582480a7efac2a29ed98d9171aad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b0ead8dfc0c1f9e6a264d6503bda6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557022822aaab94f0043f368e7e7b6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663daf3b7419b8fb77d62b7b33b4137a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff8e226ea7bc418ecbf7e0755f91d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00532a8a088410997a5514191ce1c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4dcec57f211446c918fb516a9e141448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b6d445e785aaf236ae657d29914c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d37942a913a2bdae230f26b37bcd3e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fe81cbd76b408bf93cbba764e7b1d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dd14863cf6c21e2f12f21fcef8c07452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dd55e7f53d0b7b6875d5e31d15516453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ace02781df3dca4ecc088c0abd57a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74306453d9b635c18bcc5b8bdf40cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e53fe9d49cc6107633d21c57b689f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87b0e0558d6e3032bf60dca2a6175f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb8d1fff745168220101bc2c5f2c2f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fffd05781c56c25ddedd8bef3ada1a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec51631ac35fd94991747ccd229f0b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5617d49c2a49734ff67695d162829e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1927361d7994818ed00342b1a2f49462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a99c35bf027ae3cb6ec4c7ba80d6f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a6be5ff2dde22dc4d261101d0ddce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564da5b20d476c2b508b204bd6fec8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7c936b4075a0dfafbc153cf539b99466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f578202688349fe4374b3e10ee6a3c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938f891811446635d47424e2b5fe808468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2bb0972d4ddd7a2ac7f521bc26712469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575c666d70d6cb7f40b1dcaa7384c38470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1140bccbebdc29419e0cdc7185b4dc1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcec7a02823c3937467117ac318fa7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb677180e111b91fcc79a3b06099937473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d421e37bbe891f2a2fcf4048797f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5a41843a6c3a411b15f45815a3ed1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae4c60e490d7a7fddfd2d15e13ee77476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e724f0797f1724381d3727093d31d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaef38ddd4c922f343d6ab670cb93b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b1e406fe49d62d400a4861b17e55d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69620579a6ac2067cb1c018df10041f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1a382004506cf53730e86046beedb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0e48df9e7716b933252f6c689c1b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82380ec25e2d1ee9c257565982f92b26483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec3d5c6a83f52680ec5749fa303966484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad40e5018ab679c43a6a92ffe21710e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90fde70ec6b4038dfe034aa4158663486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301184e191b279ea97a98bf121511fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a30349d3c4491edc99694541ea8e76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1da1bd037cd06f35e83c0532bcec15489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f191ab108f61ea808dec305729510490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fd26d1d881091b0a2922545f483f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9e6ba2f858cb78bd2eed797bb1a39492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d55b268edcff2d7f39ab7c2b6e973493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb36b55d659b8fdc2f042abb6c63be9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763d7972f71b74240fd96e2f936f991495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d03c0b9162fe20abb28cc5677d590496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398dcc5852d993ac117944cf9f2024e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9ec07cfc4546b7a0faa67f6a3c44b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5532ea08f4daba38f8d3e2068b35f54499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3592385579a666493cb81b89665bedd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917552149d69b5c045e9d57e3041a851501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b3255a652ef3f1fed7bb7c821803b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c8776f1a0c1a1c27130c029395690503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b355606d99a7c7c935fd701a5c05f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35943467cbff382564a9ad679e1886a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086a9eb9a7e7a439fbb37742b9d8193506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ff107b5ff37d3d0217eb5a6b13a1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3047d26e82b58d4f21a1957dc52668508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff850660e756bae32292c078cc368c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b530fff23e5ae394c10287c54161b5b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81705ab46f7afa2653cfc043a6ce20511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7ea3e573095cb57c4f821feec9dc8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e0d5ea88cb1885ad49a604995314c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440f2c1f921be8ba31fad4ec20188ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4158ca0c3e66a4994374e55af667f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9dda1f684b4a27f60067ec25e6a56516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07950843c6bf9797f9f0c4af7ae2b53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8e0e007a18d841c9796197eca1c12518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e1dff5a1c2499e0dd2ae69b5f76ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb04897c41cb6848a84d5223ad04f97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58f232049a7598b965881da1f0bb66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566037e3017a36ba3968405b5b97863f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2568ca58bb00c02c011de193f8c16523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78dd9ecfc80fad7799d3c3836d436f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905c3ed06c41fed78e684a8581e11a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa3fdd5cb7f8c8a7c38913d4243872526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839287424ee34409c7ad44c482f57a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05feb94b0258545fdc41c27fc2fd7d03528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e9aabbbb1d5ba02eada782f522a59529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcd89b588508f0df83d40b86185fa3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6104da24756a7cc9d471f867540e183531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253b44fb78179efbdd8e7e82968ba89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52259db4a23f78307bd424509292a755533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccee42ea2fa4702e2752c170d3d1ce5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ee88e1eda6081b95326a935d7fc98535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7659fd840f5b4989796089de576ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bf7e1943a3e6393e49048b23f4404537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b26e697bdf8202e942f2891cd586d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fc604a64fd165a70000c76f248d9d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719da7f26de4e29f51ca551c4a63bbec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5ccfc0f6278ee6aac305b9bfb159e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd9a3759e9d33e4f7467b01cc13036542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d6da67ac345937380cf881dc51609543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c33bc9a6dbd7afd80d6c1bcfab2ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487713b83390138719800b1ad6414ae2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b5d1ad3ba4023979a53f9e812cdf3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f62a6d15e74647d96617505629479547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cec284c1b0deea972f74dde1f6246548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7996dbb4b02f5ca2ebff659004a8038549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02a55ca938cde32bcb419390a30734550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5d5de2db6fceeb1e6a2b515a2cbe6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbd3cd16a46168ef14fde89885568b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd193e97aff3ddd00f8036ce061055553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30791f4cdd9eccf759ce41194a8258554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a66d576178518e0f7dc3f43104a31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4737903ad1aa3eda564d3b90b6e11e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a36074f192ec2b0ed32461bc90ae40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10f145561bf30d74d59677a34bdb6c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343bccc7515fa762cbd1e545e87d02c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab89716285a2f461c9a1093260a331560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2470a41fb565a2b62d42722f4fe598561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d23e088afa092a6897068c2419de9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4538a9d08de34345e7b57356d4dbc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71511d425f59bf7757b3dc4789458f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5c090ea944b182c044d755c1e3f26565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08694a79edaecdc7c1cbcf5cbf2926e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da79a45231cda8e0accd834403c3ba8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a16df45a707051a5f79fdb1e97c63a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cd2c24f33ecf0889e1a9eccf9c33e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163e779d7afece52bc5464a50256ec6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e6208c4e25c3521d73adbcd5db86e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0412755d360a5b3683322c57458f8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d24d973ceeccf4a923322e61d57c81573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31e4189fac2a312e4255474c7c36cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc09080528cc7077856dd62d32da781575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4cf45d8dd2840889309c1b16d0e9a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f987ea51ac33e4cee2719b69bed7e19577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e110e903828f35bc0996a0efe734a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf604e7ad23c7537a91d29914aab2c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97129c805c2e81ac739d3c5f1339297580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3251ce3864eec199cabd2f71f114354581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ef83a662900dd3326f05eacfd8c1a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fec2c6a768ed24bdd339dab4c5693583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45786dcbd65ce1da5e407673f6adba4b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d3c620c9365962d03ca913d09564f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e92969cdea49b83637153401d17d0c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113155fcd882a9a70dba701af86f9a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89031775ad9d66f52155db64d15dab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4d073911e652e24548e817fdba4fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a99a5f6a010c9c8bd73cf0ffe60cb6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7cf9afb4c5438b90fb84ca55828e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5ce9e92655f2f8ae233196524f165592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150aeebd2548a3fb5e87411661b5c27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491c77d4647eaf391aba7e36cd6822c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf60cf3109d8b12cd4a29773c8d185595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2981897a3e29114c8ef6aed2d5d1620596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c33a665b8afb2cce1d72cfd755d13597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d9efed494ba06536eeee7abdff03d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113cc7a39411558cbbbf61d2a17a15f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901e59b563ee7b998a1e108edda928f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7e1079a2b06ae9da50c7c30ee658c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4082a4aee8e6d6bd4ced4bd4ba8d11602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d3343689edcdb9cd8e2aeea93257b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12b12ee19bb67ce3b546f966e119c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257f6c95d9bebf7f48dea2955e24734605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648e0cc5ef81c7d8d1757f58f329f84606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55c838232a22aff6103a2b1f3d0c95607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234ed8ae09b4d5b233e5f5eff57c584608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49860bbfc2741edc69ccf6ed00b79bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5316a5d867b95d504b1409f36fd2cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057a8c9fd3cde334a97ec3249bb28ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc74b6dd2db216a333b5386b8edb3e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a705579d5dbc9f1ea41d6975515a137613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e5047082e6eebd9911da5a75d7245614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa12e46d57d9f4be5f093bd4fb7d2c4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16b85a120eb6c09b30a1881c7c6cc4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c690f6e2f21de0626185cc818aa9f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002653713657e5c39cf38f768a6c8c1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c2fb2f62645200f2ad21ce5e1ea3b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fa35e406bbf56ef07aacf5552d7d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e596e6b73a9e289b81f7fc4fafa38621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a5a85f048a6e16b99e41f36d9db21622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc38dbad5255224d1dca0db5db2b87623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d4f62c836f53cdf92c5c73eae983a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a8f7561a4b2a3f93dea40a1eb4171625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df23bccfa813a2d85978227f34e4640626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5852701abf44931eb398a6f7ab4a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee54d8129443d880e25213f74ddd266628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2057a7e718618f80554be268960456629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d265e9708cd23976476a44ba5645d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f73e7add8c0f7426cc1dff7a6cb6e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91b900e3c8550d2fcfdf2b835b935d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10e59770e99d72b51f840fb85c733b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4637c0f396ac45e67820f0454480c72634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a5a648634cefb7ddcd5de6d339c3b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b42e79eddef8d2e593083b12a7da4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18534a2a5de4920943bf7e79038cbdc6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5137a5aa501c3889ba3a257fd36512638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796229565024327e8af6b35924e39e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f5c0ba448aeab53fce914d04d3127640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea99a289a3ebf25d5bb343c2bb958f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d74a07a2d7dc8420c8be0554e241e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092f800ecab0cbb04530e21188e4522643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae9b817b6ade0356242987b63f9c5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7fcccda8d81fba96393f168ebdc7a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f7cf2adbba906f854d892162ba234646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac200eda9a67360b41733fe20b7b727647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb160aa79a2883c44c0ac41eba4822648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8729af35dc42b297ae5373c17fa47a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb576c560f93678a767b8d56e2828eeb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b53e19d45b8b1d2cbc666e93eef18c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac5edd5367875f31a9044d84a55f22652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de353b4e1204dfa5c416b858b6283a89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d3471625b07155522ea88aaa2266c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58deebca6b1cbb4e7808638e9c0640655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0502949c9bff2aa66d6ea588247d9a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983ffb2ee23e1e9c104f93fe0e49d08657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820a1002c0e9505baafe2145962cb81658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6713619326d4869530212cda29704659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938a46eada2bca1148cdbb7f8f0913b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa3643c13901506fd7e13b6a6a11a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c929502aa57eb99130b69c8f4ee288a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f28656d3bc3b74506df552669dbb68663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1849d65b57111ed170fa5bf4990a58664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691a0212e8c56cd19f4f57619126bcf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e3b35fd7b40e7a73db79d5a98fdc5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1567ef98e33285b3f83771a465165fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3cc096f1cae858c3c059b65436203668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee266ffb15d6bfb05f34a449da2797c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc1e4802987a39cd74f73ce8ab2487670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faeadbae338a631836619afab614a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c73ebd751a431fe74bdbe2d70cee1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a299a66381c13514565338cb5c292673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37681ddff862d42c478ca101f54385c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64de287f288b2b05a7cb388ad528d7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c56c95eb6325891fe1a31c219b3731676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5569c4822b2e2c3aaa32485575831677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715cd29d516ed2e4411d11c78c37552678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed0a2a778f8020abaceeb08654a0a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516de808e46d61cacbe91ee5dba169f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde92b70ce4a970f5826a5159293bef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a323b45d8b9ce71e44b3b984ecd51fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2730e71e896200c4257073a885671683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d6658537c25e5301e517b15503d37684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384c9c48e6b69413aca384eb96cfae8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356721fb9554844cb76a629cfc8c72d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c906bd45ccdbaa5b2c888cb1364c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94714a33ae3e579260ceae591f7825dd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7516b13d6d9dfea26220df44eb5518689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067c7ddb23037387ec9058da3b5ce64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d024d88beaf39b92bf95e77db5cc69691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7d253714f4312318730224307d7c9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e33362d21b71289a12307b64056e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98557979dd34763ea4577405b6d98b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78f1cee6ed065fa140fa64b218dbf5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3606ac549ce600528e132c48a6cad8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba194f94330e4624aeadfd9e89fa50f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c5ef527863f7d47c3c8a9de4ae958698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37d582d9108cd49a190f1b099339bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56900b4cd1861094b5eaca415c26d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fda2f45723518effbd8cc792075a0a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67807021027e7fa4f2e248605511f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6433833cba4bd4d8376f620399d50703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71b786eb236107091686a556733c6c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e3849aadb8e124e32fbd1d9fb40de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dfb3712945da893765c990cd61d77706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a896d5bfacc777a990f2c428e9379d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacec7d1c26ddd4f809947be1bbfd718708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28060ca679205e4d80bd44d240b284e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c451743eb8fd45d5d71c5522c345c5b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc170662992e749a8845ccae25a95a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb33628912556e2fd0c5151cafff83712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05acd3d9c9395aef2d3b561ed3d5c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38c71a0a94ff6cb5afd76d25ef3e81714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6a8b53018cc7bc402b277d7717cdc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4647d37f7684735b35c89e895fc159716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3122f4d8c25ce33741792f724c9e00717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c90b5cdd2a1e1030221dd0d7039beb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91523907e96c0983435938c75c318c75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1475da8d931b672d49477e415d6a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26773bfe0e5ec7474f594b23d2f0da9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02bfad43d753c272df52a338ebc582722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fab3fed466217d8e4b721866c45461723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7fae5561be8d04f7350a144653f1b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13206b54d2a63fd5a3e6d1fa642db27725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e2319f39a926882448bbe037426dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b27f83c6473f04fdf893b6e9a4538f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4614111527c23dcfca03e2e1e32a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3a4e3cae884206a34e32402c3abef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63984e173b59711d1edc750cfe3b196730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21519c95401441105f7bbbdb5172b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d3afa142b6e783532726ce76c90d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1081b9d1462a2fbdb3ad23e5f01d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d246c65a62c4024a1f47cf8577111734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa29b4b8106d3efbd900afe8e7a31f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36ea2e03d62072bdee278b28ef7f3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cb7546281345b314edbf594ada9d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db2e9ce55eb3cb7eaf22b4d6544eb3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05616a3e851a83efb83e21b5ce4ab771739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba991ce446c4d419d73d3e7fd29466740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9d4bcd5d70d81ad2cfb4925e54182741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29bb12f888ac5f49e0175eea57d5ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02022fafea38560023a3929e8c3fb6f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a17c26bafeda3280affe85fbd937c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0126d4ce8aa44568c72c32a86cee7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24098bd708cdcabc1321b1680e23fbde746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650c91ec4f86b1d3486793e6cf8eb47747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87356c1bc692c06ea77d52b744d4e375748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb1648c2198e2f3cefc09eb138b290749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05c97823be303c22ac0d5f7445ff82750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86315989696596b210f770be1b3bf598751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8743f42a1ca9db50274c8b92066c59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ab6e76567b3ff1c54561ef7860803753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27185b83519b601796f14ae793e800754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad85cd73fdcfeea470e699349b137f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc381d5a996eec1b518f9b24c11e480756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2c724f5d31e657b13b30a684ba776757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e241db1087668d482ccb4e3ac27e5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5963d6379eebe99836e11243dabec60759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3cc11ab2b7c58ed9f62f5cf7c7b8b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa356487f49d78f2722fd6f4bbeb6b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dc7079e978c05ff7240b8395bbbc0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010348119e1d05cf856eae11f133de6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7346640b2d0f680b0504c2b1379ea7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcebf985ea87f0d30cc78b74d535b4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4269437a41d1173798c3f77af8e0dc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3e11a41bcc2843d52946e05245170767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcb05494cbdfc0587aed33804cb792768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8e191167cd3ee4a2aa4204b433c2e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e63870424030bfbf94326c2a0b2dc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfc7fb3d59144e7ddd642e350046ec771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95724a05c41144cad01f60aa2b258600772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc12eb22281ece70aeb9aadda965cca773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a456377cb8263b5d1f94e401659d645774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713001b8f6e5a06e56f3cbe8f361662775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f64e46a01b683d0de7d4cbc37ce25e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f309cc2ebe6daa96b2a6cceccc664e1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1e3c475e589c89ee9633962dc0c78778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289a517408b4950c553d6d2ea94a09e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd349d1402fcbe564bccde421ba30437780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3612511a2bf7280ce85b9692835ded781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ae9c717eb1d10b3087ff6f2394ef9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090bc8e94538db72aa4c712d59a4850783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5294199e38340e143e1eeac14fea53784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedb19905e6287a70a244847882d9c6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e2ccf20099554720fbbd1aaadddd4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e4a3c04f82a7ee3f2a7bcec2c5e58787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d4d9cbb20e32fefc3ec09c3abefa1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227a5e4d1ee8b14761a35527e31e0f9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a9954207e053fb34a41d4b1b9b9ba790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290812bf5eddbaef14aeed5a5c3176f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957adb4a0b4ed34c9ed79b4190717599792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462c9fb1e1af4b93a88805fd850402b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe33f723096062ea8d3b9f7b355a65a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6e38e751ef54c7a91a386c2134579795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9232ea49995c9dd100011ba14897be796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b9319c3f5a05c8966626b229373a7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920247998efcf3fd3f623f5f97a466c6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee8585bfe17220b3ecf0e96eac2c27799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2e6e200b068545cc8487c344a50d8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350b101c721d2578449e0f258a492e8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c9e76acf079a6d6b00979e3b60914802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f163e392c1ada1a4dc2fe1b23d72d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abe24efa71e563fc4114ed8ac542ad804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477390a0cd50ee592080163b4bf6cfbc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c3e6011207ab7b22b769a275b0e63806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011610cc1056e82497c3b7ec4491420807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aff996ed852972eff82b548a40e3f1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3b3776b103bf82ba1f6b2be0cfcc8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d379fedda5f01c14e3c73499d3f9e6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd556c4dddabf81e08d0cc0b4a80d96d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebfe14cea657e0fc350565c8bfdf34812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92198a2fcd6370f47fd09e660416739813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb8694932debf7fe9080aac4a1637f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f4dee9f0b5f235214853a7654a19f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853c4703e84ccf3f2c2ca87f0ce09f2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba622746b8c5136a2450dbb5422572d7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703eda4484e14a19fab8ffc603cfe87818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1c07c816af181e1f3fb69a78f78cd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f08bcd4a31dbcc656889963ebe9b42820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125494fa2dcee427bf3568935fec760821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79960e16172c873467a5c910e93f80822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ea9f9e0f410cd3d897d704110fb97823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248fd54d237112eb31cc8ae72eb90e2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859070cc2e72b84e29cb07e398566e2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd433bf6ef28b5d1265db17892d5f397826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177a4212cefcf3bd1e8f5d79cec312c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7db2e93f8ae87d419d9688b589521828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12153785fb7147ba4aa8fd907dad26829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d7d7f59296aa0cf0d5121ccdb0f95830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60e75068fe3168fae3553c052df893831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82298b9fd86d57b368da34cff9e21bb2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738433ae141496efecc9af33f74b990e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea73441038aa88621a320eaaba3ae78834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb9f41e7e15ecd9b29834a8c4890ff835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378a3de0999a0344b9dfe9fed5bc702836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ba8a7f07b2b3908b6a509d717a1b2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6321b53630ec5296c53d87178a791838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a985d0108698b4d61e1d98adf73b8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d5c2737de61a0f903f576c17b86fa840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11562bd9fdd73297e8bc79bf6aee1c59841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ab535081913318cd9122087a2c773842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefad222ca5fd3a5b6ff3800f99e269843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50de27c6ce7644243c5a00c543ec85d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79983a60ae3bd7d2c9a56bfe330f88ce845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385e6d53e99edd7677cfa6ca49d810f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ad8abb02a73ac7a1116ab60e8b987847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f77bbe42d5b394768a375f446f6909848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28172766499618ded69e969944129967849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c8c4441be45a77f609ab9c8c2a533850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f549e0f11d33a8a4798756b410ca9e1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373f2ec6d5fb1a966f5c5a8229626f4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f15617b1d4b3f58559539ca9f342df853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569143f2c14bc4408801e4c36f4060a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50740298c4f335ce9bbf5535ed54ff855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b670f6a714eef9154b4e8fbfa1ea6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbba43d458a994cf5e24de8145e747857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384301bf877672e06d9b58a108ce2fb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82148e8a2b45e88056594ca8fae49824859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa0ea84770c93c07aa90e70fce87b3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffefc77fe1003dcfa1777c5c5c7b76861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd60a431dc59064b0b9335d59d5ac8b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ea057c86479672812a82ecc0888a6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc9e10658e8b616e6b21546d84a80e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452545ed071f6f9fff5d6ab89ce72f0b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf5a16c5bde9fab376648f39374253866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62b2c4a7076ba932df3ef05e5bba0d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227459db4543bfe5f9dc567b5bf64a1a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5eab8f6ece4ff2cbde708f1aedf46869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a751c77f3745aa4a3d660f9630146870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47c31d0ee781c66e89083a78a687b6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f139054c822957d8845f9279678258872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf2fcb0332285f8cde611dacfddb4b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae235d492ea8f2431ccdc6ceec22779874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b856818e89ae5b582ce0bfe9345510875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465627cc5c850014444125fb1becc1d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df339a693385a7081595f652c093b8d1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8b7426c37975e6992294929adfa15878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995b3ceb837046234d437d56e783901879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1aec39d6700ff96f3dbc4c83f34d38880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350e5b81de28921b3305d7a81d918b4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b8ceab4d688dbc69faeb8de5b5b45882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc247dc6d89ff99ae6e2798e2ce54a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf49ac1179f7440fee93a3675b9c6c5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74adda75b95b661a049e306f70c2dfe885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067277578578f1d0fd536a25dc19a2c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a616487ce17b7a5a98d37837623f2f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dded0601b943b02d7204e21f67197888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c88b34a2d1bc3e86c172f56a33e29889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745b73e27742e502b3c500b9b2bbcba890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743e0b9dd173413281d4747af83a4ad891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1031af2f40065e8fa7a3cddd1d4d64892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e39153745448d8c01416b1ae272bc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6101e4c1e8735173a164058088491f7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f8a621ac14f0997bd7265b6b2c974895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ded513aa03b0f1b4b67da564a2a54c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa09f88c0095949a8952d088924f3e5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78cff1b89df4bb85d9f0b4201a7fb2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee62dfa1d9afade8ff2566a3a4b5bb4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c7b7ed0339deee391fc4103eafa17900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e6a112fe57ad4bc4add9487739db2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c14b7da187ca74c039694d1695fd0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea7076356b3735ea9bc88a5908382c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04bdf3d5f4bec5c6ce0ff604518502904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefeb45f13b045abc7b2d81857c0996905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bdef7f2c87587dc8cc40950c69277906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b729b7ca99d4da545160b23c91b0a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5058eeec31b55cd97afad5e2551efcf908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd230c7522e20ff37a579f5940b9866909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e5c393c02f433af72538b7307affc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad31308067f15aad8d27cfd376c68d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef132ab0577c51aae3202ea5d32f39912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e13f88b669a81d45a35cbf346c64e4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83e556318b267856dc9c0bf8ee3b37914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac85cbc509dccf5412fac0c5ad5924915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aab19a87288a07f15c8242cfc17393916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eb82964fe97922468ff492c0ee18c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4175a74b679d0a92734ca2d024efc918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509f27d00156bd4abdd60028dd55b33919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb83d0565c980ff260e36598a071de8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9079357802c22c6296863199afe184921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37702b264f5a9ced28956183bbb424c9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bd9c755774c8ebbc5eb65c18b68cc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e618fa4734f88ba79a4466972ae5166924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fad55e648261a6efdf9bc3c2047f4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5ebe7725d4a79f05c20cf3a920838926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c665c7f468baa4ba9931d73daf460d5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ff067fa252469bd6abdb79bf4b613928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cbb08481f24eb7a3f3092bcd789ee929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbea2a31d050c4a2dadb475df5ea36d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd632f2758f0cd71b7929cd86e5a77ec931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390ffde52b98f039c9198065bf85a8e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add68ebc15a159e049aa8d1ca75c20dd933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d71ae412a7af4424d89442aa0e5ca1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1afd467e1696d55e1f432e973205c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bcfbed7eaec310c09ad2ca25431eb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcafaf59d8f6e4be8a9678207ea2eb0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1c88e1c54c3ebdfdb5bf552f4396f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dae8629e5575888595ac8004edbbf939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6df64ba5b4a8eb14f420d188e0cea940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a89ed0d452925bb0cfde6cdcbdc41941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62856db0e416d1a92d402f0395084fd942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1cc4736a97abcd8a6a70034384934943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ad7703e7e6943d84061751d90472d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9626ad0c1ebb7b538c1aa178542157945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab436f5f1256a1aa747dea21c865ab946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550b38ad3d46cac83add48bc7f6c917947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e904c6444bb1bbb05cac2fbe5a0bb5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073109c7cb37f1733bff7eb9fdd8dd2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65ea02f8016c275c4aeb87384499fd950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b03bb8f5cd620cd9b5764ee5ec8a5e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b8ef9f389ff11a8e64291ab748809952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b571a4089f3d9ddbc08f021a635c1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72582917add64399d0cf591316be8ac954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345bd5232eda552a8a41be4bea639f0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b8fc7fc6efd2c9dd714f421eb09d6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791e7e788af1851a75f2e712a776fba957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce080701f905a7cc949b851a9af0167b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3072ade5e49833daecf92e2aa132c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452f07eed1b713c23dcb5c14e5587c1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7cda817deed3249b36e0c4345f406961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db001f22c16d8f37e27e24a5751a2f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50201360312836d4ebb331860ab6a5ef963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8c9650a19883f3cacb4990d6c3763964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0263f3125559e048e9c4f5c35bf98da965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5be34153a32e74c170ad48b696147966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84419ab8557a679e550c2754fe4e8fc967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03354a668965250634066e04c2cbea968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8e7801e493bb5d957785251cb5493969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd095b006d482431247bbb6bc6cf4eb970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68a16338b0868f47333d294baf4f37971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f89c3e89d86f70e88bcd3aa22416a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b74790a9826cdabe86234db2f284db973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85289580de4f3118bfea2044c59238e3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369949997780611cf86548c69d40f7e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04eeaed35aa178e893b61fe71bfbda976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb0ee9dbfff7f6824a8e8b2fbd5bea977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf081f1300a7927b95dc418cbb5c1ab978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aa3b0ca9591c95b4f7fe892569c8c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5178abe077bbea2b25f3f48304224980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77eef3747c6c761e59570c4446cb13981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cedafe0218f5b201d07b50cd4206c6982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2c9a8e95aa6d437972c5d46c35953983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c680d3c2c4f184b767ec8ac2d164a94984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14a4cc0f614885f8a6d1df97fc3d1d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad198a07e3b095f34eb6dee0e61bb034986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16beb59de9d35221cf6eb51e22b28380987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c85b70484b44c20bf8045741445a70988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5e36966c1b291795e95192bf8db4e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f016f9052eff45230fe6c1513292637990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa9365a72a298579337919e252011c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca903ce58fcd0f40a57260c42f89fdf992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a332bbf55164a5a3c5601e858b528e9993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a76acee320a4c41947ae10ed594e0d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45409361f3497279d7cb164189b93d2995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de477dbea8eda03690ead07ee4c016ee996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e3524386d424c78da2dd4ee8a95a0997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135a1b104c1da7040a160772802becb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc9a5bfd9be7d28b702fcbc5164abc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089c1f13433e47dfc97bc2ae2bcae693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31bbaf317705f04b6448efe39a40a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911683e251ca5aacd4acc2d7eaadbb275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714ea2f46227e7ddc28b80a7c816a866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd476903e75f7c0ee88043f3b339e1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa975806ed274b626bc8cae948db2c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654dc6a779bce84a9c33d10cce2cd719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208d7f43ff5b8e83822f8e28bf389f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63221c3b771662629ab9edd3e9d8314311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b426d369e474af64f20354bf55f6c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f81c7861343045878cae848cce8a8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3f4f7d190688fef9645f61aea62dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca6a077cda2d8634780360b8b0624915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc776cdfe4030648278e87508b9296216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae21cd1517f845bfe50236285330b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb3b9b399333ba83f46bce3a64806118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff274061bfed7c0b56a9b09b3d66b7fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d11b37d6424faac6936fd156c3d87d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078012c740ea908242c398fc577347221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062b761fd56e6c791dc5896fb7a0a8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d614bfe5fc603c8a71be5f9cc357823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0655d579ffc45dc9a97d21a2144f5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02249b1fcd9fc5466ba3b7bb00bc4f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd296ab95e56c4759797cbf8beaf32f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83ed17674625d20ba9f9ffb1d7d38227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f9c52acacb00ec7f6719cc5f1b94028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b2eaabd14ab899a651c3795f0aa0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2108811788ebf01a88ab4922d876a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd33975acf6e3180c6c040dfff0fac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c605725b1646a30096c3fd6a2fd37132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139acb4fa50ef466994ffddfb6d8884c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95369f0ca280d7447effb40337e18a1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980b2fe3295d33fe6097126c794707735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883b2f92ad602284778ccdce93efa7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd58c45873c31561cf3d19ee74273637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5180a0a5b05d6d8b2239008460c2c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0348a33a84e9c32c602ed345204f7e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4f0172124c43c377ee78f6724fadd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af9eb0b9d82c31fa4073e92de35c0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cab9bf315aec351fd87292d0b943ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf4b6548a314bfa04e3a18ac82bafc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dab7bcd84441ac508ffd8aaa27dd4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef68d2ecbc28080806f194660d3bf245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6c514f791b2d33d13964defa93b0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7b3558a804907a29ea214d9b4433547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258468531b695c63464f94bfc7185c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44dd5d6e2c4d2ffd4e0f76652ea35749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8910456b6e889786cce4c3578a8fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c8ad17f1e2f8289a995a9ff6a0ea651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9581ed600cf5d8b2dc1471db12ca652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d334f6f40b283b09ee070e8f66f29453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562248166b1c11f2185fbffd49bb66c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab4c6130fad6250ae269af9ecb1b7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943db8fcc15f595eeec0c518ce8308456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df904a11e6541b09e431ed7d51f784f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c9b99f86264dcb2aa431bfd59b7dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb378a0e818e6fde915007d6a274d4a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab533cf05c23616c77903728509e67cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcfae32d91451b56398054dbdf63dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077fede7839844ebb2b9d8e67e3710862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb75f09157a5432e9c31659616cacf563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b77c0226597419a1f87eb2a40668b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4de928033ce5aa5b5bc1ec6a1226365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953eedfc60883ba13de74ca4fc8ea2d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38312f90f412f1b436a549d32c672fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea563f0e99ff3704c225abd41eb914c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28c772dabc80182841bfcb7a5f590a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751ca5447d8ec18335cfab6f7ac960070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff17375cf3d04a4764f7f7ca3227fc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f4d4c3caa777572f2de6b877e984a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f56c83b58a41796fe79fc6f1be10773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3707fc6543b75d843b6adfe959d30ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f49d3bf11a366d682a7c891d71ffa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165a5128f210b779b282f8034f5f30e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca282a41e8f9b4efe1c9b590837b31977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6340eb62ba8442dc362af59159dcc578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b4093cc0a232407d51ad6510108dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472f5a81dccb4b62113b205351d625a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9c0ef420517686c5681430cf1a74281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4e2f5d6e94be1eb8e2d66a8ec67e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabd99e1b356d511075e7d78630de1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa7b78e70be01cc3e6767d814fa68f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b6ad92e3411489ca4f92d59ca52f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6877f807330e854cce32552920fd986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bff78890365e38596e590a77fd88487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96397cbac4239f5fa138b7a441f455ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d18f9d9ceeb55bda151a456e2f6fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fee126570c30968dca0967822588d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322546cfd11d4fe6c4f102ba0592e50091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8c106e20c6beff89d12b62422100692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97f026bb02def5273c9a26330d3f4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b09b393e768f56dec31b26d27521f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d390a670add63935fdf7b9377447e2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e3a27c498b0f0c38cccb50ebdc3be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730bfb56407de695da07f8fa2262de597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629808ebeb3eda939c0d9f90b573e4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3aa42ed6eea7827d9f8e300efeea299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55466b7c16f452976baf19335fb18f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7604e39d123db49f54a841fa79d2366101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f167c3c67ae9949cbb7e7020a5cfa8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3eeed32a8e16ebdac706ae4cc2975103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ba04122564d6a89a47617020fc344104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffa4dd550088a8ebc8010d00c0ae6d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f74c05adc632eb8040e2c7e61dca3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8017cc4eeb2da8f0da748855d8136107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622371c9d84a34c014fac47e26dc623a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b80a84c469d008d7fd78987ddc4a1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fcd31673d1b660cd067fe1175616b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f721c94c1a61402a53ae04f24b6ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea823fadecdffd2e82977e99ec50d82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086824480b9b0dd055002aca5bde4cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd8a5f223a05c8fb84ce2996d3e9e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710d0c04c9425d2a61f865f33a79dd8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dd9e6c325b10ac660e810d9f127d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da2a87ad3c1fe85863e28519dcd8a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d815fd2e7d59520292c40d603ee423118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042eb7586805be0758a186e1af4ea70e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e4c3dc40526bf22cbecabe1156a14120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa460423e04356d23d9ef7e1fbbdc0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e060890ebee3aa82ed9e3e68fac3a17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc786ed74d253a5b4da837195772596c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91323bcc06efff49d8c244aaaafc29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc20fb87c9af0beeb17499f16fd7f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb71083b07ce788b4879389acbf270126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668b143eac1e20dc691e7fdb8a78eab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa937bcc014ea85851e1030a5ccf876128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5866241201a9f91d2193928169bf765129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6b931717b04e34327caef362aae71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e936db1e04612b88de87c8a6cb04537131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3a49772e578ed616001969f4cfb40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd2948ac7e638f6ec338f38c14f5c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a9cc32cb327e5e11ee99c52cdc775134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c785bff69ef7e1a20d31727f3ce1b61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68488955fbdc37d20ed7fa6e39834fc1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8781b340f432aa3cc26a3c27999657137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67552fb8b40304b2dbacd2736f72835138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba1ea317e248853545c67458271a8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445015d29d97106456f78187e1bf286140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576e46bb5acc2f025c19dcea24e7644141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76c782e98897299c014d30bf1a3e53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc6e868ec0b8bb9346cd7cf8bad0e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d1bd8e56ecd01017f3b7eae45d84a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c02255ede832b13fce3e5835619029145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653124be9703064ee5f2dc9705286c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80e5fd3e13ca716a9ba1738b260cba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c6eccd34243f7bc9752b44dadad41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8283d6762640d26b2099b7c1c8f5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773895fb5c15af586b62d59360ed0ad2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05984a5b2a4cebb84a3077bf0d9f17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182d9f504dd537ac3ebdf1a43d1b79f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eb8df8e19575a9420ebd67bdef6fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0377b39f0b523253673a35b0b86017b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52eff68db3ec43ae16323cb872c202e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b54624cd90901e8cc7151e1aece948156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d888c2c9c7cf16be3f2266991aa961157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8255b013c1895f99bcf2b1d45acb8f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf4236c25b1245cbf2ae453ea4d839159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dbb42899a1c3342d687d113884c76160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc063bb29ea92b5bd1166928368f1f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421e1561a0158b08566d5a2a0f43959162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b922f494137afadcf77bfe801e30d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4111f527edf3447421f63fe59945fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26906e5fd77db2ef9a2dde62e7dcfde4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263b04c4bee2ba49cef256c7399e7cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40642b6745c29bba4202ad517cf7cafa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c940633a517d3f654258144e383e881168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de884c4aaadee1110b78a0fdc64e79f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a88045175069ee3e1ebdbe9fec6960170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb402535e830678f32b8d37c385930a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d3e0344f3dea010665759ca043085172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbd641d862752f4a46973ea6fa204d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6f1375c35dc20040b9cd90b69459c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c77c241b4f7f8bd174ea58206adf87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8104c0d96e355b0527e0e6994d6648b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a83c6274a358ee311c3f2098b2b11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af4db3a8d551c9eab8a3de41cb74eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d9fc3ce98714adb4c1f3eea73c427179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0ffeb76ddecad2534772323e6b8de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c9945e12d5fc3f520d54823b028a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547959a4da09742e7fde1c870b3a3ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90499446fb80fe6ced258fe65c50bea8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4c9fe845247d5afd4a2608315cb40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5af8d1c86b1341788f168931bae28a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896f2d7b965c13cc307713047a83901186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd1720229c47a17222eb41d7f0e70d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea145ff797615fe1667dc3ca03b81f39188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0070cb819fe33972702903450ab6ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b8cf375193e116e050685f7ecbcc8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7b4f907c3544bbbbc82d8fcf5451e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d14cbce9010d4278603977e8c9aa01192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecab321718a01b119e45dd1a338de4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f705f700ee489609407f104bfb732e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52625ce6b598a15feac65b26218da6b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87d40032cdeb877a232910b6c2b2c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09102f7794a8a4a95be884bc6bcd33cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb072d1f8711c112e0ed102b664b338e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a3066758ca833c77e1ddcc18910f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b59984db7681aa0d76919e23ada2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7946dc1eba168e055ad4eb23f524a8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e988233481ded01abead53fe07d7a6b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dfb0390d30685c138aa94bc2d84cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975e27722aead54c7ef91b8452cd929204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dba7df3f98feff9a797b8ba2e547e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02181b390efcd90c2c0f2a63aee65c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5364300979430419ffa0203afbf635f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471a48efe33470da9f43c2bdc3e0bae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef26e55d76f22aa12e4b333e7d3390209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e673b80c962eb44dba75b2663858f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5443856dd9d5b87e3f7dd7d2313f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da2fdc962209781cf54dc0e7e642e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c044fd972b8f26e0c1cf9ab2c46aa2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ccf5bd5a0ccbd3fe57ef0425c7dbb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29493cb54d1797d212a80ae3d7a7ffac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf0fca9e5c708f970fd43ab3fef7aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43097543277751a15a0a5e16028b26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb28f79f6d11fc1857420912b4e8c9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f84ed44944c2b79950750e18426cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf63e2239ae8b892588d1a2a12cc5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8d925d980e027c646b4d6eb87db51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280b4012468accc0f16df0f462a6f6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee72c7eefc2efd4fcdd83581719879f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e685b7ef7d0f370a83b514261b9559224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93888a3d3b60456574a380d7adbeb5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d44199ab7ffbe03912b2c1567fd868226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bdd3d47fcf5d6afa2511a61d6f32a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7998b07266f71c79cafe5647e5dd3db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d061702a985bb266cb9adc3a1eb7ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0ff6fcf505745edd3538483990a50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7f17de746a29d2c36412bda811c16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492593faa2db4cbeb7ed5e227313bb8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c486f54bf5b72c368f2e41e7fee70233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11690880da61dbbf603d4f1189aea9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b077a0f0813b6ece1ab2972a63a032235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d4f928e7cb1a29ab2e4ab72d1f775236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe99db4c09219fa67304c34815a8925237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5aaf835da67add7fa549f8f628186238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17313cf025f89a63eb4133dc928cb9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79a0d88604534e3026703d2a7dfb5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cf9dd93268ca97e5fc8e1ca2f392b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d47a02898ae41cef95432701c8e8a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2289cbd3a078743085a742d0a7eeb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5900d88d0d78c6a79edf56f7c649905244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf417cc3a233cd05d0b20e8d163c234245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657ff360c92ea9cc154eeaba3e112c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80451e6216ca61a3bcb7eb9932027edd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd4dcc70ae86d5bf8a43b0198a8928248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaafbf32470c865cf2578d4a5a342b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed848cb685ac4c219dd6bf017f9509f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88206c081239329ec2fb0f76a3e5d91c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbd541f9a1589cef15426fab6b18a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2060283da76cfd0010bccbd86197b20253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e071032573917c0bb17f4816f76d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783038b3a1ed1ec9a7353ae8f07c537f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbf0892fa323164ccf4fb6a037206f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658eecf0c0dc14ca9f9b569a10a2592b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a612ff3d03d270470609445437268e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126dd5718f1e0bf0df0d94b89c4ebc1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e2f9f49f16cc89c17ab7187f6609a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63d12200026d8f4e1b6a652e86ef07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e23ffc3805abd05d362c822a08af91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8103d8bc6ef6eb2ecc25b34ddf8312263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8a89cac2941ead747ffb0fef05804264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f273ca8d557de78be65fccf0b997d62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d20a1137216e35fa52ed19fc1a059b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67337a19510a6dfcb7fc7e43767d90ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01f06f1f3b4d9adc21277159470421268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a496e9abe0566585bf47711f1d9e914269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60966f6d43c1c01bd742dac3cb9077270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e836faf8da06cca79f817d5545e9c68271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffb80df5efd25b26f7ffbb642de1ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c18823dc7253c350199201cf6f8ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9e27600540314b1f8b447e8a79327274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526064fca6170a7389e056dda5b2f7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7b2bdaeb2a3f760f4d7c4c4bc6bc5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d4bcd85e7556e6f2aa6f1d63d2196277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15261ab1e98fd65c819812b6a9c160f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d178d43c943fdad09dfcd63f4f6a9fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323c0e5ebc710a5da145abd13893806280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5db562e9d61973eaeee3612f54b0df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cf98b6549b775b2796739d053449b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63199b1c19f481f7caab0a31021d338b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056025ec8206ce43f00fd9d3719a580284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bc8b01ee98ed765c63cd4628368b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0890da8c5abe42a0ab238b632f5970a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cbd2c786c96c7079556743a769e44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71ff90fe10c26b753ff8ea79c68f9c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44fb9ddc3faa613b95b43c34ecd54f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7152ee389f19753eedc0767a76856290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e3aaf3b48843d3b27b89c4f2df6dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dd2b60d83f7bc90c51dabcb0b6302292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f318311d3450f1b17d2861e257654293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10b87881e7ee0d90b142b3d1bd6a21294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35378a93dd85b8c3372169bb243568295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026fa1857702c7dd573ca305b553555296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e7626d3c4de3c45556877fa162b8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8327e86134168102b2f62ffb187293298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e64fa0269bae3405f4101b0696b63299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ec4191d73ca6a6e7035b049c6694f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb5ad33885aaa9498f35047821d632301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdc24868439b5b96ea8581c08ac62a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646afd4129c83b316612fad73c22b584303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30cf01ecf4171a047c0213f86c974b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3cbd0120ed9c3752d05921430c0ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be718ce0a312f40c035d1ad17574e77d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fcdf1ac43f386a6b7375f6e081bb2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc80f040e0f049a9009ff5d34954a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777a353794af4be3be5312741badb20309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5182884b1d63e3bf9583b5e2f10430310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caff0e6aa65e0b7c6ca81392c164448311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11ed028a51058177fcaf8bcfc74af6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878c54f78d24518e1bb4a7e2a1ab73a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b53122dff8ecbf4a6d040c0fb5e0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5409cb223d3df6a71ff46ad7b6bcd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efa37e9882c38076050fbf3579e697316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c10925e7c18dbed7fc328d0678a22317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b797072fd247b12e4b97575fe67135318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd98f5f32ea7d046340bc000e0e5a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01260397887ebda5825129dce64ccbf7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455158266d6f8875ee559f93365cddc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f34a42dd33d5b452fcce84ed926a80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e150231a98e7236a2ef0c3291d287323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9231bf39698a542ab2fcb50234e9a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecc2d5c900d00c7127a0d139f10094325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19956e37a255a1e413591a053e7817e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb79c46b660a8762762fbe8a86b2a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d597dcc584cb09a3fc4d707ca6937a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72119ac0a5a874eb479d3ce58d34a90f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23168146b11b23d2350b61d53cb94155330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14dea70448d4eedbd9f8305cf5f99e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cf0fb2db0635a40b70ea2e8c6616f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94353dc2712e8b9f8c23797208b3b14a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652525989926db19679349a5adf8ba1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937961741048760d48ad4f2bcc90be6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faaf8c348b7ab56af20dfd76bf877c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1946283e453f46f523389e5cff22d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224b5173c6a06cfa5cf799b1841faa1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2fd6926e3443704b19fda73fec2cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64240c1af508752f988655e7de81599c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164c49000f012e014601e84911bf3cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a0dd43244544c4481709921449294342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0f499fd4f7d1cd1000165213c52f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5cc78efcfefd28953c083328839b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ce9af625bb01cc643bf3efba8c420345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6d5e740fabd4e12884d68318d6552346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc68be2f33182ce3575f31938c3cd7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9c59d4388f12224f0fd1cc9b2ea9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66958e305007078e045c4ca7f068d5f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4e3ee9e87adffb714a7cbb3a0c0ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6120726c7068c28848e46a4f8a36ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562dcf969439a32ca5f7d5855caac3c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d08fd5bdf797179098b58396fffd5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6275035f85fc38e6fa843cf82e778a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca03cc2ee4008c4bfbf94c4f9edd59355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3a9b3e297109655c2222bd9d02589356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eaa8f27196713b6e27d8f81001e5c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf6cae9fbea6f0e3c83327d6b5c304358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b7e141360ddbe1e387501c06cf0ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755df7455574364b938de172f5e5dc16360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b5ddd1a47e978a0025f289ad5fe4e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429ae9dc2c511223f859101715e9475362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84a5ecf78686cd23e5c7b9aa9b8ba7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481eb97041cad40dea62d8ea9f2e1a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b5bc2cf07e268ddc8e352a3746180365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80261b0bb0b15e5e9047c7923075b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0031d402b36610ac94b07874accc60f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890bb9ff679a3dea425ab06a60212a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53162efe3e1f78cf860c410cd9d164f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac80656e3737798c78261dfe157a3c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d13fd7a34e6ee65abe064fddf9672371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1ae61fe1b6e735164020a26e2ba2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69c3968b265364e5eb6af52782284c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48877a8f6714b006c5b4fc5d18b12f59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56733c84682e2b01f99305019368a365375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1b76ec664f18d16164e291274695d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b051e0ecdc299a1846d30df31bac9b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7949bea234a8699bdaa7da9ad1f2f95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bcb2780fac2eefcfbaff251f65f4a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0e26f8052410a94d7897534a6da4f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf22d3cb1f5078cd69a471b1f6ed546381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896dfd655c0d4338ecb0bc27427964c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d83fefbcd8231eda3009b79aff6c24383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedc634655e763ad06cc9db194acaa4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206f93ea93451c1d680f548a710a27f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85211d8732bab359a599f47ce2d0938386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041c70c75e4ee71ae211ef23e145c05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dc4088a3f12d6c5cace8e4577f2e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8aa813b6c94cf116b62a5751048a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fac85ff48e3fa54c1d551b4a2a8f3f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac24924952e4043cd8a944de9fdb4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5df2111e3f731939081a35f7b7298d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3723d04e8a7fa4857652dcc6dade6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a527dfacdded3a9945c6fc11a893d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee447622eda2b01d8d60c2acbd58066395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6d54b76edb4c3c9e99a6dfdd53632396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112457d56e828b6b79f9678358e8497397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f67d7387b0306e8e66a67423342e6a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0c4994997fbebd59d04c539ae7575399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29e5e3763dea38710d4f6a67b97b8d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b335a6d85d19455843fe4574db906401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc4016752c061c68d7a008c3fa9827402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be46b1c6089506b94e2435eae567d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9aea074f6e9b8accbdcbaacea10a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4142bfa9cb62bc0876887232df51c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aacde5207ff144ec9eee8927ffd1a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa57c895281b215d512dbb285c1a5d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f656a39047b8eed411e441edb0dfdd3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495252ae81425f0702b6890e7c83b1d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a5c1807fa9972d3405147d8b3f8d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8d42ea9144d40261d7bf53a80c17a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54611a071c2592cf378eedb944da81412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a970661ee9d80d190fd20529a5892413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc190b7f85d41d5fbeaa4056cc917b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c99a0d5a69e4bc684282557f60f780415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c300350de4fcd940d4e8c1c03dc7d6f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2048cf2f607580c1802e780602a583417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ba283f6dd1ad297011764afa179d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b430f1632bdda733711bdffa16c2113419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c3492e8a2cb00e3cac84e2e909e22420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc4bfc81bfde7428310af4aa832041421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb53162bca29e0db9f572b0b2a4b01422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d957c313482c24fb72c71ff155bc9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411b9080df33d673f202ae7640f1c30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125bd5f68f63bcae0f31b8b5f223bce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da4ecefc6f0213c26c5ee9b5a8ad85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfa0372eaefd7746ecf7fe18e21531427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc6ba6ce2c8f87c4c12f150d2babd5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fde9c28fe6842df2f390b4c2dc09a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8247bcb8a90c53ae2d09cb3e9693c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29105be18ad48576568d736e171588d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685397ad8af9baca70959941e2e77149432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67787ba6f2c46689c40a91618a41b243433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b41dba620c2c6d5db46cb6b7c7483434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2badc18436d792e9f06ec07f37013dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76ff97eae163084572b862c57413e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc597590fb23f667321302e67aadad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b410437ea6405f0d93c154d116d46ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bb4fdda4ee87820e8ce4172b13595439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4304577b66055f8aaad71b4b3b2c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ad60f1d1ca2c2d410c2ae2d8e688a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6fe16bfeaa3b0b2dc1ebb43d7deda442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7162e6cbb0db0855e207f0a37b2b60e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585620044b4a09e2a1db2b265648a2b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16102808389198277a252494371e9a37445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0814bcef15def103d321ef6aeab80446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a37054b6d15d9dcf5bcdc36f97c46c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a01084bb6e5bd23967ca3f5117ad8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d46a498a6ac1eb058459a91777f18449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c19d581a56ecfd428abf1f77f20b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273847e3c0c99aa45867325593967fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc807c810d782d2955bbc00c4da7b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea817a39961b93d3a5fc5c8b01a0fef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e921ab8717dbc6e2c15f5febf7488f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbb6c023bf964989df6b3df21beea6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cebcb7ed4698f2d3b3cfedf9bb0d0c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bb3c149e7119be84bef6206631a25457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ae7e100ce6b0878d7db27c6b66ba3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de1c73daff52f3efad646a6a55f4cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b051170f9c714ec66c50305ffec60d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60377b46a1327ad55622894e3df9bd0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580e215614fd79795f8139f728d4e1c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0a22f3a08d9492775743ea1edd781463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18097c5dcc23a42c4e267f053cbc39fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dd5c38c9aca202c98e173f127c207465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f58a34384b5fd795b0b8be0a7011c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e734b7364c3f8ac71cfed7ed800a9c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6d57dc79a7934676056823a572b7e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e14b75f4e3b3e01c1a1656cfe5ca46469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59321ff0bdcbcad1d8628beb4a49b313470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdc20bbbedb5b0a5c53d5752a30edd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d03c310a443badb0aa403548fea7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77aacfa92c0baae07252fde53c1a020473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1eef36115dbbfbda754b94574b4cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5df2e509c4bb298c77983d09bf966475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403bc094fa97d18fdd06d78c5168126476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a506cadd4ef8bdd0741ff150b654a05477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9b0ddf90dcec94c3d9498f8c17c32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1bfcb259df53fad0576afc899fe31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a10f76a3510fe88874f8212ddf1d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c91d6fe74da499c496fc41a7b1085481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8b4a42d2d7b8b422638f253ec600f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72646ec30d8283ff7e3a4e008a61fdbc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4973971418bc362977fc14da008660484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9fbe4984d275e7820154ec0a1327f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f9dad272c2ee6a4be70d470fd6ef1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e8830884283b7dd14d659f5ed11a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7b310f5a058d862e518cbc701d0b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc9ea4895c31f5c5924f67041a4023489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006a536a80a24bb80a7053a0192689b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95ef9998242afdebecfd9f67a5216d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acee285c27fe68c2ff921f2771c2b4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606c6bc2a017e741c046c16f57e9218493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3b43459f921bc13dd779b3e6e2d40494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91e7e73abb0fc4159d78099770d84d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b4df1f98e6495f227841a14f1d3c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb019c5a6aee3d10b7323d3f99350c93497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f345c3864fa5fba91c1656920d21d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505eb580a178ffbebb64cde133b19db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010abe9b062621c3d05d70a5d3905a9b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ff2ae1eb339eea4348a344c486b83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ed0eb1eec3801d20d37cca4dc63c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70871b094e5824324b56a50247e0b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3675030aec72aba8bfc8c7ae67e3c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee05d5908c914125f61ccece2d45c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6144a1536bd463a7e5302d0503891506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72827884b57973bee5df7fd779396de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc7dfe56ec901d58be167a53d7a067508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f514e160e6d413b3a775be00040bfab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496e024a40742ca6ee27ba01d7a2ce4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa44b2f1b63b559165acd23bf7213a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd799ba188ea9d2d6893681f2c2831512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0874f150c1beed84131e500d42b3e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca01f1ea4f8cef4db24b996a37bb577514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e373ae31b3c3f85c01995c21368a67515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603635a32e36ca92d1b92b19cb7e5f56516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb03a1fb7fa3a5a5e020ce83ab4a3d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a4cf48e0c7817630761c159c6a49a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bb3b1d8844059772522eb2a8e1bd2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efac5356d27c968531a7603c65232a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe6490e244c03ee2dec7d263a9ba42521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abd9d096a36d46d7ea494995992cc8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb9c8fd4ad6ad58a0a7c197c7ef9dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eda2fd9cec83d829b4a6d231f145f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610cc0d90f4b9ce0857b645b16d8505525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da57b01e29f66bd83a46943347b0fe0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5f025b40e518e65c9d32a276df9bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e21396d0ca2af07f88ab5a80053f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52860e5a7aae3b2026da0fb5cfb6966a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831082396ee16438c3ca61f325112b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a989ef2fe589086bb6f53cd29e027531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b79633c80cd9298e2618abdf060d85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6dea084ef1c43f847dfceaf65281a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e79cf6ac5768b70412b9ebd00af08534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141017509465922423c913df6eb613c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babd74f554156ab91825193d92911c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab115437b6aa09b80ccaac76af8ca5a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7204e065383344e02d845ac86868e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19009b755ed23178d462b86b4269756f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473790f0774d381a94a6ba654c09b265540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436daaae98b851367fbde3f3265e91a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342010761ff65a434a06f28edc797d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec1ea0586eb6feff7344a3bc9c811a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452a5120ebdf6c2067d9bf9d51cc750544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3990e51de47b7dd22709ad78efda47545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f9a7dda51ab8a38859bd1b73bdb42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf247856f7b9722e87568d75473af6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c226867368a6f8f0874155676c48f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcb6bce6abb785b2d64fba8ee714df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9607d091f468f4a35e45c44ba91ad7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29657b8517a6933a4d72fdcbba837ad5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e687a8ab864edf7ae6dc1b6e7766b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eca97a6c53c3731b856aaeaba8015553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11532651c9190cfb90767a61bc932c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64b1847d40ba39a7c33f58af60c3ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32285d30b9003a6b8f63b914e42ac3d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272b9c028ff1104123a6d863fc033b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839dee3aaacf8ee5f77990641aa410e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b344c61ad9e1567fe82c4544ba91148559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b273a6a322ee31ed023dee5fdf09fa5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b5bde5d25b0b1e25bdf24bfc2b43e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2985be88a11d2be372287616b464df5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c9ece84ea3b1a757500f1ad08dc66563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0b662fc23c780085095a60e0cf06f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097808e57c19e9bfdb6bad9ecfac294a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13fcc2b9b8c8f333d1715f1de29cb8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3907c9e7cbebdb34661cfdb4e8e4c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969fd0fd8565340063904b8b38e446a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc5cac1bfeb86badf3b7f28f625c8f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243809e34742c36bfbf80df99aef4888570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5615bc10a52bd58e4268569cfaa0c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0cc507146d359852f778a8b3a2ec2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2239a116a2a471bc68ce2abf6d71ac2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261668b285888e770a872a4b4e351d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2e85480b7d5ddc41a5d86c7a06026575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565f688b0d94f31df3859e621f264bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c8d44322980b16eccf29a0f75ab53577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd520846dbe025fc3c424e9c28b9c5e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa15a8d0a545f059f1b99b9e75c651579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f45c711106470f97f286eda9b6091f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d875e3d59cb58d694729345a918dac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed6407682528599e64fe9a1c6fc6fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b3d50a42308504e75141e432e3177583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d1f7262fe0384a5a516e0b04daead584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572da380d3b94704f32b952b4768b63c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100da52591f394c2425a029228c4564d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5d9726eb18fccfc2de70d6218d44b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a24c11865bd3373a35f93277e029a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4b9f5375ac808ca90d8ff9f4e53da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8e20f7f78cfac9e6bcbc3246e5979590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd134bc1949703737469ce181f52cd7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a507626678ecd8a7e29af778c85ed2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c5e28a7c6617a56142607082d369f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc4df907dcd08612de3024d4103a2d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc8494229e15a72aeeeaca20ee02e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158dfc9d2286823e8708e2008de4f53596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094721418aeba1ed21f08cc9e0065673597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48b34507656b85929d49fdaa94d74e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf85ffb79fa3a32faf70295c9b5bc5d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3cb4a18263b0e8ea45029dd68fd7a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be86222c9c9f6e37e31dfe1f6cfbbbd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08dc03d30abe92d505b8843a2089de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5621b170bd38f838e693b5c57dbdaf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61514a3a16035527685e1e1138fd38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd578d2b2a8101ff85e1b63fba88e41605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf93e97d252830e7be74f2f7bbbd58606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d463caaa51162629b56cbb88f62fa15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b4a8ec08024a1093f21800b7a3f96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a622f546ac6035db12f422dd86f0a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c967cd9e54adde9819cdcb7a3685ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3d8d0287a710b20f30c9f7066d3fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3ddaa0d20e98fbc8f8fc1c4311430612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e58061a15344694cb78702c8d8b6eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24b5fcd94aea93484aded37b77b178614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb534fe7896dbb8e50e5cf76f03a92d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41346e1805800a124cdfb693cdae7893616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaaf356cdd155bc67aa0e09a122201617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7a7b430630dde3ebf9fcf9f0d08a2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9cf8c93f368e2ec490e66259424e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad9ca04f9620937b1dd9563aa637ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757512b44f6c7d45cc2dcb74a04bb435621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f124b98e50149abfcbacc8e54892b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871026b24169ad4d8fb933e193a3fae4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93da6004ca88d4572b137dfd93eed35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de255eaf97bfa92e8711ca29f7a7c4a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc20f1f054ed2077c56105dc971436626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b387b85c12c0a993d57ecfd5a22a08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825422c21df88f657e3a2176d53746af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd336b9498d95a70af583a2f3162af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f37aeab27cb3a8d20e018163919704630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef11b020ba0e2bcee6d4e1d5d6a5c1a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef59a8c9addd5026a5678332be40a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22588ea475ff08f16f82aeec919fbe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02d7cb257def09b25379a75120d2c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b842d50fc8575b0f8e2a8f4d48e121635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d2921cfc0a47e7175208943a43446636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ba496e3ff05b2d68b3b47d50c9e78637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ee78bbc450a6b0585a1d50d52a4ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca0b55e5d6377c756250ad181b5076639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bba5f290ec45e05cee2bb3c46ee860640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bf5f622826c752728ba9fce308a7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2e00768065221cc05cc9ceda34c07642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfebff12449703cdc8dd69178afecbb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2e406820123dff3a4acd7264f1881644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8c1c001b8d581925fbb443e132e4a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a298bf34abf541a403dea6ee829c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff2a16bde4334e2355771d8d0df73d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50e43cac7966fa7eb36caaad92a873648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acf80a61d7ca9f2556dee16afca201649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb328360ddd37cca78dfa766a741c23f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1fe30172551c5acbd38c458d5b2c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4beb224583de270d66d2fad7b05bf6d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0929e82f7f8208877444a2ab122ce8f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc35e0db27f222635207c6f384222dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd522b1386068c5e2213d1f444407fef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ce857295a2662260bd0f9db10b72c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997abaa2a315f5b5d41023d33521899d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31973ac8c3d07a5ca3d2121642d60d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6374ed906f2a33328c01e3a99fc650b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b344985d640a2ebd2ae416a03af04660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d00a4e485bfbe30c2ad9a388b2d128661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446d64cdd96ba46533f1d886d2eb055662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd37704dab4cc4b3b4cf648bf5c338663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52829c83886a5e568d3aa08676661e3f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec05fe617c9414bde4a2500daece603665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0a2142451395846ae7922f403554a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4bcfaf595b0c3351b075f3df72793667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa662708865ef44291987c199d8297668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447911c08dbf3209b4436f4495edb6ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6308481bb02dfa7445aef7694d18ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4e70a29d2e7b89b949b906026ec6b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf1545da025ada44b718466b4d3808672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476dae20c83dd9a1226bdf72d033bf0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dcd75193b71f14f37ce1615b4cdbe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bae307da5639b2d3f434df86ef24a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edd6e96c1bc1dff5e919a9a2f19f90676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a202fff6008565f7572d0781d92fcc8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94190c40a9fd73df11e47c354728eb3b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46fedd875a10c5782433898cfe7381679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4080f7e8127ba0595d39d2979c20a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d1c33c723794d69a5add016e4337f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c686c979253404b9142880a905181b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf54616f15d754c41c595fa57faaf91683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270c4cd277d4848e7075229b89ef3d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd28a838dce343f81fb0b30c84de3a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a59b0a3ba16a1bc80dd7d492e126f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900090e80291f128d0ce7d7fe4cb9c23687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca07b0b1abac1e50b9d59b5c93f3c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb458a0524fdcb4dcdd4ebef7cf59b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8db1ef91a3731f7632a2a0e64a17f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c05324d8322df1309e9a9450c8d32691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541154d2f107203b300bd9c98078278e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0ed751836058f35ce0c15988dc049693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de947ecc651d449505631d2339488cbe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffaa2c9d27c534b959bcd0b5911e0e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d540e2f85b65d03f2a6c440dcffb5e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee9dd3a77c017b5df243cb7bdeef99697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630dd8aad938c353dec6fc6be206957698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b856b7fd94ad00e8a2faff90cbb64699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a66e851f793e60b450d21fbd39d01d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f8e7e8ed26d438cd6f4be669c96c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48422dee4773a4d05b7d92183991266e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba553827e30f3668dc04f9857f8775703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7990c5b0afa27f069570f2d806124eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b63d4e21df50cd9230edd6f126aee7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4b429da9269d3829295b489f1ba22706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314dc23af9611b6d599c985f83bc83b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5408784855c152a005d97850cc7c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2c1e2902d45bb4d13863fd58274e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafef07211f16ed40f51f960abd6b57c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d037bdb97ab07b9eb7b29fe7b77bb4e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212325ccf0f1f25bef22e695718a021712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ae6dd42dfd0fd23b552531208933e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b055a2a996ec8c2cb93fb0db24d452714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74151b2c1ec29e0d30a77d9e187d1fdf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694616de164e7295ca4afceceebd1b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd5794c3d7f9e35f2773edd03693f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a485a59a8460be7e8c65555d21094718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919157f36d1dae2feeee4dc434ff1ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d81d5e34879445a43e97659b924be2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f83bc37da29583954100629f421690721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d633584164691185a77feac52ce95722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dc16591c277db2957cda405c4df2e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc989bacf07c2bc22a19aebfe524b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827b8bea07cfa02ebc27d0d1d7ec0c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f042b2565ed7d9099412d1eab0b02dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bb805673701a802a22b2d3b17fb9a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0bf880244adb984231545037b5d4f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327e423da94b9cf252702e37fda420c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e86a4e53a35a764383da64a6c3cce5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad7689a88796cc062c399a0bac7e8e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53481aa04cc36a613eab15216708d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7fef9e78cf1aa531c55243acccaee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355e399302199f3cb866673782fd91c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6d4787ba03f75d2d00f46c6212c66735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34bdf5286b70142c189b10ca3fd69a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6edbf6eab7adc20f95d2224f4e15d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b679bcf6222a10d31a1f85ec1462b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af253b7c1734ceba6b093a76f223a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78786509e9b44bb531f2652dc0222e7c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee087a2908c786dbf7164d3ef65021741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cf27b4fbe589a6d7396beff201999742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0cd38095f0378e3788bf67d9510a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dcca3d9d95e312f898a213c4009b5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d030e11f33bfc8021be9012cdbe2f89745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62aae24b152af5dabafa8e88f69d158746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb58ab29b8eb1f82b300680a8ee1c93747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd14b4aef8153ed5f9a6d313e3c9a18748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ab48ad0db42ce8e516d914f4fed15749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743b0b6632ed69a659bd576945b50cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4820fb43358c855afed0c750e2e64b2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d657b7e21adfed179880ac61500c20752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fd49a3023d2d1e7c6fdd6f137aaf7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90053062bd5c35da3032f5f2c93b6f7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7590149429a98a91ed88147284dd8ab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a225d7cd0635d61475b1a495201fc85756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909238d478a7c584abadee43230c2e60757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e32d595933f7c902b826d57e52d7b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31c1f615397c8d347566f7b1fbdf20759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb97dca18301489ffcbeedf479df28b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490660aab76e120766323a12c47f956761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1c7d935c499dfb8af89366203847a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e80f006b6890cb4fdd033a063d0b6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d16cac4ffd827a162f009ece8b166764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e216f726bb2b2bbdea1d1ac95d0e33765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e9255388a8ecdfa6dcbe51bdd2c9e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4a74b9ca650e3f06db53bfef41172767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43263ad334ef98292910bbedc1974f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f728472ff48ea55c7087336634058769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d504292b173b02d9f5d52c3743d00770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c541d5fd1f34b03fb5e8d30a962b6de771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4649a9b5a39f274caba31114414a9a6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0682366adb829fe380f4013f748a616773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ae2cc6ae306bde841588e3945ff78774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1718acc9d0d37eb32ac4e62d6870061775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f932682edf83ad92fed200a86f2a2a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e12b2d9a38726abf06dc7e11bd70ab777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca50bd0a2714f3e1f1020ff0822c0d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4ea8ceaedf93bc436bc231f1aefb7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9654f63474d99e716b0a47ba1b646780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33405c30848bad8624eeaea9f2cf871e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc599729256e82386424466b89e1555782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a1f5248d2ee3895f45c341a8491d3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd923e8d49d1545a397a74c7a1cefb6a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d14027088793d1f0be47aa9c07802785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f85e212c25ede13cc86d3aad4b504786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa6a63fae00a8afbee9ecd0d7aece7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb989cf5acae01478bdc40ce2783f3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7c3846683732c21af5dd1dde01597789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43065025914b2a7d4328d67cf53d787790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38827cf8ee81c115de7fa5841eabb1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b23877e96fac4f82dafd1b40e334be792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea51c18f25dd7a3e440c113b8c2dfd1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cc734b16e431999ec5329087bdc7f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b18bb7b1944bf465a0d967ae2f559795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dc8be80220b0712d7ae30212a7837796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08669e33756f97e316cabd5a1e8eccc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af8b6deaf388035d479562c4a5f1f7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329c7b56bab73e41b3df8660a83c9ec799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631ad2608d6c2980fa248b4b5b8a81e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf8057aa2e61524cd272ace030a6ce801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebce8b02829b49486f87ac3ed12f2c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb94635a098005ed86abe109daa82d0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c262026733d2e4a7568ef90c185246804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d977dc40f5c8fad66dda9cf930206eb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64367dcfc8b12177809ba4c099ceb334806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbb8641753cb8bb08c2fc4ada5bbba807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91929023888570b67c19f46bff905c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1ecee8a61cd5519025ed2bb82b725809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b3b46273fd1ae1262e518cc4f0841810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7dbdab4556fef5449870c9d3e9bab811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40255f233dd8b708aa9f0c0fd0f9ed812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfce60aee664f5af38f08b2979970d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357567ccdd5902e8f6020033e55f8de5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24eea4535099eb66c625256d13c4e3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a89021b531bbbcb1c91fe5c3ea01b3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9d553c47f7854c26ea8a6e092dfd5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b034bf05b662b2b29083e1491f1c87818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673a67f5474857ff3e580ee8d12c417819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93942b8881b50e3e19705cfe07f0dffa820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d6376c5a19d871bd9bc347078347e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530def891f3f2f091ad1c7c93858d5d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27b7d5936f61f12ed480e8508da919823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55693b5eb4ad488049d2d37d510a8d12824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81801d4bdba935dfcedb73dda5784960825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1b758e6013901c2d64eaa598ec58a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9877245435ea119263349ae224d3c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4706c157c0dcf97e7a92f4becda50828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908f3bafcc2a877f19366686b493aee829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcd8bc9ae6bb2311739c09bc8f4ec3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633413a62c14ed27c5edb39ae5b56db9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a2b9d2d9cdb88644193a397d7e35e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0bacb527fbd17341edccc69497e7d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a6faf19b1e47a96ebd17e3b1624e7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1282c5e0f8691f6a8780ef3ef433426835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34beeaa564d61404ee522cd789d3d1aa836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7855b4a7e03b922b858676a50d84ae4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f758fa35a2379176d98ceb6f33df435838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cdf2daef1e83729f4f1d9661a29f4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cb9164d138f37fe2b45fd8dde9b91840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4e75d84f286673a0cea56e988eb02841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f30559adb24005c627f604ecd000fc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec87813fe95799c805fc758c673a5d1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512553bf34baa5e75f20b2fc2ece4d2f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051df043451ec1be47b09a3eed9684d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cc868b6664fa3a3e98ce63898ad18846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b84fa7381c023c8103c954b30dd4fe847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25f3cabbe81346ba1749ba566b6082848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532958be8f8cd5709088df27b11a4571849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c001ed02517722fae3cbc174130c22850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981a3c7aecc629de2410d397dc3011f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd25a6109cc6ecf0d10bb5886bb669852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b436fb3feb6c321130c246433bcd3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1dc8b729e97203671de63d328c9c8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642b741c9a51e7bd01346ddb1e53e74855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f66e7ccec2a3951fc30bfb183043b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2eea1f5f55b77eabd897f2f723cec0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365336f02f4047d08a220230c4b47f7f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162e55ceb4144e93850174c6f9b3cbb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e8c2c96fa81bc5f3abda7dd144113860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35ab519b99d4bc612c4c8ca3f4f5a1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a72b32093bcc26234d6d9ae0bc244862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799dcfd4bd4cd05329926ba843b3aeb863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1055c9058bb954827309bbfcb8ba9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7deba9435d2677ec2d28c463f1e906b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76f9557ff1ff2d625113553c766f01866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27296da92bd94074c2c35a0bb297d8f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2aa8f7a411e13fa6ade4283216ee02868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166e115f43ab5560d67eead2da8edab869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb86586c966e6c43ed89b7be16b8e8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554430b327e6bfd3fb3c07105ad33c4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c941f9e4eb7eef455d2cd735a5f773d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957234061948b01248fa0df920343e19873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35ce392731304966a20112d900ec9c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a7ca64ddbc2bd2ff00892aca3c1ed875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7edc20c5027dc0cee1d349df63e5d2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6ad6dd197c145e817f336abc42bf2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8412d2df003b68283aaa081e3fadba8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c274985e3c2e44504bb7112a919a5f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72ce3a78ecd2b209290779f98b26d1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f244ee6098e404ac4f99c02c03c5af881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21385664995089a9465d0cd607384882882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2c26c0b2d00bae116762b2273b863883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cddaf06983395a2608bd2098e8e68884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed314d096223744cad4a84b694567e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6f954ae5fc3b1ca8d010c1bc85b3a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa6576371b1f065eed080c07f4985f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f1a80af668db1fd3d9b1a30272330888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed697697336cae9ab99f4944b9be6dda889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1d5ce12bc6fe830f0ad74183a0778890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cb44e1f0c8a529cf8d947038f6300891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbeb604662bc2832f3002d57c10c1d5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8afc03f16107f8349f1befb82324a3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1226bc26885efe075e0655a1f99ba2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20725afdfdd0a9203a4fd3a1ef2fda895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fdd8aef67dc51097f42b28fbf4e8e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158e4c5d06741a6e3c48e212e1cc4a2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af632fb7ddcb9e6c47676c191f052956898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43d6608b5c2f72bdb35164df94e269899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ccc755a8fe676e675c88e0074b129900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2c30dbff5e6ae9a9242ddc970e18c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea6fa2c1ddd22b11e9ea21af227b1f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb0033afcda3e0ccf62fde13319799903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dd4383fe3b3733a51077188210885904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea443eb190035b3afd5e21d1c54d2f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a0c8c9689da9e7ff9b1cdefaee3f1906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64454a9b5d00407b7c849259c7f10d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24922d9748c5d50c42177402bdb9217a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f557c0066e32a282182b6d6af1560a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127727b55ac9a738cafff6debf0bca60910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a175f58f1ea1ee669fe160b418012b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be662819a87d7d8dca8d98695ff94fb2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc21d44e129ed7fb470e4e8bc9eee46913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f1a7f497139793a8921160cb170c3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768d47d004a67f27d0618a21ebfcd4a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e01263259663de63ddb372f6fccfe3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5ad6ca7cfd91836a46505baf11c08917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9918f24fbcbb6ecf0f8849d9e2c96d7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934188490f920eb5b8c6999f0a24c5c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f086b18ed4c6213557e39895b77fa4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530230238b872936d24614d10716632921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f86e576f1ad5b8b920422e338f783922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed4dd5c4d99fc47f7e714161e5f358923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c454a0fc55fb486035e1c2967bff7a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d86ac69113ce5e82182b07c1900ad925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66983632c80161d02c2f7ef912eed82926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538a775fc31675d87ab3b73a11d24e6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154a101207bf1f465a5eb8af5934b09928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2ab686a60aa14cd8383978efde672929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44219941ef59c29ff2561fdd74d86e75930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f6ce770b5a05ae2f8975111ea1610931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06cf5a4516a843184d0ce3213b16ba932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27abf6ed60709d1a9e867ddd1b3668933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf30253f2b4473d066504860312616e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf12d06ca0c32b767466714969933f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50edd2831aaac655639672616257660936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b5f22bedf24d23536065af090e229937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa9b0b1f1d787a8926b5be0e52f79d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78aacebd172838ab12763ad936438e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d3217c54287581ac16997f975f38e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb297f0ea87b1eb5aea1ebb00b214c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a8619644530d67334a57df0cf4085942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e250d1f549c5ffb905084cd9f2622943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54645b81447e4508cdf1b4dcab4b8e9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffa136e41692fce312020d86fdcd88945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256d92bad2b390f795cea3f1c75ffc2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf28c3550b31fd67cfc7e0bd375e00b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0151695370d44c0bd57068527c8786948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b31645626ff14ffbdf2f80d156644949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd31e10a967d0b3ee8f1edd253ef738950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25243f6d91e1d74358cfa0311863d8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe01dbc1dba8da2b6e563dcbcde99aa952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fef314535a4e20ef6bf389fcd1ffc953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983d181d0268c4f1b0b245394cafb0b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6996f6e4d437b5675c5bb4a8cf886b1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c8a5d5fa685baf5dbc16e4267c554956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa470199b1be924d59cd55f10db2bde957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b8ada8261a92410b03210fdd9c7a5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b2ba5fdf9e10994c6e0e44f5c17ca959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b902b8f432c44e114cfa3a836756f50960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e908e8e2f1c0b8246db4f1d0d56c47961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653724240a5a7088e843c733412687b5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388b61f0f6f152b3a127f6540a9ae6b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccdd6884b205e334d0c68facd491f5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17cf24a45d208088ae1513d2fb1df4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa656cfc32fd33b9944a328da022da4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a817daa4095011bcc7c564560777666967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd45f2c0bf64b43115a3ae1790c0639968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa99836d028d68ead70211418ed329969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dd9a25213f837cdc98263a2543176970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd81143cadb685335642035f891f1a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a3862c99ba37333e315dd741f2e4b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9269325b26322b4cfa77b7f4b268fff973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaab25bdac147354036e60ddc35999974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c1531658f3dceb3e1f4fae85ae44b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0441a6af737455b15f619c5b3fd55976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790b3817296a1f738971285f6c43c41977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b3d2c72d1bd5c43608fa8a152b6a7978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42088606be81005105f20cc93ea85e53979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817be7979fb70fe7c0781b5d45ce528980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68ecee5c63aa1ef50b42808564d822981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478947edd45fad829dfafa8f88f37439982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558eb5637cf0ae512a5d1632e9eb48d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3db8691e2ee05c90b528013195304e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfeb55ad383ebf5c0e71e8f30b50f55985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a642f1e5fbbcd59b1e44cb4c5310ed2986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805eb43a944da5a20a09f8f2a6a3685987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab377d7b02784030a26ce5ac13cb2e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d759be74bd9eacbf5016a345436a1b7989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5680efcaf498a1c288f5156cb7206d6990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a70402eae58c9e6ccd6ae9759bc50991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8af3a3a2fc490c9a25d7757c81179992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f446ecbd5aa4343ff865d8bb0e5ae3993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12ef0eb86f42184de26fc613a634df994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ef434b44ee585f6717e80a9f7e4f0995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e5bdd0ef335c77748c92746274b3f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0a71ecdb6e0d8cb59961aa5a33427997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>