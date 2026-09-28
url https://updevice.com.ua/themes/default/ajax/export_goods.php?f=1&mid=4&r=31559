--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef29e7341e3002372bb7c7c776a5671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004c36b0c65d22d0d66de1d6320bce22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecfbfabe09e744143138c378d0831a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ae6ebee9a645e98c0d631721d7af24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64421fc31de4ce54374c9e242f52f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebda18915979e7a19a8f95c7712be826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd6456bbe4eafeaf4bc25d5897faf27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac66f4288d854d7ed8562cdf7cd76698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198b115647013de96a6754505bf6da39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1e3974c9f65fc3275de39a0313c1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda646741f560e83c04c9852f32696e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8e9658080f80ddb71f6fb94aebd7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3f6651f9fd56a6272386502a9471113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fbeb6f26a078c170d5ded30d4096a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c03ecd15834203b5aeb4553712adf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba805b995bc69cc6db349732c7767c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb39bba07219729b378eaad291a7d6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea96f3561b9399e71dcb5d546bfa8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87979be2430f328a765a14093c94cc119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f5b571e50a191e471b48424b0896c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbef111468865f36dd38b5cb7ecf3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa05f6f288ad217f0cf1b073f368a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e344ac6aa5911dff438cc2e582b0b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc905cef55c1b0f198f69c2afe7a5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d966fce18caedba1bd9ee33c6729025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dc46f28aa7ca0091d6651ceef98a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b5a0f1b3ba289b76f98ec93f2b84527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db621974d0ab8d52d65d2609ef8e3bea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d54b3fdd8a507f5fa0a5785e1190e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99832f159d98d67c5d0a8672f1be09b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818ee2d2a8e5eecce07c461c90035f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9d1cd8746789017e4707cff82b3d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86938298988ef2822142a3fa8f3f8c1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43c5f7b07cc6e2025dff6a9ae3b74734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eddbd51e57afc19ef557e4eeb808c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3c13cc466dab9c6ad13444a7c319a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459507dfe231eb0820aca0f07fbf54537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf5767afc5c2fe0a48c5b0dc62939438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af69917908d443919f5980ccf63edc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e36965b5d7e5d414095fe181ed06b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec7d0ea587fd46ee3951b3be99894c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c068cdecc61fe7070b61d284d3ba99842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98482f89fc2bcb84eb8a9447ef3327243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf29f6529479e32d697b40d17042f3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4497868f8f67fd9f8a8d58f2a956e4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62c7102c5689fa3abd1a282c731e4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43494481962c4e040d45d9ec347c394b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b27c1a408c6ec741d1624bc44fd3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042c86558f7474978771aa6837c578a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a49770fec64dfc800d4a75af175b6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896987325d9f54792cf4338547eb55c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6702976ef79043c5d19fa83215cf052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6485f49fc3c70549e8b09fcb226a79853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb93086ceb3a72746909fed524794dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55f650ddc667d8b4f516abb60fe3cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97a9f426b4b3a2816932af11e2aab356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a786878b9e4cd913e3c376f4c23ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd617e0f9b6087a25945c455bab14458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b8dd3e51f78f53a41dde204f9159359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0197f0da051c56ea10424dd6c21fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710661d1838ca63c445f95535ae37e7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a8c0712518078403791277c8d5c3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9306864bb1a1ef0932345769a0f7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf25b294c0e3a53a98232e4db72ca264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0ea2ce73cb366a88016d13eada53265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afc43239287af9452be32e20b0ec5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c690d328084ca0243e06aad1cf5cd867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe13d11f8397d6938c37186dc61f5ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0982ea1611933ab12d1bdc5930cc2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866df207a5e58c7439e138f6c1bba32d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd3baafb784a554842ea8b82775bb571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0320f94cfb24952c5c92eb0382f3ec172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a6a0f6763031bfdb3faf4d22925fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588d40b359002995224f9ccc6b2a1fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fb2f04f103fbf30ab4391dd3ee32775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ca1bb03b14f1eeb9adc8e6078cf1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a8e35b64192f9c592fca7bb261e4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f393ac710e1193571176deb034155578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454960739085c29a767b920024454b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3db687e509e09caf7a8e746db0035f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a8b48b088e8977709e191392b146781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e49171554f4b8936fe51a2809c498c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d3d682fd95ca1bacf4c3efcc0558283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2869a9afa342f46e68e004f4473b5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b81a956287d7c379aea9d3f3619c7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90ab1a34d5cb5f1b7ac1c957f1964d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c393fd0e941c6198e1131ab84aac2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126043327b08734678227d64d26355b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2be321c5b31c8b21ae4e973d63f42b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf3c6049b052fdc29ef270a0b9b4bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd350be80dc38833c9ac92b2616446291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62347d54fbf5fd17fee68c1ff6806c3a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b3c5fb73b0c2e1ce38f896c8ca4da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33397a73ddd118362f2bc29734e07cf394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d0d9f7d407cac6571156fae61c84d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105ed05e57db89695ffbd422187e5bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251849f24102f4264a454d0c16c98e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62540153bf5e399389fbefb95c1ff0c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b00ccaf9c779479f028174ab3f71199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10267a42ccb5e943cedee6464af3210100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e48c1419fca85b33e553cbe8b33e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ea4d6950943c743935807b3f86200102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e1f3de6139de2925cc3f23f7bed53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152da85e47d6753f7f5da492054e4fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd45867e59bf3eb2e4dc2348cb5704e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926323f677c0c99c0ad2c94531dc3711106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac4f29275eda20ddf9b317c1ad51cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6cd295facf8c4333e54a371bd9553108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8673d3d2f0da393e183f6186f6ab324109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea7133aa775f6d48add08037b326ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb9bcdce288d38e1b223d136198e81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0214576ae07cbd0e4ab809b886ff3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a807203c1c61a87576b2263bb1706113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbf8aac6b92f57d72e685bc9e61d4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b32348a5b22d4e6c30506eacbc7c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597fcd70bd5c2b8e686d7d4081844df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff834bf2c47c8cab3b81a1f94b9695117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce95fbdd9d0103386af3ed3038808e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55b26cf3203d322837facd9d105c3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de444102c46b79b4addc09d9c2c3b6b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c45d6d49937b0e3b920e8d460150b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15eb647d09599e8864db5433809177b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35939a1517d011d5074ecfbb4c96e3ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177de6f957489723df7b8ac05aaf83bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb98f36e384a0589270c9ad08f692ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7ad0e20173846a4bfff5e259b1afb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09aae84fc0a1c86577ce80ce436cdd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2578ce35fe1a9723bf7c54a1a88e465128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7896d65998b7f9f3c69f8703a5289129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1758f909095b5dc213a7a5fff2284d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f331a68c43ece9455dd889d10a16db8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b657f11ed89c38134245a2a8367c5df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d373a7ad11472d88f4a86595d4199dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f3d038bf2e4d8cca09424c37358d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bd307aadaf255e046745add428c15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8fb75629a9bb472505ef59fe08e05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01661032b2ebd71aa50b0a3ae9aede4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c063e32a870978aba6ff203ca7ad94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4913197e6ae45e21e8f547121b0f464139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f8b2590559e62ef62e5ec562bff37140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a75f233711ee41a808d31269de1f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288e2dab84000a874d15c43599de671142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23cd46f93bbcc3438be7dd45e6773e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e63fdee86e440469e164b9c72cd4c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02c9e65f59e789562c57ae10c9a287145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da34123dae3974319fb326adaeb89e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4376b7c76f0a8632601fb05b9325ac8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332abb5c4423a208c326a13fb62f3179148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a32f49b51612ff162cdac9d2fa7b64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705addd44ea1a155b28135f9128ab795150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983160640353ab8823974a3d2489cf5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584d0d448108c48ebbb83164ad91793152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179b54a02b05ddbf77745cd6cb1fd75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5005e5929ee794cdbbec50728e60dea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16d773ec3d558cdfcdfd9ba2188eee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91896628fcc3435e00b53c305d5764156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928574b27933b3ec301cfe81a83f5fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d076fd6f79ed1148aa96b643a083e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213b6276643abfab04287666c96f89b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad116e54e1a007bbeea6188e3f8915fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38894d3c2487d6a107680098a9d51b61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0621483c1f1d473ac9bfb06263044162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aff9e2bea6b9413c5fbf3fcbbd30f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc09bcdcdc936bed513cef35da5c123164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe771b309cced708e2e7cd16ddaf4c9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1f593463e7d6f477ef97ba071e2b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecd32f2925a10e62d0b40c6c724820167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e7d22abddbef2f1e5d6e94a9383a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f733861d87f298a83ddf2915f9b846169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96de9c11ad360325c16c654810e3b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35422a8017df2d23418170c0c4c4c14d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcec38888e42d80f03eea0f64486c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc950bbe302d4b0deca180f28609e0c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e624cb9867fd0b0ba3d53eda40a377174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b921fe513123b2fa9d68919c946e24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677499c8fd19f6377e6c6d220657c955176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a793cbed2bd7cff4240cf4078c2a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4fdb0455bc88f266e7985a62112e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9013aa4e8a4ec3d661fd0ed50f8b479179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042bf4faf394a0c7b0ffbdaf0be9fe4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de6f8637b497640dc0be7ef16417c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb38e9a24c3785b8f8295a3407bcf81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d9f42185df40209b4f7661e24be8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f72c29479b50723c23032177733be4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168a10b92aa107f19568d2b0adab00b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ba785968d1b6cafeea32a5e4b6f42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bd8d2b4bcd4fda9c726077f235b42187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d60938b183f309bbdfcdb7ab06624188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcebd77a15151e8d174c4651b353ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af16449f39cadea1f681b3954b5a833190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b08f9383f6ba33e46f358df5f3bd41191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063449e2b9656156e5cf78c4837947e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c541ce8325448605939ce4d7136d75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ee4548ba82fdae76cb929f553ee68194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb989bf9d269a18cbd799f414dc0ea04195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b73cd082e74c2c3c0be2cd84a66019196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4abe0f6eb226c13bc5949d14ef37f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c99664b531d13a94c058d29590dd0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ddb983c119a1c1777e3ad180a07fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1fed2d6528d1629c9f0eb517322c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a91db5bb0976fc5f75b7fec006ded8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d846409f1b7637030a4ebdabefd1e23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175976e411a673a9c610eedfec06fcd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151ec4d78ba9d66f3ee30e63cf63ef7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53e14574cd66768af031876dce86d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0ab08c6fd35701e8ffe65fa248f15206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7ccceb3c03190dbbcfbd5c639fdbe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1e4a0e139acc4d253cb7e86fee59e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53553fc726d2927d99d3ae36a91276209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6aae7e60cf3678e4d3cd906fa3e76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb7edc231128c466a07765c2fe436b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a02b6f38b53e598d2906ea6dc180d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe57305f6173ff7d4e364fccd054813213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c0605fa791796f8a0d315edaa43df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558e20064864dc6191397da65729652215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b2540458f5e535d442bafe78e3abc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be444a863c59aea05f563183d9693b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02c372d24b923a0afbdaa0d82ff2e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca437cf323d674a83c3c1d0a27079b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b05cd1234228c3f917996a11b0674220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1a2c9ed895e8dff4317b83fa51329221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc81ef35e21b64bcbf34d79a1742086222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3196656cf76bc35f45296e63c3045223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f8666012a5de723d029e154047770224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbbcc5ffbd3136967fe8d43cb8ab50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee20375dd3dff3f00a7b3610f9664b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6176f8f6ee24d2d668ff06f3f2efd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccf28aed6d055ba872a03c733304ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315253ccfe9b323b7eefefe167a0755229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2fdc5ceec5202dbd1af4c561de5da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5473da63a0c9a9e6ca132e9f579fca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34524ea669966f9403fc39f4ef0d558232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3543aea72ceee7f3a59a9a5181bd87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15826776fab1a5dcd93901d91918cd19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9475ae9457096cc6e485f4f4d7cede0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245218a6ee7aa7046dbf41c9bfb606ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b02ba23e3c333af6b3851c91b3abc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee64aebdf0f86302407c3abafe987f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26593c691a0e508be7e175182cf220ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d56a5b548fbcab5bf266079b2cf3d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf0f43c9d8853308280d26403fdf3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e469941459391b697e0bc9c772e45d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98deca9deb6e2ba3f19c9b3c2e3d76243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd8995633d1f18e04cebc0cb69d2f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dde6b2e3e43d73985f6de71b643bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf050fbe25c140ac3c5a410d30e83442246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf80e1cc709cf44e7721e4d1b79bef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee123cafc3abdadeddc2708ec392d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af25cd7d0cdff862345be1a00fb5523249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12002eb043d7a455b43edc9f9c596ff2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570f8a85b05e2c18609140eb816aeba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c45e4b5bdf2789a603fd478e7f1a26252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a11751c22e1b6f287b638fb973093c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea9ecb92514c07b9578274fbfbe382254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6eccf8762f6784ff99d8a49224b4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637073b37af82951304ed8ef49ee027c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af3f1e37c970070ff2a09b611f1786257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8843b4c8f8d9cde76bf736fe89a9d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498897169e6f3a6ba141850ce3d7416259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b25acf364d7230e1f14dbed9eb8017260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b021025806d3c1f26b907ac10d865ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b718698129c328f4361909fa32aaf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084fe5b5b18468b39a5976500030883263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8effab927a05f267de226d544ab479a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e8a30ccafa5eb5a4e595dfe905ad7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b0c8139ca4e7774ee01ead2cd8b6a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512dd3fdee07f0f81a909d8a3e2b081267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de77e198c05eeb70a48e1703e7ac53268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e503ac2c23d07ec7750086db58d94f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c36f8f9317181fae2aa9c7404b7070270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cf03d89082527a093a9411bdaa111271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd363d27396598e57f91ddf16a69880d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd69bd972b073dcc6362e4367571ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd276323097b66f5024562e25dca283274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a8b675c081db311003115ad2ebde4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa18d2bf0a11133034ce4fcc83bf06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e049a9a24c33c150340ebe960e3211277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd7788712b0cb113790401e8540b91278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffe4461e4404fde571b5dd6296b3ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c750a232b75df75c3aebeb794ce7a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f9be53ff953da55f3c35b24c898d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc93a86710ef534f0f6f4af35acf40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d30fc03120fdea40742d3617ccdc6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9db1f36320ee18d9dbf963a0b04d6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0452f00118a8f76e7e1a7af8ae258285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140fd0b5f10ae20a71c07f6e86e0527286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755c1bba9269be1ca3d4246b904c376287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfcfaa03fa80ff03949cc7529d29bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440001131b5a3aebee56c3b08d0a36b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad398315456bb9cb41beb5b71374a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098f36761daaeb7c7d348a248bc1afe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d8cddc22fff6b6d2aace38581e4a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd86215416e1cb492d7aff70f7af2e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fd8167771463662e36291b357ae48294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775d259429b3f93da715cd2eab47784295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24e8488b2cf37d34abc4dc3b981b4d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d3fbd863c6f10bd6fb8d7273b7d8b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577808b3e36e0bf633aa6e587796b59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69447aa7550791c0ec5a959612b20dce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef79401854596d4c87d276d600f2725300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d15f3d668169b473262a36a281961301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dff7b27a905f301c03e1d444a22d95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9189c9d4be720dfaf2ea415b44fc3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946ed4b2ad9e44999973c689dbbcadc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf6f7f130ccb2ae81758aa0df853cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a926622fe7684d52374f12e09a5201306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b15933226bb3bd21fe36a80977d09307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c30deeedc9f38b9ee77ab7949d01b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af4d0ca069a1136d99df3e43fd1ce8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838158ff76bd221e46aa17faff28323310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e91ad8bb4e97dc98c5a3a1ca1b286311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff6a75284c79a0a4afc907a481da69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e9ab8761a5fe0ee4feabf1f47bee8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02964628feb5c7c45b928e3bd387d2a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fed9cfd836ee62c205078424ad409315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b6dfb4c8b7ffc5c1ccaa44c5bb36a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a19e5eaaa941fe440104bbc823002317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff9d2a31fa8a5a3dcf626d7c9ebe8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da30a03db3c64e3d283ad9ad9082444319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bb9f2e7cf8952f94ab2449dc82ca5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5b00448b9bd93fac43f3beffcc10b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c3e0c7754ccac97eba3ed5f68e1c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89e2a3826900b4b46d9fad9182319c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423398ded81b54e9bb70132cd977946324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38139178a6eab5baa383dd54654dbe9a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65585e76dec318729c1ff4038e3b33ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af911379520a93c2a14a96438aee41327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e2d574db49aeb951c099d411ac053328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7a884d1c31b3b6c4f11fc36a2dfa4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23991d27539b72dfd42647db888b93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75f491f6a8ef52ac72c6c36958e81b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036db72d882adcf8b93ede36e34bf02332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc662247dccbadbb01f3217a321288333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfc20a542f494e3e74ad2d3d2c5d08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be893f160e83ca8b31fef99a8c7daa8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c007ce4e7724603346889a64d19aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22c1b72bf72b34b49ddea715baa5c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6974aadd17fbc46808b87f206299107338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fb6b5617972dae9763688808d1b93339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baceb2e925b6bd9c872603574c1903e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c33636a10f61e73ba455897fbd68cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0f237ca3c988641d3af3d652fa8bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7859b908458a08f88a561cd6de9226343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d0c14cba2fe92f56b105e713e956a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2d82f4d5b7ada82117f0050773803345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbb728789ab0542a1a03ebe1c10c4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc31d532d863018dddec9fbb117f41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857183b6ba4cfbc6e8bb0814c16b9446348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd90214f47f49218a7928373fe00f62349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dadb8038cf7d0e54e60130d3fc8ba4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06850d9a88f5547bd60c14ad174c15d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aa9aa1c2d614b8b13622e8997ed94352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09983adc1fbcfee9485844692527d44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dbdb883a9c2d6e4cf6a58f498c8da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd95b4e7a44acaf2d24c97aecd7ecd6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad656fbae4a5a380f0cc7504d90bd549356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb842446cbf51147b37dd023eec863357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b550fe64626c6445dae01a4e3a0c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52197209934a297ba7073038fb77ccdf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb4e3bae5e29315fd7c7b83343f6e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27d240cf767c07845461a188e76c11361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae40eb55370a8974f8dd384cd2e69a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51795708ac5f36e051ef58239cd5f7b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2280960cfb0fb868334910f2d73da75364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb23890627cc0787887687f8da76b0f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bdb4add7ec9f44e9b2be12681ac30366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241590667b7a1dd6b85e9304965d3807367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042d4bfd6133ce306b8dbe69c29d787368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252c05cd89a76c777899bcea9d31328369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a47e14ca266f9d1bb7320936af7ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343310182fcd38e26c78d2bdd3f179d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc7fe1ef2ff1bfc60f5ea9b3ec06e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704d2bfb0e2659ce8acea45892b0019373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0db4b25002b20dd03b7afdcf82c90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56ef9c5f4893efc2ab874ceb2598cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716757df2104056c06143adcf7db0fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf0ad5fbd8097826c4c54352129d96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aadda6fccb369cc1e5cacae22c2ac7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f5b745314785feabdb5bbe624b460379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee2ad7d9049b06e37ee2fba56cbd3f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e929008184a55ce73d62f2d876f4e8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1787329816e182abcb5672d95168695382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5db68a62fa43bf928d5f9ea6bf6d7c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43a5f19891837b13b66f0bba5a28de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9a6e45452e2fb70d9a6c9788eeb4f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25928eedcf8c6dff843bcee9e9bed7d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28955692388a15fc8de42ba38e7c36387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1070408186e82ea9988ce5f6b0716a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a01afa0924a90d862646556a7f31b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902470fd1977a3578c01e07cef8806f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3357a5f45fc60d9cecfa4d444a0e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcc8a1dd26d7be38375798382f6ed9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755250dcbd8a4bfdcff7e9d670c575e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f16371538eb1cb87d304b4e9ab1aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805c790db55eb55bcfde63bd6097995395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45c2e3590a32e38e374f362a2edc62396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012857424cce8eb975e6ea7ffbe98f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86833287c6810b95150c3a0bc5d706b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd60dee152703203e2effd4a0808dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f406c664ad73a192300bcfc143d9c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb462ccd83c6ea149ca77840ac108f53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79462a65b6f0df0512c09ec0bcd80ab9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563d7934cb3fdae4c8f163f3759a47e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ea184dec0d95abfa2bd5b4ec15417404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e97255183a96067bc5221d685f5642405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc226c97c8d81d04fd014374714070406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09cb1037d547f111c1813cb72b8701407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b107a506bc3d9c2261fd85f136b04a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99f7a6850e2ea46768c33c17d45256409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f790a4da6b5c5861745702a0156c88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc092506ee2fd2b6cfee00a3e67a47ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000bda1a3c6831ca593ff501cc56e00412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3ea0ed2868d473548e14b896a246d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e0b6b91e2cacbb92c2e4d8f4e386c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8e4826c75729a6cffc2f47e3116c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fec0a031074c0fbf7e5d5c33e5cd1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ed2ccc560fdd86c215ece17c3a84d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92c4d19a3da93ea79164b364864c30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60acb468707eabc3058350ff35df09419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71ea0c8f4847e158142506847f4cd9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d541e75b6e0cc338f4c909d767d19421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e81a994bef4e2ba7a2bd6ed138791a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22b5748b6e8e51080b894fe37df027423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc19b7e6575974a4d9b7e26456ced91424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a1e8be4e84e58d1ab75712e3d49f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aef19a5a60aabf6457070976ebd6a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daa7b8af610be4c26348c23eec7222427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34875d1203e1e0767b2a9a6ab14928b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f56372658a9a61213191b99b37dcf0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218806c3db9c1822f4e13b0500352be0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e89f27110dfd5ee5008f6a43e22cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873746c42686514ccce084819aa0309432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0572f958c0a4d86bbccc245ad3ba42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addfe2dd9526e1ac9e969e2eb67c071434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fb0415dcb0af34b59b89013cef061435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456630ea9d95c4272205a790bf045cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5412e05586cfa4540cedc970eb2b7fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca80399a4e13dac5d985989dd9f194438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0df116dd53de7cceaf005d344b840439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a662e1cd27e1b3a4eaf19773390b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adfa918254ce9cd143aa503d778705441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f16244adf8dbc087afa66b4c8dd27442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c03238aecaf329236cfa0e8a0041ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f14f9be14c383d4cf2ad7c2a3ce872444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246792e4aa73ad99687a1745dc0bdb9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6072f40fd771a1efe1f065b8b65eedd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a706d0e8e1466c16fb6923fa3995de7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a08ccbd974fd557b925f610ced4281448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd808238827f9bfbfd01a79ebba1c4e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d478fbb527fc3f26edcd50d8476a3b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdffa81044488e580f8e7585644b37451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028d5830bdd9e3b3790d512426d07f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b00f1bbbce2d273289dd8da005c87453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cb830276d42b56848915305a75897454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2bfcc21228781df92945091d07de2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb61de46855f5c91eda39f28f177de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790268f49606922c7c833b030e2fb57457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe5bf5c234c2334b558d32a502084d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a91b78e85340f7c5931cea8570e88d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5f6943302823657334d20d5202ba9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905eb96dc902bf60f4833df51a1a973e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556f08108c82688a4a42684de26be93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf91130cf65f4fe44a4c9c4a435d8e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019f78c7f4073a82b276c64e9f0f179464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d46e5acf564ef432bb4ba6194cfcee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fedd59f51e6e98c6b3b3cca18b91c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bc96855a3e664a4725470c0685d6c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822987c72f052a67ccc9de5915b45a89468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a899f556a65127bcb9c3423081a7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea6822f5259d242d18fd81f2350c38470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79652b716d3ffe85bbb82022675c54e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c669d32cfef122fced1aba7dda012472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11869ab384b8aab8ec1b62d4f22d1d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ba1f91d5e4814f74f202ebcd8d3ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abef33504987c0c32e26670b5d9220475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590af340743d134f0e7a0f64298b306d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d004e8c60b53c3680050a39f6a2d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc848c6484848f03b35b5d8a9effa1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c6bbc3256e844539247a0036867d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fedbf236ec121fc94fa4cf19a493b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ebc6c6fb8a0d858829426a73b68fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9232ade5ca1b664680e7926b69b9db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330d3e036d407935b97f65e8ba4710d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee973dfa37ec03e416ac431d50b9af5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5340c10388de50f92aa399c4091d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408a4f3da4ca5bc848f1be8f9d4c487486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31380fdefb79615243ecc5b3ce8357c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707969b4ff35d0c5138c0d6c40d43a06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa72e5c87707d0d2cfafab916adc998489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0f71bb0611478be3af5c40fdbacfa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebd44c826abe633c3f56060be664e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd321f9532979367917eae3574bfe0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b360873faf45ea4c1aba0b37e7a75e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97474273ce892187a2aba241a9efd1e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dec4ac3cf914beee7a00b7c323b01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9445174ad1be89842060d0f489dfc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3427f2b30b3ae69bcdcf26979f280497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995b0e2b8ac07abb1c1cd12fdafcb13498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f391c265480dd91ef689257f5b5882e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19cea69bfbc3d20559de3a0408628f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a32859f8dd60257ba85e4c6bc3e6a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7419a17f31d510d7019b9e34fab46e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082d4d0b3d8d011f692143e625f7f69503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e55aa8f1ba42dbba429ef318bf73b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5ba5c2e59e52f6e7b61c2e8618d10505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b7aa65503da968c117b1c3e4aa237506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38c38440c15409f3691c9244579034507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92900661b616e209e403c8571f6b2333508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07da66e71a0ea26f6fa0e7c407455a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd902f9c66fd0038b1ec339d51e871510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c60c989c32e7cc20f6dc7662557a4f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc76b5f0d65ae51e657c4fe1744f49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce660fb5a99167c18c417bbca1ba51513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193e9714e9e2593eb0c1908b9f355de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed98bd26c80e1f781f504fdbda67e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1aa13597727da3b9db193706f41a74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3aae3fac278e69c162e24e17cc1359517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8139966ba08213a5c32d5bc1ce741fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170410feda677c9823c748878f413e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647acc75d91fea3f52d984f1f06f4d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55148a41f2e6f1467377b20477c88be8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785af7c963f2419ebb0a6ffd13ca26b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dde98ed5ddd352bae22fd7b6ecf05f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9ea25035142e921a35635ba6ed4d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f00aca976abff0638b1fa8c363047525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6294a61c752fa4916b1965e06a9d10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4d9f24fbb3945a69dcbd1b3304aef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc37a014052bacbfddfb986634afb60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f301e5afef4caf11392aded952b0ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce82c40016e5783cf355075c6159d6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b935a80bbd0a581893b7ab0eb38ec7f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e49a571548dc193b63df32fbfcc67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc259d2004908fc5d4d30670cf5f1e1f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da5a10ff4b42f08c3d3b482a994e6d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c8fdeeb7f9b8a4f1fa9328439c0fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d94a1650837bcf98fdd766024da7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e43ffb47b0cd6021d2b787fa194574537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30f51d727b78d7f5e6384177f9dac6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53dfc286648e63f0d9d32d3abbf44a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958735da144d4ac024671c5c505690e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ac7783dc027bb840a354d9b11b49a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abd67bfb1744a885417587d6cbc85b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c6dc128a4f09f1a0da7b5195da173543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9435784c3b3b8930e67dc64b588cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059ff07d650aaf3b50fd68102539977545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331c47bbceadbd9eb1165f00792ebc2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560def67526273129fe7b32e7eb0d0e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037f8c1d447307ed2172e24195c2470548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3156c6b3d6096541d87d096bc49837549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df6fc198f318a36a37f46efe232a0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bda6462de574bdd012f818ff711c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc1418ac1d421c272938ce48dfe789552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc7579abfe805d563b8141a1ebe503553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1568454198583cac2cefe808e36f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0226ef0f34af5096aaa47c4b29c614b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17729db6e48e046c20da894930f3b38d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6007c7a43a555beb917b500d382a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dac16ae06d0f9a65d75d4e8ee2bcda558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babed14ebb19e5ad09eb1d195b7b6c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e91eced5fd607991face2cdbbeae77560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4efe17ca62f16c041ac9f07db0a73561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468f9f70329185cec23777107a6d08b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c4f5f62497e4a556e09a540e3651b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3990032eaf5b00bfd17dd4579e7a94564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae3ffbee1d57a601dfc0386a8e3979565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cab29d1d4cc40131e6ee30dd322d62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643fa4ce82962ff8c31e26a36103b4e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5b91ddfdb537fcd14d864c49efd46568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b421052bd12e338a06acc70c95928569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395e068256174fae9f0169c03dfc45a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72461888a822e704afc4483f36acd4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57cffd83a0dc121790727437c999f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc25c4d2637d229b17de6aadce982d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07526195e4c0967d2632b4b412794775574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324baf49a929c790900187f3c458d93575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928007f020aa5e4904fca2f1a145149576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e7e47cea8c576947fc205a0ec33fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7bd9d6c3299853913dcfd73bee8dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d5419f4d663a7907b20c39cca1d70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1f532996483643c0e531801207ece580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab4795124e8b3ed668d995fe98c376581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda488f090ee96e5d65ed5bf1f276bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405925b9d49558909bbf96e8b09487f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4966e92b01615e0d6559f535d037b66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8971ecb2ace825c0d1b01ecbcf8c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d39647b757c093338c0561f29c5fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334d6a3204c5b8e96baaea3a4bad8bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828f5af740ff9ae557c698e8eb0e484588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3935847bcee443ec1c7a645f9503a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0650b357ac0131bc5e3a5bfcba72ace590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69350d84816178c0e849836c0fd8bb51591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d8f2b36759522d636acab69d8aa94592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccdb399a797c25ac2552949db7ff43593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2fd92cfc08363202f3a362d994f3a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588f93773737f0a0e9a3becb128ff0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f231da00603a180e926fec88998e377596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fca40d82f5110375929564e15afef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be04d597139dfdb71a7c9fe264893b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd039105b7cabf8dba1f1654b3abc000599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bff7aca63ddc74457d407c4bd62d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a8c3897120efab3b07132804cffd0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a9e82cf34f910c36cf0427870b819602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337982c4fc5a274209ee00973bbf4b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8199394a0f41d18eef4f0e4b43e3b7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db601b945ce973735cef0e7d37d3499f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd30a917176e13195838e40e297f469606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55c8c70bbcefbc119d44d95aced95f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15a97931923b27787976cfa0a0fb8b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479a6fca9da2129ec7b8d545a86362e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b5ace0f748a66fbfff071c5c82443610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0c933bbe8341d37b9d390abd21fbb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542667c435dbdb11c2189b7f9a788ec9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75fb37b306920bafebc0732b3ba881613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04146ec9999a0c18ff2d4aa537cdb0f4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634369ae730e63092670d8c4547e31a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2a6d03e54545f123440db4a95dff1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091dd44cdb2938bae2894b7da6940ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d6a583f3d0a713dbb14407828da05618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e60425f45412e507bc75083cc0bce8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bac4a5d73bfc0cd4f0fc7e9eddf620620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a0e2cabd4b788d502dda6c9e48789621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e752eaa35edf3439c31f6eac9a0ee6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912eebc6009fa7bb510459227ae3f3a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a03ffd09516d6d72b65453d3209a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477443c7fd732b25cbef1748ef29a362625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a4e44d8cec4a23341579074419fb4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d3e2cccc845a7a1d6b61f8f04f98a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd903674fd5979c597d81abf5e5761f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e59038aba420d634010f04c0a2ffa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322748cd45e731626d880d7ec93bad0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dce43a9a76c6691a96afdddfed591f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca095f496e5db21e71a517d84013818632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5baa2b05a01dc5f6dec8fa63ee51adc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821c165d8898c8bc8e1c130b4a64f4e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3630c0b1a9206839e0371c5a68411ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac34a4fbceb42764670151d50fbbbdc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779bf0b8938bf126bc3b938cdb307c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e201012d293b0070babd47a9fef4f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae608438f95e4b44e874e3bff031c3f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e4a1b5eb6922ad98571add4782773640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec69d164c5195694cffbe23431f235641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56267c2a572625279dbee5bfcc2d2587642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a566e7037f0186fbacfdc8c00085f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61186e874e193c1c60fd09deea70be9c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddce86f3fef25b497ecaba7b125b189645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24157b023340dec67e6ccc26311140f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5926eca123105f84159e74fbffa65e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bd14e31bf4e11acf9c894dcee6d3c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c9ae29c383607a84a354f97ec83eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012d16f8e2b60991b5a53d8579a44c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9288e034c560389aa104a48625e77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07b6c52b3b9ddfd9b103c29e1ecd06652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cefea2d7137a289dcd4ec49e4705ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970ed28c4bd6a215a520d056af5fb32654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a9252e3cc7aa4589698c53455d10a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89524fda2283af8f57009286632a86656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c0abbaf52cd9f7c8f1ad320d7807d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101981715aefa795a158558afeb7220658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204d2e7545410ac25eec0839aea2ebb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68cd3fb1bbec5aeba5a006b45f10db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cd02f2dc1f1e1f1cde21ab680afa0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecf892dfd3940f426cc6e73fc35103662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92373cefe7274b29e110824c80ea947663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130a0f97e903458ad684f732008cae8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82e47745556b7b12a15242b9409bf4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5cf658dca8f20ed4c839d6d5552a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90299c5ce2d1ffe3f41327802a2a0caf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049d7cb0b6da4ea5e4e5c2bf9c96942668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89502c79fc7a455d39ac4a573eb307669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241450b8176d9445fcea8d51367e6255670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5967d8c5e570476c4e32927b1f9d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc3a2159ee809936253a16d77d5083672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e2a1692a22acfd30ff60ef0647fc5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50136c9927559ae8c9690eb1c4d7c56d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b9e46c61112a48be9f451ddc7459d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0f6bdd41e5a0190f6672f805bda49676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ba0b1bf7dff324a333f9a53f62b7d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c296da9f02a57bf7b136bdecbd2f288678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb1fecf3eda0f29b771f6bd89bd3a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a5b9f97276544c3380c6c033ac15d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e8431c84afcbedd0f0dd482f6f27c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395b4689a8a5d57e926c638661a913d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f006d180070ab4fbd8bf20e815274fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87a66ad71c4660f97ca56ad8a5f7b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1c5155697eea31215c56faced47ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5223d0809940fa6edc3f3e7ed4746686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60c952c5efdbb7a10a159dd1633f1a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2dae3e2137d0a31c34e2076d64240688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1ceb75793841bfc834ec9f2619670689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c90325657e395e9ab0ec121b2dbe0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd0df8267b5179387dd7e031bc0f8e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbffb25bb27923e94e52be0bf4282c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6841c9995203c42f276e84757224c81693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1db83649c285188d6b3b14c151ac7e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe950c4df9f68e1a6f9ba7a477ec1d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30906be25babd5828d90d3583006a36696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879826d215e336e9f5441bb67ae02ec3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3172c19d390db437df0653b5d3b2af5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01c3c0f3becc989f0d086623e11e4e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586d35dee7b55979283575aaef6d1bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd52d7208429c884d85c639fff9410701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e7cc6ed600aab5385ea8fdee69898702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a147d029132e489b373ee50fb2a3ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc7bda2fff41764de0d61e023a9ca4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac26379f5bb21289f818b03b5d00a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e9e42136eba5ed45a86aca39d1e56706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6013a1721a088faa9fd78619de5e565707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7ad2a8c0c60f97ac462c55db809ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017b98bce4254ece3409937dd70d67b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e7b61f743e4173c755a1e9124d8b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00fdb1eb935a71c0389ec24f1aaeee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acd53fdc170334eb3af899e86da478712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd987b4e0a8215640ae13782a614d995713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e46096d4cd09f03ffc01b858556e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed1182e6401aaff134359c2b7def41715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11704790332b98444b883518945b8495716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faa8cf31faa137e21e3d8fa39ba357717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b681b0e498cd01af4877ebce23b8d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e5f0174298efbd09e862129917f1d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce53a717c6ccfc182c1399004bc24b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300be1d51b5f66b28356e10902c322c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbcd44dd21dc79e9fe02fba9135c64722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a38dbb8a6de576f0eb3c3f6ddded7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580b3d21a0ab2a2b2738513359e6257724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab981ae2bb783a3e950dad684cffc13725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185143bed6535022a3e0c9283cba8f0b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51135c572ef755377c46b6e1fc1ce31727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc2d9bb6c39e88067b550a679135cf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c25bec6f0bc52adad79fbfd2838caa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1edb531b55965fa725d7646512730730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20f5d6826f97f786969edf739206d1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9e12b39c4958c7674897a7283e8b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6db5c223555b3fdbdd62471afc6176733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551db85baab2199d77028ef866d815f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3616e763ea8ea2d3f92b885076c39735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89e0998b177ca3529bf80056f56d40736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb38ff2a4e57ad0f191c0acc0db5e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d45c9095eee0fe8a51702fde79cc9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e75bbee18dbe629951da36b357b65739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b1c8ca88f13d793cf4348ace54d9e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb17897d1ea309c90a8cac9e038e36741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b054b9830056079cc3a47d3442bcd5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a894819cfb03c4dc908468e9ec78a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938a5859ad778358dfa59b84085d7da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbb31354964a14e334915cc3d2eb92745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186929ac50eab7be08913d44429f4832746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a132bb5811ad589e018d82aed5350a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0fb9fb4325eb8813c49a73c123e83748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6e6c9c22affa468a3be9f9781fa7e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55db427b531ff436ae81338220fd94750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb735e8c69adf2d3d959c35ff12d2b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79d8b70c9b0ce8f7890097bab874ea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565feb87c1cb5988659862f0ade19fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18978fdc6cce63452627181399c09fab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d9577ee749aaefaf63e2e43463950755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda81e2a5c5073dbea4deb33725dd78756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd1c48a8ce656e2dd04a3b5a1bcf86757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c446207fa6b012945a235def6b5255f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5343a8a9bc8c08300a1b79d25ab4ca8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6379676ee6362339b3edb811ceb190c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6005b4f54e243567f7f2f78e69113e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237fbc2149b7e89ea99d6f7a1c92d04762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deaa7b64aa0b97bb4b60ec12418c69c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea2dd3c0be5ec145c11bf7e541ac5e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52000877e87ddb92b4e7f29d0d3fa7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676d3ccdc98dacc29254459a8e1a354766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa602e40344e8671f540bcf3128eb01767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ac88ade397aac08ea67d626496f06768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c352848e6837130db29c45d9f4a04ba769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909fa1872c81251ebc39871736350be770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7720b0b060c95bf4983cb01f660a9c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20183d61214ab3d9a66ab1f4666e8eaf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3d44fd7e40c85eaa747c20d2f4090773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093a409a8d41eb1f267a62f6fd18f7e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53b9a3d0dc619689b883c2b1e85ddb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82298fa975c55554cc9722adc2168553776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cf43be320c3b2cf176a9cd2bd1539777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2e3c2a75fddd76f03474436c65517778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e67e7d658a0d351aceadad2a4dff57779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c74df9192340b2b5b01a0164d2adc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7a34904aa0faca0bb60dedf5933b4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b360d8de26b51296c685ccf99708e0d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67994918a4fc96f82d4768fee77f85cd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca1cb3c87d57559076223dd703a58b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0ec413872e5ba3ab80dc07d2f7c8a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934df076d94804dd306447185f948635786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53197695fad6f8118fee9a7c3cb15318787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93563bfd1552217aa1914c85210217e1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643035667643b82cca05b6f66e607d8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1f32c866892e139f9df68b9eacd54790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f9d4e332cac4b3d179d3ad6df251c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3e379f2a21b642e5623aa21e6d87b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3bd6539e51950fe01789b88b59e45793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065f0823829fa66a091d570df4a94dd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3570732ecd25446f2865e703f4f2dd4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbab3b0645d697375e4162bca0bdaf7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cadc00e8e964cd6f13439806ab1141797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7de17d60f220ed3bfdb4ffd8b6981798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca747dc2ac7046086acf4a9acda0bd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce92d1c9845e631c50007e1f0e1c49800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77dfb975972ce3cbdc3c5a7c6efb78801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f32a8ee1387523fe6306a203851a5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5da7cb2c5e4a2db03e6de4e4600cf0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9522acb26302d6367ec457da5fd7b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518984f6b3b8c586939791cb7bbe7ec7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002207a23ea2b0bee1a8e92f90c7acf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbbdf600ff8b44ada952f01eb8f65c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32b2266be4bd0470afa079fe82c5ba808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b49fab9d3291addf4e8e7ba2d0a51809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088687ddb9928130f2a1b1111129d55810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f453a7d86f2d339e49e95c7c0845a7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9368a729e4001a75894159ed04ee19d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059a113081577d23d618a8fed7741ff813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5496ab3b126fcab21cf01634644f24814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce71df8d31b2752a4b6987561cdf41815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffbda1b412dfbcf0b19313319c16f5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb313f149fdbd54bf8faf209ed718e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5a219439cd6a2421b80fd8ff6296e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948bea9da37d575bd64421179d2dd35819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0df7b9f144ed905492386c34a9964a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac762f54676127d5ce1aac3ad62b2f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92c7771bf81ed9a55d328d93065a05822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447a6abf6450ddc04471482ac0b8fbb823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5272b8ad8f2aec5f4f36f464287221824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008e5412aef3f8093b678f8ffbff01e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9eba0f8b23e55886eec3e9a4a40b4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee4b7d84e16fa9fc35128b8c13a479827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61603908dee8139e3130af33516594c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d92492b5e655d869b854be5fb418d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cea8d8dc0307ad3c9d92fe36826ebd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6175b7251bba1771d32ac5af889d0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b059af681765fd50c557570971d417832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fa0bb22c2353ec49c3e3c61a2ebe7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd21e5d41b5468b8455c85aea10417b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71343bf7f50ab16071726dfc2468f5ef835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760fc98faa22d1887330dbd404c007a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21eacff3cd2782af56fa361f8f6e39b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653965cc5b34bbdd4931f11d67233956838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08889746d00df4a2019d56c99c0fabb9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f697eda365526257b39a0c818d86e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fc8d378a6e54cfecbe1ff88cf5d0d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1afd99ef0af74999a4c653c1f5a5f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748047e2e72d8987f965997a77a65b52843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18c3f4641bc9abdaec61140ed9fe1b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418f48ec0de52a4551bfad9d3b303c6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dc5a27ac71a19c513d1ed68f21563846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83393ce9ae0efa1af08f1c17bc4abfa1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02b154e4b6c0a8d751b038ccfb0fe6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efae33c2266e582c2e4f9d03743cbd2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf5b4e3aa8386e391c6ca6a71943ce850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa10c03e5602d4fa057cfdb1723dd43851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec45ece1df9279e3cf2bba48400e6ff852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6156e1d436406aaccc68b0e331586853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e1dc4e921068f474160dd784f3b33854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad950379bd200c8e4fd52d0c1095f00855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec67a5d87a65475183e0d0d4ba5e89e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b958df4506646e77e391f5eaf4cb5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8913f147d66f9ce01fb8f7fb64f9488858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ad843635b2d28a0a70587ef155113859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337941d23047ad1bf837a9ae4aabef8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8634a6beff331e88bcbffec95cc73861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec321cc93a17ec09bfa6f054307972862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe891627b68a6c3c7777c1cdae2d55863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29132c38394f448c21596c0801255932864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7338b48f14fd5e31657d2a83dd9bb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1374ae5ca3cd7a64fbb004237ea0e6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ca018cdaeff5f48e0999f01e03522867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c187ea011134b345c1aea09e5462729868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59336cf820047129efd8d72635ca4d92869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3265c0f1f33c3d653364f0fcc32ced870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed909bdb93ce806ea1cebe62cecb70871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0511a936b73a3604341439073054bb5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b5b7d1fb1ab63cfaf4e59a1f9078f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706819c005546595b6153231d84199f4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1b85509dccbbc9df7f111546ae206875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d494250fb02949f538bca2d259a7fb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70925ee7ce902cc926fc8552cd52036f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac54af40eebf3df878c452ff6d9b66878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c81d31eb8257649c684495a7fdaebd879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a18c1f25dc2dcdbd77c0eb599758b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90db770276fc05f1ce48aad751560b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b1011e7d80ae2168efed404d2dce2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cce33335214071188d86bf755985e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ee69b4bc3e0f06fd2cd66eaa18472884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1f5beeac47529b687671aad889f13885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40c54a5c9ee035c1f88124c44024fc886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f26429a0000e77d23adaa806462959887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199bcc469dd89ff94fdeb9d6187840b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198ce29e199a9a44fa5ab5c5143aa52889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a5638a5ec7e688a4f9c4cd6f6fc5c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89033df0281a385706af6e9e572a8f7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd656483ed7d907cad76b7ec8b6c3e76892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72267aff15aec1338678f43387fd66893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c63534cf62b551fe41dc98ce3e9747894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee73f831ed4595fa8864547e9a0d6ed895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe50f7ca13d87028d6e4f28fcdbd3c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5496c7227369febbe56a6560c94dc0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aeeb12dd2be1a4e58ea0bb7991c5d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052eae454cae46ffb8fe90bb6126617899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156358162f7f8666d9ed83a1404e0fd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aba5e0c9fc766156a4973068c0e0a2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8984e103589de56db92bea3cdb14a7f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf45467d3e78d916377ffe0c5dc6de5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5e6f5a88480b237d5fed428d5de57904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97b6467dee3b1bc6bb63dcdaedb4dc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9c88062b4826f069d95fb4266a720906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02e1383ab95c3be78f016b210a9523907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873a3afce72bcce23acd50c160c2bf9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf1492fff656fb4bf8e852aee8cacd909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538f0e36d1d179fac7411002a73c9ae910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769b785ead09949c23eee9d3fccbc6b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe3c2321e2850910ab7304fa89f3b3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592971d5b7620f9d9ab0047cd3fc3e6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e65f690a9b2d9a6445641f03249ad914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a980c90a3670c75a40bf364780e6f5d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946af8ad00384831245b820590b31e3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579d7a6831ad414f60fca10b4a2723a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1833c569dfd22fb0af30f5e117a396918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bf8d9b4ea81aebe66fa0aa74b106a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f95f6654e051a2d4c90e5eafdc86f1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9bf00b98f8e1fd043e1b0405905d3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257cc5a2c8afd820dcaa811c6dd860d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceae58038f06089e89b6ba528d4a589923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a843c87699f9c5d5c12dd8306729c1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58d21a54d545aee4da81ae37b889e5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6e8847e86e68cb2e2c900b7e16d55926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2231dcdc2f7f27008ae4c18004308ea927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf631115e0f56adb77d6499680dc16928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3eb1abf9db064052bbf58617daca94929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ac05d43bcad784ed9a2bd7869e4df930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57149455282c30ef51fb31a20cbd0c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf73a40528a7e1b28ffe7ea880f6d06932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0ae7635e849d8152c5c9170727a3b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36946dffebddfea1a7403ebe0a6fb198934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886cacab62b2bfbb221aee6f0132778935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c52dcb0a32036cab64ece621bfd47936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a634c16dda20fa58dd776b574fa876937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd29fe4a49926edd79871dc460150a4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112bf0445495a04f4414430c8d74df3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c1a3115ff23a8018d6b0548191dcc940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadd62ccb9b14444d4d99ee61a0418c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eab1817964e7080cfd318ecb063758942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232dfd4438f9a0e4132d0e14f4f840b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b611fbbf164bec2c2caab9a0323cde944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e81217eb9351806e368a5c2a56fdd7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb924be5e22767a4c51f0d172bf818b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87468b7a6e68537f6b76d2bbb1855e1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebc2502ecb0330b050c5322d45c98b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc0a08ce88b3dc885903f55f1aaa5a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d43ab8f7b3f10a5f70935ef9871d0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a414d26c9af113fa2007464a14e34b5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3292b61c61813681b7aeaaba52ee393952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd492ce5fbab0b88edd5ed5f5b871e0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fa4903d8d8653f2f3b4851ffdfaef954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20ba2c5074c566667ab157d25c2aae955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5481269315d3e79eac96d76faf770956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288e49271a97dd821f5233bdacaba31957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b6ea6662ce55ba2b1331c6c123938958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36957dfbcc2b67da1332b80c367dc5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9bdc95faf6db23afd6285f77c61f4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a53ce48b18f2ec10cdcd852bc643c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f362c114e5e4e5333b940d17c8b16962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddd3232d1aeacd8f55e27dd90dfc3f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741a937d68206b38273d3a12a100c1c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abead6d6d0a32266613e53429f63a9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806ca815680a554b46422908f25b1b9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb317d0e8816b05fe861d1b0bd280ec7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448ad8c19fc138686fdf13126b53b17968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689aa79eec9a6aaaa8462a8b5d9c638d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43232656f38d0542d853195864f012970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5a9bccad2107cbfbcc743eb6b62b8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cadb4ee93d5c8330c77f2f32ca2e9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00749cf469e3d279331508b21f96318a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbdac65776354aec7de9857dff6349974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210863183a92c367bcfe1a4863e18d0975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c1b8b549a26f9f5bdefd17caa4087976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4b4fae84d84973223c7128f5e322a977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5160053245e4816cbaf14fee00f2f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3704058c6f761f4b39706eaa2968c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88c257aabd8c7d0b188e5e60fcfc66980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7afef348eb3b1ce6643ce6afdf915981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15559e22f46af6e027415ff026c3702f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44028e902004924322da0e72965b71983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4001f6afab3c99def8505fb2d18163984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec574526757840dc9b4b5aec83b72beb985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3f9862c9f08b8a4066064b8def54f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fdfd3c80709b62db5f2c5f4b81356987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655deac7923991d60d15e66d010be80988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb385ba9a217e638e3f0179112e948989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90756be9a64e0a7fc291207fd68a7d32990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dbf70b10e45ffb0a9ddfb33260fac991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a80b6469a2b2b37953e372f2480e1c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d8525a2402bb92751688a9bdb4dca993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77aaa8efd766754b547d7a73975dc7994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00557be880a6b4638be075c6949823995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e239856a949097db7d51219fddb748996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f54d57250ad24e457906d31960d27997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fec0dc5d6a040545f31c25a9049e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a4b9781a715275a0fdf33034666fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f599b84036bbbd67c78cfd20cc19d6b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d887bfc9d9290528b2567786b233cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69778763efa37e66ef4cf27513c9f2b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8803053cac2ac55c15f230fd9b920a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1500ba7356d28c5a5327833c4a45517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56113c403db0ff8e2e82c77ac80d74508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268e5710fbfb9182315c2f9f3c6d0a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714997df48285c970ab433ebaa08aa710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7231b53a871f9cc770205704cd7fe1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f36cdcf25f23aa75e520b0745bab112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a723f77ed2746a58ba3c6d5ec395a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274c9b493b92031f83c3d2cb61a05d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64d33919f72b78b8c3f4332e141c7015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40e35d9d15730307643abd3ccd870116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aebda78488527a9e7fdef737353d8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfbcd030d7b910b883329a138c5a8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16216ede7a5fccb2a5017aba5368f3d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328a39b4e733c5e7130827f77c9459920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8760abd31648f6984deda674155c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3b6650e41f44d0a986583de34f9a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff02de23aec5743de6a1251211198123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25599e8786bc2fe355f071ca4df13dff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea903c2933ef9cb4cc3cf57e0512be925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0394e1cb32261280e673769ab03560b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944898fb11fec6b2a2df485d52c9272a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972fd2485d7243a994e950b7a73710728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb10c32f5bf7fbff2ef2e43424c808129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d13efc3768bb548615e652a1ea8ddd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca95abf0f853402dbcfd17074f6d4731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3670bfcd2093b1d4505a35f1c5d4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50963b8d8d4bea92f9fefc5205443c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad72b9c52b4f5e8f4719245abd4326f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7886a115185d1bc20f849b8b5a8bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af146fd496927c73f6ba3e2704646136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233e693cf763522da22145897116e3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f5acf568232311d04623bdf25856c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7dffb5e9cf7788f7cc30f440c8c0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9f9cf42a9325f49118c24fbbaf29640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80afb5e694dc7dd67c3c4da3b1f611d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc7f544cff22479d4efd8f1cc91b6242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed85b85ae462086d0892ec8178160c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a332ef48c7277e0fdf26d25fd5c75e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f7dad119da8173d7e19ecd3946a4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65916a7bb5ec060abdfc41eed1bd92e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2a7899d97628d1dc5ec3ffed16cd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c05a278ae4c27544ee5f52ad6abbc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbae59ab03d4465f044b1d7203f46249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790459b8f9c18fe5165b1aff957ff8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873e04837be2f328476fa12cd8b9e7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b46921a78b62361994fac26303c6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1e81edf6252b7f320dad58f327fe353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02a10d0e6218498d6aa2a77e2df46e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db4d7f3ab544fca020781fcca0fd5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32a5b2dd43c7879e35aac8ddddd42a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cee7205843e5e6555cb6705b29639157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491055e10bdc2bee4dc40bfc19520b1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2c8676a7b93f1cfe36c27a3bc314359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf391eaed2f384896cd618c47b717df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e1e3b2e137728f5aa2baab2a8d98b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a610ef59a8755c3b0ef587f09df75662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52ce9ca7b2db199bec6494a3fa305963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a71ad25e81fc0fb825a50c75fe242164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e550081a2d7b67ae2186f5500521d1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37791f15123d3aa3dbc6c456a9904e7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18fa23e600661a852a9f1ce317054767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47f49d052c175b83f1f2be7491ecce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff06adf615acade01d595c217109bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bf6f08944302493de0df8fa928c4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608580eb2beff02f7adc37725b7b3d7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b80c7d3f449bc2a8f1ccd114b9d7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cadb2db8cf34b04c5ec580894542273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bffe546f78937946f0c791d3090a4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31215228e1ac600e972337db4ad9cd7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43509406a7a3235e0abeb1d565ff8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af464ec8831dfe3a6543aff89ef68f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a09bdb8a2942644c27a60457340b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4dc8119211178d4cc9cf0b5818a5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadb5be5ff2c0fb68cbe23a86cbd20080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf1a579a39a243cfbd06e37dc3772e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c8e37668814d71ff74b713d9f375082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c5b9df9e81299cdba5d99fac02ef083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603863270aef54f519ee0a9f58467ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93bb492bd0ed117d520c1e559669ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27309bbc4436a82df034293959e99886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ce5422e6025160875750a1859628c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0346bb83782e289b87fe52bd0861e5c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ee41d378497f88dca66d1f597e86889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015eb8b97982de716625819b33c180090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fb3bfe37e5197ccbd31733218f26891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72b49c7a96a026b4e5de7651393c2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bab05d910cd79198d392d7de664a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffb5e3a585d8cb63e10022b129507394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7d73d290fc91d154ea75f45d1202295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cd87328c20839daae779f2f2e0d0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2771a8611c62fc4a3125e194b0ac1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21c8d27184824f28c0f7714e5461cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa36670bba39319763d551a331851099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480efb807b010ee0dd24b063e343b6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae451afee2c055bd976e8dfa60bb28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3d0296a875a981d11db7e7cb2339e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a15dd2306833dfaa0a316ed34f672103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1cf6e622d1c24c23b55026bb300e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787d92541b6af0c2ff0b491d3873a16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abe5f20bda95bb1616ee353f83ac39106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e90eb32dacc812724924964cca8dd5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d630401f14405362dee4420dfc2f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bfefb2143d973742a7df381b44b50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1080d2f9cae7046545bcea52eb96e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a144b0daffd632b1a317ebfbc1431111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962c03ae91a49aad04f291f7a14117f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb6d47e21ffa8666a08f66a2eb3b26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe2de7b80954d82d5d8840a2e8b1a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b672e2e94ed8453bba6ad022cd4ca6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120310a165da5a4b8dd0fb1c07a549c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f4e02104ceb2fee2c7f8a8e33c113117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e960de394cd767f665aa3fc90f96598118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2aa7198410d12c8094eaad5206b17c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d995679b9e84976200ca85dd5e66e6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecf00daf342bfbc9fdff2dd325b348121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ed2759d60745a2e8b71253e98cbad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2392f5b0513b274881f40cc06aea094123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88f1915871f743b0be8667e7d48529124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86af018bda6904eb8e37cd84512abd3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb907cdc1e7e6b1815650cf1d226060e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667585264f36772170928a1af7944122127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa775ff49778311f37adf68308e851ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92105672f121da34e9671475e62b1f24129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc56917dbcdaa18a418a01a6deac09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a456b81e6db7c3b2471c704f92b772131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786f3f7c251c6401b328619d2af25ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614115d87adcc766169df0c83525cd5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a389d3dec6588b9b182684e2cb88f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed03a25245846f56c780e279ddb017135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9f3af31e090a07d9e0cda589874bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a0c08092b9f32bce20e9b8c0cf85f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19de850af7e74ad24b4dfd5ea485b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ec150e3db923ae0a5b25a5e5d6702139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b0397a4759fce8aa29b04e7e92188140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923da7779c21711090aa625a7d1b4235141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7e481904fa715c6e492307e650206142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fc8b7965303b49e18d9a1e6822349143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59813f9bf2a2f50926acd0f6080da58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49eee149c15b786128967cec7640c01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bd58f632cf742a4106d89a4ffd850146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b5baca54b66cd0e701e0adc493bec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f06cab6acd2a7a37dd06147c68d13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6945898073080f785e8d2dc1beba264149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2037354b2e890585617e459428413c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2958f1cb350575b385bf1835338fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd399777f858e1733fcc630d3bbecd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2def7bf7b6f8c3539ea9e00b9b057153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af427130a22ab4cf57e859352c11f1cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef09cbf3ce1ffdcf819a5dd3eb89860155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163223ff28c94a5021889c67f8f7359156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28286e7532d01c5edf863937532fe90157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2d8f8f8e910ee949fed9bdfe7c4de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4b19610b36949bb1bcc51080cd06a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb919731f4bab047687c33329b6f95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddb927bf87b111137a19cdc3f43606161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1966c67f212b6d3e8f69c1a8f20d84162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787a6427721a2fe994299e67e587294163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf37e6c4e3703b1ef4955a48ae87b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28515b2987ff4a57639cbdd33533c57b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e344bf62e628527029fedc04df777166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c6ef63435fcc3c006ca7af38df8eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b991fbc25850e9cd6259e873fbae3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253243c4a86f81a5a0473088f7176bec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4fc9a114ae403d93315dc5653062f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb87fc1e59d20a95d99e3c3e9b12658171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3553122823fd50db07ad97f8d3598172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2453a8c8c1ca6e6a3848f8aae6581173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cef356e89a9e8bf1e84b6b15237fa2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60903c73d33f9cc40af5c0108292bb0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d7c1f440e5a2ef40921040f644bf3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67fe395e8b409cd59aece9d6c3340c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe61147e3be86a61fd1c5a0ed75a791178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5dd82c355d21a51e1b48e6d1e36588179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a959a4aee44ee68a643ecfdf95fc57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4de9035aa8db4fc8fedae9b79d3e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01097e4df947143f2ac627d63854ce6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dec7c925ad0386ae15ae87eb297ee7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f246c671b23d19a90bcafae2622e75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea283833c0c76367360ea9c5e99654185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136e8c3ea72fd01be0fd0f2f435bdc1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bde2da45b3d5a4477c17dc0410c79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be6f0fc1a7bb68f661887502e93ec7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9680b682bf01f47f4ef4fd4dbc48e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63a309d1d5f9744cb16dcc50c228a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4422a7dafa19910059e3cc00753be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb33130596276f26aa4a7e6efa0e16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6e1e5c93bf022ec6c978e1751cd3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5434b8e575495cfe4ada3c0ab21fa4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144ead8b5b65d7f5f9fa21df2eacb8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb07e8394bc0343a7eaa5b00afa67c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054cbe9da0388a90ddc5dd6a85ff6ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864eeb68d545cbde447f1ac03d86fbe5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4466bb99a813522aaa5ce4749c65e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a891bee66c9a91a7784bf4a3730f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdd04d1789a3a9a86cebf87d1b098c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc33dda32d28a96db2ce9329a37fa62202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7af5d3d96a0fe2704a60e0dfe4a10a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc0bac5035b4c2c593a3f4b8e292df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db2402d40486d9cb000c0734feb993205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fd0caeac7b1414ddac5198d146dda206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee131c6251bb8dd7b23b37a338aa52207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230506f685a9f8c3059fe556322ca7c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb39aae0c4d9b2e16e3a27e900a34f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a719a1a7ec67e23bb66e0708951427e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6e2ceb29937b2deda6957aab6fa89211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71e5c9cdac4463455e13136982c356212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc40f280d8407e61e9a99bc7f478bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280d84133d9101af69e910ae99f7ea1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5686edb444b3bed2a5a4648e080203215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f00adfb4359e2ef7616c41fb0d1de3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aee53b7df3f669df1668a7ff2b3ec4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db61e070b84219f804876e502a4738218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9505fc8ebc02b0058e6b08c26864c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d8d967073ff0ec9706ce7d286813c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92407044a2663c4b1e0d9a3bdbac4023221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36398d60faa8a1d3a04eade2f963dee7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60233c0920e6fa1ed26e315acc446f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e22cbe34a1c27d5ff385e16868c0a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6316725470c3de755223bf84085871225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782040e99718c9ce058ffe4a911fca7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c5dab0ea74fb07aa902b0efc48901227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d993348301f59b092a8bede49412f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e0cc04256cbe24142e85e55bafcf2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02597c3fb4e130652606c3cc353ac625230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0378506476fe37be26deffbbb26b46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fbc98728ca0dd50d8185818c2f404232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010ef2adb58d3da226874faccba8a96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71573f03a60f9411958d8e102a642b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12455906f2313150cb950e319a4609235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ca90b3b8816f5233754823178ab5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69286195531b55ca5c9f11508efe3cee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef0d7ae830638cf2f2f9704477198d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751fd788be76aa6316cad3d7a7ac5df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af83c02cdb66586239c5e65e05bb16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f562b41c394f7793052d91312130b03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8435b75ac813bb1302db915aa55ef5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac2fcbcc9f38b494f88a400040b0d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b2896794775672b1b01ea8a826394244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee55df6393f46f746202afc65bada7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242024d1d9aee55dbbf38fdb69ace8fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b0b4da6f89676343f23bbb3539679247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886da4b7ce903f9a77c77b03c67eb20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c50b7096030ff380bbd202e1e74d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6ef46d8fdc164bfe64bb51b7a6cf9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac1ebe2af3947505190c8bc97809a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89209e8e51ed70aae795b827a6b73b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca716d6ab96008b2875490c3f3a17067253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe3d5f6d2e2a3ea0b4db8db28f25d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6522ad33698fe08dc3f89d695554b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c813139f7f5b020d839b40d8fac1e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce8382ad3d213ca4503dddd1fcdd4f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51b88dcdcad53a8a9e814b216f7cc7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe10eb3f9e75d01ba341620950e8a93259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a40c47ecc2ce1af9beca5884b4367260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3e1eba50e994e1547425acca6ddbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606baadad442e58daf4a593b7b58116262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5e9253f657fdf559ca304a4fd1e00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10583eee840ae663dbc9b12cf86d34ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb06609da0a039df4278f41250ca2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af4bf360ec223c7c3f2ee4b2512c0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a436988a9b227d06cc223a3acdf58d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85f7478b490492ceb92234e72b1627268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888dea1570715df0456052a6f44acfa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309efcda3c008e1cdca830ae05ab54fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf383bae61da92570a1f121e99e1685271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b2e1f0b5cc5431851a15903524c5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaaf9d130c1d31cb5192c08afdd6b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e08233f61a2adece08cd3212f25e24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd581b112e1829fa6767ca808139d753275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3ae5ff304c191354c2b4a8a63e0ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a81d24b802b6de20bfd66ccb9ec1c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b040fb642580544fc55ce43ee55bb18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e158d6d32a56acf57911e0fbb6e6a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30006481c3f250a1b7f7cc0e229857f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167bb9fd2ff7af327e9a716bf5bae10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b3e8c35674ec6bb530bce2b6b5566282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f951e00f32625f8061c15ca199bc759283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e199751762214748b55c883fbe883f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27755221e35b33905011e9dce2fe34d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74758f624a08230584f6cc561792bacc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce80bcdee48b3d3715b317333aa98e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca5f5c4e0b23abd891a796bb4bae75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd193d2cfa7f81f7783f726e7d630322289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e8b717be0d60d0bb4b0cbbd352499290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66575376a89c1f2a38ce438c3b18c4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd30e89e188ddcfb9c093f06f0cf164292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb6ac3931fde3f73fa0020cb6f299d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941fc32642d9d422a401aea67df00ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61800d3e00bbc9108c018e2ebeb9e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddd910d45c9729293d7c53ef6420d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a08a141c074612b84d25d084398c05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbcf4a8b0c1d604336555410162533298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287478ad8e126c8257116d16189dc7b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b24a732325e00f1351d3411dfbd61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946066f0a1a6a0d9aa31b18c098229c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bf8018b66d57727b26a8a9b4bc5d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8c3bee041b8cc1f71191dec206cc5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba0fa7171490e11ea6d0d466bb5434304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b9f764012877b5f8c4a0f76005944305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e155a319229d36731f06307e70c850306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb491711c6b41a037576499dbfb9665307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddd1d8e31df5070cdac7a51c4830aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec5c3cf3878e6e322bea4536fa6f85309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc75224db8adfd5d03002440bce149a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593fa60e3877bdeece81a590058452d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698a04d2de5518cc27505eca15944d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7e3442d6d346f1bf5fcae5a6da399313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d9cb836c052defa589d73ececed48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fe112a99443d41f3a1d1e12a6124a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4104429b3b43c77b07359296539440316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfae508a097ca9fadbc309a82ce841317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf95ae8ba303f454e9a8de0bb08a55318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f519e5cb0491889234ef2d2cc6e871319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f900b3b3316898c8d478e73635be9b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38a59c75b00d8d84f9d96f6c8e5938321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecacbf0c1f31d121323067a74a973e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71375308521243180acfe50d6c747ab8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108439221e4b007bfdc8dc8ec73f0912324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134cbeae9f8542c4a81ece6b0d555eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7113d6cc04c7d8f802982ad3e1414c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa55691697c4ee55917b7d141a3f17327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e87427d291e77db670396b7891a4c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e749a6b368bd70998439827d3fc1bb3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fabae3113ae16e48569c3493d1dc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80f244d19c6352d2bc4926e297591b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa36fcf96811e2127bb98bf4e5e35b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7b62e201e95f38cd1103ee10edc9c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a33a782f52c8a4d01b0bdebc8926f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c254e2e39564d1f40d7dfbff14a57b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8636d749be5b70799642bb1ea600f1e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b15d3980a2e7271e8aa286961cdd19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d354a9eeece645867303200e591cc1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cd1158100699e3a8daeade9b46838339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143ee4906b2c54bacbd856ad3b6e9a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9274dd9b834aff9850a490757fe599341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24ceff410a66d206fe726c8e311a46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb255c551ff4e2c67a9a50f4d2b2732343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e3331c4fe88147a5bbd81acdb43ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51983a373b8c40fe3867d6f79656ee90345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021558deebfc2892998ec2cb2f22880f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9807e77e8d2f7ff9e437a6aef4a95347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b5211fd7199ecbc12c503a313e31f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2c203b7a64fc9748e5df0d355cefd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849b99927c48ca007cd5d8e1ad0e187350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c7cb28c245d204906a9b4f00e9f21351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea1dbe8102a4f0602ec3b68eed8f46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a864525292b529e062f2e0ee7631dc1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a906638c5a7c4a68e4360c01ea47f6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567f55d8bf32375bc2fc144599df9f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea105d03e104aec66a636678af33f622356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce33cf5de7c5aa98a1211437bc73d8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218ca8ed1183513790cb97ffe90f0b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbdc90f120b89d913037db84d56a8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fe0097f880afd0560cd6d15ae20ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddd25418cf94a00b2eb019fcb4dbc4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5d1372a0a71d330e0e913aca8a473362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441921252296dd154718c80b539abddd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f62ec73be723dfd011ba2ff19a7ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c173284d79bc24aefe1ecd4182b8c84365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8fcd0c32188cea39ff8ebbade2eae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87c2c760b33bef8524d2bc2ebfd5af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd515d193f410344346d4b9b99bd79b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9fed51a6f68ecf676368f253b864c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ada4d0a66f68eaa7205b0ff8cfb1b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cff253f53a74b3187b3e5f6023f99371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d59217e333c2eda38f23ea37359ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e1948f21f57c5cb828a39bab98f3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ee45ff71c862c659bbe55f3db4541374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890fc82efd24eddf5ddeffa2342f95a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f754802006aeae4d3d1d566a6746051376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47750f04bdc6999d86af4a1aef5566fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254c29eaabb39a316eda58966d65730378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7f0b9639e9bc323e6fc93bc304d36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244acf1bb4c48758dcc8abf2c2fa422380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b28643cb9be90188cfbba40a3c327a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4602259abe6b87423556955b142a54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5baf44ec4b04a3f042ec4aa2855e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa01d90581f7e1f3e6fb6993c2bae3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07c5b81a62cb46caea223a938f98a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64150bc85d679e7aea5d3b5d6286da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833db0c29af7d557959c577fd32f4866387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d6429cc73cf82f3a348b23f1de219388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046ec7e9c67a96c804714893c8a226d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e10f709c6ac6bb46f46a627beff1b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece80361063ed9127a1e2150ea0d40c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348fe133ff4473d525bb8bada975456392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ec9730a29a2f78a55d2bdaad925f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94c080c6e4bbf1839a9f11ffc93d88394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd3463a8d555a530ab70d9437ca5ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202db6368ec8a0ad8de0f8473198c17396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b4948b2a3158e46cd274021cc6c67397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247a63f6337adf49e921ca62a8f8a06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe202367ed52d0b92eb6b08216fa5b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1bb839911156318a667f43a5c4bf1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81145fe2232e37d89e82b5aa6d46874401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae452102835fed4c6b915736f886d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c8dc3c329d5a1e1a3c06334cd9c55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd62420b0e7352f14b8e27d06792252404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d01cf4948a074f73a9de0cf1184b6f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668ae36336fdb5b32a1fad4e15f706e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2003ef0df5090f910fa1bbdb4f9214407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d064feff4c3107ea872238e6ad4b5a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24595e0dfcefe0c8b1e334200d8cfd0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9034445ce3db7efc69feabc8209f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b618a5afafdb3d7daa91226a0f6af21411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6db55e9586681d6b640c3ba0ebb2f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477de1ac694f7c03e9a48cb86ce268f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c278f9a2b3a97fbc429f5071d2c6834414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46387632d71dc149896d3772e5d0c99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545280a81f6ba15befcd83e9f640cc9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208eeded451d0254bc0a03dc259d9a42417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ab07e8ef8d33b8971f4fcb6e05813418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9d2a8f1e5bbd3d8dc98772918840a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b54ffdc82804d6fedf903df2c9499420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6a50e9da27e04d90bb1550f5f8453421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571abef72c4f260c2fd478b6b146436422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08246ea1981c20ca32985bd444517270423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0cdb532b3ea5098ba2eb30ddf56ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f598e119ab5d3ffb87eeb46ffe018425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348196ed821d0266cc30469c952e41e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d024c1962bebc8d9ab46f34703ae6bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bbbc4be3f8e0ced230e8e6fea81d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f157a168da513963beee432aabc462a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07377a9a0ce05a69b7fe60da82a73fce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eda8cce154ce64dc8b0d2e072a953431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c216a99f6593bc417aeec53d9936cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb563ed58f9165e091637e51c5cb8f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b8b824e69bfba2d213c80b8ba6e5b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa042858ad67aaf73ebaad1b40a6b04435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756949448c1a8e9cfd66b038d20a846436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bb922dd045f7f83962d408a9ad390437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341605c4d1f61dcd3605e49d1de4ddc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9d89ec09781156e0045d0f1257b8b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8eb93b957145e1aadef91fee248b5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bf3e8bd1fd7f9f2abd919ca18e457441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57482db9176362fd62559eceb1db699e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d3510453909ee71b7129c2ea01ffa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae91d0fbbb0fd34199ab3bd25990d84444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d612048861568037c43c3b34255487445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef7783b1a6e4bac0e86cf025448d5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3d050c1dfdf6ef772ea20d903fdc3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af16c327030f3470d0767a756a18ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922dfb455824a13051d098e395ab404449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef30b63c00014a1a5999280994d199450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c314a19de70ba2804943797821a69a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7469104549a70a3ed4af094b568432d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fe4e7d79c8fc45d46edd8a9e4d868453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3955a42dc3d218ca0a707eb262a88454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9649bc6cad4dac52e7d69dd35055ba9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea3c1976d2d6416c7b83219dd63738456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b6896ba42006fff6c8e8dc7616264457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0c1360dbef02cec0bfebbb6df19ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ff23926050933a567795e8daf869f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea610ff647e82c4c1774c1c29461cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce850fb068a1456ab3b134371d36949461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563d16734a0f7375694375c19998bca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21ec05740176011d494457a50d5f58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eade9baa35973e2e8f63a36daef659464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f774d633095db981d60c564b001e1b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316a9d244ee90355b4ac8f21481d44a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f6a06a64f3a2f07aa5403a9a68c77467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8e570d22bf0f190d518c8ba412e44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893165efe8ea96ec51d10883ae680137469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8baf64a36372d1a21b344a1cc5a24c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291de5c3894a23b4656d2d02d45b434471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5b265adfc654ae9f275c97ce37b63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7647e83e14208246a3fe2750576cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8e830bc4e84baaa560c089f97c156474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0349ad43d669a6dd549807daea750475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881996a55e574e8d49bba655965a810d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe8524acd7e49fbcfd65d23027462e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aab8737246eee12413c352158ec42b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89d65bca9b238bfcbf1c00f3a09228479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daf8bd61d30f367e31258900b5efeb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90da1a6b5bbfee9b6e6c3a19a38452481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cccac8ba1ab590237552eba9b83b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe0181a60303d1d4e265ae7cb2bf19483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdb11e8fb5ace7d0aaf8703d4940f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fd4b8a68c6be4705ab9a16a4628b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f9ada8b85c8286278829b65df6548486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75548e80808ee3991d562149fb2af8cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ee67998b72de08466757b43b222ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e04d243975c82004a9f10c9835bd7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc467e9ccb311fcd56858f680d95f191490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6050f58d86146d282011cf6fb3db91491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516f956c156e0ccb1cf7df538010442492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938c1916bf8cab84db35657bcfdbbb5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c0a54d36fa801df4652b940060a0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c951f60245922d5393eb096d0b24d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524ed3280b10ef2eaae5da2c1b06d21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4766bcae61904ff0e6d6fafceb86df2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b980fa513a42e60912ab14d5b1c472498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a7ad1271ff4b2295812135921d7b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111705b7eabb425309d8a8b5a40cf7ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e358b1ef01d7c27ef44e037fb78f12d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda409d446641bc694df7eb824c26a9c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106c9ea2fb9c874ccf22fbfad2d9064503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0242634932c5f7713639278094c787504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9ea3a805c7fca9e14a8d556d4b10e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa466ba7ce284a34c553b5ed282a2f90506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21299b89f85d6d331e5d623d1bb23bec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5ede3dfc3d9b45dbef046638ea327508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265726ec0079022837540c38596b306e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd61a7e7991528b23928e5774f0adfb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380e6c4bf33c049d6de6192d609aad0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc570562540b03facbc37aa9ced6d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dd492892d4236de9e299a43cce11c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825090980562bca6295113f89e5a3787514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd671d8bc42ff4fd39fd3f703f3cde515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507786c657b763d7f67e75f1c3bbd30516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62420e10bced9dc6b9abe6abacb2d7e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680990b342a01a5b9d116de1a9c89424518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68ea45e352535de562ab047b96fbf3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c9242c4698c83bad5db924d778634520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369b44acd3e10adb8428a54311db3da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab4123a9998c70064ada4d8e81a571522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa375043465e3688c8ed31890b2686fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ce2a3e061ff68ef040207a191e8e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33bdc36f424729ee6cb91a2fca4fb8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745ffb1a4834628338ea44c775fc47c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0f5d368a8a10f8df0bd6fe05aaa95527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccff331ba00221788184b8d721a47e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9adc1fd87cb1f51d64c56a26ac4e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40759f2eb87f2ded994c949d620514d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8684e37d50b94d39fa250a233d51575531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63815ac629e22895bf8c16ea3f1c04a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e356d7f51f0afdd174006f7d414ca5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621465eb536cdb75463bd681981a27e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13858a3b8861d6e6f7e25e818b7cddc6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bf798da3a447692db55dbe4f6833f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075128908ae05af7b3b86d6b979638b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eef66ef3da005d5183e5529fd6727d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf2fdd7733746dacf0273351198e28539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03203984e9aaa92f2ddd53495e024b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f26d7cd9ab34118db0df4de6785f39541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f45422367863c7c73be69076d1660b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9273cc19f248bb4b318ded4e7c101a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249ebb373ca34506342142f33be8848544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b842d3e4d1265e958106465deb980d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1154f48c7e3dbe1c2afce0fba1c170546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2db4376587d5294f0f1b396da0d1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f498a3090737f738f58dfc995da50e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a08d88099d29af5972171d859cb2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf52b1e8a5d81e5fd1abf8dc01a6e90550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154c84c847eb88d367cd12fcddc3d4e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514c75117bed8cc5fbd7cfcc4e980c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9d5877670cbadebdedb5bfac7d39c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b366c7e5a834de8f3f4f7b57636e0d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd119635f9c649bd0c050205c3006f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43888b3e31187f552ca4a4c7d61a0fb6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713a50b509f267fd965807fdcb620df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b389281927f54f8c1066d82dcb292558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c72da7fa09fb4171dce901ebfd064559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdbef3ca9bec16895e62335fe194a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba09b790a9a14f20a6156f02bcfd0d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e4a947bddb66655cca051e0bab8d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561908f9ef895518cd8a3450f9722e2a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b09d659e36c5d6d9df23ddf3829e1b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28583bfacea2f5bb64e0cf519cdb2bf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2596c417e67e63776d70ed5b97e5d33566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a33e04f52943e930cac70ad92ab15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21628813d89bc4fca34b8d8d25cf47568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa3567309886d2b514ee031af077f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2682c13761e308a959f2931b8150179570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e0b591a7d015cab8b98115a89857f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fe390dc4e003057df1e6faf0bcbef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d903e08577c4631ef7ce5629f5b58a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123568718ae02e6031f67da92c480532574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab771d56a817910169a4d98e7969d66d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7e207f20620af1e98012a2623ae45576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019225534f4c8b2af537d379d62c68f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d14d9752babe5d605af972a83b8a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b0290b94330b9bb01371ba0d53e6d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c4553033068f462d402a459dcd276580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b143a9d7fca6f95035cf8c9b2a56b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd2f371c352d952f49a388b4f5a799582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9d198e91636f39e0e4bf628efe34f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9bfb20ad7366e3e96458e4cd4df9c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5105cab05fc75baa742b7c54190f1fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727a0f870b3f679f97b645112d8b2b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463ca31eb1ddf24242e73f13ef48861587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d095806a5bb56df74de6aae1a8d9e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a657e834e634def962fa8a30a56d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60e3547c35103b581684a1f666e04e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73a170a31d21ba74b97457d1a6d4dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a5c2e678abda50a8a2a46799d7e7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a6e4c190c709eb643b45be5250393593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cc1d1600edfa73aea9ff25857eeee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e1cfefdb7a596425584cf5db3761a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ef50acc02973c14fda5047a058917596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718997817dfb10cf9a41f9894d2e155597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254a0d86e42f62d52a4eca7e6c49026598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6707cca0a68eb96e473dea9a1589b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17e75f51f439dfb1b6a1ba8d1c4731600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cafcb96a91f09e516a6b61ebb9c95601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8ac44c7f028f21fc8683e36e40e5e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5de1184b9b2f3580e8ebd0f4914276603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c74a55df9e605ba357e2a732652f4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0edef63a1586dab2217019659e5985605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb9f61469e724bc7e095e9b76988c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2b1eab7a0a8f6d2cbd0fffc0cb060607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee533142f51dc0b475d55ab6f1d0fce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b0ea4d67cde08a35a196e8af31f54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f7244b1a7a1c1c5968a72746e534f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225efc183fcc982509b10e372c4fb8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c67cefc13f727071abf18f4a6cade612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6faa1b85969d28cd5eb0072888e1ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547f1191afd2d29ee728f5b1941fa66614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b12ff93ae1346a95229c9fcec0d48c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f38f727944ec105748defa4b72911616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca7690767b16ca610b89c30692ac5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9c45ba5cca0b5e160d5f460ad8cb2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832139ad3e33fc9c2ab418cebfc6e3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc6c1848eca828b870af462d66112b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77657524300adb366112b77badba3c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf07f876ad3e224d8d613221c3170d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682f8c401b1a347bf64bb0c26631b9a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01968e3aca14a54c38341f982eceb4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b639d416f03e3d4072fa191066c2d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e41ec8bd1a92bea9fc618db9fc257626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a31a233adf0c8b20a77921b787d6e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b050b51351277e6e3c1bca8958e29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce4306ff241b38ebae5b2068874e0b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9c8a9c2e3114b1a012e268ca00d4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34f8fb07d3c69f3174aff2c39ee985631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f1266645ad927d502cf6cc76938bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443078f4e150142ebcfc5e025327f3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68f375b36bbfd1bbbf23c2ea2f7eaa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6739fbf1cdb12abe0d68bd33033801635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc791869ec1248862ff7a28d7d74196e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a863f31534f271c7fe61620e7f2c526637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2391bacf75f6423f831b37820e51a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdd7b9052860d28cc06d9ecd40ad54639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c6a38c37485b0ed42dd3d3db46a86640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec93d7c838fcec8902ff8c2aa950a75641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef6419fba515263443edcf70941c07642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9993ac84980fbf070ca3c10ea59f1aa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ba44b5683946cc6f88d72a9c1b8cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76ff7c20e95664801e34910d64ea00645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e393e364c14f900e641336baafbba1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac810cb54589ecbc2f77edffe61af6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5ea15fa2a82577806ffec3653703f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e194ef1df2155ab2eeb33fd90ac2a9c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69cb6aa588c21689cbb5ed633d362f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043facacfa72c1c59327a068ef9754fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ef356278c570d1c998259c119d948652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc33cb5ec63b9d65588fa851903343653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab3b4875db9d6209d52af349c2eb3e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9623b4eab3c19cc407915909f8ecc5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8fe1d160e51b44743fc6e4f54ccfa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88b7d7d6aec8735c8cb5023503113e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10074ec4f69d95aa250233d4348a2974658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d36ad0dfd56ca2f2c44c51f01d4ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f866cf1e2d11922d7256b4c90e536b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97299aafe7f9546b7b8fed6b81e69252661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672b29410ac42dbaff2000d3a57a851662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343ae57637aa6c14afd85c5f478c7e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a64658e368f752ccaaa0f0cf1af4b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabe9868b54ac08240709c23ba21165665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03330fcdbd653e7858dcf5acf03bff2a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8870be1d098af0b9c8320cca8d7c5bd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddf728547cd2cf6aae4941d60d58c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6732c969668276b9168f6e2f03e120669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b4255ccf30a8872e73a92c9a43bf9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d953a84feaf5eb8646cfd74ac332618671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5eb1395223392558029cdc7791c76672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386af383ae67859f3d253f787f9a3f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07103ca143d9f78f87f13ad3153a545674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a436f831271b9d4e8233a32aae295675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0815f42f30342197530daa790fdb4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59da4541c45859c5ac9eace664f740a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6e3cbf65ec314c61d8b6eca14fc22678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2b1651fd6a4bee9e1655a584bdd46679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162abe76e495907699bbefce8526d6c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98347a6a83d73a88f516405c554164b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfb38af792ade0d681c513a48c7eec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb63be28c558e7336c7b5590fca082683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8fc6099d621b404d4ca64e3266f99684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c309663c2250c2333d555866d034d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eff1b40724b6e75eaff923eb002ee8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8ec0afa35d5ddd34660f2e0adfc32687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966f15f2e0238074790c3d0752173a0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f5b41f1f0272db43dc5f501645c92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecae9766529b3b40a29768843b2924690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60756f0cfd2f8e4d5a4e923560cfc8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e5cc56ac0a9963b2a1dbc821f9603692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5a5b303dc1a0df68755836525fbca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ec7b0c35d1c1ee591eca765a400c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea3194cd04ea3ce27bbb8397c947fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1422a1dd9e5761f4d00991e2c828d51696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1c409bd5059fdd4cffbab338be675697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606fc12c1ed88451f83dd60e69ebb1b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61f5a1fc3a9b07aca397e84eca167d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df566a274d1e9856e6e4fe1d1a47bdd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2f8aec0a9f0517492740689cbe2eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f5246242273b632993ac898fa519e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7015c2c73fe958e7084715b6c0f3115703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46c0c403013716297ea42adb6d8e70704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d482272079415f186963bfc95c004c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ff0c1710b7638f402426a0e323677706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3c42f3f1c17a4aee704c3a4ecaf2c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf8248023d11672233dd3b5fbca1e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77594b6ffe72fdffd8075eb8f71219709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e7f59b68a56d4936b3b21e74d4ccc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12e479bd60dc588ebc322046c77925711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e5c391b34b5855c52b69d286377b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5fdfa7caf734eb1fc634d08f049b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f9cf023d3f7a9ce5c8c94d0754a62714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3a853b6d63acfc00792a4210f0646715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608899499b8995e14d41c4e7ad3b596716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661f7a230f4376915a5c3ad9ecf8920717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341979fab2367f6e5053a9d2ebd5cde0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944dafc42cd635751c770664936af59719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dff84fde2d12e54242587c7d34027720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e283807d1295f6e5a308c5884a56b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191fd05be2acb08898370c488abee38722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba09ac05a4e0bc792cef4e05206642723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176790af80332b7a0404f7cab3b3c7c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded5fabf571124d8b0895c38f8a4cfb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff18d7e8d3fc1c9e6780e8cdaac327726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3b51419640e65a4c7c09671976671727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c3eda6b34bcf3e73c718d1005fd17728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82badcf7839fcb99d605a6c5083d27ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618698e326ec5fea83f5a2a995fc69bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e827bd71b05cb1b52ee9d65f23579731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48807b38ef818134d456f129b75d491e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d68c611d64b0e05e0fd2b75fe39f02733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3caf94b62ca060aa6f7ef056a02a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7a9bc235648d7ae45faf57c522d6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738847ce5544a2d2d423506372ab4e50736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642446267db3a3f12076a16a8a816c29737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fe5ca969b4dd158f007721a261150738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c3939c03cdf1f82fcf4d3d2bbdee0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fb43f87b02813e4573aa1b560dc8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8aaad62ddd1c561e2b755a1ed37a05741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0948e3dfcd7f6b0249c17666cc40e21742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fea4b618c87f1cb7fb4ce570914331743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e17fc4ffa90a5119ba32c12a6be819744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb7c196b6cf50a428086d662eac10f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b819aa472c08c06e82b61d4b842b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292b789c8c5f36442e8b74b7fe20525747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75317feb1ecc1df4c3e32b90ef0e6cf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54ecdd43c71eab49f49bd53941529e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd6cea143d928ce7576025a0dcb21b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457b9d41b3c62106fee2c1d47545d11751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca3fef3cb6db84a8695c130dbdb637752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6a9c7ea463df71436e19ef5599100753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a905de6bf700ea3271421ca69e8ad7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad099513edb18ec7c14aa5b4e4021e26755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5d1b4c4657195d3d97ca3f04a4d85756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd203f38cb661a19db1981b4f12ccee0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36462e02a8d97c7ae15697b6f509bec3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20905224a29397caaae665019ebc1d34759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1c7fa48f3ac388f652c26868bbf69760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2f0ec647f033fb0e560dcbd7d2547761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43a1b5920115a9ffa05803e3e049e5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48a2480fd17fd9ac615743616155ab763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dad7c8d9bed254708889fdf3f2236764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa532b961db6d60d45e14bf48df101d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7558b9f015810d5c73d6e559131f9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466630e6cf63d48f518eab4570aac49767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfc9c5d65a7984fa3439a6a8087397768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987116dd7a46fa59269ab19c3dbc9ff769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a59bd223d6d47ee598c344f9c531c8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c3b40a08fdc95b4033c66a1e56ea3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425be285033172f425e6ee7e650bcc0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b87566f438f4db5631d12c898223f5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863c46f550d1b2585242910c136519d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d8ae621d690045201c4fcdafd606d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f063eba8f71b9cb03e49c1e12640d6e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84250b0e315fb9bdb9b628400c0d3f6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10a181279cf8b263182ea676a9ddbb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cbe5522e39c371868e09f5ed68405779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5714da04156ca8224b33588c9d72c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa316e59d6f63fec98e38f7a5089ad00781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ffa55c76ab7b0f1813b3dd3610939782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76705bcfdce24dbfa263f0d6175d0b1a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffbacc06558491b73439e74f8ecb37784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143662139c5da7d5c091b3e68acc933785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00915d599ac2f19554724daebe781a4a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa21ca3b7a5c21ff10981613b8eb06787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3eccac4e1d4c642491e390fc9af606788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7df6afc74be163c5729cbbe46091a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35141d15e988d2a1d72300bd17a94c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51790ed2221dbb889466f86da43082eb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76affcd7131bc4d2ccc319cb46d6e3f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e354b590729ce3fb0defafad3960af793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc9eac5efa27ee3b6760bd1417c4de794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974dc892303052373afb35712493614795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f0418dd06cd684c3aaf70a94e1991796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2500029445cca25776886b685461e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96988a9a894140ba525ca94b39a67c0a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21aa3f75896c9eb9c60456a74b9651b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881d1d3551627186cb2362cc7965002800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53979e04b828810d5acadddda4e3f58e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c37ab76a4a7d49a9ea7234753e568802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219caae926443754077926b02b2f7c93803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4816d72052b2bfeee1760fcc8d3b5c2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb9a956379741106ea614a26821245805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4c5df6b20634d387033b5fbde879d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f8c8c49d21413f58f8b3d58f2acba807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cdb3cd05304ab934d0b7a66405684808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d00b9a66562c8be71a2bcbc244be8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f4bb70c6270557ce332a135e1495f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175c8350b4567470712251ea9c2dd1e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72211dcdba17d9d552e743316ef17c73812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72125d695df81103c507389eb934a235813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba7fccce28921f8a02fd9f3fc409ac814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb841cb1394eba22a9890e9677c9f8a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b39ef4395af0b18051571149c99311816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aff2fa47f6838ab6a563bd649c0ca1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fcc0df12ffeddf52b58cec4c72aaa818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4307e612b373003a9269598cf03c5d5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2ebd14ecbcc23f7c3afc395d61b5b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c66a6f69e5e1c22ecc42277d253dfe821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ee02ab957e743d276e3995bea1b5f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1209c9ca659e9858a010cb94f27f1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351f92764a6c7b82a2511bcb26b2595824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500d263f2c57448ceedb4417598858f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe19a5d8da8ca5d029ca38e3f66a76826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d0e626a745398d78380aee3955b5a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbfe616179fdf9d47990aab06672ab828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c362261552ee3a3cee4ab1a74a861829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a06c278a645c40d20bafa336b37643830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e75c1ce3ab36ac1735b41b69b0c4af831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ed11cf749336def6108584bc05593832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78490e7cb8eedc188ad7f4fdd91d5ed833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510e9b11700e0da523b8d7dcfafe747834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fbe15cae027b7ffa0d26a58d04485835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f977a9dd24dd28721897ce0598758836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313065c9892b48ba94dd479a736e130f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abb15b0d7f42a2593d771098fbbc2d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e47ff31b4563dd3ccc7c046291645d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618f2e44e6780667a6ef729fb70e991840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417067843d17e236a116188dd3a70db841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37698afa52432b221a69788a8018bc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6deb804550502325afa01fcb5473b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabe147f2b89f111c43ebe7240821db844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0758feb66fede7cd2171508523e837b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3addd6b6232001150b0898b8623cf7b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66204f9b41fc8c9c47b91b1fd633f20b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d138f9a5541dc9dfbe9e66128b0d1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5ed4f1c107ae91845bc3c3ed2d6c7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18b8fc4548216bce52788ce6ed1af4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed346cf5ed899bca198b381e101698851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb1acd63d67e5a0f9ef10d6462936e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92967333e2bc9e98c3f8613ce7a6161853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50f07b51e9749f740482623aae482e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5ccc58fe6d789e4b292e91596bcf9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09d7964e7d886eb95ea4a9f680bb82856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dc04eb19bf382e366515d19ee7742857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca999e5953b02a2a705dd89468806a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20bd5a1d1824968de013835d8c7659859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5146d3b2118539f1488a0e377d7b3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c63a37ee46674f95bed1bab3afcb45861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b42fa838c70a956cd23edbf976bb5a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558bd6749039f532d3378a5111e4953863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c91ca747b85fc7530fb61ec052a8b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633c1b3b23230a1afbe321256f8a3fe865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123334a83548c6cedbf0261597b95e2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380f808ea884a57f710a3a63b87946a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621294f57fe951121a144775d9c7db5b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414868dac1352d7d86cfd58845797608869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc6e077d503e5c205d7d85ba880e80870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf695442114666d5ea5eb53dcc95ef0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5d74e546bfc645af846374709a800872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd6380e429ce21db8d6f510c04240a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e93e3994790717fc300722a85c4e7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94172dd324146b618b97d7f13354e539875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354602e415a129b370ea0ffff31e5902876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1ca5a7313abc644030aaf376e83b1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f351a6d43ff27365d43e1ae7fae8a5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6fe24910428687b862dc2c64d626f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb3a954be5cd64b6e1ecdc4bd3af8d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac1bb3bac0908ac4cf135f33c5a27a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f140e21ecf88e062fc3b0852cbbf406882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d227cb3b4d746dec97d65474f7254883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948c6b5a8cdbe7eefa1ce5f6fca5694884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c155ec5825f8a13ba46905bbadf17885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643705aa670ef9ea8f723d560c990aef886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d47bd6df053a65847afb7aa6d9d3e3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ea3936de097399f8a8828e4142602888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95cda028f9c958eb7dd2024be9cf26889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dda58a088a653ec5d2e53c5c07408890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b48651e6cdb3c9bbafc6678373120891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927c3e271a625e6d51002d4f43ede09892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2c5fd345368237287365abaefb222893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acca982003890dc2a0630ecc20f1147894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5590b790eaae7675a692a443a6d2003895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aaa2e49df2c823899ea15126b0a196896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202f3300cfacd026fd109c6c4906fab897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601f5f0887438f225051758abb29e19898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0c790b37816bf3d418f7b11dd3aa9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bac83259ed4d4dd620fd818562d891900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a600174f92aba6783cb168be35c3b2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab18e4aed457aef1f1383734d95da9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38196a2cbf8b957173e2022bfe3f6a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808bf4ac3854d5352b940678c366718904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42460f2f98e1e5f7c92fc5b29f0501d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0377a8aa4934bafa57bb68f7d3eb18906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e28d7ab5f2c1138b66a530d5667087907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7d5382913667607787df1d4841a47908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3f9cc4d052f47b4aee2804126892b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee79cb2b5eb49a7f5c2846c256e70e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148d564b51cf5dd0f070fa12d9e1c28911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6603bdf8bbf0b7d171165be7b10b69f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af0a4edc5a7723207ad5840b336833913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997eef054dad74ec0ec10820bfc6af1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106efef05bc1424e7ca3c3ca9a4c9ed915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eaa7c875ed11c2a5f4a02040da3c91916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846237206fc6ed22ebe3d051b066b075917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25b4048484e21a02b3cba2f5b38303918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbd6aa13c895185e233fb851b141eb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b538fdbf37cd002674e9ec7835013920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bad5e4430406306247a89a714fa89c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379980bbd73317336649949457f1203922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a646514ec368cd31b8520e723b964d0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb9e3a37bed33a52ec4534fdfc16ec924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a08f64166559f071d8241dc797d4fe925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04e4e0e26d4fe253419c1b7d424827926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a2425858a2122453f085a7ab72325927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38175fc855ebca903671a6618c4791b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e830b6b32e53d956e11f7b94d9a8f0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3974e755bd10a627701bed437a7c507930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb966accac5a51a090df1f5b642950931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed98dda46912822eeda19dce916c4ab932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de3210e00b6b01a3e8fd0ab6517bf5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146f1749c2bb0f5eca2ea4e3a69b181934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e57f000bb89b371247305fa4d6a43935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d24527e941f58b791e4a5e46e8b30b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca668eda2b2c07dd3438b77326146a2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bfab805795334d03c7b4e71119e85938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427a0ec5d8483ad98ac09738bc67036939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d52c4ebc4bc4a181dd1f17d215f85940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fab59c15980f6982526a03d16b552941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786269bfbdbc978c3dbff5f17d75118942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fbb7fcef466a75573e1770c87b335943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec781677a5df153bbf4f6c22de1c9007944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dee7d6529b29e92fdb5ee526c86f9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe21e3f03011208792d36027f900e1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d41f9fdc1d007edd3fa6bf3d6a3b0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efc81672b6add8cb3fe20d0c4f8759948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41863f2fabef1585ff1395178353cb43949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9732eda34bb80f0e22dadc9c0901f0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2841f88fac80586f6a31bdd7338d0c4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49559d56ea0b6223ff399768cf1aaf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f8861a292136c77a08ab7643fd6e1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dac9b38ac874b07a9d3083ed934f38954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1c8b808bf3140de2ccba9e4cb772c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4369b6cb856514328d28082d114f947956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d11863761da6d0c36472a2fa3908b6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0c43cb7615f859122ebb1af4d14f8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7897827dd2820b9ebc1a01ee76ec97959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62989a1bb0fbbf0dcc9e2aeb262eae5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece78a8fe63f118ef5873b0c0f09a83e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95335dcba903a699c9f497a152d0f97962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5be08a8fd786de49affc050b7ae43c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76cf4ec3ce6bf34429ab64252c5613964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0776221c2c2d03e7b6fd9390544a25965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40079d4bc94388b2b3b0be892c8c3a00966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960d3db780436eb388312fb910f3f7d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce192b32344a4c413a2e9c070802957968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7488a49dfa4ccb41f3b1358ab3f98b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f5ccdf756460f4b4c2486e3b30d80970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7947d8ca44fb4e95e249d03bb47f5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6af7d56416864f695257525cbf650972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09232fe2fef7e0d87165e8ec14acc24973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf9e1a78d004ecd2de95042b0cc65a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a47e02adbdcd304365e429097ddf9e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6af505c98adcb219546e776e2a3a93976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bcb553a0a650dd3e6f420ae068ec9977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfdd638aee1f2b769f4f2ed017c049978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce92c3f068828d7232b3500789096e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3ccdd6d4fc5f27d9498b0bc7557bc980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bdaf1129bfdb0c14ec2035cd5eaa7981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a98bcfd5bfd3f23e5a217c18c000a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e9b5149875ca75da6d53c757ba503983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db07deb74652795f650dcc39cfcb252984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dda29fa57c1857740022a6f5f5649985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be6574942c543e811266bed8114f18986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04073295432d56025ea1da10b81738dd987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce5904a3e0a941cb792ba42d116e15988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63918c024ac62d29020d05107ba15f52989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae430c330032d34c4aa9720c25ada65990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9212c4d0ca24d2b7fbc27641ed9d7b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53c6edde1adf67bc1dc9b558bfc9e1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61899451e28e41905ec480e869abc29b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c455a582da15d483000340b24d8185e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b647ae5cd74f92476e6beb317ce1b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29956e8287afccfdd4965792b815d2b3996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cbb8425908d53d017d695d35c0044997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>