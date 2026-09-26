--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e026e09d01c6c0f273125393033301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b72616746592afa7c681a645fde332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3730d0f4bfd39a774e6c0f5a770d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7982c9991e2060075a700a53ead914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cc030c0495b422eb02272bcf7295f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929381d7b914b9d2074e99e01b257b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3d37f39a7e83ff8dae222807ffe707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde7b6962500cb69f5df7e2b252b6ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c459a25b22d3a31b90b6765ff3404f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62a0aa6c39488532fb1bcdf1680ef510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604109952529c79e5470627dfcb298011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8206fb42d21922a1be716f425c44e6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff921c93deb25be306cff5db0a1161ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dbb2994a8d5798e3dd4149b56c90414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544416475378592e3080f0d2731ebdb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66503c2fbf3881f90676d30e5dfdc37516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21409678ba1504d1de8923c6452d0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead1b0ed48b2c14a8a8d1133e35409118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b129b7768a6dd1846a2372c5cbe035419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d951f130be39e38eb8250d7a6b66120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f3a6999501ca725f715e62aed622121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d21421ec146c191b4349a34d2200022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5b7ce3a473d820fd0e5bab368dfc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a93044c39efb30278cc814fb1944e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd16cb8d8194b779eacb1098b5ebfd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f059efddb72da6c0729ffd9bd1d4b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a3fad37274a41f10d51f76fdc9d0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707b94f815c07b705a5cc12de058f6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582963ea19cb0b2875c9b6d4f0600d0229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86b410e5f4b9ce76087b55a60e823130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354813a6b8da7bc04684279d26534c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ffae045ac879de03dede1465ba70c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab502655ba9d59123ca2c5d545bd6f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e9324a406c30896cc163a02f8de4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5a9ca56a0d8e86a17127a019ebb5b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f394e65f395f0f591276790410fe236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa326236965ed81e5c1ebac8fe49d91437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d00bd6bc5c615355665eafb4acb3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8fd0a2aadcac629fbaa14179bed5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564b0f4b386332890e53433e37ff1e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f102ed176ea89d182d80b007441c4e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409b7b18c15b53661a6e1488d070c7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34927a31ad2c28a571cafffdc2517d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea24f0cde582b6679360db7805889144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c286ccd3216f21f15831dd6a76e3e5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93207d1685e3fc867cb5e7a162ae00e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c09c8a106ce91ccbd565d9bb16263047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd3b186850ddb38c77dd0470d3ba6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498490d4c15ef12f2be9634c783482c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd764e1d51fd2da84ad927d74bbf5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e380c25c8c845b66b856ffb46517be851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27a7b7a46a891e82d66f21fe41831752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f877a541a913e4d449b1206d0637e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24ac30edc0beceed9251ba6d0aef5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ec4ddb812ba05b21581e7983665b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9243127acd14c90d4541fb69205e46856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cf1e38fd6d47e2caff88ddcee4f1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5a970202e6a657e945ffa8e1ed76a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9933162695c320746d5271930039b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789dafa09481d2cccf9c049bb41c9a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e0e70dd748fd44deaa3964ec0a78861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ffa1697787e427235dacf74a6fbb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1227124c57f33117049b11494204f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bfd8080c9f6f1c60f67d211bfae4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2fdf1fb8b8367c37151b10630751a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeceaddd63a6747888f115065612e0b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff14c2d67e989cd3fae92b9d6bba7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6a2b242892e17bd59d36b08cd071768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2cbd0bba17a60ff359b377b47de8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2c8b2a345ba2fe3c2bf7595ddb92f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c06c50cb25d5e1500dc405006f95d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f5efb7639f1ab4fcaf88ca5ad791872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42319b53a8e714743977d411542c671673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453de077ef627c4837835101d16b716074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f71ff4702f08a2c24d862dc0b39a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fdd9f804f4ce8d0d20ce8c92730d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b558048f9615d8cdd276f4ad5330b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b3eb5878c0a9aeaf3bb07a74b93a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15267028ed7ae7b2dea25013e9fe94079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5c6ee9abce480b69a1a4c675bbd7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bca6e72f1b60698ca87e5343e791e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1019576f491c55920ac85ab019bc682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878b020eb60204a737a2b1e5bb6105883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba47eabfa9bd81916af5ae1e75a24a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5a489a24c0c1d8695b1275dd9aa9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a23f7094a7486b759a1d640ae023bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1c4989d772e4fccfad6bf583721a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ce8c0004df4559255b9a475bddaeb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b056c494160c4295f76d0e07a41eda789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d88214f765b5601aafcb9e36ecc3090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c3d310ff271d111f29b82ef17aa9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8953a18884897e23bbcf457d79673792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb47270c0b1072b7449e5f05849f8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453129edd33654df3138e86632536c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8e3336aea826f129655afbfaa18c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425eadbf6d1a54ef7307142919b5f3c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bafbf5f780acc095d21e6894d14ac397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc7590e0b7b798f7df0c619d65914798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfe789583bfe680cc6e00e5e3690d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb57cc758c117f519d2211332263392100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2c2b67d33420a7fe78d41be450733101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e503d16507500491b20d8803bac161102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a0d1250d3773efb8fc3bac0c3dc33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832167fe2aab873a7c0fa595767a4e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc2b6b3bb0ec25224856dc524056f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef7c1b0d705eec0df8a0a8b21b619c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ca8e2d1ef79fbc20e6b42644db468107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c899ff4c50081cc2ce56f5c49e733108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dc9938c04dbc0203a2757ea5c09c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38cca13fd9032af0b3243f47400033110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d346182b2c68fa622a125eeaa10ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9c4f23615afa7ddc931057c1f1ba2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f382f74edf71afba7050ebf91342f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda94ad8efe94b0f0bd44b0ac90099d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5e69b62b387f14aef49b85a142800115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e81e62f387fa7c144ab6249f8e6f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700c080f4938299903f433c6e3efd9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af1e5cd558be322db8b10ebe61c2d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11de2017a679bd06973b974607b862119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79515ab3cb92d24713ee6afde01de290120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747ca665e0371149c3e03e8ef14d932121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5325030fe729b49f8638f2e22bee1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15a93bb1f6b2c3276ff8df3dff7b93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114f0fc849f3233e71929b33137d577124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e359c1aa1a970d350240613a74949125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83a08416aa59e86ac3dbadd3a54c00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa0c4d1a824c426e04ae91e5425afe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c18a40f33cfe8b52666aa657f5b1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c604dd7042cc997caf6801b523288129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ab8c078d33f774bda1c492315b96d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adc987a137c76c83cc55bcfd54f78e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdf28773b756f33b5b9617913c726c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01d268e5cd6160f99a0fcd84bf6f83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e34fa6908461bf85e46af0379dff1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a2efc50d71fb5678156a0f09acc08135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ba1e1184bc5543f7e89fe379cba6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e086a95850be7a4328878fc5da943137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13e3a7314d6db28599aa612d235dfc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62faae7e67e0c7612dfef117ef4b78b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b6f7c7b8c89509dfb7f5fd7653e1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3af5ec57d0d0fa3dfdc3d017a2d34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb0eb32b8f5f0dff5ae80ee052463b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89fce3406834266e1c13172c61c86b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe17279361890b9ab63adb560a49bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390aeff8b7815a63eaeec251db7e8b44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714ab218c37a7e00e6ba85e13d5cb2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cf3974661913f89039948a58091a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683fcf5c437eba1965785b35b280962148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f297bb5d0692888b5efeb9e7d6778b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5c48e5f42c6470a47e7b52e420b6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25daa95cbb5b587fbc1e1b9124075e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3326b22b57f8b3defa7463a2de6b34e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1b078da0ce047f0dc2ad238efec60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ec34a0267e077f3f10474675294e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4740f10eed9d33ed539521da8d9b0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6171630b0c7637eefe711865cc2c42f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4c8638e6b2481f998f1860d76766a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85f708b970257822ea8187109fde04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb22c21ba220fdd2fa3970e5f90bca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46431125c439f1134f6997ed8f6fbc4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff314ca4b20f986423f7525d2e4eb8a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fcc54c97279545fa95ddf36080326162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06f774eb940f7426a8afc25f12affe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577239007c4c081ac0e27a165abc8a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6be289d75d830f0ad5bf7c173c8c54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27284ab7480d9caf225c086c4c596ba6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363b6b49c6aa9173e59852750e05736167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273880b8931599ac453d8596ac3a5fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42190034ebe526c063a2e8518692145169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74e7ff9e69081eb3c7552ce71bd65d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3aa04729e297112dc5a5808f4bb09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497609364d10b4b7456935b2eb99617e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add098bbdd56eedc2175294812cf3551173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7a7fdd89043bf69aa37e06b8611e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f957b649d0cc1a6080d6be2b9500970175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffe00f9ee42ab56c4a8028065dc563176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53256b2c1d410c0338252127e5f62c96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42435a575cc8dfd0cf5957f3e79fd8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618fdd5a925df1e37d73772547fc8c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c3cd5267d9427b9d6c290c2d38fca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151104eb05b5a8373d75ebb8b05da32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741723e85cb95ee895d5334a7f4bb64182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d75ca789f1893b14d84d8b6822010183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0cc6321e330e9648b389235fac3f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910d713b66434ee9ad78c3578c87447185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651e1a44cef2bfffc578d1f77f67e3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746580cc7f442aa91decd5f2ec57b8b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8846d95f563e713da9ceacf46488a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ae6299a76feea26d9c986cf67629a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13f5c14d59d18ac20995ca6f41ec44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551cf29efbc6449ffc17258d07a89f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6bca3899505247803f19d8e2598d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed609545d9af6578615b6733e90eab9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecedbea663ec5bbcd045eda0c459411194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103b4aea67c8aa01f4582bb3a073cc5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0fa45c1c21074e19db49be0607a91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144041f4b5fe506dfe561f308a9e3d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeeb692b74f4ef6495667757419d4c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c568bd77ff3c3a7b4a9a1a5494b6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98157c2f46f48d8a1cd62de359247238200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61306d9b5ceff6b091940b09bef9fc6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27903c762dd9e4a1809e2f16bc35c4ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ce3d3f032e52caa809ed7e5dfbb99203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe601947b75a26da0df7e3471bda1328204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e5925d9df8dc34e56e6a55c5529f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd5544ffc13049287124ff120b13fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c421a1772e33598f7aa45eea37e4ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1beb8b2e1cf1fc151d4b4bfd2c56bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e80e6bef6b6013365c393e7e34bae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f63cd3d7cb163bcb1d3d85641e72e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9860c248c51ac986754d132542a357211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5e520b0b43b7351de31aa5e97cc34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dce8e0d71f4010d6f34451ccab8aa0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec73cc593369e2ca04ff72dd9195582214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635081ef4cf733131c1ae0fc9253515215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78e5eeca5f5cf5d2043c883f1c675f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de07cddb02e65898214d3b5309a804217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99133ad633d73573e44883d7fd7f32f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d91cb5de8638d1135c55962c1d2d16219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd43d663f08b494581c8088f709d8be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cb9f78d5b72ac0141f068018e1bef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b905712c9df76bfe690077f4d6b48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be1fd2d74fb02363595ba96ca69d6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32b3509bdf150cf2c285aaa2984d3c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e43bad4e19a107b43ca278bc8fd1d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766fab5155ccf5a68402b54e9b3739d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e026ac89843ba6e02a67c778b879f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13322c3502c0f7c9a21a208f7d713c1a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de515916b9597b2b8d330f97bca2ff1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef81ad1e06deb8d08a87544e2598b3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e29de756d3e1bed61203c7d144bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eaba4afddfab187d0967a3f83f7c99232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e1d18d569192d15dcdb91233b9a2b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75039625d92f96cd112e0a079da98d2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b4f2e737ea5f5280da267af040209235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb5268e3a8a3ada82fbeb874228456236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f2ebc83e766ec1e54f7c756e4c394237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbed2dbb34e2b166d096b153f67119238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ca24cd20be2c84755bbd5c62efa55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96575dfeb4ff85525f8fec3ec4264072240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bec98f74f9affa39101c0ab6ff1eb1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8db0f386a08bb67129161158c161db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b27fbb156363c57e67bc306bdc9bbb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be595d22ea4fc9a3309ac609a30435e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d054f6e343889f83c3c5ab85370ae56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc0a3c8e525b0ca233ccc0b524720b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f242646ea2381a583f0ac04daa28e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3efb6d00feb5da1dca263e4fc152c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcf9406962f22af094f14df6541527249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bf64023ff2ea89fa206888ed26859250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1951c2cb9b8b076d2689c1f9c5adb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c4f992666176e343ae9ce1365d1f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b8e002aabd8b25360c813a55a0877253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ea725ca194059bbfa341093db580b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef51d1fea939c44b5707c87e7d78692255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc08100ad7025c786a9fb839e30c68f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268c2a15aa443394ff2c9df913a895b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b444bf1e269b8eef0b1829dbf7647f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8648d618ab50a3c36ab97b57770a95c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5f3ad52c4320661960e79929c4411260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a010c9f3d9c45d4647a11b4a3672bfd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fd84a8cda26961e0a6bc97453828d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e4665fb210a341c3594226d63de6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898635e41bd217af23bc4dea7324ded2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb83f75a024c7ef52d889e6d2d7fde265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098e2e15dbabf33b77c4acf21c9c149266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dc9d09d28ba27675bf81b932f0cea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85082e8fdffe6dcf33f8c2bccd66305268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c55e6f012f47a1de717dcf8507774269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fd78f01ecb4d7e6e06f6ba3d41d82270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740cd1a02eff3c1e967184a4f16a03e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797171a1cee42b28b7eb1e1c0d69145272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dcf3648babc73771716a84ed96be1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9e2f7b174ed758a57eb8cfee72ab2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c1a6f351044bcdbbc528627debf13275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf615229b69609db579aee303d6834e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e9384eb7c9d24b2f8bd311da36b39277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b26898d1377e52f247c2c92b8bbe51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8129392f399e4a6f235f488c44a6fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8e8a56e735346f854a8e8a5b84560280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8f0900a52d33a20859733709bbf76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290937b52f17c0b066a9f43d37eb6ea8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58aeecf13c831c0d02a88cf507e9527283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa795cce441d1e634de06aeceb44c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92747717f106ab681165b1b5f6e9ad5f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e97f0b7a60c201b533a0f2dc79765286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f0a4dae698e54cd9eeef951ba62cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb34ba95734f2a2fe58fc2d6cee4334288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c2e8e0ef3d8788788019182c538b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed9591f3e4ed3f186923169f6be787290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d25f694bc26be910173100588fe30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d356f1810b93253a1fe1d3ca205674292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a00ffb3287767e774be537f20c58f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e88b49e41421ccdc85d3efd956356294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918592a082d2d08a9282cc4eb5673201295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a29bf3789dea34e338f4fbf3f3d35a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0557506612c75547cbfee2900f4dfc1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c2cd46ebffdc8e1e4f1f60727b077298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987b0e6e2e3874b3135f3aabf3dbb98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef84cef9d28a29411148517071654b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d79f451d428918048318c1701acdf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cabae01110d94df2ada89431a3203302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06992c22cefdda65763a66dbe7b15f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49148f8456f35c76b47933b3e7302bef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00ffa8c5dabab037e6c6ab01ad42ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e02dd0bc81abc407f2495d8881f32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71a4d2322530ccc2d5fe6004a3ba30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdef8c34cb3e49b2180c498a0f30cd7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a937a7276df9c9d1015eea518f076309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b4008054ecbdcf256755144d72811310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0760e81ad8e3ebe5a3c7630cbb3f7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213f486feb3ab93b2cd89d5873e599a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b527ec0095daf47cc47056201a33dcf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e3b26b413ab4b4eb0db92dc37dfa8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab4fd0b5d7a62e40be3d97d685f06f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287b2cfec6c654c41ba8d5796d7571d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8ea7cd197d64adea194f1b326b9e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56863706a87c773a1e083b13cb64123318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527b5663c582a47000f8ad4d0ee4764319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb41df6a0d2f38ecdf4ea9432a26e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4f9ecb970c48fb78624a22f1ed509321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16715f7e0744d5bdff1f06c5e698930c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260c30f8731e68c4afd16b6f73ed207323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c608fe7175edb5385b6750eefc37866324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32d5245ddd21b6061b97812ce76193325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29634300461a4dc7411dbbcbcdce5e2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3ee8e8d8d96eef6b729c0d8b4f774327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a3fc232823e489a854091f28d08c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8146229c7b62fd2db46cd1971c785329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f050bf184787425783e818f41c1633330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dda937d843ca9a24c59beef48304d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ae8b9639e9938213bf0d03f4664a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3def783cffcded13af8362d16f02f19333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0bf7f0a1d7b267a5a7c6a3ddd1e4c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc7421d95b84c4615fb311d3293652335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d249c15120f7378f87e0800da8ac149336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5d50159a218141743ae7159490cd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c666b00c3d44db4478697f8f6853e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812ad79e818485a0dfa2a8f04ad6676339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ba384ad2d350d52d266087fbe2f2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c9d7ebe10e8e83427090ccc8df1e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b0fe4fa000e464b5115101d6716a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8762a75fdf5a3c387eab360e762586343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb3d89c199b7be692c4994fac8f032344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd07ac692d20ee554d571a31a3ba4db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464399657ccb2feab5a76e971d3cb71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcda132149ec9aacbadb280c2655b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5313802bb923e7ea9969a8fbdb04d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f460d7813185e92bc65584832f43fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd14c4c478189e9bf1fab8183265c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b21f14a4d3a3f45cb198afd13baa05351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fd9b82a6f4c8b9960fb7b83c0ecfc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431c31aeb99510ee66aa7db3ace97f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501cfa8c62f9154e71d3c68d61abdc1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2b523daed4e6ac3ddae2db9eb8dda355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80d6cb954c7f15b6ba2bc8f93fa574356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bebaa0d820636063c73ffec318db79357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7a46203d5389ff455a6d83fc0f164358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958eb208cf6d8603c69ce018c00044e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c127f61344f7ae2a1e55ad240cbb0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8973b30467e82d762a334afafa69d60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbf9d354f0a9fbcff5863b5afec89e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201906b2a1175fc7054cf06f3a8a42fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8a0eecc465bcfc524f15c67915f23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012e0e06c2effaee51210d64dfe256e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3343ea3472cd12aed93ba0acc0098366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0070e35a1d295db66c6489b32d4a1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca38e3a64814f3e77978ac49c42a8f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec1b27a1c621a9d789bc6e9949a7c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e652943f035a85df4aa6d8b98c19cfd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934c4089f9332aedcac4240dcb54530371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67aaa64ab5a22704d5c0e7e78f8f230372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcbf733d4bf01e29b8a0b48a1e6c0c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9d93c165ea192f7994348847a7635374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327d7b0ee212faab42e02bae8a5caae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb42f2be43fb1d92dc1ee206a59277c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07822f84a02f3376ba1450e8d615dde0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464ec98f6c94b275499eab59cab0e1a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b9bbd291ba2de16358ffca6fc7f7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d572e8cce33f3c4e802d84f8d47073e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e58c6757aa4144bbffbbd86c38468f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019999d2cbd320ebd2f821609cd42032382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01702bfb949a71df81b7182a2791388383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c4f8fe3f66f2807a9e0c6b4484a35384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e0daac5fdbf7f21c53b2a3a6413cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfc5160b3d5a6f872c4900ca106a43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8b2652faa31057b04263c9a54cabf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce6ee9050418980ddb50778ebf88fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80082f6f870867ed31058b720a28efac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5337154b32184477b846f9e18a000390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8feddd0890d9762a6ab021e44bb544391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43865c687635442ee36026415295d1b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc888ef0e95022d4576cf29647ddb8f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1034ccb0d8b08a0154c39dcec12dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e887bb3bb70e98dc6ca1744c101d04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cc9dea1fa9e981cfa5efd7426ae97396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99895ca81d7a70bfa6921a2296fe201b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f746ef65e9c923293a955f87ba3f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95d023b62bd6d3200d3277aa370704399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251259b23aaa0329f0b3f76d2ee054a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158869481e8c72f0fbe1f09e1595dbd0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c7224b0600bd3d0e2aed44c26362b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad73564b8f45628ce579566fa532a2b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41be55d89b405c7c425a3b674c2b85d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0152bdf380368b353bba4fc42a7a71d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65f0466d7f403df8d1d5b0b760238c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b26e592793e606ca4f0ec65ee2c2c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5b844491b71172c4b1ac36b0b1927408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf72b825603f02eafd7d04bcdb8494409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497fe819f412b7a0baa1a1de116c16f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c82810bb35d08cf19de6dbec8423a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686fa23ed508647a4c58105b19e6db7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc15a36d238ce17a24cbc690f05c60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc5abc18c3cff3481562b28c3696cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd882baab3af50df022e5dfabf609b27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32330db4dfd3afac697900e01311e64f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722c0f429c0d0833161bbf85b3ac816417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c7107073409a74d3c64a8c64d2866418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462f4fdb9b22d623415c980a750e78e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840b0d7cf0c933628b0c49facb19a4e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517fa163b1b9b20e7758f7d4c410bcf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679187364a89722445665cf9c472527f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811604e45f95904956f17fa4673ca1ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f776415514da456b9533345ef8fd3e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5bb119cbfde6baa506f0ac93f046c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c2343699f5b76162717c5980fdaea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3356303c3ed5b6192528db06420d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ae72eb826b6a9f60023b932eabc87428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb796d88047aef1dacab67633ebf7a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab96a9d47b942acc0e95148119fbc17430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34017a3dc3cb623b0fe8d544ba74ee43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27b33bece46c168044e9c0da78f5b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a6d6fe1aa36d2370bef61622a7473433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80619793c4561c1efd9450f8af161e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685b7e72ed93494349a5c018c8d2a91435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8445367f7e4d66a818af8f726fa30436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46d0b857259a8004ffdd89d0be04a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381157cb238a9861adb9eb113023a70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6462e96fff1f3dc8160293e264845439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe8b565829ef63f85f197d7ebcc210440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc912ef02fc469e1c57e8a41338fb6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc10f70a62f01441a5b9f0f0152cefc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c731adeef6bf8ad65e618f93c2b1b2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008b15eef90fab4b60c3e29e5d7e38c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90d9e23643244850462711e573d058445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e460fa6a831decfb2ba65052818ce2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62284edc50b8dd86a9b5e1923b5b72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619eb3f1f48811787354dcb3236ce9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4db6e3f40c3c2e41798740cbc3b49e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e639464499bd6394fc5568b7bcaa567450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4785048a5f505bc334d26431f5e1add451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea06cfcd69392442c176d988613e898452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3debe4d700b9afc672b1fc4b58227453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766818402a22edb2d722e05aafd7bf15454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e791fa1e73aeb45c3523506f3c0c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520491d6c1d416291b8755a473860dcc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15277204383ee1a6b4152b28bbc0de6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2467da2eeb9b62a13bb1a1fbb457573458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e059ec316c85338e1013f8149600e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe607c859d3d5f9cdaef73f7656535bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371be0af4261dbadf3bd2c4143214423461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd827158632c11ecd478ebdd3dc55a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0e764e9394098b63fec5e9e6b3746463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3b149fa262440e2b04f5e2aef3a1e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb08644e8862e47a51b369958b3252b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a51e31cae898d2cb7d1bc5c8cbd62466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccaacdce48b3d44147f8ed526ac140467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837deb976fd293a43034f101bb6a6d04468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61206b4d6bde1e67e64837205c540ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce99ab8bdf4990d21906df714d3343470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf27a0807c596536eb775222d95662c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3a77e1d45e6e240a1879aefc046fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31102967f76989039e305acdb3d27f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71de889361ea1361355bfb41b795c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826b9fcd5315e16ab55a9b43c11ee7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02fff24d03d8d774d866a7cc197af1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dabbc898feeb74c9bef3ccba922b90477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74151587433144978ba0be5855640286478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467840e3a5e2300233804661b0eee50479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e8c0f65f108d8ac38a734d437586e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead48ec728b186b72262f4bcc56a28a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1de8b4714cb31bb10838f4c65ec286482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0d905254ab44bf34cc9dae991c962483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098c4a37833eada1b227461d598ce39484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56922e6681efeb4892dae8f0ed2b922485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743da767461df1254f078d0e0c4c4346486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fefc7cdf44b681f0a6a0319c12bde487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950461b6d64665f30473850e2a40455488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b55c1d8fd3caa7ff3ef9523f7e8d09489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db885ca22d8716b4e76e012d089fa2f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f48fb25c4bb7d3a970dc2108b08ea7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3d717478244ea98b070ca89916309492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c2fe729af67e2b40021e752df1dca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e5cb199442caad28ea6afaf528ba4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182bc497465d3712d7a9524e5734468495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cade368b28e2f1af629a3921832420496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0475c5f49ab5bbde5e9babecee827497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daae185c7354077434abcc20ef9bc1e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beefdbf0f1c961b4ac840163759976499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302cd792e41c088beea2bcc1768ee62500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bf0de94751705b2cb5e1d813b4413501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8e2e65132872cb896f2b27f2082f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34061dedadd7dd7ff98f6b432557fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358c739c4763c28fa3c37393ad3bf09504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649573914df5c97c98acff4f0adc1b08505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5fe076fce85a717bd7ebef1de8845506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ed604f8e9ef225a39f3c70b18be1c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18a5089042a7d70718167cc891357e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fe3b52d7cb1dc40a144c28ad77c82509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929d5aaeb360eab0224b6c5ebdb7e07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c14c819a3f4c054f8f29b9258f7bf9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e596d663c3408f6e79663259d772d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5423e3bdbee250fbb03c12044bb75513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479222666e281ea25ab29f972364ecd1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47b45f6148a1472fea9398cd4c5b1f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2269f54fe7b8214270d62d0814b397d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e6011be6e34a6a126189ffe8ee529517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c771aa5b3131849037d65a13b166a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888b07f1c4c2193733b9385b02adb57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eeed46b49f69c987ab9ed0e3587510520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df54125e5199c23cadbac9be988cd4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d97297981a59712736e523fa9a4a43522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d679b1934d2332b7f1631f8ab8aaa45523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f1b7c74678fe9f411cec818ef5bdd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f83dfdd10845667e66227892a0daa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13c3bdfe4659ba3a1190114241b268526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587efe54ec7b4f71f2f65d161bc18f7c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594416376040379b76a51f915d6f25c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3594a5529bb821a8aabbae690d015a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d35623a84fcd014dd41ee7288828c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b946c787814c6c95dd1c0b5a07a24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c679b2e992b434ed0596626f702d724532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fd2b76160dfb31585fb4d6b455806533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d100868d32738b8690d3cb233239ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b743b86a0a53d7e75a1d32ed04e4ad5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b53a3763af17d0e89188b6e4c1e86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c119b9f72aea68eb883f466a7798d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37796c505ceb734e7eb9292170e9006a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991c4cefc9a15770879afc29d482fe7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443330da2223434d951d6691403a7fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c18b4ef3af1b2c88648a9f881e6f55541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be4df14ca71b82dbf1cd63cbdb06c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f3e93e9ee99fd0a34f28d99503eff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871441526f540f19e623f8e6ed248430544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215019617a5724b28752491ec9bb25df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a533a936e69d537b58389342f928d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368df02814dd9e444534b6a8cc276ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084d1655cb76161d2f74f1f4da94aea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d7139f75dfbbd75b0e8ffc8145682549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c17f5b519abcbedb242f936ec2b59550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4222229a14b8e1833aac5662802b8d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7e39e32a22d98740934301a1a4e68552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ba81f3bd466c53c37a73bda32294f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d37da646b1caa3ffa8ebc64367c11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25335a45716fbdcf4b6ba0f2796589555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c6e4e36b1d5d8c994b6475efa84e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3e7c96f62f8afdeea7b914715a064557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccdf049671991fb2f5ee5d880609a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93933533fcc767013f6a8ab596fcb5bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4b2dfbdbe03c1fb4b78bc6222b8df560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63eb85279f4b1ad345f00cde0b7af3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43348522dcb4328545da1c379dda7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c8219978963de752911b109da813c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe2c81aa7195ff9d636e101e6decc6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcf80301ff0a19d79c7515ba95bdaf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fc20c5dbda2ff1685b5f4f4106c33566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b7a2a64ec74173989e72cb053be77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2f70eb4d6264f88f8b83ada81b5f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17306b99ee0067b915da81f2452870569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f1157029b8238eb9ec6e3fcdab2bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e609c92bcc471203ea966f6a5c92c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9021318ac4b372acc2529928b61a96d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce47e7798eadc33e7216d90741b338573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6895c0bd4eea1b481e7caac9c91c74574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30480914e32eb276329f184634b0d9d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb089379e0273a48ab8aaee9c2575cbb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bc31f2b8a19329142a446c38e874a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e22dd2f2ebc55dee5f1dcea4910c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3782412c3628a17cd68d3b3d855702a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341f50018c0c104d60a71e698549172580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281de2a9bd8be2048f7983db87550ca7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0659ad6bc52f2982ba3ce6b7918aca7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57668dd09fb378618e6f5c6515e33648583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec760efd4bd11494870f9579cb70436584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac328027749d8b41ec34a042cc8f7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527c161e23633164641a7e1ffcdc54f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e487bcceaa2f955e29cb4b940af3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17509a68fafcb7b49921b15d4fcc2a17588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094496b5352dc987b060e7031887060b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c67925e8b0cfb2f1408f4f1c67fffe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e06c4b4d68207383d7514100fb5a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3881e7656059640e0f255f5f463e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa286eb1a767b9bad2c15d99757837593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fe5faa9ff4fbef96fdf58c89d1027594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02877b0d6495add52a826416bd9fcb5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49429e233c4715d49ccc72f3a0ccc204596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edacdc8a363952ce29864c7b343343597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c843f6c4ca1a12988b59d869c59ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b013047036d665f888fee9d72c6879599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58eda8f0e76377f6e7df84d12cd0364600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463d1f0911d52a18591a9376ab31156601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406cfb9c16cbdae84d08087f36e34cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ff9370a8b1906e6b768025df1292a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bc7a78a3989df3895c867f9cb52b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ac986840e67c1fbcdd201b1f5c312605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e70208712f648ae098f6e6a408b69b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2740424b60c6562d539aa18e7fce0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7567814164103cceeed757d998208b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c058a230976f56eea0a2985d82941609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8df54fc407c8442627f24b0c563a44610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45ba36b65302a65aed70305db9ff9a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee1b00cdf75f160f495bb4321ad504612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dc8f0b6958cc12f3b78f74a0090b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3121997718387f1b8c49aaa31ff2e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dc528f55aa4ea7668f8e054fe0b73615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c90342fee9d03808129be9c3d3f95616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a5f79910b5d4f94e3d9ae0067a9b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ee0bbfac28d0d543756340b0fed61618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45cfa3a48c694f6a0a911b03c59320619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee32923fc52d147ad3d0ea5c3e98e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a08aba39447bbb542c11d5e0c019fc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b401eee29fbe9b89d562a50954fe30622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e797fd8ba9fc2f2c7a454665142fd8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf07f1003a61546f6c8321f3f5d1100624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d680d19400778c35519b2642f88b2a9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a719a35de20b71adcf02ef621b871c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece178c0a50e85ac40ab3576012611b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cbc4310a2c9689f7c017f7ed87f6d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274189d9b16cd73fe7caf290cff3d7e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88889ec4c7c3ed2ef03644d262a213a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4f4dd64e2b7cddf24b5337ea0d076631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b835d5ddc7f5f0cb0d3ac436102090632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4825a976c8259c3aef3696e23b2e63633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56fcf685b277fc3449f29aeba79372634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821ad878deca028117adb6186399e54635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da4c1cd5e9147e3eb0b3ff1a60ad4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26539b5288bddcf1be6d19707ccb2e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400ceed55b8c5ee0f23eed909bae824638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fb680f43155e68942d5f0ccad3e01639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f5204ac70a23fbb98c0044bb3849f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb28b4e54d779fc63d86a8c8d256c9f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757603e99a95b56bdbfef6ccccdb64d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc2e3da825fbefc6683c4f4d75b9b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a43eaadf2520441903b0dc07836e3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584f5295b275f462d75ced2427023cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d888ffc8303182ae7f703dd6c3187646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dacad806f92cbe057e92880d9c1f57647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a58a0d99b331b6839a2a3d71022f1e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ea35a865f634fa844fdb25225a7d9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea001ce583e0a9253934df589f64da8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31449ef0953828c3ea674c8c06f831651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a03b3648750fa5b5576128fa4485fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02ea4333f6d8d2a53f93fd34b389e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393385353079c27b5c45ed25816fd939654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292950e7881e0255fad6c807783a447655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d7e5fb7e3a92bb06e9cc3d0feca9a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dadf8a25fe864cabf40d9bd818eabe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f1764a0cec019c37e7e4f2c0a1cbb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1beeeee4fdacb03c923eb5e068b4c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6602336103c57f6603fcfaabf1d25660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c63f10284d5159c2f71998503579a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6138cdc7587f268e5b50adab4fe81ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27c1aec5c0d5f864d421c6021947c1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26711070c5fec05624fc74bfcf06c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca288fce3ea81ff37d118ca0ebd99f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88798525da7744912922009e8095863666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b3a417c7b69b3dc3e5a9fbc71e1a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4d88aa0ff276152b1917dd3be9b54668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9719d9d4d15e8fefc9ab54d2bb737c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83574c3ec0ecb9c758a71a27831febe1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fac4cd5d95496de9aa445d04dddab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acce57276345a65a6b55977d0a60c38672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d4b6356eae5725ae07e512ff1f570673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4784fba540ac090b97cd1ac2acbdc57674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37b29b18a7404dcf2d09a441f3fa59675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a237a56985f13f8b66d030afeaf0c6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330afbdf27e4c434030fed49e9b75a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e04692aa7a641c836c6f482d75a25c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026f9e31f7856339eb72d315c34aab7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d1bf6c06c1d72f33299e90573ff00680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a4b3b3479a0b34fff416cdf6f11ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941f3d325bbbfa0469c0c54f322e9d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a696bb869efa41b953ed7600d6d2d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaffea64a158170fa837bf7f8546ef8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e0d11f33d024778ffb2cb975371c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c35e2a1e01261fc21ec2c420674290686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f239434ca242d9c701937c7e8f128d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e09de6e2e2e9718d957bb19773f29688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56263f1e8bc89b1213a2fed6768a1a18689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4983536808fd66b30d20921885a4d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a9355e7f23d44b21b967e04897c00691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e541ec0f9e8d4e454b81555740cfccf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179109b0a4900b6081d32ba4d2796083693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9157cdce3605aea5489a43634318fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855cd596b1cb0bc6a13a2a66597ce7d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906fd718dd9fb2284b34beeaaa35085696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dddd09b2f08b37948b75c4348ad783697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e384e9f59851f820e5fba49a9eaf3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d99e39c032e5dab17e7bfde9c2a67e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6aeb832cc956f3ef910078bbe37b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6611cf35796a0119b4000ba783dad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33b7496dc6cc2004bfeb8b8517ea53702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21094e7326ca15dee2ada216c66e220c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46932f5f8e5fd6f1377eb2b5e72dd20704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674f0a0b7c16f9931fde900e4e9065e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a121c091d98f3c43680babf0b83cf2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd37dd62636525883beb9d482c3f3db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37d4b52a2044ee1ee4c7f9ec2fea1d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e3688d33923da7409eb5185c0b5eb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f214a308a9d65f78dbfc5e4f65ea61710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246a887dd8306bf4d2d3e804ed1a8d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93325de22098924f022448a4a36bc12712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0b8398adf088b83984fd0d564f5c7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dba29528a33a1b9dbbc0de5828c472714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b7703753e86350b407103d3a5db70715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465ff93c3330bbe6421d79fe16de69c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7090ce20de6aa6208ea613f38daa9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b61e8af3662e28e2d8341803163d9e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cddb33cc0ffd662a5f4d1c3758844719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993cbf504f767ed00f2249c69eb8848720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2198cc87de94267ae6fd51fc916fc3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acc02c436860c8b646e0b1257c73d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee1e507b66a311f9992b69ffcc67d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f71e173eaad87c3b1906d1fe2f2e01724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced63f0ba7a22df9db6a09323f6e3e78725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec69e16efb08c1f04fa4772d1f78ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2279f0a43a1c1909f0112d87cfcc2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c8b8c9a0055479ac5993a71fd7d0a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721df0622e6fed0f8f5eac1f0355ed65729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4495383b9ace68f6a11ef55e05e618730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc560e1c83cab155fa7d45c9715b50dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26031c14fc2b69a8b90eb395db1866732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df752dc77ab9c5729792c489827bd01f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e51f993c00d01bb63ee5d11b70a7e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db94e333e9f857d2ffec1e086ee4792735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4daa74dd1d57c96df51002538a551736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9e454e14fb4794cfa95915c62002e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ec6537d63f9b6fdd5b740666fc8fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813382ce6a3a14515b56a3dd57a1f37f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610741a8e84214884c8a6295a8bf20b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac230d9c95011481a1fbd3db6b7b4a34741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ede5189e846496992414a31ef8ee3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9d70b5eea7e249630014375c3df0e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65018a56de66f15d6521503a99b326744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d469168c586a844d76f3f762b659beb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f8f918ec88f267d5603880407fe91746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a790e14cc21bdadbe79bb50b33efa6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b47070f3885931498837de12541791748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718533c8b47c659516fcc55802b5e320749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45d58001b73473e19147da162d9abf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5200c84fc88892e18e18b6dd377478751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135132b77e90e0175195c91d2ce3a10752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842fb1d72952cf88980f1eb462d64c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d48942cb16086b2fe51a549f3fa05754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c2503b85d44ff9f023f6ea18cacf0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36fbf49be710c6060c1f5bc1c0e847756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0087c543a0433813f00ea7d53e9e32757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa5c30a746551e11b585ebad142dfa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2577e403ef80df9fed231317334abc1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce615066578e2d5b7fdc2fdfd8d96603760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d64ef41bbc7bea070c584c47c14302761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6d221c0fd0234caf4958a03d8b816762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9c91a0981f30d22c118caafabcd82763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7683bfca88ef76b930bd4af66679fbc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635eb02f70a170ffccaee18b9656fe91765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cca375bc901fbbb99ec112807e74e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dff878b94af1b5fb5c598c26409c54767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b239f2cf0b9815fe9a01700aab8229768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d3be8a56206fdd2f5ef19b60248d0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e12888bbeaead20d78c7e78ba14c25770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a14bce4219e47a8d9db25017a5787771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9cca8226e19406ed5e860a901c1b9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24f7ad041ca8f4494fd747e53bfc56773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8d4b8f5dc8567181583a01021f20b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0daf397f3f81963d281506be6711a3b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919eac7a588f0007a4e342472206427776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7757da41e68c8aa13a6d63e0c930c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2658182de25dbf2612d8f6c5e3ba04778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889125f7d8a1a4ab8c6fd41e6753bc1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425a0dea7814ed9d4966ab0e577bc4e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee27c8187a6f0eb9ec7a21ae28f9673781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1f325cff4769e9f5f149a15df31de782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7738d71bc0c1c1e73f9d47ecc6fb17783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc6d5683e3c69efa60cee5dd336fd3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d887717ab106fa2a055806b25ce78d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c2a7d316c84ec62ab5b242fb2c661786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a301265452de31898e3270f68df7f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d7f0f3eec86809ced632e0d595a20788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f0f180212c1a4973277c57aed5cdd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e76f0ce8d902849978e05c9619dce7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514be33d15c3c49a2a8528d0d866df95791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0340f26b3e4695ac7b27db101f0e73792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57315f4395c7ce971b4173ebf67c3ff793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a1658db8f25260e739ba16963cc6a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50b832d4da21c5685514829a92231f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf97b3185e4dc39d71faed6d10d4495796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1275a8de9770629e21d0d72f4819b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c10873ac6624e818b4312da68815d0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d242aa44b2174696dcd4aa36c1f1e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682bc737c18f3dbbfa72ae220ca3aa7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f5f87f5bc0d36bf951c681a0efcf1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a57a4cde6bb77fcbf48efc11f7615802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a12860d6b2c280961be34d22a0526803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b74c3e006c86a47625585a6ecd250a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e35d078c7351e9826ae1978f3df95a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a15f16bb25df90d6cce1c8ded7662806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63759fc67290594f37c57983f15a2e36807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1a821386f4925e5c0fb4092cfe71e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a8413c63197f9b60d712e55da9b9c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04a1b0fcd7e29f10e975bfb4360867810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc682354bbc6d2384854103008f5359811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c0faad092aa8cf76a2524c8e687b7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f82ead9394377594f081ba440dd03813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef311c6e486aae6f6daa4c01d788f4a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7144b43f04e378aaf64d973f3bca6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e99b63162939f022de8b586008989816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a012dd9283eea03485c37db3999acd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4b422d70a7230da851cf162d6e09e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f348f8481c0ba8d91fdae44d820ee6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a4e410f7f4ed5cea6d18a6749b943820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9516ef754f6fc7fbb611271c4b4cf9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e57f544556f2a3d1e52eb76c4a411822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f82b26f4bff4bfcf769b1f0f93646823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d540420037eba40d44d89e22507d1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755ffa68b31edf9e5d5a1be10cb19ff825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ceb1f69397550d7f402d122a9da39826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32d867c2b5a9c5e6d69749398af0be827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199ee1d7998b152aa5941414e772b6f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea7650fefa1f42e3cc61014d575f4b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89f645a0deeee98f038af5b5db2c90830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d598ffd38c51708f1c61797615a367831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49001bcc81fd3c8962d6faf10c08908832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e9c243bd16bf401d40793953ac16c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f76c71269db76dfcb51a629b4a423834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce366861cc755c66b593910840413a7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb6456bea1c64372f3113d243f8262836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49646b939ae14c295d60c21324e618bf837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c526f5ad7d52825c23055ff409996a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda0dda31c2f9bd55c7f028b73fc6d3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4183e7e21552483fa2ba31e42f1509840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782514076664168fd6065b6999602e8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080696331ce2566d6e9f6a0698b4edc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718ee000b5443c8e67198bc75b521bb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf41a5c772d9f49c3fff5a168f34fb844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9854153a7d79be20ac91dddb0601946845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0c6f740ed69720738e893324b16f0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2b5d3da3ca680bf878ba9e0d24d4f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc259ec3ac2ace179293fbf4d6d6fb53848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cbd592b3d0f50b936a3c8b5b23cdd849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a1af197bc8bfcffb83171c5dc8ba2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25a4da44baab5a0afed7bafd3b9362851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b3b952d20e5b60a08da9947234471852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003e793826579852fe477cc92cb7045853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57474694cdc0f567f95d3154b6b6de41854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ff3668f5e6906069ccef8ec3589d7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f047b468d5a41f64cc30cf27a84850856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7f9c32b9508a40242c6198a61216a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288eb0111fce59dae6dcecdcc969471858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97694571d6e8ce719bc7c55e054e1f33859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27dbff0b2d6957c7a24145e542a152860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971ababcf88b7f52a3d72f18aec00dd861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046917d34cbd8c2cbbdcd0f0f4a088cd862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5c096069b3fffe86c237eabf361e5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3ce7c893680041741734da2c41ec1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4771c5d0c5ff2b2431a638a04b8f0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5004b57ab0b94268ed6b7bb99b6d2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11a145cb30550de54722f1ce6cf7bb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d203f5586a9b292fb0133e5db70ab5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f54eba59465520d13ff2fe501fbb59869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6816c2b45cd3a491fcb26863b6aa8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4a297e3b8196ec4cd6b6a734cab44871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42628c5755684269c1f039ea496489872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ee426d0ae489c15c81493f0bda10e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cfbc34dd33d4a59731cd081db1fc9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158197b8c87219eaf188fd594fbb3daa875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03994a3cc8e606f3d0e25b2e1d2e92e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693c5a03eec036435152cfa8af12419877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bfa2d9849ec14fa61e8cd83af9826878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6266b6d0f62baea0fb77e9425959ca5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40eee628df7b59ab36e93a5fd3c2084880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87489b5b093cb3f963cbcfce6394e161881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5817cbf8fc235e17222360aaa75aeb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a937451126682492722bdb269af88ec883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a104ae3cc56183430457fcd44fa563884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c71c71b166d5e4ad1512a884d519c4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210de359d39e18b58726b934d9140ba5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62feccddd498d6f0af26645f8e3a51887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391039f9406c29a655b3a104aaeb9ac7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa2cd3617e7ed884e77c931c2fdd4d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b502471ee21e1401c7cdb0d18520491890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bf0c55fdf1e1f750cd65188f72d3f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ec2346153cc13fffee0b3dd0cb0c8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ca5b5346aff421558f33985d72bfe893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6203f2def0fcae85be145fadef581894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f9f85cdf46a9d17ce31f1fb81c561895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c352cad360a5ad18b6fa229c275f0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfeddaec1db2d36b9b68ac80ee7a8c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22e1a083a85784c7b8dd1fa2089cd0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f127a7dcf961cd933872fd8c0c13c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006a60d5947be9cbd97344f4c7d8230900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347796f80fb3bcb1fa154d721f104119901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f0ee222b3bf0ce2335db401f27e82902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0b9320f262ca04db783217efbd88c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267846b1d8a408ac0eda84427e3eb12904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c47b270420f8c393e4772ddf12b7d1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4a9d11a3911c5b1d819bcaede047d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2c81f0ecbbacfd538376513dcda75907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8be9fd8122fdd1665de7749484e0ca908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b13c548e192548bbce9f274e2d7c5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ea6078f9b014b1c2adc765678466a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30518bde6d8130e70d7777ce7c37ac95911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cba54eb68e926001c2b4887bf1d5a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf6e2b6c5e1ba9cca4876ec4a332cb913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550312e98b17bdca15b4dbe95577d63914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df7201db0048ffacf23c1321b415e2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18806b9395a969267eb21d4a10318882916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c646f425254d186bbb58dbbd8ff78917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb925ba5908b162aaf2f4879267a503918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b425aa7ee16fe62bd437d2777aa77919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c3a3ac70077fd93f9d7b57cab577d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498e4edb2601fa2860e0a5b6a6d5545921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8614d42c23eb172fbdf65d4d68dd30922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572e293b5884765377b7f6f79cd92b9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a99f63082d1a3c7d945f8c47658e0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504423f6f8262d28d1dcb2b6a22114c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa3895878754e0146d9fb11cd89edf926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb10c3703b7457a27ec68e5b8fb268927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021c4b0597e1235741e68c31391def3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e9a45141719e253f629e8b30ab45a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81642bf88585d40b37842cb406c3610930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53aa75f52b6627fb0882eaab39ac53931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bffe9611745b7bd06615f9491ca50932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b74eae4ae3964974f802f0a5d398d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a808163e0bc70a15d2b7b0ccbd6d09c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50207541bf4916ac2d64027a7dc2c09935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c251e71590db24d4ae7e52e03985726936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ea900c5893d3b1dea9616dafc1dbe937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea107f02f12ab8129c7af8560f02c4d2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334c6df6c52b183d3e7c25fcfb4daea939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7eb0aef4af2fcc4a82aa3cf4a5597940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67096cddc4b2ee0d9c3ef503a8ef82941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667de5f52fcd2cfe91f2d5d20a87e7c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e5ee6c38501e3041f17187e5bcb97943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a0e20657d1b477318f10b7e012af8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244833b2a323ba68eafc7ddaed71d0a3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9481a93dcf977e8aa1f72211da9d3fb946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23802c3805e2a18560c8e9928eb96a4d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ce95750913e78a31abea66b75194d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ccd3c0a9d81d303966771482f12d8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef3fdc28219c818fdaa03198a93110950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e8c00c7b8274d54a5012ed5b594de951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8470bd2494ad3f5c282b34662eeb3e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc668dc1b2acd93c8dd9e9f4d42fefd953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122d632a2323ceb68fd5956e9725a21954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b932b776399736e0e396292bfa64587955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b0e1be331e61296bfb80ea992a6d4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482b329ad63ec90f9d6aa0fee6eed42957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8fa05adf8c5bfdc435516341d2624958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54329522b83749a66bb6096b66a36f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531337bc414a07b08ff64f8aeb1b8b6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1dbe79da45797bc18890a24b5bdfc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d7be55f1cda5a20ff57bf96204004962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abeb99cd59dda1c557fcd391035d120963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c7bc0d58322eacdd8e43acc09df47964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62162dedc460b1ddb9822c75bf216ac9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbf27a654cdeb506f0b8c260fe271b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790433aec73c65ee3f1b8fed452cb1a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5a6d2acf5d996224d8708a21e8d5b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee489dd11e6520dd16a3c72cfdece9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b544f982f771c05926e8bc02329c8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457c08034d53858d288a30f3eb900fd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f218911fbaa1760045607a950e2470972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c464ffff90ae7fa9c2a7545af7f0ea0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fa102dcfd33812ac5ed4fd16085b2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c1ebdcdd8a5819295a5518f26e7a5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30092b1679ce81704038fec566c53d1a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1194e68f4e76ae830a03ffbc09f00977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f9c477dbd2fed78033985822599e3978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9f386093fddd1f10c9b912de76fc4979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de47492498beaf1a19f5a7950bb5b93980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbba01b4f17f4dca492d285237c2aa981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d758378be7c763cb9c539a8afd065982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164a08713afc958b5b3f61b17533c6b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab93de667839e4642d29304e2facbd8984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951b06cc7738a58175d2be68109b166985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bff14da2092bba631a6fcfa4ff6e2986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195ec3298e8838b91bd6876d12bcc93987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a338ab64191808b09a37c5df92c1ee988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e903080f6118860ad46570f8ac291f8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e3f94b75d5f6db4143e217a43dfe1990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60d4615336f0f729862d63ea85f54f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17929b785fb603451cd366de5b2b66fb992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b697ef0dc2afbe6811abcb8a13689b8993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ea3079ea8f544fe962e1864b2e704994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ceecf4803d259e5c0f29651c4f5d1d995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772df17510171d285acbbdc2451466bd996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d8747186826a5036646a23fdfea5e997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8da93eb27e873f5f8c6ea1ee6fe5fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050a786456346c7736839bde287518d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7088be7dd883662b7585b88735480453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb37b362d3408caad1e2657398d2ad84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1d41a7a3d9f0ec5dfc1d894ef125a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b866da077a73130f34deb2299a1ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eca36984adc2f896a9421f971fa52e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d188f82b1ba9a4c5ef9f22de6a28a448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd8882d1632f686c9e62446ee008bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54e3996af1687943ce91d40c1d6d5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cf74787c801b34dbd232fadaca9e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb949bc5d0e337b7934711294bf9b1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a21ac73bf4944eaa18f1872870434a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aacd01fa9e0f9c49813dc926ebcda614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab524804d6064b7155e5713453665f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7db6bc7865b31ed5cc520c8b4f848216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccc8dc60a63d1ac9d34f931d04ffe417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b438bddcc8dde0bd7550a997c0ae118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d99537cc90c8bf2bfdc3c1dc920d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193973022b60835a9815b02666fb9cee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b370911a70710defac661410c462b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63106984f6fd2dad5dccd9ed32fb82af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d80e1bb137a3729569b7cac382abeb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aad86d91efbecb0b3c8388c0e5bb2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405213887942fa7b1201c51ce49c3ad825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b90858ec0dd9d14c8702b2a6b59dad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8248498c9cdcb57b38c1508c5c43a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec28d39b18468e122fba044e92d98828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487cf6643a395c986ab7716fc2e004829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3f841af68b2cff6d43c937021028030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705a5d41ef3dd734d80cb6de669cf2431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dbf9547b842be960ed43bb337fa7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a542ae6f3eccdc62de91dfef2bcf6d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9af1c8d2854ea65eee6e600831343d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c39490f256faf4c7a7cd3e55ffe4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764adf845e0fb133b7806c1b5e9fe2fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e4503c82f1ed573ddc0c40a3b835b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f66c575b8cc30cce9bdc532ddd47d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987125a175c0732bdf0301e6d7db7fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca43bfa2983b669f349eb372c7a3e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29ab172dd099c0afa783371b7d646a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd72f284617093812cf7ef60b12759c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aeb311ddc693012ac1c6f2a660074843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faec86d48f105a4e1dc9620ea4e32c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a285fad107c8041f2ba245294bb91cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d975f9a9ad4312ec33ee5470b6aa946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e371a00129d1e19a9e98013ffc4ba247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393261bdb3a4d4deb34dbe831f2950f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ab9e3c8e9702497425072f35f3c2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043f5547a43d23369070d02914ecbcd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bfdc5766cd7f56b4cb8f6b07084d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329966c27c5b8d8f18930b37a483f42152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc14a899e01d9a1d70448014f3aeec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cd0971f251c12e6ce2a6021b5d3ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9e3a9edd03a3ef774cdf7dae3430f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ecd36a7eb0c2a73d629dc11f7fcf656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc952508a308d6e0b1807525dd767657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061123f107b017bcfa683fa8dbfc83b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00915ae64819b36b8424ad325428decb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733bd3a927382b05fc3acb1b585c2a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32603dd0c9b28c09ce494374585d99b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f9da0155b68130b78d39ef678e8b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014c6061d919ecdb957f8588e75e5f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c104c867b293924df752bfba30727d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd54abe8220386d01e96d3d41324f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaefb851cb851d88c42a100cb466e7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30f296404360fefa2e46c414c901a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d329cf0968c4e011e444d0ef25e03468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05f97fe8a9b1c4defd4a9d46827edf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48327e40e827920477930a88a6abf93570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fa41605fb7f7e10d2e10e21cad4f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feae2714e3b06941a6450bea11375972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808935aa2b2f7b95015e3a5ca89c7b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063877be0339aafb18d6dfff9f27a0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd22d177d44ca8521782ac3248dbf375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921e63b2513d38971e86abffd47568176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdb1fa91ecadf9d25b594542197b5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ac70cf19c63beaf9bb71185f5eaff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b457686771ad8d6d447a21aee47314679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed82f1c0ce43cf97faa28f53b1ecc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac201a9fc8d2e599b17ddd1b0875dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8f0e1134078ec99722ecde2906d5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130925a11e6d28ce8d177911624e080183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a7642afb559ee3b02ee66b114106384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427829fdb43f5b8174597e7a56f38ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc69a9fc722587ab668b7ff9627f2a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c0a12d6f74e015fd512517381f88387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc89ab4ae84c90a88e48e66f0aa23d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66f324545a7849c80c9d0dd8b9ea6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcb1e92210b392adf0cc3fc6b944b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b867834a239e031aaa1fa1b216b25391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf7d76718623b3bd9c43dcde41f72f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aefce107618199767ba725d41083ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69f43cef1f582958deec80ad15402394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291128d81f9f049d697e38ce508b864095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78b186702bc6e132b010fc2062043b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a840bea8a933b28a085c370d0a28d8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2d4b8effc4d613ed4afc47ef2be5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884c1203e13bc6fbc4d31a91a4ea6de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333fd494f7b3d092c5b4e6042dc78a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d40c9d7676a20b816624cd6932a0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d2042fe8e1096ac593301e209d24e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d75f06db05a5e89533d893310087b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323ec63297cef52dbd2bd958f63e4a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2756c86e19395ff84c61691b8b59c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531b310050205d0b3ec178406c6966a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb461a2727226791b97afa9400a2faa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe82377b85acdadf1a5e24b48babdc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ba658eee45b80afa1d45207a12e4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf228a8db7e7b58a7d69578af6e0d48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271134ca977eadf1a77cbae594364aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8294ab603433baa65591a52950f90112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb35f58f2dda8736b5442a508b8e45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b65f98b00a0e14d0c4677ee25f0d82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a717d29f0d19d6f200a3e13de5120cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03c5ccd3b7d9a8fcfdcbd7db4a83b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055a035d68e748e25469fbe9b5e2744117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08250726db1694ca49c3c313eea678118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a8fb5f1b5fc4029cbe6148ce00ab9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43404deb371da81c90c2f5dd15d4bdc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c32d6cac64e071d6ea7cadcdcb0ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e11e2bd088663fd0c837938b7e02e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa4cf3d0f55d403070955b52cc4cb2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61fa7b896e86389aed538496cd660d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6c4f709485de09cd821ec9cdb8a60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853f6ff3b73361f0d3da58679cc3c8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09937e67b9bca83c1d1dba64be07ea0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf545d616c3bf42f56eef5f3841847a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7a9399f775733471e7cdbe2dda624129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fedd07da4ea887b7f87a8721056e9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb53554c476add6d5809e912c868c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff530a336a6ac5ba13c5576396e48162132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424806c7b49cf514225866a154cf3af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e5e38e78227fb93dee6f828687657134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74659ec614a4bf01503df809466d9bbb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f678284f675069e1c0db13e147c17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fc99cd8af677c7af3823d297c04b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734110f932afcf23e3a0d12276fc86e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef8fcefffd3a09db6889bffa52de08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29872f601868095dbefa426e83580a61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38766079ca8a596d8989c083a61c52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a4f6ae17e918f6a6363901ef52ddc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f51a98410867935cfc1b93a6b458e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d5cae44d8bbf6ec88b1f390d3791e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c14312096be8bb262f3de19964fa6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaefd77bd924ce7cba4c8f28575d62c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44786e66ec7565a2566adac6d4d90be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489c72a070545a4ad1072907c589d1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc91a8d13c78e608121d1a20c5a37fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a5af30cda4e0e493b0d72e806cfdb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72351f36c1a7c5eea16e3a534c5577151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f9c394f17bc0f19b95e6323d457c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01123cd8340f0167713c26b0a0140aad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad955d21f6d617e928a60ea5db296d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5097066c673083b1701586149c2d37155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb810854da55ff75e0af38ffcfbf8fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf0a1eba186428bf403df0d5bcc2ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba3bf48094f63303a5e39bc21148fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7244ab7a3359b8d6529acac8e4af9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3b7f5ea01f5702da5a7b3dd7f1450160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261abc780acb31212992163b298978a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bf472e656b5a89c1fbc3c5e149443162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f566851739982393c240abdc853e3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c40fc37953f02aad8e613372bb561164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972eee80952312a040423c34fa2f9ed3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3de776e127ef7fe315e96f41e5719166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda3d68df6bd7270b306e6e830a324e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d9e144e2c7c7c9b471b734211477a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65759ce0c6a16e73b8a310181d34cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48144669b3855b360515c49b15c14e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796097893c0fc30446acd51f468a71a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31bf05d1561eec298db5668a8934c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b55a51b76a015c44338c607e05f75173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1de2904f9fc503bdf996860ba0443174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b44d1a9de625b2829225d3f06c23c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a3575d00f2de7bde4d44fa9ffe2dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb915168758b7840601d51b336fd20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13a83dc7026d355794ace6a83b53bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc367feb4f8668b1c8760405024ab4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc3e89cd3b13415b6c79c48a07eff5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a57bfb6d024c7c8fb9ecf5491a5b99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b75ceb9fe273857480aadcb0a8d5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872bbc4049421b7d10f99c8eab977fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33adb4419c38764ae6f5cfc54a00e58184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83420e715c94266e021dc153d25b628c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803a6ec83c77e766693340a66cac448186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92b531126bc51dd5c05165d324f0b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a691348c2fb555cf0ff43e809ff5e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4f9c49332461b1747cd7ecfb9a1d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330e11179b5248cb0e6bea1d5a34007190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f49975982d9c04bd2cf10852f8cb9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d4f472349c1c4ffaabe0db4f38a92192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647f89cb2c2ffe35040764921df2419193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83fbdcaafc83cd16e474d16bbfd030194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f9c37e0e65908bbb56e24d3ba5815195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7c67d21a4939317c6ca14763a3f7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fb36b18daceb59b301b3c5903139d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f4b1f0eb90fe94966c10282572bb3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaed508cdbe9d80bec6697b41c514d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eadfca8b161851b218fecaf3cc734d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ad467b2bb45d17f64e30a9d1a5dbf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e39b0dab0bc0120667f1cfecc89d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26e9761f46e3e9457829a0999bc584203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a5a23c46651bbce5c60ff757a8739204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cbbe547cc5e483c3b83228e1ec755205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79408bf9532b1fa855c4b96f97ef4b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c61ea2057b2b3220868931c08dacd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a416de8c245d9dd61b96a218a04a2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89756f86d6b4638ffc903ace4ff4a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6a0096382f2152d3c1aa0bade301e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7f5bff6f17c771f8076e8c1762c75211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f39ba86db69c710a0662b74189940212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a737366be40a9e679ad6355c653476213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470340183e1c53b7e15ecc39e2815e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dfcf1f3ed2fbb7b6801a579f95ec5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405511a857d20ab031d6875d84f29541216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8843786cc650b5c72368cc1bf81e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5b7cc4f3332d320543b8ff34d5999218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2694e6b1154f4349e0409677fd14d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86022c5fa6ec3368d45eb3deeadb22c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e29cbae29087af0f673784bd4b0a3b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e2a7497805b691e39f1d1ade489ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c385d7e84f8663479819f83b3c23a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2910e0a2caf889a262dd5836c6f3e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d2acb1055f6a1d3f66a9c793db523225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fc0255d75b2231da56409e8f8a582226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b9625d716ddcd96a79c86398ee27d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7889ea144cd2a1ed7c53fc2fd68dbb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08d4a27c0dc24aad94ff22f04cf6f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fb485725d3dec4647d7b515929299230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e0bac3764c005426796d0620b3e63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab148593c0ff22ada0bd245a544bf90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b6460cae4e95c202e692b344820c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d4a8cefce9f245171bf5a89ac7062234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d82947c0c06c13c84fc6181b84baff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa3477155e331f835cf9b70748ac5b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaa40f02227e50d25d54d8c76d1bdb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f38c843cc8e7af77f8aa999563f9df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606df4642edfb9fda0bf475c52aa014f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85434989e020943cee0f7355dd2115e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556d5470fbaa7a6f5a1793349c65413241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108721dc7862c77700b755fe004123a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c3527fbaa69d57ffb8f9aff4c6625243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72bca01a452701cae2143a36c4146b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f36a0d58a995a33c305babe252152e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452487dd60ac3c0f28d663f88a2ae241246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd777db9378f2f8afe5b05e747fa0b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85297adec7693003eeb3c8b40b60bd3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acb6bfcffd5b44ffad0218fc303cad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832710c4dc27dbe696bc580eedf3ae8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b7e3ba3a1f6bcec3e03a98ddc18e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5bf078952f470bf319cf096ede676252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6beb984382b9e0a20297ede29f0066a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50a31e0db3a2a10496343e80d0abc4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be284a8f0c92ce704233348e9dfe0e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91966d2fe06ecc4ef51aea75223ddd90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b6229839332316c09ab70b3a24922257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64585a55e8d867a88de0928f19d6d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fae22918adb018b9522c36153f8cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1590ed1c5e9739cbffabcf0b8dd5e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e9f85fd1523a777ae519143dee599261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07741515df0c9108598e629404a9deb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d58dc6366a8a294615cf45ad8cf5f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c2f76e6e1de75d57662d74b33ccdb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7f630035ee5c6ab98d53bf9bdd8dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43a3e6cf21b3d642d586eaa72a611a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988261671de46e079d74c49e607229fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747af6e6450e1c8844bc69f3d7fe475268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6ce7039ccfa467df8012e2f3918a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50af2137f5cfd108d8693bfc5f2a0da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1a49b4d03123cb1002d170d993548271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cec6f6c8723dd621c43b689688e2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94da04c2ea3039d703f3f0781650eac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc039d1e52fa807fce2278fb1c40702274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669aa49563375ccbbe0160e0e13cc4fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4779eeabc8466eb4ea24e298a89e8d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11445e97da42ec3be8c8c1be82e2072c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d281590935fec40d999dd462243ad9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5941b1cf54affcf694be20d70d50b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a95281602dfdd781d64d6f9b6edc4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b648d9dc43af39c924e0c2efd5035281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf53da6a15996940324af72dfa3fcc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d57466e686bfc69e84ed322c9ed80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c9ff376777b29f5b94ecafcfaae3a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0804d93c98192e26fda43d34f3a6677285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e575816bb71ee4405b98bd0f956f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78c9173d9692cb194e49368de6fb59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ce31f5d4bbcf38dcc1399a879dd46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad14da9afe5c45b5a272f6bf53bae28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3907a007529cc4a6631c73b7985401290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2a9a194e4c41431b9246197f645aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65d7090a387cd510c892ba8992bd0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb55c4cb28132352bd19b1ceec71ee5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b85095bc2bdb861cefaff2b9abef2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d5ec5d8fe22d1431d22ecc3f7f8bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaaa728d7b607eb63744677832ae51296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39672b77ceb7697ef21b80271371b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad75bb7569824a83ba17ada766629c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655e474e3e7a8730ae55458fa56ce50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274b27d9f0138d6c371eee9bf710adf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f6d15b0999ece3587df6c3e494b8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350f72296d4821d0f899e3226ed8f54302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ecc4ee7bb65f0c81b062b9e2f15e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3655c1d381a5ccfb861a6422686082304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edefcadb4c58b9c3cf5b4b57d54b1d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d64d52156bff6aec345ad45b026383306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40ad0318bedc12e8ae6a582eb14083307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16732fc0b21e464bee128bcd7b21f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793bed663294f0c0ea8fa35c65a68e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9cda3167521c05e70be0d3ab9c932310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5335ad00a5b67f7e60921bb3ce932311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33458839d48cedc107201dd2917b641312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299589f516b49df8b81fbc8b388a9f96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303607beb0e3585a0a29d8cca0c3d3b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62842447266744939adf3343fc6a7a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6cd214f38f6f0b4aea965da864d8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdced743533cc405008a98af93c2e57b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9a6369940fe5cfacfa7aee5c4d2f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45c8b0d7f2329eb0aa9d7131be2a57319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a19d00f34075aa6a7ce038b62aeae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92067c7915494457a9ce898206785db3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1c6a64a36f1ee5b58c74e9522968d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3e5d49a6b5294fd78fa08f2355f79323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a364e07606124b6137b4f7acf4f01324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45a9d68b13c64ac130dcf8dfab8306325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00949d5c362d2d37060d918c637700326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85386014feaffd022278539bb1560e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75659ffc3d4235de3b5e9bab94394af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7d118f26c93040caacca7bed42bba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39cc55f1ad1062be1d4fdd9d0971aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb329228c6fc3d3d3601bc7d33ead73331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de381240d5bd28bcb55d8e03d8160df5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d879f8942df9bcfffbcbd2d8744b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197fc3146e51c6030034ba9b0827fd4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1fe3e849444f616d9c089f3c1cf7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dc77f6ac0ae73ad6ba9bc39895933336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a2d56fea30a24f4b9f22ac0fa52af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452872ca6b8b18c697d892147a914d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4be6989d9c5ba885fed40de1b5d4ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6c15ee97f1785a9b624226d05ad89340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab14d485bab0390d33a27d62e355f65341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5e7f293d817a389d1bd21a54fa148342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a687d8d0126b7733d9459015e9a9ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c780908379b08d9383b090fa9a59c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaeed42dc4efb328e1f5640a3563a24345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb5d1c2a8cb5bfbf8021de675a7b62346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26092ed1c8b11b946f6c47c901f058e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba09a7c7c0b31176d3beb2b17c42b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa696e4c3cbbf4239b2f3f15ba2565e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5678cbdb25d89af4b8cd7b8e4995e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cab6658125fc41cfddc1ed22f3e8fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f692088257ef7ea2d11c428a07f3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40496c850da3da3aa12718049bd83a54353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d6f795ceed6fb2607afaccfa6a163354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70a7cd2dc0d454718685353f5881c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d025e0e0df454ef70688f234bbcd2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c0040e780f830fd15c041c412a7c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eea7bbfd7114fc6913d266a8f32d46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357c70f49aef25b47bfed6387a229d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5eedfb9ef37e75a56a9c03f3910c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a864c33fc80c4fb349620bd57692571361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed9c9c687c2f32f77a81337658fc77362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666db2d4caf98b4983767dd382888342363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6e36792f0b5d5a34eeb0905f61caf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ada6eeb06c7b4c0a0c8fdcc24d5e2b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6969c211b21f6f00e1b097bb13b74a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72ddb9944a17f1d4c0f35f72171db7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c3a05d13b208980231bf0bf45f0ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404f64fc453bc3bfae6b29023467ebb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44ca7cec208bd831bcaebaedea0945370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b21fc19a60603382a38e5e7d5fae9e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb20cbb99e32091668c8b06396a5241372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9fff7cf37a08b2b2389dd6817bf5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e5607d30e8d693636452bf426b5c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bf94eb9d37cf69c63b471b2b2c910375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b505465040b8a34ac0747f38971d9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40566f7cda4f0ad51a40a7e151e0efa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684683387364d83de03ea13f79587c9c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98a8bb0d24b484458bb9bd7ba14cd0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b90a7d355e8c296a6da6e4f1f6c21c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b3528a442fcfa1732543f00cded64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce27371c1da094cb174a59482333adf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8244609985f6eb5cc51cc0e29c6e46383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516e670b207d69f010d01bee4401b62384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab2a0c6f250862fc5522d66ca59ebf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf757472427add76adb125c2a9afc5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e98fb3bf2935b307a19d4d592c73ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d590ea3b432e8fcc3e269a44c34caa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d59ef69ecd4eb27237580fa4763ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9feec46d8e9e5b0f8cd60c5347b3eec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e50a52ec402135a47a769cdb6670f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed26d9b03868539647af1cbcf27034f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e966ff3d140ed3cf7e7ca1ae1f3ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad4b70335c53bb5d23ab87c1f88332394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a811310f4349298124eda1aeb47f571395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac94d7e153f699004ec06831a1b627396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53aa2edcf742902b8430969614fc7a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c915690acbba92e73be0862de3432398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a51a6042bb49d3b711a722e62892c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774150dbbe49ec4d827c566e8fe7083c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8041d3fc9c6718d46deb007edbcc5e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a9ae0bcb68dd1ea1523a34b9eef3e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5346493b8f9738ab97b909111c4d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddfeb990a7b362f078bef0722647c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e395d5304770fe7465f4fe8f44d1c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bedb1a7b9fe99242a7b03b180f5dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac324513ee514e35085012f804f74a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24e564b674a219c8ec059607d709f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5850bdcb1f727dee57d10461e4774d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9007357c13728833f405aaf026f992410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544bf6b8ee54afccc5e88ce2895b87e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68a1f934b8e293c9df4dfb8bc41a9e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e9039a656cbc441cda5192dfde5e7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63914704704e9c80db3920b50b6c0cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03d9bcd2f4474e850fec14a668e828415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870702a326b0659c8b264be6d4c4557416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a97b5bd58154ed1ce70b415385ff1d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb557c8881b435df287e44fb151aaf41418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56afd60ed05ff3258d0b269068de5f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed331b31228a91141f7c82a5bcdd070d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec4e6fef82d249657cd24e4f49e8c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0296feb4b78171ff91adc80c657c665422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cec2e1ee1a45e8aa6e2238c9297bb8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ad8ea842e6892db82329468c8a2c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195f78742d28c0e60b3d57b0c811472425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b264aa141bf20aa22bb89daad6c6069426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dbf68172350917f5b71c52c52cf46427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e843fa8125d4b85b5ecec9c2db274428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a7f3e7f958dcf58b8119cbc118971429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d57832ff55f2e2e96d679c6562745430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1df5f95e88b59be24b260ed2e2c06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b69cd8401aebe7993506b68bcf9434432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870da40a643f1a4a5cceef83f0882fb5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21013c9948bf62643f6b701ee1805a26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0ebb3ec3327a6ac410781f82e7361435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb17aafffc4793c5b5398364894b95c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c742025cd18a816fa131fb034910b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249db3b82fd026a701efaf86fc28b63438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cdeb46c2c2d4c01d7070c12a4f8f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df78343f6e670ebc0a90c8d7b18507440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630756b49b8ee52b2f8638d9b2698c9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47493f048c457fd8f091af00ee1a2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90024ae189f19688613c4b7d086028443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac374bcca1696906da5463e855a4ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90f24b22e677ab76c0eb12b4c43f61445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec300b831c2740f0c33868a62c9bd61446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b0420ea348f3ab3026c64835a919b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42ef05bdb1e0c6f98cc710ec6ef0d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce0fc5f3e6c458cc66d85d144e829b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67608daa1eea41daaa248233df4f4b46450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296b9299b274ad326d27d44af86079e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470ecaf2b4dc497f8f8cad58908ae58452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3a1b55c3f44e8cc2d8c7ae60f1102453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6ea817ace8b0e755c35607c0cd328454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947770658e3186de4b7e0796b047d270455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97814e9be40f0b6a0548dff2bad1ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a091afd356ce92d0d6c129df77d9d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b64a2ac8167842cb91f9a06982191458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dc319524e593b8e7967fc37cba02d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703880ca282a877b058700d9eee5a55460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77345e380195fafe5176056674e44a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093cd4655568f51771eee86be1efba5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9ea9851fd44eb53567105f63a7650463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0276533f2149b9148f586f52afbd4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f359916ce1ef8659f49e348357f22465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7354ea1332ea6552f4521e2eb5cd1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902e0132d969d741789464a67365610467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dd6dbc4dbe89508187e104c653e90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc720ba0c3481b7b231643d7a6b826469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6f10f0c9c448344bd3ef9dc0b4e3f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736568ed9205487debf8cab2b25080a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1e8d8d57afc3f17d795b52222574d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82f4d254ac975c54f5342bdfc72226473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306708b319ece3ce15f8dc222e1f38dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d48f7dd8ae3a0d5c6aa9104b71660f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074ffc99a88df359610b8f6478e85e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181c6c342971ce7d5ac76882d7e0452477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0deadb5734751acee53284a08dea2e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0aa1ea72fa3bf5c09a01d2e00d0bce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648c9456fe0052f9a0fd0c4a38a7e5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfa5ef79f45eba8b48428d6a1119ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b3def02b83749a96698d2688f1a8d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060af65cf190cf5e73303ce8a8864f58483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29911c8148492da81ee5433443eb1dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239676428cf5205c71b1ead4396a016485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ab89c36d3949ba78183cab3e9b1cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a0dada9bb2e156dd2fc8c39e2db76487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bce810b31d8a7c14a2cec245cc92f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0d3f18eaed224a6866f21f5d008ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d324b07efea9af3f840266097e2700c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff4a01df883d5e56a03de3fe380317491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd1e02cc4a089042b69afaf90e2d14492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed3761a0b1ebc9d2b3b001d089e0df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e632e18c3e4de961235dc52a71a5e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b533e9be1018dcaf73f74bbecb7cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18df792e9d1f2a02dadc18825700c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f305aafc6e3175738ace6ddc92aedfb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe24b3a3779801911ba36e33585e30498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b7b16fa8e0be7859d2de588e3e93b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c455209d78ff810334974f65c8ea1d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46dd108b6b165df71ac69f87adf69e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123b3d959f4cc3fc28e18acb79cd9e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879fd06fea951a8bf217053f6425be0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b924d2d8705e93ed40aec1289f49201504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b629c09767a220e9d5f7d0f912f27d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0966a21500f752ee517088593a76a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3adfa51c15c0fd492855476e7f6522507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93abd553c2c609786d75019ba8a35c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b92cc6dd894eea5412abe9a9b35ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f9b9016ed77316fc09a67ba8df223510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb301d0c5bd53b48efeb65b7445580b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bde3ca6284f22cb20f6c43556965d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139aa32b5a97607c310c28d8dfd8c35513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a5e6b529753a8089247565e2165e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b456902373f3de43be1d83f64067c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2cf8504176b258a9ef25a574ed502516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be6eb090f01a55a5a93f01ab2cd52e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881e787a8533ec0663d1cc065d49c3b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72da0a416acd9ca05a91bbf3854ea0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64a6fd0507db411979c4edc96d4a75520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499669d3f2edf2aecc6d1fd26ebc065521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018eb0b5dedf89693328e03e226b6bc1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e135c444fd33856c86d82cc17984f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25149323268642788816090c0d87287c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4111891d435da97c66faa1697e5bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba808da52e78177cbdcf07b08269bff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5a2182a73d6e2f181d6c12887a6f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bd841b7fd9018bafbdb37fecfce0c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9341086b16020cf124995176355a8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9b47900391101f89d2275260e2399530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc9849d01382c34764260147b34297531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b40a25de499dccb202249d546aad9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5625905b0485053667d1a91ada3cc2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613069a30eec641d01006db76078ee1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805685dac83fb1e94d14309a3c3d90e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db3eb1d1d30b540cdfffc192ce8556536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a7d2e13c042cb5b84919232895f16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81ef3ebbf4edec894afcdb193cb209538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62284fb25987d20abc80663f5b506a99539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf52ef7b1e6ffd3c2564ea8e098263540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aad9974fe2aa9ab96e910f7a85eb3a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddb610bd0edf24c7c7f9409dd8a10e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894fd1c39509ad73fcf92aef36f68ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d4e38153c3c753fcb990d12c6898a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644a6d65290e0faa307a5e455bfd0ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d793b88fa68d04e69926a1df9fc59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50832aa8f7e7830ef76519986aeb021d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596921101782072d5819bd5106584f1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c32441048ad1c84f590d7d39f6ccc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efa3f5fae22760ca2747f4978eb3f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e4fe720e1a2eb26c310c4474da83c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fa8eb29ddf2eb27725f08efc26bef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1fc474aee6217539a2088ae77183f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa9092558c0c9bcd2aedb742e3418f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3c9d3ba5075f0ed5dddfcaa57480b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ca44be88900fc6faa3fa60e306b43556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58f93637df25f9a2cb5ab4300d2ada557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da4bda130cd70b198e8b6f67e9e273558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272dd40e574b87d8cc609b287214584559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0b8505bc9d5ae5131f94702a074e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66dda5c6a4b7a65f62169f3385bef6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f42f20c61f85e8eb8bce3512ef474562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b7e16ef5d95537d58782433915baa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc95d469ff1440fe3e8654eef3464f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075d5564df358f10113e79424398385565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f47a437160d5a7f90093e21a623d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b086f02abe1809dca1215ddd0f5fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de496fab6f5f038d9b858a8c3e33292f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774fc3a13ffdc3e657676d1a4b06e0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003df23ec71c65fb3af6974a8b65603e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e67a0adc8fda9813c3752d7ec54498571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72d8da56e01e6f46f539aa9860ecc7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf904532190d82a8126c1ef577303c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75dfc8f0c995c0e7fb7decdc3c29ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d0f5189049b03f5369f7503cc6e0c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6419d8a153027c1c4faf8f1a871570576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e079a7c139e935835762a00b3755402577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac418644c9dd9819151506f576161c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c09f896859454036214289b3835dd5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f6a9db442d9b4f24a099948df2463580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf085da5b98407d63742573cc5198b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf89a075dacd2b79857feb6268a06a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a5c7d0a56a083eb0722a3e206d654583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd857d815222fb0f511375145dbf4f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e98cb6baf7633df8449cb1fc040bb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c6e87e788c02723ab517ba4ad59d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b37ba0b313ab2919f0e9d57cffe06587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf610c5d66a33908c6849f7f50f2d59a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efe1c5f5e5cc35909ab627d383e369589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12935bccf06a5b6f64d596681facc119590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac0f4505574e9478f61cc8be963fc3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269ee9b0a4905e17c6f5a26c4b6637b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d09dd52d5b031ff10b5ea9ba79ff5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80090431f9d8ac5c64f059e551bc49a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2b25894a97258e1ca01192944dcce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0753f213a8bfe8a25875804ca12191e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9984e69b491384e90547865732c0c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047e5ca822192264fdc000ea62e277b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b36cc527eda3cfa978e7ceca8adb0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c612016f8362f2153f101d22c90fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624b1d48cdc200dd8bb1022ea21d85b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49faa75bee6f6acc18e6229bdd542a0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ec2a681b8e8179edca58d13f62ba1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7803a48846df1b5df1553eff23e18604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea4ee3f9eac344d7a0ff8fd65470c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff40af415fb330756a97e0f21181025606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b306c731d0348cf2854e1268892703607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9b12c4e51d86c97f56e01225612f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef97cdbeb408caef51ac2217190d9e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd2c2599cc456bbc6716aa5509cf68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1c9cf8299191c6ef994af10461335611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ac9339b5bb7d974f702eced93f436612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c277d1b701610a1e066fdb8eca4a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccd053bde8354d8d213c36688eec94614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd84e9cfcf7158a49152c52a590be2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7fb69656305d4867c828ba932cbfd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbea98d4249a1205f69b31889f40c14617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302396608991cd8cc00a29f6876a5fb6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dfae9513130a3d5145c608e2c486f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362b04548c53709701c3219e2bd8b95620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0092007f0629e53ae1b7f0157c6846621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923ee5f5f5190717607621a6aec5e5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a22c3dae8ea1f5a177f00284b9d67a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d4471921fd85f9c93c7fd7aa98517624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23008dcfd47dca70923e89de8b6546625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19641b1bb08d04ad0e742326b44b30626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b39c23e4e21e347d859dc844db2e53627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22015fec9b45ac59c294e14658ba4a7c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dbd26e7796f24c6667908a6c0751e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afced4665c00da2eecc840e06d60ac4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da19f34bd8be515411ff2af3e325567631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795e3746701bcf8d10ae20e19bb3fb0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206b128f23dd1436955ce3dd43d98c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6326f12925b3f51ae47385e8b6b1d04634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24228c6328fbd6c086449f5b5587e417635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4229baa4874d3093e4463164194469636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e09874e2cea403800e981e6e36053637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f65a1524efe6a7fdbd70218bde75e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c258c6457b2144f49121be162d441639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dde3297a0aeacf816d6fe0ea5e673640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697f1e29072c5e998110ae6676cbb4a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5f9f7eeab1cefc104617bc120943d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad5985870a9c60d020976dbe77d828643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22db66b06cc4fd91affc9718f8d1969644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b85f371aaa7fb22f7cd09aa2d72be8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f8102b43a0ae4f6a2cc1a97d92e79646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e742d311c68348d3927a100f7195969647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99628729c21c75d3f47a76309828b5f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c58fa91aacfd23adfcb0b708ea9ce9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071646a896310293e4ff0c9873801a5f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe3b62440e93bfc2b16a60a31ab742651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c51581501368c19649d7b3a5649967652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eea519cdebf8aa758518a19598f2fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23494f9565e21f70b4a2968ec7f8fa50654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74f26967cfe183e42ff37d02926184655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090b4fa4e9229964fc2b86def508fff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3643ddf3a9178b83fdb0aae1581e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c156b16d9fc6cde7eee72ec4703842658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119b44cfe8f917c3beb52d1daf0984c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2816ba5b052e5f7d481e2e8ac999d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae010c35372632c8dc24882d4c0979661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc6f329590fe1e230fe67b04134533662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9926b9f26ce5580b74c5d0b3fdc5a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6106f7f3d0bddf22fe3b86827c44d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528c79fd66cad9e6ba647d8b3df28bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe1f4d20163c228ae45edb342ce758666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c2a831d7458b7f825fbfb1ccbdca0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bb2dcd47752976952c310804c7d16668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8999ac7a99ebfe75907153effbb1a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82415ad6198086e698dea62a0132b0ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cf6e965f68275315b534cae48fd13671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825d799270477e23a69fab707eab99a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a87b07690d1dffdc39b021f277646673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbf5e49ae55eec0f7ed194f30de964674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecbf2bbd1b2b22f05992553862a89b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baf6d8917db4fddc984e244282d1e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb31e7dc95129b2c28f65770b308d41677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a1b8325e007580f9f00f95a67402e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfedb5f8f782ad7d2eb68626a82d093679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb48cd7ef16388f9440900ea7d2f274680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596811bbc686860e8a884647bb3fb50681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003c166e44c250ef769c5c65f6447c7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100b3c0f743d19d6f100889c545f326683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8af3f065def54cb575d3d617ad2fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2a0039b5bfc14e48c92da23f97372685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031f8b72767932041a012ea72e0aa7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c555dd31caf0896eb611c51dd178fa9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d70471d0dfe4ec6fec03ebc898b4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead114f23fbad7074b3ff9c4224895e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e870903ce7e2c1ea8f5e864d45f51c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a70f007f495cdd65915ed85d39dbc5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfd37733d769ced395e124326a7a33692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160bdce81f1ecbc1be1bf12df1933f9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a3b582204c2c6deed25d8722870af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f407603485472702991a45b7ce677b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc983dfc769766609c437d915776670696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a91ef17a4ad73cb7c52a145156f29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84018c90a244ae288180183e0b5e99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f6685ed83b54caff70b47a670c97a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f27245337c0301535dafe92dfbf7fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5fcea13d1b69e399b6b2e30454ee4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569eae15fb7dd5c4f36711f0c437303b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858792475f6f6a5421952de8ad1d1be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759cb349c3f1463515749ea30f16f2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8525a8bcd963762107d311345a052e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0805262ad126d78a2723ff0e00053706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2685cb3b9b26f8e5cf848a23531de5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de541b1c7c0acc4210bdcac2a16873f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ae03918d635163d5d77bbacac5c65709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d935d07107b450e6555de8ccc016841710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228d9eab9df71e3e5778633a4a613b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953389efcedbe673825370b47748aed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ceca0763756af4cc77cfcc710945a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aacff685232721d6a09b7f05430a79714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9b110c8cd64100546a797b384365b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b32dd6926aa486c0dea936c9fab8f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b87781ad0cf462371835277fd9a747717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23619ddaf3309ece69cbd6caed2fe408718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1322301d71954f370d6f5cc499ed4d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f4500428250a0baa7669dc0063f9a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982eac4b8623c4665401a5f0c035035721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521100d57f4a8591c5dcb78c5407129722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5a3e48ee9e7b8760394a63eb269a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95180b978d98c999083b07a2a99696b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd4dee55e6d3ace299cb8175c48488725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c96f50b09f49b8b59bd82937d681c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4206d375cd9de9037898b400ab510727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a43f8f979c3ddf15cddf5d70ff7db4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5079e56a99ce1aebb117d19230e28729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae599ec9d6dc6a99c4ca65b8aea184e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623158235a367d30d941a71ebafc023731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e31cb9ac3923a37bff0b44eac16fb1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee2fafd19417621cff8dc192de6e92733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e31d9629ba01893b2b081a448519f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e4fa6f10b683097d51921f853a345735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54573dfeb9eebd01dd6fc0ee92c1c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29d9f1264b483ab963792a922028b7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1ed1d67daf788ccdda2755a2a3e59738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba22ba8964a6d342b476c5a428aa68739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d923afe236ce70d1a228ad16b191d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45434aef2e00fbec6469c9af91c963da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c2512ed835f0adcdcb59553ff7a1b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e66cf5443e442f33abc21d36667c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d90a045ed2eab8438f57c73c18982744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955aba410c5f2fa31d0968e4f84d0e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950174d46efe0f76c0e3dbaf25e8b2ba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74ca854528eb7f59072dd86f5df301747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a41a3e55984694952ab0515361e530748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95410f6d7539a2b184a640f88a6fd07749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0935b12dc06795a8777b4e489f9c66750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e5f81c606a7792f81004ee247afa5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44960414c99897ca9f17cee5a6dc17e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1207e4bc2175a0faa675b443996643753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be9a2eff062f8e6a729ed1d17647d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df8a31a854d50e9e0dfcf23a495a44755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be1dd7918b861420691731c083ff57756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3848f6963d03f1aafd733a43090284e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c1f68c307ad4477f5eb8cfefd554b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cab89649e699c1371b9329465115c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a56b8a5ecf5370944658fd882ef62760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32443534b1a7d6d3518a86b7a878bc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa40d4e8b985770e2e4639ed8ad81b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97808c10ac56ef4c78eb1f3e688038763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a86028fe94d2f8f164cff3bf80b9d4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d47cffbd697e8d1b3ff482ae037e5e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c70167b251792fd1293061be0fc928766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cc38d5a84ee43e97959ca24080e4e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca91c5a75eeb777bef0dcba1738c00768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c409dc966407890915842000d6cf550769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c1f32716b89feaa21623a4959afa8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bdd8d2a7348f3ce29442efaa73ec1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f42f0eeb3d7deba21ae321355696d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207f84febc6edfe856fe0b84c75e7ec773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ee1d8f5becc58d513eb27e88ed6a3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116725f5272c209d19c77dc39a161aed775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7916aae93cba133c83544885a1faf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82813c7645d8b4a5487a3a334a0cd296777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aec10a9ffca41b54562dd435ca1755778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db9f45f76f2b1cfe2b65cfc76e2e8f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775813b553e66bdfb72eb87e298a9ce780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c29cc87e7ed1cea11379e9d1df6da4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4e7b0f811c6ab26d4a0e1cf6ef990782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ac4c9a22a65e02160c121cf302730783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215133d3981e1e878f67ed9a1b9befb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6d42a428246871d7918e29cc1954a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe401d6598415d72d0ec8cd9fe8c5d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83362e17ebc42028dc7f37d120614ea787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676be940bf4809c9b8767ae8212c53c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89322347da8a0c8c4acf0320b42bd6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d69f02795130b76675a4bcbc0448b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c4783b8a7c66cf6590d44c29dadc9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc30e1d33f1ddbe81e017c55e1a6b7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451a83d14e8a2fb2356bb340dfe3611793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca38f0c9ebb2f33f7a9ac3571113cb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a92211a77d9e6ebbb0554c283810ff795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e90614f479a1daaf99dee3d3090f7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28127500822bc4d07afeb9228ddd29797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e0e8ae659e95a7c85862993d82792798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce1bc06a63e7bb4b3edb19305c9f93799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c75d205486bfa10567d1e12d9849e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8419043ebe249eafa9e7238aedada2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915400b8e52498d81b32079ee21e4375802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31446ee8aea9a33482ef45f71099b842803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a79ea845082f2703c813ef06383396804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa5b7b6edf5f8a2a5b4be96b97413c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7b6fbbe6076900e03d96856a5ca7a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7f07fbe51615c0268e3581b5b7e85807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599767848773343bb532e96bc6e23d7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a545efd95de9af9fb2abbadbaa2f76809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c913460e6fe0beacec05c963e997ac810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aa96e6bd2c92fccffa15bbda2e87a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2dc79f19ac51f3e8dff98f229d7f0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7170d54011dee94d0465076c8d0c24813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201a08690b5a52d968e2f9ee0b18224814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb39905c04af493c3ca9eceacc1ae56815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a32a901f3a3ad5c4cdf7e63dd298d9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065c92d76ab29c495ecded5183c0329817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd968a255f438531a702cafdeb8283818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf4a4dc126e8e979ad664d76ee890c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248d9fd74ae6ac8eee2a56aa2a59c77820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f1ed80a96128d75053f321b33eb13821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd2e4e37377052ffe62e41badbb0f3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2207f93c5bc1171b2286966f1e30e39823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52574d5e525aa6121660a3b5ad03b8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55e9035d6bbdd73334517e7f895adc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ec14d18ac80d45082a8ee80aabd1a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a09bd886519d776a8befdfc9024d16827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ca8d5031ba8aa3c8cb3f7ca755a58828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136267ce47a4387b3bb181af0a8e9f08829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f2d3a5d59dc379bc6b53c4185085c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812ffe66fad25a7527367c2d85b17c5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0ab41de7e8df6dc287fcbc6b1788d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acb5e50c4478b89b0611ae7368fd36833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d86ef83868293ccd4664d1e9c9e390834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b783f0d955b1ce02654ddbfa7fa1d09835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffe388344c2ad9bc0f7eae8a85bd1a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526d5ca8a692f144d9ac132d4c3d3ab837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaf2a1d3cb0bb792fffea900c0d61a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070a6626820f057ed16d83f26bcb815839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b062b4cd915d67b1396a650f0609538840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9294851ee32a6547386b177a667f17e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ab12a69113a9e29ead1a43d16df03842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f6175670ff27005a859cf6695f519843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d624ffd526d0b7bc990713ce4717d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ad9288691811cb17cb7a8c32cc1d2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbcc4ce717e814e7b67bc81907b88c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c622d603deb3457340487100631c2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed4b3773bc1fccd88119b1bead468e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb53c94a4a184053491b3def736b4a5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcfa07cb0385d5b38412469b07d073850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82933f1b12953aaf3ff29389c010a1f8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86936583984cfce6d78f519977957e6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b63b788442f43596f08585e763b9b6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867581229905c2d9bfc3448238d069de854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02952ca2e7d90f610c3640a9db9ca4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a85bc4acc334fd045b97081e897581856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55f94999ef80d94e99165c198828aa857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eaa058b3d0a1658a4f9d6e2a24f18f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca7ed84936420d83309cc969901585859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe65fa6a00076a7d7b79532ea726d94860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bb3f39a260fb044db38f7dab58fae861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3786da8958e60415bbceb3dfabab0b1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68d228170cd80523c9891a640cd229863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17c477fb26f30fe91311c3b87f9ec2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08dc88a93de767d5592f6634fb8be5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636fc0f609b552417a12126d9ba8566866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764ee640a50c43e282587d25a96fdb7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ba271ff8ddae17158ebcfcadb6d94868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03161458aa845747e43cc4fb744d57a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868060910deee42f21bdfa6dde5a2dc870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1dc7ed1a1cf44c3d5b67ec3c981ca871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a992b5cfcf71dc3012a46da530b20872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6ec19781c06bfd172b62d2c2f8c6e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072780b0506ba75d4f25b56ee9c29e06874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dd750c3bbb982b5a985eaf07622d4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43667d4d22423e8062a64312455b7dbf876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea23f8742366d7e694966110e07221877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a75d8b363a3bef08fb34629a09e91a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ea269dd9e6f352ce53586f0b71b8f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efb66bec025c16f710d57ec32a5a40880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b31cda81876c504ba391c2b748abb881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e4a1881a43d9bd200c230abc7954f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4d85b5698778a084a14c4ec35ad20883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee51e10d0a3c766d6f4825dede09c1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b878dd198371ee21ce5910eaab4fe5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe76aac875545cfa0746ff32f585ee886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c91c98e5d0583d9660862af29c22f9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3993ab9e84b0ca14c3c40dd873c6f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae5c0cc9a019388c94cd060c45f98f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699e94c284bc207754869bd12f7edd7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8907219ea705fe2a184a5efdf6c3f6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023115f9ef39c937fea650085e64566892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ae1e28094d30e4b3728804766d069893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05404baf8fb66cad76b336e2e70f895894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa4b3581b90a057d5969cf444b58bd895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d1d3855c3e0fed97a7ea55009179e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e2137fbea53a4767d1e67200a0c6d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a28fd9ad63d296191a38fa5c1c886898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd82825e6990bbabc8efa557de9df7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c057a027a93dbc70ecd40b60dfba5e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0751c09f608829b0914c491259855901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f6dd3f74e479e8de4a091897ba6d5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdee65d97ed8ef817ac5e6ad7280a61903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fc898ed43012a4e17cb40907e7563904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f730843d1d82724ee490cf3dbc269d4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f694f655f0cf64c4729bfd738efbc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16295064d78e6a96f045134903b836907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cdd65868e3fbe6caa3ebdf0dfb8c3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3ac0076da5ae2a28413d87de4bc5f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e033e820aae9dc431fc99582995b1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da668a2e6bc2d45e7e3837e7e8e156911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba043ed2bbf0d1fe58f7d971933dad68912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ee56b8c6887dc7cad2ae08c8bbecc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d27c3d46bd7acc5cc69f9eed50332914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af107e976d32510aa71ac239466011d2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cc70a57095fc21d86c7e94e6952d3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8f2164817af286c561f9936176f04917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63563268dc72221cadb727ba9082ebae918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605eb7faa0a95bef258d36558760a92e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015316d6afb163fc235fb8fd8b94cf81920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1292d5315a93a1300f8d04cafec8a8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f6a1926c0189c52dde01a7f51a4bc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88457552e42dc0567c93184f212952923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d639491470cdf86a58eae1441abd0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88762569d25a0ff6bcbbc6d23f85f1f6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864ee4b329c4fb130a04843cb6bb4e5926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493358edb779775500ca5cbde471806c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748da3dd6eab6de5b42e38a21abe4d3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc901e6234703bc8bc65ebde559f999929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3f0df4546baf9135ddaa10d2cb6ae930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acade29e77766d95203b36e461335fb931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c8c0f854d89fb41950e3388250b97932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ede239b7ce8db6dae6dd08e702e9c7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c5bd7030d24718be9ae39d1819156934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c84666b8ed81de5e902dacc850b17d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89754f68627cbb7668b2fe73d077f397936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dafe8723cdd30a491bad08614a97e5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33f7e6a6266abc8f9bf72d6b959bc4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03992a4817beb8378e6102d82b995ab7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8fa4682ee6d6d61b25465c05d371c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba5f9f538bff4504e80f42e7a0c77c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cea05f54876034a7e2eaf04ae630dc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ff764377d00c62fca8d1c826b702e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724958d165aa2acfc3b947e64b9493d6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509fa449f3e6f75a4086a2f97487dfd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cb24e736a620b0b5bbec3988aa389946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc457ba50d099b385c4164671dbd5e0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b78a4f22ff2e2c906c9ab7171858b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6965e3dca4a0ce306937b413f21c4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d376520841256fbc513f47563b1d475950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526079f185b70a77efeba0d5b9d888a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d9dd54a625eb4703901672b68d45b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0a1f3c048c11e6b27f936dc1019e3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb89f3fa9d835a32438e860155ad79a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9296a3d627d78c691ba941bf71f190d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076909387adf420043130d2ec5f3d40956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fa2648fc1dbb710becc9c98104378957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5650c06128a10ea550b1112ee30c10f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7a099d36e8be768aaeaf8f3aa2a11959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11231ec3916c913b95261158b9b35c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329246b38499f75cae7e64c29feb55b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165b774a9fec5c21e3bdff6a5f1440e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22907dbde1ede70c9defcc56a564cac4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657389e229e63b586733e6f74223c9a7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a9bb20d9107d778b0712de20ecdd4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547036ef41f3179a15a4859b5708552a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec0d995751b22c84edae4d3aef89e5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7068c9ec2cf587e110c5c2488e253968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465324a608b9b8227cd8d262bd81ce66969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbf2f7c3010db9cc85b1f51a21572c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19136bfe7f5a4bc8631d0da24480500971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff9a21e5b32802626c64a1bababf5e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0494c68fad984467c9c148ae79d66b4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27739597ec7b635b1b032c82b11e7d4b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed72e772870370078af8252c048a328975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ae4be53273f23fc178a6bb48d3396976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a25c16bb7139a5d9f0434cdf5e26bc977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1d934e803a29371aa1630c5d31ecd978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb59e506f92514a97243840482bbbea979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662414597e6f1d6da2269445d5cd36e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5240e59f7920714abb501aac08df348981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1119f26fc4fee7478e13e19a9262c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fa785cec20630b649027c70ada650983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14c50c5b7f17bcdfdef1b29e9f32c4984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9511e3ca36fdbe73beac20597622c6b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37174936316778af252400ee99c21e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a178d52129b306cf1f146a41845449987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93566e4fe46c19bbcd75975c59ec47988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737cec8419cd28ebb088ae2ef0e5de1989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1c15133b30f0cc49a07ab3bfd6b8b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec5bcfa365e473a0c31f200a1e160e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa954e4799445e0770bfef32c483ba992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a75184824a96e8c35185178880fcf993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c50b0bd38011aa672306496fdc8696994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcef1121f5df5b89ead65a7adf8700995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b50b965797319e1bab1b0560f2ae9996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca386c4aaa8dee67b529bff58cc54950997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>