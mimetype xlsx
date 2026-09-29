--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94e714b45bc11d85ffb923cbba3f971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0574d74d5436d3adb8b21257143b63f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779430adc2de9fb8e9406d18b3cdc0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f171fd94094b07aa6586cf7cdc07c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ebd54c2a0e2c4c777a67f8fcdf5285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26c728b616b4b57d95cd538ec846066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd0790b9861ca37b2bedc872161f3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328d75215b1fe6213b2fb5749461bba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73785e68c36b3e623e24ba63e99d6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd68ceb97b5bb3347696a1fdede686510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd0acf74321733147985eef2f0fe3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0490e86f349dc3257b78549a4998ac012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73befe12ca128cc192bdd2021068c73413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e60eca1f6cc7b7614100e4150f8cb114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5de4cfd2f8cdd1774666431917c83b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ab37a9c870e672000164662f2f26516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebdc919666968dd26974ba073fb80817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b73d3a73c768ca7b9b0f5ade1ae0a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecd57fdcf7cf4780867d8669d3fe4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a104f919ad4d42b2f6859aca1702e6120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ce2ab694d3d3dbba8f1b873d636b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422f3b951f0e6c61dfbb69b2c4a020d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d01da3f020fc6a476f674937b528523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3523ba95012972308be3d3bd67e0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6429293e37dd0ebb4df6e2cf2bbe2da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe8cdeb10a62665d87d0b76c53af7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39fa09f16673e58dc8f330c34a88d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83496157eb6013f9e63e829870f1a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e95574b657323f7ca5a2c2a51378429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f4d1734aee7f3888ef513f649de8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c9c990c2247fddfd99213d2c8ad2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe567f7a2ef2c2d73766467f5337540532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778320fe80bbcbf2e284ccd8a3c2e37933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eca8f9523aeda64ec4118f9692607934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b432d66e0f163280c73fb8bec4229035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e855eef8a4a27fb71c26cbe7b5165636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd416acd85780676558f92327ec740637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a968d09286f2391a00531d6b28fc2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375a3cf89277d76593fae1eee9380a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89203b4e36ced026c85c17db481c00e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cb04e96a18cc103927d5f09088bfe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d08e741a277e0044ae371bdbccfa642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208e4b8280e06f5ffd682a9868ce70b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601da940a161244cf9b8c1a11615e84c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cb5607f5478329bc2e137051f989045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07b4f8c6b07f553b051f9b269d908a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eada3f37938e915b2887bd2646c3ec947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c1b8469dc89fa3f061f781de5dd1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c8ec2bd17ccaf7110148533fa7e2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ffa1b090284403056fc794b3c6a7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f6e72d281e644e7635ca56643b6c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f416374d860101041ac50272a86ca5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad43148e0ec8a4249ed0fdf677e955e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149da91dc34a867597703d1e6c5e647f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d7210f5ebecac9585d38947b2502055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69434ee43ed99545d18eb77b64f90c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb0e8a1237bb868c8367ee1f773aa257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc369726404ba2563e415e9e3ff7eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4ec271d256fd88942970a8f7905ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c0aa4b2e8f779e876619828e7dff360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0edcf9bcd41ac6aaa08701c4561cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553ac42fd4b555cc0ebd1edb1fe965b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712df699fd62384f1b8e0dfd305945863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513ee0dbc611bf1bd09e72d7be7078964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de3a9ffcd75c8e031e91315b80a5a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33aa2776139fe78a7e399faf032daa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49a46f654b42433dd7eab5493535fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08410b4895ce444c79489d65367e672768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1965f30a6f28e316cbf2491cdafcd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63ca94e90baa05fd5cc2fc33594e6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14779cc13dd34a61c6cff7c3c0d114a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301bf0278a1fad57ea26e6e498de04572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f52f636ba9ef77ef52e38999bfff673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bf24c3cb7982cf6be62c0190ec25274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0d978c902980681abcbff33450ec575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c434a8d5b29128498a37ea7d7979476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a37eada9de7b55bb73c0e38296eee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114913c115837e9f2d66e0c88f7a1c8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3696300c973a096f2c9454be1f51d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583053845bd10db793ff2de9a5391d2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d3ca67cbca54fb85fa889e907779d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f7232eec37d8a3b36ca2aad2c537582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce8dbd4b25d35b557f71dc80c1d5c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db53e7405d32766638375e884f8576784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cafe9bea6d3833d52705e5c47f8cb885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed049cbce3d33064e1539697edb697686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72cc386c2b244879560c3d1ab0749b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7a23180964e95700a6e56a45d9f8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435eb732979eee4651c72e8a68091ad489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd1b375131f29b1218b5207f02b00b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4232085f6dbcc2f4d10cf39997940b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681da98f849ae9fb598aa850e785c7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1c7a5b939e7e6f18d1ddb332f6d8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e1788255407c27760e78072b93f2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acd92c6630c741166f3fd9fa9de7fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4e319796ff04d6f70ab2befcb46dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ca9af6fb78043a18a8fd0f82d9e3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615715c44dd16d30cdaff5076b0034b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff50d843c5a7efa5f75f810451f5da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bfe64b30a61c90d58cbfc4fe5bdf8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814707e029a9c9e18652c7bee4074bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cf9caf1c92f2c342d1cc75cc8057e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06b80fb575a48b1f89cc90869dec6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60151bf6bc542e248151058ddb9b0a48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ec73de31244c94e4a706cbe8028f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cec222cbf99b75d79cb4ffce0522b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61562f12d05250a0efa10a540357cd47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66a94fe75385a5e824159af1071c62108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792228526c1e946458aeca73b892657109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd456c4ad2b44cb144860e856434d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2612657ffd51c9d5a028ca09a2c81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b411e3da4274e37c399751553157ef9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825e54b7b455755b4f2a03dd6847b4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc030522bdbdf42426a94de1f17a5f54114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc16cbb4969f4ff5cdfefef4762e4e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d011e05ba980bdfa92a76bf3ecec72d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b84a9cf888ca6d48442dae3d51ada117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077569f7b750ea8d537397b9d3bc0e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9fc06c58a5ea7a1a3d82a13a8ab37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a961d10748b55311d9d12593c8442a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f791d98604c1f1adb5f546639b62b94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fefef03bd5ca244a9c553b8c3b096122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79107040ba22dc7fa845620b243ec3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340030f5d9ffc818715ff2bb61dbf0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a7b1dbe734c550568c665b567a435125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d83e6a83971bf5c65691f2d88c82f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5c6d0f794252170abd70971d526bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce128dc8ec239eea0c91aeae10317aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ca4432488bb570580d30815fded95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212770ee0b0e922488881ec3c0be286130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bb1305136a81f8d2a4ebd04e4467c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a93e5e9cbe9fc27dcce60455aefe2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722fd3723a6be9d960e2c7bf76f8b5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79589cb26323ae334292cae5003d8da5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f1b844779c384a9e1a2beb5d57368135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d7b0729fefe5a9d54c37397dda2a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66f526264a2b79f31d3a807c727d24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe1e0d6fc9b6ab2c10c749e26c893c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9919cc540354fb16ad709003bb94b04139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea54059ed8144c9ef862b405f82b80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfdfb51d5f27686f520de656b28355141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71d1a3c6a3059ae289d57e0f05fb8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16523ca3aec13a626673f2babfb2d1b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cd38288926733e7f8f788ca92542d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ae4dfe5cb91325370fbea09ce9085145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cb3ecc07dce8145bf791771eb9721146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40844f17a208c9eb3b8a908fbbe918147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24a957363af4af42a2099277f990e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18845bb0aea7b4b337d3ef31ba6b39b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aec0f7dfe0a961e12bb385dbc2c9ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8492b09823ad0697d04789c06717168151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0e752932424ef3609c8f664f8d693152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30b93a8827cac592bd2607c2e92612153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68411b922962e8bb2a513e1642d4bec4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81e7323c9de0f00968d3a209b22d26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67bf7f47ace540d519644e768999e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2917b3cbd209e2d0e954d918df6655157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d01a7818f71d7af2fddef9dbf9c0bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c856be5a16e8826c0661f6b0a51a6bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5c343678c115310d679979517f64f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cd44f224014cc22bb7166d285cf73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746f80a99e066fd57549d46cd83383e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ccea1d851b355b27574c2178ffeec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb24b9e3a66c9e2e464ee05f6f20861164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02c7ec06c86a8040b09503d3e5c477165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b0eb0a44817e13f6fa0c8dde84d07166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8d9d5049b2bfc84d6032f7cffffad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15a206b0c332e0dbe9786799714685168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0790d43858cdf930ede43c100b059b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d737adeaa63dcecbfaf2536234eed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bd8a34072cf61308ffd2d92e1e0ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade20d99b70dd717c8ba36eea46bc53172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad9c9f244c9057d810f37a25227021173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a3394ac02facac3737c3fe13d5172174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2a40eeaa0c84b75b2efb4911ddcda175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbeac9ffaf841c36ef7e8533504d89b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180eb73756345dadc2cf956641374c04177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfcb9da67ced0b40ea185db35762e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f98bfd797ba02f257245941ec20c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e75154ad25175d1a6f9be9f45ea158180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5463c85d1e354803b87aab5df2a40e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd823c0cf6998948a4582bd0bae18e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6c0f8ca198857688f6f517d933d6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c9d2793022fae6cfb7974b5f0e4dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec83c3f916ad9460817087e1805e9f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f533172395c979aaf7a270958dacb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cec0a042c801d83ba01ad9a311c64187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351db0ebdd58a3cd6e410ce27f285ed0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e57c06969d41a9ad405276eab49949189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec913f37b1dd54c9d1dbfa584183dbdc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35d383da5f5cb4889863db0b38437e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e41ba8c51b3f020f548e512d4b9150192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b1f44d3574ab62311e99fd4236c6b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6df1bd1efcca77f77be8d18f25613c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2d8e770b2f28f0ca542e83b64031b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b40cc3a590b9a4e1db0a05186abd3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8480ccb0511150ee049423b38e897197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793f0822ec970c034bdac04966564d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39c08fc3a13b723a669be50a77c981199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e0b06298a8463e5bd458c5f8832d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200c8367c401bf0aa55b36b3e1a60b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77b811fe9e786451f979945bd92c23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c0ff11f2561cd243869ecb5f3798e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c2b199391ab1c6d72fb9740cc0066204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ff9ed1e5e930c87f4326789ba2557205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec32b67d82806dcb00912ba0ee65045206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72875b200cf371259238d996975659207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a6388f3f85d2e2b1e531cc92b33ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695936b40c65f3c0ca9968b94a12a893209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2eeea26997fe625026f95fbee09f80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df78b6b32e976f6a5d3f31fc9512592211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238a3d15537c146ace427d7c4d476ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d7c48d6d76e4d4583e057d8b74fa6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275daabaa2e7eb4005f60970a28e378f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783a32be7df99355deb25980564651b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb66a402a786dc1950eff02cb0fa5cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b415624f2061e8db509806c3e54e37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ac03be9e497ed88157bf6dc4b763a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f7232dd07472cb061d217f7cc9486219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacd7691910540a6e906d8018e7f189220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a488dd0efd301b62e3a69d962c064221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b92ffa84ad41a875869eb7fe10139222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5efa872acbfcb7f2f0931b6dbaae72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd036d0ce9f8cfe1fa0f422f8e73b5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2a71663a9d9bb52aac9007e76c224225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525a0be584e1b07ba0d1944bca6e035226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91611198d9c7bb45fe3c4bc89c352eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac79d95a084a3f49f05d5adf5b93681228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad16e67604430b668cc63369428748229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc967005066ad7a1178560101109918230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1900cf42524a73c746fa861074613231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235b949a1b08712836e1cc115eb850d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daa961b9fbeb2af40e05a0c5aa68d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243740036744b3ebf7fcc50f856e5844234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d677069be91e4fc9ad148454bec83235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21e641531f5b3b9c9892890d9b7199236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18465dc815017e6487ba24115739253e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b456671fdcfc51f92eef9a66b8d567238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0bd21a27a4618eed891bf4bbe58a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307f5372ff689e03b3cffd6ed20489e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b1bbd9711fcf3ec15ae56026572a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae0ccb33a7839629af322541171be5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486521b5eddd5cc807c0c2b3a0f27a60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6690bd2abff1081286326f754360b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3b36efe5b492bd5b7f0f2e089b69b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cb8214f4ab8c0fbc69f323391c9be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17103661cd31043bde429ca17b275bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f015f4054e4600d59e0bacaeaba9d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0241e5e195f6b937caf6947c70b1aa9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ca3e4d729b29085d8cc9519ec2f6d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e95ec6bf258e265e06ac0f7e032ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920063d53309f3660e3acea64dc9583252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74025d06bf3b9b382a9f7edb6d12bfff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb82eda6b13762be90259a839e09cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ebab53ed8b59d3bb38b5163606616255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d118d16361a64b6180d931df2ccd9f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5b729d34dc1e3ac89b265499064c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c87c1fafc56b3276c6bf20ed363dfa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03418dd6f4bdd31f4fd4179277098f84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2bff35b1fb489f1c324a474e6bfed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea30e1c508d559b8b2aa28536a77de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109a0eadd08aba3c8e8f8ea0c727fb0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79ef90df0e288191f78731fe74fc28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a7a05c3a9be89daf42d737a0b27b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656169cea87c0a6aea563b2deea46d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd110ab51b7b9ba55f1522d7b2de122266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5bfc21a203b8207a33ebfe0ed2903267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729117823da169e7bbaeab3a19a059d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa18074ab9ea17d14067aba5b3736b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55228aaf0ff14242ec3fb83972c0e7ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff69f0338b93d76e3ceaf5959b8dd0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8c288eaba879cd77feabe3b80ba7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c612922dc83517d253d7f2d4e4eb6f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a6fb396cba9ff2c374c5de4cbafb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba21e448b277fd447ff2aa332bb7392275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224a1c65caa039a89b62949d75d760a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3ca76bfe16c34f7baaa858941be2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f0e881e215544138b5a92a1312ddc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782684eea0a5f7dcf1fe40a9944b38ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f591dd486d7b35e1115e430d11eabe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b254460bd8de9c79f5bc78126d8709281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ccfd33a6a45bd79fc0490134b236b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd49cdd961ba704c2ec26ae6ec9290283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15a3b043164879e0847690ce872dff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f38f7a37621e6f7a67939e1232af6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a6dcd293f433886c1507719a1232e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1e22aa2d5d15bf5bd9a36fb3edbd3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488625c875f79174b816f8bdc00ec3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb38b242ee2612bd2f6d09b343fbe82289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b73cd9249b4bf22982233033364fb8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3ce165dc0d661d6371a54f74ce850291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94f04a01f5e53eaf3debb317e84fe3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026758d88c9d8582e8eccb60945f1fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d772cdd1f88ad463bec8c754aaea15294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a8cc4c837606c3c97310c2a891cb0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c53a635a05e7e2c2dfefce540290e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b045126ec03f6869ab53a17ed9506297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b78a4eec0e6f974b3aec7f54fb1b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534f21fd2fcb4e3c10d8a032f88b434299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8483dfb689cd4f5f0d66e72f69673300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4dbf5276b10aa5863cd86088046fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f05db04e6e2681d46ddaad822f4926302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e4653da150961accbec3364912dc8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d6341d8ae0a787bb5ec3ac74d491b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224300d3456850b64876c1b84f12bb7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26834cd372c474adb2120397cd7bf9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792c1b0e215d2529bd8b8cfa52fc960307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af58ee7d47e4d56e12ad450ed5508b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d52e61688603c723a1943d91f9c225309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1722897e735ed04988b38182a858a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77ac81da76f26968fea3c393115cb2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d0838a319fc9491b2ba6c8580c8b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83217a2d7f5f8c8cf4aaf91ba2de816313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee362908cf32efd5782f4718d98df48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e385132badeea1b0f4a63a44069d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8a108c3a8f7d72356951902829c96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ede0afc8a1a33edd8cac2a2cccf2f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999eebfa071fc638bf8554f5a535e938318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cb839a04fb8d93497b120ae253e4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194eaf1ac64ad60481671c9f27bc9960320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71d85a6c33153283959c801afc19fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38007beda7e46753d2925b08ceb66427322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e50e11b56184993db4fbe6b0642b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ca63f613d28e26ffe0097d49bf547324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e7a8183360b7f903ad239d76eeb2e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804366281943e9930a05db0b880cb368326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d47b2ba4dceac0c6a91a6f0176548327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7b2ace308d837bed671aa1dff4621328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b9fd5c85b3ba7cd0fe0744c11f961329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834f06b9465810c89858e3bcf490bda330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205ea8cdfdffb138b3ee09cd12bec35331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf193b1c3e27e323f9cba25b13cb4d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9f6f92bc023474774e835b85c9037333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df4db2de1feb4830d334a82628bbe5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bb6d5251ca43aa219eb86dcf6ee0b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88beeb4372f6ea2c72cefcd7d87d3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31606df5b4f4afdd973cf09b50db16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56ca69f0fcfc34280c768d197bd837338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7967b6b89574d7af2bc55b63e77306339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa8660628ebc84138d65752fbc1779340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ec920868b48da2c6932bb791cd378341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bb0d8bf2ae84849e37da2a01cd2ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770677a9c474c7feee2da963207085f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84f2ef612cf83d34c1b1db5cafb2f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64d51775fbfe87146cc9b5873fe8bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dde33267bcff2033cc5fc09aa0cc5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365882aca9a78397fc505d39ed4a6b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0a74039583bce10e7f8cd70cb4fe5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2283d44143a3aa99f4532cabf1e90d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebad5baff1ae519993ba4f81a18cd8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32206548892677c2bcb09f4aa7403022351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f46042a0b4cee026a62318b42e00b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb099032dcbe3b3bd8e50155f00c433353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82130e57fbaf0f4e81ac2a4928ac84dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99659af3482c2ca9b6d66d649bf8a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b3c53819d6a08bad61654e04c247d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6808f1099cd73af79b91dac3902bae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c04d6be5fd933d87f52b949c632b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b637a8920fa0aa780ccb4bfbe7747b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef65ba13f2c44bf4b51b0737cf2fe39360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea22b7c5238aa87ceae0a9ee4b685f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12690193e070ae8958d8ac23f0cb159362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1366d85c5cc47c6b61162ef539ad3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902132356ada453c3961c96239923b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45686e5970e7f3bddb272c2564b873c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c0e771bba56be1aaea8b33df63f99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24a95f4050c28ca79e5616a145cb48367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7096286abe173c84df9d2572da51ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8c9f69ca4d7a209c8e1f0e882b5b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea3b08b5905b39e0c7a5133ad1492a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6e570d880528babb46786f0c93e02371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79755f6c44edfb0af4040ebba40b2339372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292191ae2542da3a62b1960b72fb33d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8227111fd26d210cefc7d35f27ba8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c7c669a342f0c71c3b3dc393c0696375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61329efe36d9d9ae85ef18a827362184376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9d0bdb0af27adff4dacf217169b2d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1b6ccb05e2805f8014578c8b6d60c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d7ac66cebbf3308041066998c6a14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34f301b4256e99bee2f70686cd90cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8d239c5d10aa39c4dd8f6000014e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9df93e073068c23b7963447889522382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01478e2d863f23a7b7a3e6d685544033383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd63e743a4da062efae913e13a086b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33302e22a331e9643f99fe4c3e422d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6a513c84438eeed7c9c27025a7e30386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7371a60c203fbdfa3218b1b410e0bbd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede98cddc07051cb8225fad7e2755e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085d4d78ea5e5b18244cd274268e4f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112719f5cb1a808b474545d1b4b6638e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cec9ea7ee103e4fb8564c3a627600391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e36b173f32277f4aba060bcad4cd4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31f8d094679e680e544ba0d9bc2438393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb288c520de8a3d9f85f597b78651c1d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9208d6911e7a14ed71e885b3eb5f8a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be5b7dba04d2e755bf5817679d8d57396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039ac27e4aa2487cf997944711b8adf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ba68e1679d8267f6be4e343f87fa8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b1b06465b46d0b339273dac40ee9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381db7b2a7577f197048c822691fdbd3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee7958f764a88e91fb0e981ffa68ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f29844f9e50b4c3fbb9abd8cf0ce18402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea87244a309159cbc2e28a313b5f64403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118e4ef088effb38b100ca2817c5aa2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37716ff3275146758ca9ac5a0f0411405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421b02237077c2a3461cd7cfa42933c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3124295d1c2527739fb3c0c7c958d1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d558ebbc2e19a4377c636f0e5dc74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9f9a52affdf4797594398a4681cd3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b9d05f29cef24ee56430cc1e81d19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356643db0feb1b8f0cae22283ad22259411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f8d6d27d3456dbb98aff0c084579b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93206bf7112e25d1387fe108d37ebae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f6ac3c043e4761e62428318e22849414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38463c1e637f2d9a43d0edd0559be3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722c1f50f68193a242410e3ff0d9ac2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ad7d1bc549768584bb002d63670b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8388210550250235365741f65cbd7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016489a4299dd10bf521b2629308cca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0613ae8c79cc28397f7e6d7d20b65420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc438f39b55beac6875de80a523cfe6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a71a3742d665f99d99d531882f07c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104aa9bed6d7fb5674d6511ef5a440e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2c6f0a89c3213dcd2d5eba567927e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983b52efd8d4bbd35be2cd6d20b24b8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62524c50d971c4f2ebcc60abe261f85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d4b331eace424fcb6dcbbeccc2da9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ee627beb2ef6b68ad810cba7a88cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81282513cedcd7931dc9449e4fd68bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553018222f49790aff1a4540ac767fd5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feca11cdea8f0492fcad9cf6f588500431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7dac856bbdad3e97242f15538e933432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8889c3b0d71b5ef80f5bf34baa38c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf05c43a7fbcbb9050fafe499361dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6f8bf694a92cbe5972aa93bd67297435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c422cc5ce61b6eb0b4930bd849705aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a2bc66ffc5c1822c3e218b872b836437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ec82169c2c0fb854e17ecdd51c8e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab78c509aaf20c786d6fe0f52257759439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f788059ecd28885fa4225a72cd7ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf14c48da85a4e610c008616ee5a204441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad3d072124763cfa29cb05df54908d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3264a3e1b209be555bd29ed9f6217db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656b2bc69f778e558ec2286335bc47f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ee769e6fffe56808bd0f09db6e5e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ae2df3319e1c16d20f4e97a4f0f79446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c2409046a8818a0c46e0ad60aa7a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9258a8631485fa40f5bf486827a97a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36c6cbf52c5fb33256519fc3fb1ba2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a375c4aead4d226f8323614838883450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc799d38de111b63c0139ae0ba1b04451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11cd9a3d265fd192c28c1ddfca43a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac27a8e0c29f01d2cf3aef0bf2ee481453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229fd30209d3ffd66a4387b5c8f00c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11dbcbbb6dcb5e7ff8e540fa8df7e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e5374384625b4971312b61cc0eab2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194c7f9131524e2aab973b04ee78dae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635c8f3c5ff9bc8b591ef5afeaeae76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e752402c88fd5af71fe0a51e3eac2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6cb120cea0aeb1a842c304f478149460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64dbdb263c166be64516c26b472867461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c421be57f5a06ce7efb5f50314250462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f48129a954e8061ea31f365243af9c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a926bb3cbbdb12ed770287996fb688464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2687705ad5fb6f72a73f5b92ece3d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a0b4030d3b87feb4038b08c71a24b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f6bda8d62eedfdb84fb4c6df4ee4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daccdf2f68f24379af3e7742942d81a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43f8d521627d672073e573d4209b6a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c43fb4efa44b161077513864d47c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7a72d5a8a2bb2796a683010fc4d43471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560d44335c010476580a87955ac5d5a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5320910cfa55174fbd0d60f9772028e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6361416c87b60306f3b2c4a7576cd15474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd29957061fdf648ac2d9ed167c893475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5546590333f91288ec6c32660b5954476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bb6fa88d3189bb4164aadf437ac2f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7929216353488a21e81f9d79aec1bf2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e64dca67f10345579b78f1dbb7be4d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ddafe2f15944a359463fd6501b5f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad07654ae244f8afd67b5c42d730ba5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04531a49689feca02832bd376d129a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f025ac09ac53707b338e8b17ec3caaa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b225503fde013d1e399ea0bf9c6e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c664d3b81c8c108ea08573519ed61a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c38045a31babdf32691c009b95c1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff296a9c546996ff71e80cfe485ef36487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb34cb44a4eafd0cb787251caf1357d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e0b7004f8fe6ce78c42e7e229e2a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d19fbb243db481cdea405947d30f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d6a3f7b7d05c1b1e2adc513717b15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd871a766f5bf23f5fe218d3c554f6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb491f407cc537760bf1c9f52c63ad89493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578f48a79cec3c320fa4071d60a45b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fc5e524241c8d5fe34de268a29aa7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366e02e0fdeb645bf49a0e9d0e33c69496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49947eeb4ed23f8d484c878f43b629af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ad3a2e69ab7c449be71ff84bdf819498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d21c6095c3ae5e107d3a65cbfbeb2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db486c2a576dc23362223d3effcd1d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf661fd67e61984f51b258526222a98b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d3ca4a0c61240e0b208a2aa881315502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f86652c4d947c691da77761ae00195503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624fbda096c58cb10e7819c3dc6e9fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784fd3e15d8e90b60efd2924066f47d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4f87525663a4cd2c1160a26aef93d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323c17921e320ae5eac9fac9db5bec6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92295f75a8390db00e7afc0a31ed1f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12acb31b359f969a432639d127f7b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa994afaa269d33d28d72ea48940a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01401c9c60088a7ff5c55879eaa1b392511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5d2c979a7970f05649a297da63d23512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb52e6826571d484c741b45c285ecd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc005874c0cb76a3d6c1d333ce5a135d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecb55d16b4d2c41d76d1c31cf14cda515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e02b5ae51bed2dab007666921fe1a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79996128dd68015f9e8e4eddaac7c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4fbec2b9f3f9ae6a18e859c13dcee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51b0b9b724a101d57774155abe05d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c7ceaf17974ba6b53a0c4ba6b8ece520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc7179c24907ee221df20930868b65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6d5ac7de1650870c07da757117fef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc2560064101188fc6eadf9974a4b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a94be9d1794e2a2acfe65167273bdc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf7c42d5912be7b4cc757752d8e148525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8d4506f1af9683ebdbffaad3de4ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7766d9acf1b46748fab438d54dbf3ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f12241da96312175783c233be50de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263b55bd6e6ed200e0a448b4b32adf2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6069ba8ee79a8b8f08797624b237aef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ce3ecda6486ccee4a293f9342bda1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82216eee3d9d4748e2adfd7683c8ae42532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1ebeeef8b29366285faf2278d3926533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6ac750e33f4abc0d1a95829c00727534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061e105e54c8f69b53c705daa6252f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebbc9677d22bed0ffd2e4f34394593536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70d3abd381b794d2a8497209116bb0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2958c61caa83b1d0825d1e87eccbba9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208aaf3d4d9cd7e3f53cb7d6ae426492539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a3fda4b0afd526fffab54581ca41f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcac159c2e43b992da18f28987b4baa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa49111d4b753c9b648f73635e4210542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58102e77a0e4082cbbee36a8de5440543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2ab7edc2f16d8b52cfdb408e93bbf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab135d44132359d64c42f0225773ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a58a124db9d65276f7bd755f17f25546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a73649660f40d3d777201dd7a3c29547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6965343bcbadd8f5f587ba8407df0b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c59cec2a4119106b5e3a47ca28483549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ed005f0ef12eb82bb1dc417a1101c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2ba0e1b06271612e0a48c4563d70a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda4b277ecdf9bd5dbfb148c07cdea0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4bc5d990323f79e2b1c75e284d963553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf056daf1ede203c56a51047755623554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdbe92e6fc5a77220561d1e00d5718555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fded664782ba25e1d2bebf5cbc59c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096ce0b7da6ed1f0f70326bfa66048d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cc73dec994b886a04791b715e712a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58bc48afdbdee98a84d92274ff7edc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e07279a25487642b3d83904535836b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45fa378391b74e6e385872c6a0f885561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352226ba4342ecd1a29c54e556597e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42603aacc5e9e55e24e05b1885e59259563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99d122943000b4cc7fad5634b4d459564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9be44c3b0ba5b59a6c135ddfcfa0e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069583261e6bb08536bb2969fef342d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb569d5f57a1db30351a5438409dd86a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fd7bcf253036cf2e872d65ba5233d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6f0b399de149ed1cb105781cbd9dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d181ce0f48ad8ced0555f3b7323f923570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25953f2faf307900e185ec5c11ab4dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eebefa7ef5e509d4f58c3895b87daa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1195c6232cec25c823ea21f54059d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f068b3d3f4f347b2c12a856893463574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75627921aa9397ba5242952f01636ab7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380b9f6540146067c1218efc22326de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822bc772ca6c902640d12609e1958fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b32812ce7aba1ec8a6c3c4e5fca004578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc610ce09b2999d88d0c4081c45680579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afebb7a53e4258ab1ab6b5547b7987580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039944377ad1c6017b9ea1af5031de25581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d1f9de6890682bf9eb7015bdc4cb7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e746b43c7cc4af69f87873202f4b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a38fd2dd04f9e6d605df3b4819c5a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fcfe5efc66918dafa0b003a74fd70585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de113483517ee1153c2d819cb908113b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43017164bd62a3273f770faa221ca6b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753fa2aeef64b9b17a59e3416762ccb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae73fdc3f85792e27bd803cf80d21df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c4953bfb6dcd82a932f9e6bdd3fd8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab845f502206e2e1783533a242b328e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6f8dc45107da8a1357e34d6ef71e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fec7d73ca9c49b9cd8b30d43ce79c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16541b8add949e68501b4e2178548c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfddf4e12b98a50f97e41be957b7a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1d8880f40006624be1be1efbe0e49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b08f0c301ec6edd3d383bd8e32266597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208025d4f316ee885ab1d38b19ada4a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9278f338b52dfabe8228cc88ebe35599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebae2e8770ab996111b05a54ad37f8a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db662f9fab740edc962c39a5a460b87d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86c02209aa87e1b1dff39fe1679d68602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51bfe9d5eee3209ca0d36fbf730bd7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cccfbdbcb1b02f3787931bc6371d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ae137be8ab60159c9b6362b0c4245605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624733ff063395944faae7e34e120cdc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ceed5e5f1a80e06489386588d0f13607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6181f0974a7243fd50299ee99e4a562608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf55db4ad5f6c40630cdfd651a30ac2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d180c7f3f9efb1e0049548a00f9a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f800c9e2df7be6bd4491f86fe81969611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74478635690200c2600375328baded612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb449471067f8fc305a79ec0e5eaa1a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283a3e22c29b73f7afcd17ceb9a24d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf96d3a7b5435a1f4a8c14348da471c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4b1409f68d381150338d4055a5331616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af673e7ab17045ca371d3941a73ea9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0fa2bfbb2b5ffbd9288dac4747d12618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba93d1a370245bcbfe00cd4da6f4ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1783699c0c30cd31be3cfe56bec22a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8f4b98045a2c4fd8cf9c9d42ed68e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c72432212359af5d58d446a9adfdd9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63008047c9f0b0ddd3faec2897483bc0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cbf1c05867b6eea0e047d497ac617624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992499f7046787cc3a9be5156c891ebf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98921f324d013b2b83fc819c8ee2e2f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781a28d71e58bb4aad7315cd4b8f960627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ebba0c0234744abfbaf6d78df67ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c887d7f089f25738bf93c187a87fd6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c71378ebbc06c39e4586797a678b32630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb9ce739be7f03e481a5be6641730d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92affd561a8b76ffe48824f2e8bc18ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0301032974e9ebf07a89226610228633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67bbf3434ada9ae44684cf4ea957a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81a20d62dbb1826fa18ed63d433365635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d2f0b3bc82af4112a626efe390189636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e8df6493e1d722bec2ebfad01b891637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1aa25112e655d41ad35cb25749b29638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2ad29029539d0da74305b223861c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a50187531c93b9344d25e709de09c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faa8268080f44a148faea0f0142663641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaa475abc5ef12c1068490d866b02a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2348e5f9a3e09901320c5f4d883201643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecb205b8cc0aea9fb67e0a5b3642d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166e37c72c30dc790d36e03498b6a93645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d21733089768a6aa7e05c12d297ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4667fdf0ca8e0e5e85a3a4630e780647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca531be6e643528bb4b73502a24791648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77182c31da8c13fa84d779ae03bf65b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c20ac8f56acacd78c4d974bf1d22d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc5024055c68b066fa9d96bd1dc522651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be455398d5a4657ef7c83f425c49e98e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ec76f5794d4c7cfd2304cdbd32e83653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675b17e3546af56d560c59577bf907e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832781abcd30b59fc433ea1c8c579084655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ea9320a4c804d9c638670ae62e7ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43034532ade74413b8263978291a09657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153215df8b29bd3d25c05dbb3db5a07b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7d3bbd0e944f7b0b7487e26325efe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a95fe2a21b1b1cff6532d24cb644bd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba38c8b0ad71f359d1734483e350b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0640fe57445ae819e3e0199cc8d420662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813f1cf8fe7ee056a94dfb356fa6724663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad3d5fec242086bd5d0e0e35122b31664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b546997d4e98cbf0fbc7408e91851665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94d6a1e87cbc77182521caf669ea76666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b333667741c2367ed03ebda28d36e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b33b5bf03fb6f9d484a88430e39649668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab30bd300b1fe6a1794e4faa87799e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016043c56fea32688bb6d2a00964d347670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e71278101320552dbdb47898a0574d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4866846f5d366042f7133a0e70c2f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad9d24cf40e0b8b181250870b5397e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d2f134ccf6d7b67634d2743050f22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff63870e814fb079a4c64c1c1d7680675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76867436d7be729aa9c3737a30bfdd9d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5697906246a887e04d3951593264fde677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ef6a9997f826d3712a1b8828f32f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d585431bf0c4c81998e383cf4ff89d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31c215e31ef3342023e3b6c6c3eb75680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f23915ae66d4dd14f9aaa0a6816d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac60780a743667df43d9b3c6d8d2c5d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12289357a5aa6c34dd38a60fc07c9d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ccab79e4edfa6eeaa7526b29cc9e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc30a92f560839d4709299ae62cd06685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed112b5ecb7969df9963301bbe16debf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94621677beea01033575a10c5aecc509687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd56346a76eb88d705f44c052c15eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8cb87fc34d2904af1be657e135f02689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c2db3a5cf7df8703458cb2932c26e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e9848a7a5aeafc6bc75af012593c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8b14675341970f0f54a7fc7a44b38692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb8eaa76ff795f9e03fdb3f598bd7e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef622101b9f7fcf83ea896e758f55355694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982fa03560cd5f7e8c2f2d982e2ee9b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b38f64c324a41313f3b0ca8797790696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d35ee1cd93db97068433279d621e50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349507cab17d73530979e4e92435cc73698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b375f2f03fb3210335ad95379955af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94f0a18f83d960e567b8c89dbf1363700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0592a5f74932231e3ec69d0461e8ab9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73549b47b2a6036eb66d44cc23cd314702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f7f8a0a30f8c88bd6fd6a0fa20a87703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabdc869cd14cbd40184296218b004b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b63f43de9000d254b8ad0598d8130e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824e30c4a70a184ed545bfc765616f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07d892703a022095a65cc6172d5796707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c714719e1520cd307426887699d85708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57480da8048b0b0f7cfc6c8dad7b1cb8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f2a20bbab7ad8db0e460a0f20acee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b947a920a5e8051313bb8433b7775711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfcc662ca94ad9d254ee2d130b786f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da306ebeb9885dd64d6b200879b8393f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e19f5a87e1771793c71b20d0483b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ff41cdcacfa499861aae4c33957a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a4cdc9cf636dbdff00d030f3c06be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d332b600532a99bdac827db9f4938717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435b9be921c1783693c8d9c12b182c3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a785062fd48d643e99301965081499d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7736e5c87a2dac1977b81512e27eb3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd722db1816f1cf691c3a314c3f5a102721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bea9fdf10979a827a6add11cf6914e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8385b77a708116a16a97200975a10723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415147c7f0c41d81bc677451c24a3ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fee764ed75909427983d82d0b71ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd777c48071921be051e530652b45b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331ee81c2a13e89d324a03b1045a7a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b706a472e0d5d832d625c1ec9a5ff7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9dd2c5dd9effa249c88340450f199729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9332cc7b50224569c0e41c399ce833c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d62a9a36b41fad9caaec3ca393ac3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993eed73c9020bdeb22d5668b36cbf1e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e33d043ba75fddb6f9bad0b6fb159733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c08d07397b9330abdbd74d2385fe27734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d7b8474765c375334b0797a998fcf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f931a6e7a2c20da3fb3dc41709a00736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211420575e60aa3282b1fd49d3280b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdce29b461628ecb9f71221e76537d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f24bf332eb45b41497f3f26d312512739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cdcdf6ecad1c59bc1f7cd2849e517740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376339094fa19d9c019c9058b850186741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90e4f5c9e3330019a987396a34ee18742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d73929a66cdc92407cb914296dac9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd599ea248b043c09d6423ebd7aee7fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e14bf8fa2f4ce35808608318d99ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1e338adcc2316ef8bc7aaf3d319b2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200b135847759ba0ced399e092e3780747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f63d1a40e4d18ffa6a75ad25d3a278748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0252fd096381a9085da2addb666bec3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbb7a9a40d97d9969c16330d6d68e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadff02c7e2267f8d76629b269cdff6c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846735acd923dac39e5a12c9df4b70f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced448a29a3a1cebd471b0c974f8b0a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bddcfb1005880626cfe5b8dfa90821754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe2251e32430e2901ca722ba362141755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78298642c5ce161a2c900ed0bb0023e7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7ff005f43270d7f247954f3ebd16b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c906cfe7b45be5bb0677266a3b828cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf85036d9e12add9cf2859a3a6f520759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac0c400f0799d97239de1291ecc3c1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5eff502cc8536e013e4a1ee483a63761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c614e1cfbafd461615cd7dd83eee4b6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca36a5d8a0d6d7b1ccc44b2dbdebc7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13271ceca2c4965447d95f507ce49f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264fba3ad1635b65ad3862ccc406243765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea4561721d122fa4122a1a1d03188a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8050634720a5539737d21fcf1314c1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1476e7023740efbf2921bd6df11dc3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6738462457799f1d48fd4df2b298d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffb242f0d63455095ba081e2af8a89770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d81299a843bf5f9c03c0b793472343771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efbad94b423ca61ffb46cf66545a16772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349080045b0ae580e6fb0c0952df3c6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eeb3d30bc7e3c9fc4b8a32783cbbff774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94f045722b814ecd6d40fc1f654e10775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419077700b0c0810ad7de824b8fb395776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911d29e1d4c987b192a107a0f77fbdd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cc8bd9655ad71108d457cf81ea3e3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90bc3d282f1545a354afe66c79b855779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3174bd4b6eef3c755fc1f55167c6f7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d353854149e65fba47f1e8d0d2ce6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2e61b1b5d7956b0cfe02b2b10c06f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5646088a9f73dac6ac5ddcc77d6e6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317ba92010c93166bd875e8eae7179a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7461f9534594f2ff6e55e2b8db579c4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de233f5d42d4038399e65d60e1787b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de067567add302275b5e889ff519873d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e3d9b415fcab59b4e7ed2691837fd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539bbf35d55350e075c717370da9668789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53670ef527054918c0641f1cf47f63790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ae1fabf89877a364a343206477a08791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e11f6a8ce4318f459142822f04698f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fbf4c83c0f28dddc40e248137b48e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe16b4bb5b006b1d205b1c56984de5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c46d780438355603def962856fb000795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1651e1d8e3d754865747498542a91796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d792a792d6fe49cc81fa9959cb71e32797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e24d122b8c3894392264d75e19386798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a183805ec5323a26d5590069a87b141799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d880ded0fbd3745efe68bf99fade207800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15061f3e7f58812b647b0f636c8829c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe469e00505b40e6f4ead5332f467a73802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3a8bd551e7a47495fdfba45840579803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76510fccf3fb3a653698fae8f86355804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3f835e273337afc113dcd95a7fa9b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c37135b07aa455f16f4840feaff4c1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd1f298fed6a83aa38041ba325ce65807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf75fc03fa9cd3440744849ddb7b6b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70c882be58b414e5eaf66b3700f731809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674248562c2422d5ab6f760da4301363810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132d7906db1d3b255995265b6d3bd6a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0fba11bcd766f89c11499f75e2d68812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d789b80edf71e4049e6dcf29150636d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e020cc322f016deab3d7ab19becd675814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cfdc2a6d836d8f8391cb41ce3857c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adc528bce7a974d0d701f9eff3f74a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636f1fa16f86517fe12a8636f889db6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee5b6970500ff0a9fdbbfdfec28617818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89782393590fcb8fccf36124374aa74c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c934d91282d7388b5a82bdd5ff5ab0a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e91114f4c0041a7d8c193b264cb0a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88851ab651ba5d1b4cdd04c567025e25822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779aaffaad7bb6557d5fd80c983177b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e411b07e10ab04df251a4c0e59184824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce2cd75d4c633b3270b284d8406561825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95927434e2c791db143fecf550da351826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc21ce322a27ffef98029becf792b5c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a4f5c40a0e6843205890ab02bfde0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee8eb05fcd95d0f307c29fb781545c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6c6b0085ad86a8a0b64999e38c461830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8924d1d4547dd4ae8f023f7f50880d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653aba24547bd3f3bdbe4e724d7bf69832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329ba9175926a30b2cf06508ec4960d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12ba67b817a4833bd03ab093e85bfa834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646494b0781b8bcd8711bc450fffc11d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765d480c450510d773c11f7a03b8eb3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682aee3b2097fa45cb49129ea76234f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd02191ea8aa373808ca155671c4e4f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfc3930d0914c6c1a31279cb6e2406839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea9a0ecfd4d7d4152225ad5f92c10c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313707abb996e58510c285dc7473fb0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58603ce06914ba895324beccb82f380842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf62e99a24389c42218ae52a4a1065e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4b3feef963e84b6efe014ce2e77c8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2d0e21312dc913008d02775e933f1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47412865cc09c858d05856d98e10e87846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043abab365a5d2de95614894f0550ed847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943bfa4fc7ddbb02c0aaac98e6fe48a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9230742f2db4fdf697dc3d958881ef5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f3e36881db14e7ba8c1f03e423334850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1197aa279fba17285ea2c6be8847bff851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2450d661c7637ea844e11ee39c2211852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba99fefcbce8c9afbc202759129d38853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54ea5522e7775eeff4bc95e4646084854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17193ac4f31b995805c5894e554d93d6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6662abe0a8a66cb7fa54c06d71446856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30085a02e961f28c01f08673e83cd3e9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb148d7876b43e63cdfaab863504a7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adada4b5f2a7eff751676d538c7a16859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798300261c24418cd24b145ba94dbbc860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010a782d244e5238e39d6df4ac65e21861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376823dbd9aa21cbddc427b3eb8a3657862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd46f3387caba51ecd521da1c6f093863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c05c14b086da9da0a501b9a68e3ae864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09685c1178fcd714a2e0e74a8623459865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d788938eb579436a9b35422caab83b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3cd87b10a4873f96b8b48db356f80867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbf6f875e57485ade06ae23057dfe1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bf8e0e199524d22c71bbc0a65b42f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291602cdda17a021a41d3949bd0275ba870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d560f2f586257efc26860ccca7beccf871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248737eda53a2532c2b06f07d3b4b3ea872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c438d654bc5b8d1b80dbe26be6627873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe67ee0672446a31f896762d64e3ffb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b79c5a961d8a2278d4b85d0af354a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d4f7554b0dca338a5ad4111facfc2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea91b35e88e581c796b72db16f9d19877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf6a0c6a0721557deae4b59ccd67cc878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11ba328799d922e4cbb660c23a71f7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b420ece5113c407efda14501dfa17880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3aa661d2c833cb3253e8e1c1510055881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc32af5912cc5aa5aa110295d631aee882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f90e4350b68ec7a8310eb3f9ce6841883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a6bf4fe269ed20555ef450f13a0c9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc7f395746c7df522a6878d7fc996d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf88e7bf05af9659f6398f726d9ce0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c177caa31aa99609afaa799cb3fc8e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c38474e80587ccb5b0d64ff74f4467888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add42e0598100d388ab28e2b0bcaa37c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2470f2a6481e5afa57b19b7dc9c3a46890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2b0893c7ce16e4997760303bf710b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c12bc377e511d5fc34a652bd8987d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34468150a58154d48a813412ba26755c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74e57f6b0438b6ae12732bd335ce42894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd2f7db9c193b6cd64197df22f5d1c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c50a1afaaa127f9643ac7dd3aac93896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e84b4546d9055839cf48d416644392897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9592897c88f98ec2e28a3eaad68565898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a80dfd502fd99938e17a7ff0d745d9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30528d0680735973aeaea14006b836e3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137eaaa1615967e5b2382345887fc35e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca86c700eb97334afbfc41448ba0a9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98396c64c90a21ca2a1a1089f13d15e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346884da94cae2488f68ce63564304d9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda992694c191885840abad46dee544905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9c35e85cb9df8114d8e9d9958c613906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6ca554c0c6eddc3dafa386a9671bb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9075c239e465541ec9e25596886c7f9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6d37ebd5eb5796239e92c715db49a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49195338db15d8538ba00a79ec905634910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca62e184064459a83e66988f6e967f7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b33e90febb725cb67fc04ef57318a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68056d3c2a142a8506eba04f7863e885913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16e85c3a02659ff6b01bc4b8afd691914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5cdb792e275e17fc4e49b28dccfd7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1da524848ead89a51954817687bf2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ae94ddeef57837f1fd5ded8bac500917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07c0338fa794c729511451b64a7c38918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758c8d1d2ae68708cbab425cbeba6ce919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d3ab4c03c9c8b6de7e9471aa5d8df920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e0513a1669336e760de31c6f96b6f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9f03ce6cc90232cda48b5e039a365922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f1e4592e45c1d3ac42e43780fe003923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2f31b9638d46a645298b6928f44d5924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d5ec0f674d7cfd1a6ee63295e1563925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b7bc33536215ab0aa459feb51e5fe926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe8dfcfa853f633b1f1dd52b381a9b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7205b8e351c9be66a401209dd18e01928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a068a1e7d8c0cffee6785b40cdc5e34929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b79046cf4a09d38889771678221f8d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fd987499e860eaa0df588dc653467931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067c811afd11dd311e7a83c382ba7f3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b9249abed0d61345a12798c4c9d25933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4fdef2fd7b7ffa742059926c77b33934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c414399f6fed01c6d650e9b8f416a9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78b8ca3dc369860e4604d3957d435a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a990a6ca2af84ed201a8901ec8ccb937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1252ae539099c35103c84ad44894c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3cf731376ef79776e0a85b0bc3566939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debc6c9cda689c05fa60b050beddd4c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58aa6a44c85f1e6f7e05700eb9ecd73941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f727b8215c5f3052015911042dd368942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478f9ddbe4da70d7a565a9893d19d2d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7bf0a5dabdd7fe7004714c5061daa944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01836d45ce8dbd5517bce77027064b40945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6fa17196557b7d80de2182eba0825946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc05adac78c47533cc24a52c6f98d50947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfe96618fea4e55db621eb1b10dee8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e69058deda9539c930a18eea0a714949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825c273cf880713ef9df64cf4edcf55950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d266cb1d0936fc82bd6d8866d5b32951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc124e9a0abe23ca1f09c569fc1262952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9aa81ec289e637db4946a27051d706953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78dd81758bf1cc262355aeda493c1c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffed133bd96f04c09180e1be451e7c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04eda8e14e54abdecf60a075987b68956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ba8a0ff29d40c1707f588c1235e6e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d35bd97a71df846d1b7f785ce67e71958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814a3962c77388f556b07a3d8bbaf99959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eff5b1825f58ed3c344594ace3ab14960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727b25d42ed137342958024a0988115961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133410d1427f0fecdb7e1f3128265cb9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3460eb5795beefacc6d1bdb959556ea963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e99c883fac8e98c5a078e717b6d19f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236bcd4f5bbd9d7b7a6f95b8560b853965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f0fdf0eba06a25b8697049d089e39966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da84920d0a5e77b9521fbea295bac84967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0253da31d55834eb1c2f3fd77a29d6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55537ef7d4daa9d40a53b385512ec62e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5adfb4cb353af43b98b6a3a8de84c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958496d95ea395f6138bd560f34a5350971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad91f2260754e4df20d6c317970612972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7ec55dd63ff33a7a66220a35db3ef973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922106476387865a6609b99be2fae91974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278c71555c561ec1de1f714dee1b452975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ff1741853100ab4c478f341704312976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad1bee0cb12f3b7cd574be5ec9aafe977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c7442c5e36bb896aa69922a9e245e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdb82ef7253f83d973dbc30ad7bcf6979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eae465e387358c3555a2be2d586c8a980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb18255d97e472bbdb0e802edadf90981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13375bf6478681b5bacaab114d05c15b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c048468d7258e90458a0168b54e88983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39eee0147215d73bed55c458496718984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e7e62edfdb0c5e5ffd7299f67cc4a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3ac9c42b8bca5734fdb86feccf272986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f87547ee0c25bbf61eb08bc50eedba987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a06b546998b7a7b653651183c62df988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b69e017110507cea47c6140c73cc5989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a239eeecfc778848c331516f5722ba7990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a8d7694bf13b96295ebfcae2ea29b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc375378d967bf1abd668a714cbcf36992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce8d7b8618cbbcb2db1358e4538df6993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a02b40578cde721634dbb52f1ec3e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a601f26a852679df2ab5a7939abf3d995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbea8db083cef34479bcb0f294fd3a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949e3bec23bf45d2cbf35590ae5e91a997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323109916b60f227ab58284c8e81777d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e33a9e06934d970cd25b85165daa422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2d15fb76a4d46326e0a85793c43cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f34d69880367f581eec21ed0d8d444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640f0aca07335700bbe6725382d01db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32471a42af52078e5676e1e63f296a396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca9575ddc7649291adde2453608d677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e87fc1b4406fff218b45441c6aa048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a291349f47d10600f3ed3b8db5d8ce39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479943df1fc73193310dcc673d8b58310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f099c5ec352889b973ea2dd19e44211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b0df0aff20c4097d8b8c15e2e280d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d5852a65ef29753020ff3cb1d920a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c20cb10e8a5fd3a51eba67908786c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdd6ce2451bc3b3e32a93c7d44876f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a307610ecc203305be00837eb6d2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90abc49c043c04aab61bb042fab7d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a270ffb009771999ef08395df60ad5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575c5fe6f23892de3ab4783c8997e2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e16e0555886f09331fb1375d2b21120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fc84598855eb6222bed43cb0bb1c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41126ccf58a3030cfa11768729086b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5417998d94b61957c39640d8ef9c6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2dfc5427a2b321a56523b51cfb99024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ce6eefa8f01189dc4b5dc9c67744c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e726b5ad6d3c61fa0e42dc851903626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccc684b0b00aa2c072ea3818780ba327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e21682ebc1ccc222abd268bfdf354128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825ad63a1f0b35b6b538f3e286279d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50556ac9121dd0a93af1203059b843b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93595372da5974f1307c9d751be415af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c800e6a4b7a9d070051ebd3aeff938632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28de51c7c0794adf43ef40821c0e3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea888b8f5ab01378b5793126da2b5c0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379d99bc9bc117e3c04901d3c06969135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4b7ff53a1d50632fea710f354672a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9de8d725d664759dd1b189801ceb5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff12c06d182cf85c2a3d69ed1ee2b1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc10d303b5bb800a318a6b121bf39a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339afcc675ec30869c2631f3d87ddcb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057f92a36a5fd5da365d62b64e2273b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce940ecbf70f172abc9797a760b40deb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d1b3cce1fdceeab422b4e7fd1362443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8c8816dcdad884eb6f84e8267d88f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad0bdd85e3cd5a90bcf15e23dd25dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c653165bdfd27adc9176acb8f4c1e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd383f96b4990bcc4d178b65732460a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8cd34c2fdbf5735aac850de40d84648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea776c16d55ff9cd47c1317ac8d91ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511c0153d8e5f8f3e6d16c27975f3df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfde09603288142bd93e9e5e57f53f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66b8922b05e6ca76a5ba4aec8787f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fe753db4b6d9c52cde9d08952ddd253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c50db920c96348aa92f4bce50df28d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eafbedb9a38e62b060d8fbeb59c88b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed1cfa9f46ee60c8a1122403c6931f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b90e65b29e43f5aacad625b1ff789957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf98e3d8380de1364e3ebf6da9d37058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab27fc147cfa52ab4b00e9f17da03a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92536612bf6907f72e14ef3a68124a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fef99be35dc5949444c8d8e58166b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6b7c6f7941fd1f35f7c41ee9deebf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48b301b1609bade601b7f8afcf01d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f1e02037882a4436bef4fb33e036264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbeb373265ddd9354d1588a264efd5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84713d4af35ec3ef26d5647b5d56884d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62284b2fefd0b26a89975564321914d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5bf8b2b9b14545558c91cb17d8bee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46defde6c77b633f4c274f428bddc469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a21818630dfe746d312b3fc50b4ab270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c8c9981cbc69dce63bf49fb0ea5ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eaa1592ec23bdcec34c97aff487e8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e4c6ba1942a0956ac3c7e2dcdf1ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417a8a01007ec4722b02e58f112a31374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0faddaae696d0e53f3a69f6e4c6c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69904f2d7cb5444ceb568751cfcd74d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb646e4cacf2369d3ee1f5da2229c02977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bc7a327c798087e38e36d83f9687b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e062ff528e95e170af7bd7c3c1b6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371bb83709d4d16c79d90cb0135ff0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9699072073dd536ef99cd7d6b789b9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20427e527df05ac6baa387e6e0f55e2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cbdf61805d7b4bf8a47edf92ee78b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a1c6b7c7bef3b22f5400b72aa6b1e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85186926b28691fd780cb25ffbd8faab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885af06727635bba27835e70cef6ddaf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002daf2325137f40207088fed129a4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9bb224851b625bbe05c884c94e06588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17724914a1782000475b3f5fb73c50c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31681ef7ff7913a317281a0d33f0c85f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9f18ab1bc270dbecd90b5ce0e1de091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d992186a73a39da6659eebaaa05ddfd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e82c8bd1aceb01d90ee5ca2aa60fd693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6416f1ec64a35f4d354538e01af2bac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ce8e0d6d185b65aa1aed883f4551995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8991b9e29b2c0b4a1cdb8bad55cfe796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27433ab90c5d131f31a660fe71a52be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77638c1c6bb58d7fd8ff94d71d75cc9f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd488ce8aedb446c36145cc6daa3d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b3275ad932da5d7f9761d366ab62c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b99e93a07febab1d951430c19bc424101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bef2eb3738b46e254e2277e478ab6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ca166099664b52027436d26e70b4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84270e0da1011bfb9b48e185248060104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df407ff3a6a5dbe3c0ebb558b1fa42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26a65534b599d308607df88e7d07b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509192722630b65ae3b32f0efd7e53bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b17f4a53613e5c7863a7a6fd6dfb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4d65c0394ae1ac46c4c1bef1adb8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5f06e0a7f2273e321869c58f0d48c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d81f68c7cb9c28f682db2aa09d97c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b132ef4a47d4e6d844989e0c52580df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75050337e24f8bdfb0aee4ef95bb229113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a21c1dfe6842eb85ff3ffb035b3c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78abeff128d221beb9cff9897e5f8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7161141147653a539218653eaf93c15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd2312e2d2100b696dd1e99eab6945117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500090b9430a6923778e8476e26292a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ea12b5f6a55d82b717eeb5a1f2cd5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9cd89f27f8e802160aa949534a280120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26daab4f4006daa536a8dbcd3cbf5ce8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28148eac8622e3a11039f1088a96e3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d1cdc3ad479fe10ac2b63d7a29042123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced18cfe6e4c9e01553586b3da630476124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3057bb421f3f287532d827b68006b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64c80092b88e1e7111230b5358f798126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc1276c10771318c507dcd322d1f4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160b8adf648fdfe6316575d7d654587128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc6e3a76f7bc8cf649309acf471f0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6055264175ef8cb46ac9b3f06af7a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf42ab21e47ce95d07abd8b18e40ddc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a5222a5dd9c5a6e271587070e937e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852c1502d47004d4abe945ade74188c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf595762fb5f836e91337e182e07f1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72176c53c237a7abe4cda33d22c01a10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d07798301ec57e65e43c3be4c27688136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8fac248bb9f6383d71c4f979a511b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2b7897cd2ad3a29e4adcabea3b20e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652175bb1a1fb144e0ff7753ac59e190139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f5f029071a05e336ac56c60f132fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a8301f263b9f58da52b53d990342d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c454abe370ed81ec05907a3283e0ed4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a9c8e0d653a2375e6a7cc3c1cc97f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673451615eabb27445caf2728e324276144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e09eb992c2506f88f1c41f1f99cf16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7b70bbb2fadce47e37317a452c642146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226760e0b1f0c777fc339fbbbafc016b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5824191b0c2baee8da16122d1e8aa1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f987f66b15b4b5726c6e6ac492840149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8caeeeab0f59ec0f4e896528129dde150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45721388d1ebcd2a69b74c0714c5ff28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091814030926816d26bc14086700e829152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef020737bf0d2d89027861ee6f0124c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6988ce0c5dc860ec6f455bfdc8f54bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4b14824f28464a8ec24fe75ebf3d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d33c3530f609272f0fb0e121fdf1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff54c7b77af8e926ef2534d7c5c633a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08653a17fd90c1446a989c24fa6dc89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801896217a599d6b241d1ecaeac5def8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965640c6d7f549104fdbc27eb363f13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688ae08bff70c2c58a2f713dc6e3ec2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc83ce4ed5dc174cbb28c2b20e482d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64298c31ade8ad8691d6d0d0e7d2ab8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5d0e21ece2191838d68083e867d46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484b6a8a24cfd8bbd85ca99809b0fd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecca84878d86c4202921c6890a082e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea9536844a45f6fd6414915f1b4301167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924a204e2efbe63c54e3d46c20a485a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0e15eaf3a714d89c1a4150f9bb103169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db578e1f4e4679b680b5e1a96379e2cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352ce89e6b5dccf5dfd6e299514246b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1b11b776be060a7513e394cd321b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1f2a925cbd52519fbde15983dfb38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb649a6d23d1381562efe6f01d5d27e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6c9067b62dd625b9046c9a407ca7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b5309370a4dd443517ee104a4090c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f741babbcda5a1adcc4feb66bd285de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0940dc9907e56aaf90af586c757ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7c3dcf4cea82bfe872ba380c9d151179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b560e7248f3077e435387bc1a7d541180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffb89d98f73396e6426217bc9dee4e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75b3188b06ff78cf345dc4536934e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219639e0107c0d42723b27f0d53727ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0ad4e4bbd6f072d098ace7a058b05184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7991f460301132391819dce283bc21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73aae5dce51a57e24357c561255bff7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183ca2a5d420a6094db5a3d77ab7915187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5e58f8305afb7fa48d6a4eea312b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1e678c2ec1be64083ce882998ad1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187438aaecfb49a89f8edc2137e520f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82987d9c373fb8789c01148482f8a345191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3d6000190afb130dc4571f46ffbe3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe17fb1534fba8899feb83da78c184e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743bb7cedf6cd09d40b93eae7328fa6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a97c9f6b553a6ab62d07859b784af2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95092862eaa57bf1f78f301cb8165cc4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0a2ebe061ff1a666279171e13aa6c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67f251a14430a4218affbdce687ce6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0061fdbb66f301b54a1390847ea6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ce372450cc9f9f0c435aef8bb2ba1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89300b8373206c7c27189b34bf9dcd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8449c06956048e48c101b8edeaf9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7614920f2c911b30dcce3435104c9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74beb7c095f39fdbc716ff3ba471f94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c50c0501c642b06c1e89c711da504205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6302ec75e65dbd5633495f07bd1a30a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8f7be3ac61d56a1ac8a507a394dbe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf0665520dcd54c6dfa52dc69c0af7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753474daac0f50ae3604149d35bfb28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd011d26bbdb0b075442ebc1cd6097210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5c695cb5e6ff4d83efd56446c731a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ba7edafa6e805e56142083cfa3206212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6e74f2f8095dbbda2994a9bf37111213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fe78cce67336902eba5e3feab1c09214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381d018f1f80a5a4109ab8d3bb27c43215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c11822691189293493e494868c1985216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fb74044ee9a9318ff866e8dc19df0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813225f48368a7ae8b5c85af7c025657218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616fae97e63588a9177348de476f69a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb5fa5ac289c552b6d050052cd5140220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84a5270f95ae6703ae7632c1d9fd1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc4e9745506e8da2e58ea205d959c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc5ecd73ee7d24989e21711dc9a655223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4596f580d998e23d58416f9928329224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402859501b67ff4f8c67c9dd23981e61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46132ce63af713f3c8a16e842d4a0c23226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5bd1642cd95f4b6d31da7e11cee3d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f58b8dc82d4873cbd48472ab2d3d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69caceb5c7bb6cb0765638f44d0561229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e5c61104b6005afc8470b91998885230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a279888806e35998e57c47b7771c2fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c568ee00fab3dab1afa2d12b90e213232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659aeb2fa866cd6dcc5f1ffce0984b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5616b1fcb88f7eaeefbc875a31f03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c645086178191294d380f51e54cbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ba74895d8483567c589b76ba683d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3b22e1b538f3ee99f7577457124f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14b266f19d114c8e620d5556f4a848238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874e764f84ebf22ab6f30ad7bd4e4b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546870321f4e0d445a27cc33f994cdc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc399dcfbab040b0b787addd9530ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc288d686b0b064e0b127f63a5e6a6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ce3b2a71afd5dac91ec83b899bfdf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00062f94ac85ac09477b350244bf6347244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a9cbbc9c2bb291f70c19e5369b0b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e189f9647f40dbfb1015fc15bc417a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41308db262d19c876abc4db49a4d88bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d1971f9336b2a6043aed31460e2bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64525b8170be1fdb06ec0e6526af8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6951b65ed8add0e270c937c2a7f56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ff9766e4113b5a7f50f185e5e9d21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360586c823ceeb8dd6cbe61eef6f327252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71cbd67907cfb964a2d764ec2bd876253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1ede6f4cc1071d43ab0b82b1f1f39254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1814cfe0cfda6bc34f787acce400d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f93f67c6d8cc0b086c5cbf0209c3f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811c36d0af8fd3f80e6fcc3c76068c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0085e77a6e0555dcedaeb5c65c05b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab000c8292caddf4e525dd446ef381259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9b5fa897d040145c1142e1d7a94f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d01fadd82352a455f6c2e59075ed5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384242a35179f929793ee49f33e5690f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233d8f40f4518a5b738d874573bfdd1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddb749512217ce39da21b958fc5bc5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1080e0a13e9f022e8a1bcbd22332142265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9fcff921242a415907305d8285bb2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fba23bf989fd2e1af93d941a036955267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a798b97e27273ea5b488080d7e2a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9d041266a9441f40913b15383101f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7db452b388e0683c077f36530e9e59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56ec0da8f6fafc6c9ab02fe5f5d577271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3967cfe2427eab38a88d2051fa7d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f35675564f48b8bb1b44063dfc4115273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd510820e2013d434eaa09800f4b75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da5421d439146db6d44ef6e190d8c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfed528cbf7aed5072f086d1c1d396276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505029af5332873c1abd1e419541a7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a030cdfc1550f92aba8db75b27336278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c086593f2ae6d7770aad7c96c2ed6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3316f8219605e2ee9ffe499b5c278280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a105d800f1a4d4f0182982f537b2e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cdd597307ec3bfcf9b00e0e3cb2f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3f89bccc0b83cc534663fcc39e935283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4590035996b04387531c978b324124c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0dbac4d9ee4dca84cd49e3cad0e20285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243898d35813530bc687fc963e30f3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbe4504ac8844f0fec85196df959b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48d600bca46d6e0d9c7d967d1ebcea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5da77c164dd1437cd6c2c36ad83c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd17862dcc0a3f03bd44bd2b773bd4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af60e6712c1d13c9be51f63384d786291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b2769a288ce5b4da7fa2ca8594057292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7230f70951c36f04d62a22c6d93714293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5627ca69c9feef5034717fa76f230294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cc6111f8007aee61a7fbb44d2c922295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8abdc0ea379aff3dc45b7e1cbb5cd8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249956c803a450db197439ffd1caed5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b655292b7931d2a982f5f672f874f48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d362817b6c62ddde5e15997295a6c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec3e82a8ffc15cca134c62dc292f70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed981b6b98416f476291251a879d57e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bb4dcd94d6e7230d5f50e697e48bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f5d2a549b5f41aa91773885854f68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d5e892f85efe1eac3304738428a58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd963a0708319efa6f5cb8039e0956c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28a5b00c1edd39c91be1ffbd7624b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31462c5a5f10579d6a9ac64c4fddb3fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c36e8112d2cc9fb7882b91a47e8b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d18dea5c8fd34af89a15af509b45e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799e9b9242245b1162d8545da02c3f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127058ccc0e63933a542b155b63eaf88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bda0bda96572494d5626749a4964f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28caf27c9030e548e2bf06c48c1bc64c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5393fbad508951fa24164d5ccf00a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeff0cec9cdcba51e3f527acbc406fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3a7b1f4e9b5fb2d87253fe1fc933c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921b55974761cee57207cdbe7563af2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae4e36b9750c68f96f52173b6540e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e2ff76d6e2b31f900a401d81708b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e12898385941e2bfb804073232e663320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f865cc46682bc59dbd1aad8bcdb65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d380c302b7e25667a07a97f6dc31a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824b66c546a2e7ac03f53f8b836f3bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ede5d49dc2381907546f8abbf0a0de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28704802cc56478574ae8d8af8c72a71325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed2206bda5490b09e9ce3c0334ab60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2ad294fafac7974f74b97c324da73327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b411864ea4ea58665598bb19219b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcfdf1b55aecff26f96b5a365b15d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1601bee7228bfa3d65896766557c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd88af0bb13fccca745246ea77c33c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef2050ad7e0d45d0921d1a9e4aeb21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c592afc6a8bcdb40605326874e220333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b3b6318a5843401b1b081e1b61b61334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf3025d319d473dec2a737941ec30b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d258d25f6cc242cd0e48c4848baea01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80b72f12c4a0eacbd434f3595b0b03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed79075902e2cac0ad2cfa4e01724c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4b6f3d7bafe92c9ad8b120da11d52339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d215767ed03b47f3f2bcd5a79137649340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad48115b102bc4e4d7a2cb177e384ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002216e14d00b59e96e34396e8d6f674342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ef446561959bbfdd5165105b6e866343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720129e0cc8e41595d5b5bbd5da6427e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159642a8cda8249db04b3cfc0120fa4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18663b8f6badca54aaa5e5d186677817346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f9c82e4376ea97109126136e09c02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e071beaa32244d8239ccd6d292fad72348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683672e35d87a1ca3599e5c614c03e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfa87f6f5ad6421e2750bf5f1007bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652aa4b0cf367af26259d8228211441a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72ac7957bdfa164383526ab25d03db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dd38566be2dec8a125327f897e12b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d730d355e55974570b4d8d34fe003d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad89c38db2054f22b803e5a36622bcb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1feab84c9b8f0cebb2bb2f0d6aea09356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c2d32398446bc5b9a67a2a4365199357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a290513f4f980ce386da2e22622c8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0642b49102f98ec5e16aa213d567e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c73f6d3ad78f710404094021fc488360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccd48edb19793025bdc3c382a75159361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a8f3263764e184547b698831e818c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca1e0533460d80ce0523327d129632363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfb8b9dfe1a88302f46570d7fdbd62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ea0400b070577c26d40774d9fe4f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12f20c197b0fb9885841e21dffd166366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbecc3bf1bfa92ba2e4edd4051ab58d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6dd26f13eaf6941cfa9d140d42bf6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1781a1e4e929d10aa08184a053b431369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7a0bab684a2e41e47157ecf182254370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9581995977768f169ee2abcee3b26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a91e4e9d95af59efb0998533e8a73372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dab47084d3931384dca5a83f88aef8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05969e951df4f5907641d7dd2a3cb6f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b83940a574c0fb93aeaf45bfc807f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246a963d0459046e991edfcf670fb17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853be983ae39564444e77241bc3fc01377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811a86648fec49c58bd930b8167e45f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02949df38fafb22123b9d0776dee858e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb0b221fe13e1b066639685a73505c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db11758d92c9072d6caa697391fd54381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863481489c7a807dc1a4490e13316f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8928886d55e08e4d30ffb63ee5879383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9095fd937eea83fff2729a2e1da3913384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd8274c69aea47948b0bbb1bcd35a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1c971f37a4a6a4066ecdd97ab7930386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13f401d726a5749a8eab05485fb3a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47da437cbf832a52e0d1b2d294fc50e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30673cf04e1051ce411809b325fb94389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e791759854674cd11b0cf47a926eac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06050f2dd5781bd021dd659205c7eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8430b43383c94da9e1c5a6c4dc25b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5af89ffd602fa0706345c21109502393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61234f66f20b334cf21dd4d7eea44951394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8285d3cd07db3ba924900bcc57c2f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0eff346cec432643220205ce5d22af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8070d910e9840191176536a091cee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197d15edf9f76683994ef54fa2e4750398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d50bf09e705a7c30aa2ee53f686e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f29fdec5e35b2b664536acc2fd143400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e2dd448897a1dfc2c760659aff94c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4dfa8df67f7b90d6f18ce808018ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3f9a6af1c7db42cde1a3ff0925d26403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b30f7df85cf4d5a937904114b07180404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455f2532f86115f3c3662042b5b1645405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4313f02839d26111105bb4e2d29ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b21355897e273df3e573beee39b0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf396818d07641782c0d40efc86a1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bfca8b436d69f55244046b5febc4f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e7d58b000935a8c35ad89f4b2cec2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d674a95b4ab64bb2f1abcd604beed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939234fd47ff2d6de7c2fd2680e32a1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eedc5b996225795caea705685f11c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b48bf956d60fa8f73edfdd26ed6bb6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f3189b119303440b8edd711c27052415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f3bc3362e46d913af1560b9a8b4fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dd34e6275c5c0894b663efe311020417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78ce212cac7efa15a71942f38af875418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ae073fe634cc234d21eec8caae5ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62244bf869541f7d87026a72cbe33a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b625659690a485335b1ac5a5d8140421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7edf2d368822950bbfc111bc15b74d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae7756ea1f26f01b916ee35f6ed031423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eaa88a9b6fe0859b344f858da7bca5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d4cd10dd68efe9b4f3436d274e933425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dbf5b80fa873adecedade405e6d3a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5754585a173b54f322742148c7561a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04905a253d69cca2beeba3db161c63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7ae1d6ae8be18e3b5f190e672356f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68d3c2ae61349ffefd4aca703ca3e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfaeebd1a5cebc5699b6b48cc3e26c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411afe162240772c2714c501731cff72432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c735327b826df3f702f1e368cad5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdd042b29cfab5f96eb0359efcdc93434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2e2cfb431ac65b7e4d380be2adb96435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350c7cfacb8d5cba38d8e5b414ca2ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9078e9aefc131a5f510f280572f2e2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1758baa12f7147430a17f68567a66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ef10c5dfb957585cf03402e05c971439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a6d5cdfc561cd8fcbc580a53f4daf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343e098e6583d361f9d88fa747f81ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2d79956b0a8a7ed5f0f6db0eaa8cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b15c2a2385b7a42362c5c9bf3f870443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa67937d5caebbde2c09bf2c2c567a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97857056dc7a96ac4097f4eb0b358657445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e031d9b2d404a97063d962a80287b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c282b21f52bb68593022e964267a77e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34af0076809fdd9fb784015a0ea3b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacc3c3ae294262ed6a8ef99930bfc9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca1e6953b9c3d2a84b8a0cd4503652450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc49685b3058a322ded5b3fbbcedf4f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5239c53ce755b08fd314a9b396c19fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3782bb8207e6a600641ab1e654ba0f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008530c2c25b08db65b25f54ae94aa6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2916f590f0d61d70f53c0143795ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06269b9f33715df3dcc83d56d2017200456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746138322d786e4a94b6ded2d55448f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f363c739ca3170cfd89f528cd04f9d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee92a4f7a20c29b2e9d289779267c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bf659cb0fa6441539f6a701be3546460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b72011db44605f704f7a3fca4d9cf1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d8ddaaec5115a9065921a7c9d3ee3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696b720b9e90192d51066d53690d95b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939ed9110024111ea8767c50efb4e28464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0827f2a95fe3545a4ae870ba128795465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c6c719092f642df2960120946d1c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5728018ecdde33c903e6f671943849467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d6cc802855ca5eee61cd9df4a4c88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5662112c2fc4ec6bb3046bcba8befb3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ea5ae70d5bd52152e176d1044960c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad386e242c13df3762b12ec55fb1fe4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc00e6c5ce8d9fa5b5eb814e49ad150472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ec8ae2030161ee2c98c7475e99bd0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289d1cdbdffbaa975148a5c142e0236474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becec12c77a9f44e5fc1130cc024b1c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96d3c06cb26a0fd865c9e80e6927f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b685b13a2922bac6f1fc84f1bfb593c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d9b9a513c9574d7969da18decc52d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf55de4b28b337c56a1ff683ff76aac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09468f21fd0f9ca05ab1072ddfa0ca49480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39384f4af17fd1152a46a9437a8dab87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c25a09eea6589150016f81e7906864482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaed5bd13f7605888f8b6feccd00125483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f718db92ff5013f0c57a06b3e510638484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644517c449941b90902dcbef2b11ae64485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d87956e2f32cfcc4bd39eb22ff82fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a791082015edf8751b699cceb5684487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a3fb814747afd630987cfb950dfc2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e4d2ab5938bfcf9b6239cf9205aad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae7c3ab3e38f60fbc06ce39aabe574490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80163ad03c28a35d65373082eb1638491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa40602839fe0d8674a87803573a2b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03e65e732b16e0838f06e89d71f909493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971e13fc4fa4cb94bd2c5a6b6582807494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5b301d2927896375b4084f3ac1d81495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfb0d696286fd93675e41025f93518496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ac51e770e0748eed71e2e8267ba55497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8564ddf0e43560e82f58694ac871bfc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94d39039526405dcdefc50d6797cde499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69154e1474266cdcf561057cd634854500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bb20dceee4ef89aa41d23bfe378ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f54a1f854cbe3d40ed22a2329d42f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff4f73b6729be831dee239fbd10e43503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ee307d62c4435a901774a6a133354504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48a31098db034f2f073f85b0f0f7fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918a6e6172bfaa0061a848431c097dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09ccb0ec65b15bf8c6b231f4c32c02507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f81a7cb287d4a8402ae20ab9c22e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5625996a4c5605af13f03958c6572b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f96894de8c2db747544d6625c8e36510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1c5269a562345a8860080f91a767c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe672a91742f70e62c00e2cc2fc40efa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc919d721074d35202cf4e443b75a598513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559a5bfdae68e8def6a88f9eb4b5c49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3045573d27241ae4b6654391b4c415515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ab8742699eb75976e10bc9f4ac71c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f6cba86c90a897e3282f36f6f3ce2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3bd47efa177a879ada0c76286cc9e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4b8553aa67fe2aef5bf3b07b1e2af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630f7162dbb20806b695e8bd90697fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92989ec16fbc6f52c4c75555ddf9dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e372f8b08f156d1c579b2bed87bb3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b06690269d84f2d389be27bc471608523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced19da10bce2cd2501214868213288b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3006cdea22b6c997481ad41fc84012525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99585ab88b07bfd020ffb32db2bc8ebb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52a7adb2b7bd8f67c05439643cb944527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0fbe5653e286f7fa07950bf34f8c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4f5ee22e6aae2b45c14d6107dd3cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46ce5ded92ba7ce27827d3ba0f9f80530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cc988b4dd1c77024decbd17d5a9c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3684105f8ce623a5abcbcd923bb57532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1dcaac27ccba9df8f3009f223b709533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f400bb1f62e2e9e73000a84578a71534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a02d3ebbbd8a1432b6cd360ae20eb4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95ee4b4b8b60d864342cb9454e9393536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cfe6313acce83a2229b7507ccd6a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc896b9bbe0668360a0ba1905653d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcef65f5ec74b4b061e699b68c87e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95323cfa06bba733c4f04ddcb0504f22540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f1da4c6af5025bc21b6e5e2a5ea0d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecc7414912cec5ff946254e2e9a268542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cc8041e69d2d198b4a08aa585d7d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6ccf2c92830f63a9ec2455669b2cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7378606efe6684317ae073e10a9e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c5c8d9794a5d06b2140975f9eb6ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06c34d6d823a19e24c232ea3fba718547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cd9112eed71b51b6c646f3240058a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1d517c5db9a567ebe35ed032b449f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd5202545661f4b700c67b6f0a4b54550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb000bf3edfb37b54b09f9d86f15b97551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d716424b064ae2d9d4e6bb94de8f233552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07792b51c4d1948b567dc376700c5e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeca4b9bc8f50c7f4872a2cf8f7e8df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f289dbda461db01415cabc78e8ad6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58e76fad8f111af60e12c94dad07e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70fdf3437388d2bf90ff5350c26164557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1c5649f7f0a11ab93183081420aaa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7565ad1b8cbcdb47392591d4ee5d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f96b5be9b60bfc5b7546978fc8c1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8e5b7ab21e88a9231e2842ae4838d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e196775a60b1b96b7a7dfe088aaf5a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792cede19750a6593d4b6dcdcaf0df2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6e27d5deae01c048eca53406427bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f64628cf6bcc993f029028fee1f4d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22746ab1306a6ebbefceb8906aa0214566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7294069fafb5d898976bdcafee9d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8003fcf22e4e5e8a0175c8c0dc7d40e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c55f27dfbef73ddd693cd26a6638e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c6e57d3cb893b2baee46c27ba2cd9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a402b588c72ae75728d727aa56866571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a856c2d9137a7b4249008620408dce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d7fcc6d225b1d0689c06259723d66573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08041458c090f54f477afb5b24886d6e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b5d96073950ea069aeddde1ca97b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7a13ada1be660b87fe1a55fb90591576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69b78457853d5d4615ba409acc649b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f88f2f4e6e7663b86fe67b741e6f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31738c0858392b2fef3d024108bfff3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e884f56c832f68bdd689eb7f6ff7376580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b999b204753b494e3672144b77dc629581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3580e58523e7f15bbc600db3c988304582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e234adcb6e89cf6274652a53adbeea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66c689cca11ae6cdb525f465b6d574584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd6175541dc39e59eee75a796ea622585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5fef13d023bb2b1a8f3aa14578af9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f86b117c2b0bfd2c6ceed7d7bb6d61587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1c86c977e7d4181a2445cf8575036588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6ba9d4818d83a297f2916ff081e4c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce74afa9a5c21031cee77df10140de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9898f4e3fa35768c3f203df9fc30b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67916771a4f1e26c9b19a1792487bebc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac915c59fbf3c4e5410beaba809050593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdbd6c5667e783ba9aa0a18aec2a3e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215507793fe6b4c9424ab7bcb2fe27d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7c7db86d26f79639ad232141e1459596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dc450f78543df6f97e40cbf7843dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33a845a49fb457d86a866501e8f9c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c616c2003376a6e053c4dbf719b941599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72d822b5fcc88c16ee2df597dfcbd1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25808cb8324de2b32cb2d2fffe6b0a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea89afe2265e66d04b79871d245c65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c40d5deb1937ab3b2c1e69a75975a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65a09e7a7bf3ad11fbcba8d45963fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2700d59400a97d9f062b476eab4747605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49096fda3ad69455acc08488728ad346606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5e0975768f975456e1db5adfa0596607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06491da7496e4acecf42425f177044db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3154a2182546b0d6a9e0ff837c705ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb5ab51159b0c693abfb1134bf98c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c5457743b9eba15b5352f027a329e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841bc5e9b43e437c3e7d6bb02f0a4ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362024398ee1ea17d8cd9f23c6b1b89613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb05a786b91faeaf9f38d39c448634614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971409a077c3e5f4193e395f467bd92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0824a58e9331019055953898969a233616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10618e99a5834c51b930ef7e91752a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431836c97295a1a9522d72c2128118a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ad1baeb95e516c553d34c8c3c77ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dce81b774f7b830f8177aaf2dc7759620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d0d982545dff1320ad624120a7fb1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018a19fd4a7ac997cbff2f649a959eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646eb6b493fe806d13e27eb9cd73e2b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db6d922c4a734d8f323cc39ad3c8fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497b3041515063a0d739a273a532eb1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2e0aba2bbda2baa346fda230e36b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1254c1ef389a74c3c5b4695081d5731627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e5689232306d036013b603c57b8e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f6b97662f924dc591737014792de5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cc18d61ef761c594b55128d3fac64630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9543d4c71ad4dffcd992dacbe394d22631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149443b8ccd5474cd5d104bd737eef7e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbb8497f1da47da0f84ce38b2b0f41633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d3cc459564001120930efbd2f7e3c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59537da25c0ea586e566529bd1e5033635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9abc6393bf48b9910d69fe99dacfe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26c093656fe083da5494742afe68e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5fac04136369a6c36c951b21e8179638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a83b4eadd484b4200f36ba2fd9383639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fab48857b86e58e522abb7eeb7ff43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c1f09434756b985632d14b1db5e8d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b62f2b03e815908a30ed34dff6b49642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db94e381db74893cba0ce14f59c50e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784eda30720aca2ddbff30ef4e1f10fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c63b0d404de9cdfd5ce4efce33a6ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788d3884d063de82528a216208466a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133a1576cfe0e2d66be8b2a7fd2fd13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed3698ce8c038adf6395d9ca7b772a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca59c8eb9d36752cb3834752f8bb8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea61b5f4cf15504691996b0482ac333650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7e57ec348ba5ad95e410b4e14af6b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0685cb3105b509219eb5c8a6ca3ec9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423ebbca0b0f153b8532399616ee918653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2fe17bcaccaa3d6a73226c6d05ed2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32a7ebe49c90cf4c1d5a6f97edb3ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e2f7e7090e9d204ba2f3179b3b426656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a155472bbce2c1d07176acc8cdece39657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ade3eddbb532e84457f3c929f2528b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ca9bf73b6d1b4c695687d64472586659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5987b0925ffc39e3d29551451e8c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbd612ae8604804e2365352cc1dfa7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbfe117461fd2d17f03678d2082a82662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd869bdd2d26e9125ccf63a79b39d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0214b7fe57d1747a3f84561397143c2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e71cf12b16bf94b10526b34606dece665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7decd382c48ef96b397dd6a5114d37e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c812beb52298cc2ff6c1dc176f954f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a87e76dface4073eb09832cb59a1c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdab8969ed62609fcfd686e4c8b4ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c269a51ebab5a45a83eab72c5f9b179670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a35725c86e3d3c7e700aedeb07de6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e06336c7d63cf90e8410481b601197672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f560f8bcbc9df803840319e2105a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746077650dc5a4da3f0ddcc80619861674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38adec8d48fdc65da4f58c6c6ff2a28675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1a85f0395f86ae33001548da7f8de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823c3d896341d0835980a328d9ee63d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77771554aed46491019945194e3fd5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c24d510ae836e32e64a500b5505e1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57016038793a441eb352c5301d8c4a7c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bda7c951e8a62e736e3f306b440cb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8734d5ed35c6eb79cb33d78685a10682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6973629b5beb66fc0be23b5bf0e98683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ee6e55149378937ce04c7b1d50b27684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022114f751352f26080f820d707ea44f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfbb0713bf13702982ee25ba6c9fe8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffafe67a0f3c697ff7ac9dbe381a8e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71210df59267b223a9bda0cbabe8bd45688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d3328a5432343c54a9cf3f2aeaa62689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6027418e4ff16d7d3390c2319f2c3c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3b13614c1bcaf6870aa82dba7b146691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dddffbe19ce64d0eb11d0ea7151b72692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43ed212c4d50ced5b70dcc3df9e5d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b0b1fe61bb1fd161179125263752b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc51b5f5d3278d84d883604ada7e597695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c4d9271479770fc4280e151c96dc1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247493aa3e88113c428442ce405cd1ae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7f14ca8064d3032d15bc2e09c80c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc73bf6232741cd2b4c3e551017193699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d3cb1ae0f56fa4a187888ee6cb3f0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1cbb93c5c810fcdc7180f8b615b2c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea778985b5c2adfccd771fe75f6171f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622f162cd7426ebe4446322fea09bed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f9626e323df16cd1a4b725f8f4acf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d552be38b9edbf0be5891a56dbb46705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d959168258bb26273e8bb2360559f59706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79cc74cb34123cec1fb98a8334a9c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6ffd4037571d1590d5c35cfc09115708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce87a0eae76b4a961889f5829d3141709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92d5d7bf10ac19c8c9f4c3c6da2ac9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4ea6126d614e93e0ef8c3a10625ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b198c5ab5c006b7463f4b9c09f65400712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bbfb9dbb9d1f1fbba200a7072845a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e82338dde7c29749f820025444e64714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5c090068dbc6f477d5932bfbb62b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76547a6a92b632f8bdf62549e4dfb97716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b3dd506490ee9449b70d9094a09d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ec599858d50a5816167ea10bea7ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788f49acd11c9a432c1892b07641bd5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721f4263557d4d5674fd9acfa5cb7e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e85e00701c27e3fe36ede18359c8c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac865758f9d764535cbf20810549fe00722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe2138ddfb9734477c4b1f4fc1282c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd1a124cd3eb747f9c34a161044f2a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335e4583e3c54751c83aa9b546f818a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010b941d115ef4b761784b95695a8f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b90850c360158ca13d725807baa211727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf10cd05c52ab115e9221f4d2bdcdcd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965381a42b84a71641e217e7459b40d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630541ae575b5dc5e95d4849a3423634730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20638f605f9156dd653fc6c959c61f2c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1ae1e28a26e0abe1b48de04eca1b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d58a602934aa2edf54c8d2c654c84f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677bd971dd7516d42340a205870dcfb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d60515fafb2ff139533ba9c3634c54735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905ce3a676795e2f68d886e54b9a33a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011584ccbbb5751175fe46ee30193a05737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360c4eca8f5b3fdd73c99f3cd8ea7eb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a90f4a4f47f060f22ae69e265c96d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3df578f8c599d10815959a157bd43740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9c59ca4262e262ccb99fcf2c7a8a5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2875fdb7ddcb82a0e2a18bbfd855a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad5f72f442a43f2eacd80e5dca969a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd44f8fab4c755fb180b34f7ca8a168744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd2abae231b0513497b080114a2ea9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9b39390dd544bb264e80e4c6f47fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa0ad94130e1e7c0c15c3bac5fd501747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeba68a99dfad5837355bf416a1ba3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a875d1a698b9d04b281aa084db28a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822dfdd09bd2cfe856b42c5f7b4f0ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bde6c530b65572aafc3edefedb237751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9be5cc4ec70f5af6da3484ab13d79752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b6e6d099523a4fbc28c97fa80d9b4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d625e50accc205515cc2e8b19904b5f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f4cf7f0c0cb738b863d4ce1bfb729755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9385c5f459c7b89bead19f6d824d92756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9090a25a34e8a6a8de107080c8f71757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff11331310bc3788df24bb7112a85b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba19de48b2b5ad677a9d0b9a700cb8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321af96b6a065798baa38124bf5147f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fab2c87ce48b1af4699fdb5cab028761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e760d31432df60b7583eb965b8a8c6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70603532aba243af42be29bfad80c27763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7a8f0242d4eca20334f307aca4e37764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a28518d2e8724c850c88da8acc1ff765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16424791ff142d57820c255b2a6f974c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785d9102542f5fda09b5c53bb6bb0b4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ceb47aa30b062e41f706a017928a4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bd65b6f7f76eb54f11a79a1308f27769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007ba3d4beb1e34a92e49bbc9241d24770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5f8fe3d80c72a00679c0d6c8c9cd5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35573a27886b1f24db29b3d91b2cfe9a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5dc6b7ef6e7d4dce008376b01725d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4aef021d7241c65e8f9be784545d6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506e926cad6c8d70874aab346230f83775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfe376be45e3f84a64d680a05811a1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580166d6c7826864b2fb2e9e5360c849777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6503685f1e7e3daee75ad832e82ee9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd667feb06da5bed8edbb2ccb73846779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbcdd9d111c05acc549b24d70a36da780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d040c91ffba25a289e150c599164277781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14bb054beb3c945bcfd9ad92a8f140782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80806a0c222b374ce9be96801b1a55b0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca6db840c3e554e3517fb60dc1ed7a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cb45255fac6dc7c86deba6aa196d8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f06e7d33fd70b456038eb37d8edc79786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3d0f9fe6e213221f385f7cbdf0f38787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f3da8dda0aaa82d8bacf9168893c9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b9ea34ddda665a5030b8bd71aaa0d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a19c0b9dff3510cc76e5379ce8eb51790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b7a701bcc8f710a424505e5a7db76791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9b343d478415ec84cf264f95b60f4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1360aab142e6f049d9d4412635cc7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebb140be5833be3c3514a2f0f6c627794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b14eff35398eb9f8a3f24c8416c43795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbfd0049b7e2b1be155311c2d473ba796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff965ce89d965685c5794a1f97c06bd8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b92c0f7a93f8fcd8cb1734f5529eac798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6287568bd5bae6f9212c5181fd840e1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f449dd73142fe3c5682cc9c8f4b0575800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345176d245bba4c6f393f47ad714c1fb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d181dcd890d24154f9d2e1c55e748df802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09d9fd7ed188dd3528c9e1e912f3d5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f1885119a1a974e648f6689ade6af804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ea5f9af02da2058a787fa2d85fd97805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c5e5b6af7b54b42dc01b9e67485d9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e134614ba64d0359b6f50b1b1567c9e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ca6cc8cde8858012cf0de379f16ed808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fbcf62f2dcb3dfbff6b00106be496809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b885d39e237941cc6786e0809b418b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98ae76557465b289499c73a7304e03811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98779aa0d0688388bc290c046a09bbed812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f032b0c20d7408271c832993d9a5c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd69e1c425281dc921ee77b44ae6f13814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9720ad5e8cba3634b75a2c3f24161815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551f1951d4ded55e6a1f9c130034283816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fab938407a72a699d3b269d26ca18a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457b03652d35350cc9c9a21c7b6592b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd5855809ece3a79d3962c54a35642819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddd98495915b5426f83cee7ef2146e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51b16c669190a90bf8036c378a9b3c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9b2bd76db604d6da5c8bb70d3cda8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720b140b9ac69bc83823ac14a6f02be823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea5b303d9240fe10132b1af5376672824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc33bd384bade8155c46619108f72aa825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05136266b5680b461bd5d5f35f70322826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55aef606d688278d810b570d1a8252f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f34f8d4b19b7df347c8992dd0824af828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb903345e29ccc59d184bca7ed18b0cb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83becc20287a518c4fe9efb843572959830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250559d23ef032c3e97bbb67d0709c7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930a686e9e22843c74b3f5fc92656f0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2921014a2e7a400efa140f6f07dfd833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cb413c57d69f5744a0c0a6dacdc4a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09965c1d05731143d2c51a8c5b0e3a9b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60bbe7f883c605344ad72fff257977836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45129b8f8e1f0dbaf7390631dba228837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399767403b274869145559b8aa4b747838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fbcf3e5201c42e8325ef88bb25708839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684c9b29e981f5da7a7a5228ff1bc08840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1082ad019d8e6e6ebc7e8957ed8645841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6841d8d5c439b28504b39e73848d52842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dc97f8cc547cf9b1756790d324d18843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5745b936b5810fcde10c00d7e11b8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eec75d4e1062f96c5baa892773c292845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbe4667cbc5933f9f48fafd60ff2f9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe74fba8661f1e2e2645f1b5d3008f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad04d473aa4449da84699ab5051ddca848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dfa3c137aa5436d23c7a65adc30e8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b328e67816077116ac071572b19212850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e04bc31096cd5fe68510a70d496a3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dc0cdf90803995259aa6aee72e78d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8d1c6ca3de00f047014423d4aaaa9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35075d5d045c23e530ee45c2d4dbcc854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240c5b7af934f5ce8c2a719a5501b6a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c51a4f2c83ca10305f22a9277fff9b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668f19cdd8a638bca1122a85d596e0c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d76b4503ae8a9867437c0af7ec8eb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e87463204f875adb9df8d80300717859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f47052e9291c771645be6a332b1d19860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07f4ba90f3a8f97ef6e1ace8c68304861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098df01bf285d93ce70ccd39a4e83fb862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc509604e80b8c04fb9181675a8a32863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca613d53495a4811d907b154159cdc864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606291255706fa8a50a7af4eadb014de865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e25cfce23f6edebe9763df8ab8215866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1d5a1ef78f247ff817758496d5e30867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199d25d00a497cf08767d3f7af7aba5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16999f776d1ca3e2b362c971eba1a1ab869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ac9002dadca8cf45bfcb79a0f7363870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b787c53765e5728eb4e6571919b6d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b448f2ff2da7e60b95b875e74e220e2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8aa01c9e85865d8b6071e6941b357873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f79cadacc7dcf72ffa6c9ccba6fa5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d7bbefe42c58a9990a4e5461daeeb875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49315b1073d933dce8eb62e06872481876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85d4607b0a2035e250e7cfd8a8599b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a3a5909497e5c76ccbdfeb9996ebf878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d7a2c68608f9c0ff5660b983e9c5d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fb5523801763012cd035a4125910d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063adddaf5e8dec72273d3132610e7b8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1aa278c97538019a0869d5417e990882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d3ab5d418313a3b1745ecd8e4afec883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7a94ac3d29fddb704c82c97a99164884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa313dc2a330a3a93a6f4ca5f7cd6e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec3b4ab4cc2968e2f7224e5a4eedb5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebd4798be47d432db5cf26c12afb5c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e07cae80e8dc6abd589059f33f64ec888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa268bef2b9d67eaac5effdaa83ae83889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f949890a912c09b6249d4e58ebf78890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a26093f4d9df970558389602609b9a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee1ed99a40fa3a8a51eb99cb6a4b20892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28bd87e2f4d4155e14705f65d16e09893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d87816c83a7ceddc96dbfaafb5b718894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6486fedea5710042d7e908f737a1264895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fd7330065f6a5472c685f4127900a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b40564a9b7970109e79561bccc542897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2516e1cd4a54cbeba8b3060e53bc828898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bb089614290eb49f79df7c627d86c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12fe8a8b5a28b1b9d7960929a613a3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b94d65b2775a3cd687571b4d0c6087901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d51f337289723b135a486478691de902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8215227662aa146428d206bdd0be7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c34b62d12cfa4403478813685d85d7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fb0d9c42ff7230736beb5283ee6e1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550299866299bb854dd3e9f7db42d53c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb35525c610b41637c846a8b8578d50907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4adf0e285d49e20f4ae45ab46adff908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718b9e064bc236fea4d73f542b7c72b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b7fef1bc9c0b76641184ddb9b469e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa553d28d8bb42ef3c4e43e3521c5d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab550dc2e424f7a29b6fb11a8bbd5d2d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd4ff1328a2006c02ceb45a50f0a97913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf66b6cdaada8898ca8e65ee6c6a200914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915de99e8840253b0f4fba6954f94f1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0db1437523613a345e6c72ae61f505916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae891ab078f8a65b9d7d2e047941be4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dcdbf0b20d8b7857791c2a90a9301918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b705b591965bab6b051207759365c2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44296bcee2ffcea4c623cc29b2da94d7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc57669274e2cbd904818d6924fd23921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd10765a83ce45b9a5878389d9012e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24b98d8b8340af3ab2919bda9b5bb4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfdb4db0e364182598e4d827180ee7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2c27d3eed4ab06c417af075053a1b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88865396a888da2e541e69339e5f7a8b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de6fb6786785e21de1096cb3299412927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc673b0239a9291212d748dac18f0fab928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452df0544cbb2c869358e693e8210418929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0cbc31749ce0fa1cef931f836d948930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca516d9d4ff3ba82ef5e89992244de2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86235ea82182fa24ed8272b7cbb6de17932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6884a2e8f00e93c28f875fcf797be5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53008cd28fde994c4feb43142f995436934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02ccaa62724c0ed3d1149db750f294935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9110ca83b480a69952fce90abffa4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a78ccaf5034f56a8ea63deacc4572937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25a648db144f47c3256824304a9045938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4e35293b409a725d11d2cda64bbc2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c6665b4ffd4aae8d545766a61f57c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f359c4f78b7f2594c14ee18e02de12941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35db76363ce7aff25a627440fff7737942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71bc8bd1f2af01591222525f2562a1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214e1eb6cd826a839fbb12665b8e9fa944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0fd922dbfdf821534fd12a232d886945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0a4f08edcbec4496c9c705deb2054946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0662a1672af34e310114bd733be2b2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74413d8961f73fa0c36f51276b7548fd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37464778d47cac78f0ae0f0e1c458c0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c80162ea27bb0e8515e26a2a9ca9a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e786e8c2ee5066c970eaa7b1e5dd0b0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760fed0b6e41bfb7a47ae901393ea82952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18e70d62a920ecbab41aafa3ca3c33953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c0f83b5e3f9220fe2d585687c7995954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62e970eddde941bd8ffa4d3f401ade955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be723389e8a7959ea0b67effbe26ae84956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4792c97096056b9adb09fc4c5a804fb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47642d2f44fc3d166b308790a77f7e50958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b0115b5a75567e9039dd650e29bbd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befa32217a356da239bfcbb6b9be839960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea6607977e34d21028b5b725c847d5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277b330e5f033fbe4a959483230d8b3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372635e52a58f3187d74d0943efd5dab963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555c345877bd2f397c0c49681ad4232964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37975b88195f304c93a60c357e474c12965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08a8cd7e3fb58e4fc1b81b066b9900966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79044694536f90bc1824d44f38c81ba967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5669b028ad45790ea652591914a29968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795b60ba0cfe02351b25f4d60fdb448969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bd97e557e60a9a60e2b7be6d54e42970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c976ccec1fbb8032b8332dceb19be0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f65db9bf5077571818cd4370dd2953972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9f9f10af12f1157a2a5a1f66098c5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdf57e4cbe5296005bdbde7a02c8cc974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dc819466937028df91503a49427ae975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40128704125287e0aefa79dcdc01499d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafa3d853e9c63951441847bbe31333977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573845b2c96a3e6f9b244eb76b557494978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd268e8a46123d06218e443b8d188f78979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6e77a9e283b17261e309695ca9f3e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da7ba6f8ab0464021c86b740cf95c1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f98c175d45ab8e617cab6f6532f9a8982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3002ca31f3e2499d792d24f76ace67983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d08ebce7340aadca77caa76cb5fa97984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8544457be5567fc2468453550f7c5985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa88be976523621330a29c4284be993986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf3ee917729bb7f26b16cf2f59a7c8987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1503709d372bcadd7832009f2cf119988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75850748820d55d0d9e8bedc905a87c989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2100f4a8376ac2cd86ad618a398ae48990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb8ab0ded99dd40bad520d73012706991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7d649cf29f30917e16da79a9ae318992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ea752c2e498aa04099eaf1b4ee8e9993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30d950bc4ee5543d669c458db3a50b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0a2df8fe7b5e684db9260638582b8995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dcca1085654a107a1502b1f89698d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ec4116058fbcacca23e38a3011db1997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>