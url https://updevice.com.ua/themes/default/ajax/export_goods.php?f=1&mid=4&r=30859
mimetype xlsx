--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bb43c5cdab6d19348521c50e6959c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c361ed2ed902bd9b4262febe574272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a8c996990eec880f2fb629f3dc8153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052f0c117f94895a60cd0879696faca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dc6c42370ea6bdcb325db38dc10165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5aac25540d12a5b985a1b07fac9d166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cfa010fe05e5d1f66edb50be3add27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3a01f049530ba19f5e2a8c159dd588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775bacd2b8e93b64f5dc0892621f4ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e6dad9536a181fe18a0efe0062fe710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351430103c498927a6e2c630a1922b5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9b9f35ab15c7989334877c053486f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb960123a015b3b553dbe6a0a9c7f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb00d0ef2aa2ddd6b8af2023a19a32b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074f15dedc01e9f85eb21a7f55ad85915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f3c724fc1cb82a08f3758989d729d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad16317d97387f63aeb3da1e7984eb117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397661aa941dc925e610697b7b5280418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12763418a6afb5f6b0eca8bfc9191f6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6338765def759a08a2a843f63a25a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410cd596337501965efce20f451d37621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bd9c3793e86b4cab0e926f0980d2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03496893ae54863fd0fb1cf66aca6bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48408ef90392dbcfdd746068eb702c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e32af6904cfb370edcdd0389bc49525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90984bbbf05edb837095bc61eb88165526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828b1ab7e3bdf983d4d5e806466aa9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f44265fccd06beb12f15e2df092a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dd318e42555bf552bc45fa28717a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9f6db388e325909a1b8f36f1014d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77874f32ed83c77e4079897fd3baa6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9feb71d456d6ee06affe45973f456c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814995f64d560d49defdc43c92f3d45933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84d544f53005af6b4c897563b0ee4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a6a5ce34f915a81baa9fd29d5df5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884eae10a2d9eed231e392c21ab456d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d192b108cfca9112a851c09182479e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e84514864d95613998100cac105cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839887b4e892f7973a212179f5d0ba739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d019a31c10fc7bada9547fa1b599e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589aee79bd5d7d0c4f0911dc728270ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b887235a43cfa40e819011d21a36be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40295be3ba74ada8ed466f7f36e4a43c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff415fb8f96c99ab3e08c07046b80244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd3874f7bac263883ea7994deb7c4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92832d407c10dc161e966ceb2ea30246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a594db6243eede0e239cd4993d685dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1fcaace0d93fac6509dffccfe911e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436ea2a4ca734c420c4d8f976184b2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bab899734a4f5de56fa38c8461db050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cad5dd5b63f24e09af451fba8699c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f275e50074e7f72c6d929db400428f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b69d87acdcbf8560e981998cd2c2e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3ab1be1da15fe3c3a9cdaf390d24a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ffe880777b24c49ed196ab51b38d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8941968e786ee7df33497126320b0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9af35fccc8af7ccc671e7ac3a7a57257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392f7f85017d88ea0773166ec0116dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522a864467df6f906efd5aca49dcd8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4c845ecba1bb94851dc037b1b774760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a814f8dd24c1fc0cf0b0c5de34b8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c867b7a288f73233e47e2ee31b4e31562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6a88d6815d8ba01bfc4c5eeed377763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d4780b66a8d1bac2b5f13dbad58e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81f3b62d929441e531c691473cc81b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c00d7a0e02e9f4c64f0c15174a312a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769040431946c3db9da8130e8151cdb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370052a00cd90b4f66c11cba5616f77768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40889222e9cd1ed020a067cefde6f7c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7421d6b0e3f54932633fc0452f05d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c52308e7d7f153da517010b6e3bf471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c25e81ef05f0a208a56e46659419172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bc33958ece535f75738480d5b7db073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e4bb17d4684cbaac061fc1161981a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e278d74ec6bbccebbee03048fc6a6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38a18634a015024baebe1c8483fbbf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96d5608d5ec049c523f8cc890afd6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e809183061096047c3be12ee2e01c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d13e2319f6adcb6e34397dff8842679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229695054b9fafb6d5acbf542b37e2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b86eeb813e3c42979a120086fdf0f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffce5650b6fd50dde0461bd10a288482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df005d406a4787a8cec5d6e092743d0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d750fdc45ec02d43c588c65ff7b71d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62553cc9ad887b63e6d185912d7d7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948fbccb5ba3f3c0896ad82c5f906d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b16d19bb771f6e66e7daa87c8239387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ff0bd814481d565d5fee88a2262f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f300e6c2015ae99dde0c9e564817389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8493e971c5d2d3857e9736772fc9c7090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e7e88fbfa7c98a68d2efea75faeda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1062b3883d8c640b269e0116de8db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad5b02767f428cb3651e69702c571493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42848efb4372c0e77b2cc3c895702da294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef50ff482a3c5f67f723393091723495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbc055922a2685a1bad24d0d01ea7b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5d53f2131286bfcbdbfcda0f6d05697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f430ab22235647e1e447085d2192da798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcb9ce9bd918b5afb3aa2032663fcf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac108a7881c0d368b96ed810995334100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdfde7b9e19c4f7e63caf6aefbbebf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b1ce0d93858e76bf598c497ee4007102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b6d612bec8357ebbc0a296355188a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcbd56b5c2a1f664de5d041c93d477104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f03128048a00418c134c409050102105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e01be8af19ca88dd6d32277dea9e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cf8bcc64a5ee03654ad1ba6ffc6b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5f65bb1cad71aa3d07b113499191d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12836004c5bf65b046fa70f8ae041662109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7acb29db994701c30b8298e6174df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c05f919f53ed37cfd5f2c564534b8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c621e78708e67a60563d75c73a4f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbe47d7e76def2ff25bdc68a87f860113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee58ec18572416083c4582d8a465b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774b8e282a5e5be18c730bf909a15bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d132931a03ac8509e4b7ac144e35e35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50f016701804c4fa3cb63bc9d2f5e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0736d4a4b2211f5734634f0e0b96f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be134f80b50dba73099cbb3e1b1e7cde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4b7ff6eccce00d774abcb3c115ab2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764f3125d0e705fe4bba9553fcfd6c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511d7ac15b526e995f064e2d0323fa7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0643d549bf0befc2a6b8e5c3da3af7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712286a091e33e68c02d28e6bf15a48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fc8ed00a627b007bb4b2315308809125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8d30e22947ce9278ea882bf122338126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6bf81755ffcb6fd0662e62a5e3cc9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33453fae2fd0d40c4c0e5775b933fc7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28949dca480f20e513d57f8b24adb96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74987a3ccfb18e32244974417e37a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa17554213f861d0eadd8bb9387859d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0b326d6562c7133730fa72f22bbd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936908e35ae5b1a4a7b5102716bc054d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a053e770d15c3f20784dd654c58e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef964277b0148ba6aa0e01be09d2c79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523cc2f15c3d768339efb44d171f27d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f167f5a8da0cc9bb78438a3ef4bfd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3c2d9b9238c6386d44d9d043c45b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5515f1e0cb81790cbca22557f3841e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572faa9bde4c04a2f06ca213defc8c35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce41d84f1d3355919b3c109bc6680df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8da3eb79881d25a034e4948ce78bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8866894c2f7785eeb38e5ce511ff361143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95b43ef1e83a14410dbf273149bbc7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243d7df4c6728c3ae7e135b9a66425d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb242b61cf6351dbd85bfe3fa2f6cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a60785fe397c74acc609c3f45d4e8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbf0a04c6d3085ece09e56255d46b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9da6c4d1c3071ed54b2a5a0db56528149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d096b49eaacd268e0b68d3667d02eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b3beb0f41e930dc0f038ce08d9171151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8d0bfa3377f96d6b641b14f96da3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31b6dad4028c3d193136722615414f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f87fac4297755899fec101bf3b082154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb3dc0389fb2ac6250d924f22908f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5544466e1fa8f3085a8f382d11b83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf30b16d4363c0b7468cb737e84f319157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107ab7aa94185d4722cc7f47f2a08b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a97408a81fec0b83107c3f70dd9d11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673acf1d51c9b8bcf50cdaf9ae926868160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537fed05a47e9c4f93b4ca11b4e18af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94b40025bd46fb3f2392375199e298162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435c79e819e88dfb32657e9df1ee5b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da8b106c9c3ed429e7f379098aae3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b776ccaf4a3f43e2ab4a12aac2ed9d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f6c5e6062562a00cff63dff03d517166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910f13ccb970ecb80c4d8d868748050167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e307ad7446227da1211bb481eea0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fbd3cdf48ec0c018a14eb2c8dcb18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d428ce05cf355a33e960b23dc1aab95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199ec5eae9db35a29066c48eca9ab15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322d357d08ee56703152e49afe511b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8d36cdfb51120f17ab0796642f4b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778197fe0fcafad021f19c25dbebefe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dc9856ee82f3fe7b5e15c62edb665175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733659514736e22dea2d0f67519bf6f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b6f21d7b63a9606951508a5df5e19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2cdbce22f6c0d9038bee1eb547fe4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6818a1bafb3a034afe6b4a17d6a7bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded0233b6dee0a1d413853b49a97b6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3081da6eb1b661a4a5403ec591778b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213767e20a6cee57e30cb5040f2fec8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453f15356f2a2e7750d94383d87fc63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38927990d7c88f2581161caaf9880efc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfcd837de3ec880469119bd9a26dd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688af34e41bd90a22348ef50896c9ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878442455a713fc11ef8519c87a6f0c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2841c6042675087c11b842d1446f202188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004a4e306aafd586e434b3652311b79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f730c3a8de980e39067fb5105f7214190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba541318183d28da014011a1ad40157c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abcf4dc15173672c286be377242542192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766b15e624dd8e509bc1e279f126d15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c46570e8a8f7dc62c61c455000e9b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5471f0f5472250de61c9eae9c90286195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ef2f50acd58649a20c0e2cc7c7ea3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17e8daa025a394f093170dabd8200b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc103f017591d76110129fc8a3055d32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5f6d16472910f5c6a7bcfc92b7829199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a0c1b44b734d1d950f8b8fee1fdd1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02206e0fe8e4021e75c92c52c8035365201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf6e372f7a08c328b01082ca808c1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e40d41b7155dd520bb75daacb0b1fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc879b26b60450e63ae32a3567220a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c4b3b5dee5856971f3fd118428529205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d77b93ac792d7b5a4b5e77afb02323206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98044f4824b99f896ccbaa4378d38615207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceefeff8f65f716cfd81aa6cb64e1b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093acf30f0380e0ff176c8a083b1fa39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdf33d6a1215a040a45f19f2a0339f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd20107cd3d84fb99160eb849710a3e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e38bcd550bd1ba3f50c8393a53402212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249dfd386817100b68c9cb202674b7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c6a6b8f85c98eaae3cf09262b2e16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38e9f9176bec5359bcff11a4887f70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc4a1d8ee25e930e144a45cf713d82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e76e227f19d3440b80031515ed79ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025122426161d09d74dfaf1ad31f58b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1be9581c9c214fd31af221908314c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99146dbd4cc6abf9c91ce8374eeacc08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84286c41e714e34cdf7d9ca52542a8ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4170ed541396457deff13746cfcda2a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a969cc6e5b4ffff88eda9ef65791b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b37393101ab6caf46230ba68db595f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc15bc7cfd7738c6c5d01e7a465e89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf528f7ad3b5d2a60596f5104d13ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45fe32c3e0279778b9c9b40c571360227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf56ce2069be9aaec5a3ae2b7691261228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de05c265977a9b3c119248303207e5c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a7518c3dba9f929941331d4952877230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3031fa700223854433fecfb45c6a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8f7652b4257b9c00fffbc27c6d596232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4095f6797afdcd7881d178f19c3a9cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19056c5be4091481d29615535401f6c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f2e743839acf2db1dee5a8015b403235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18cfb11fe9562ec5a3235d0c1acd18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bd0c555c9e8f2cc082cf8888b55f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3f6778a6153d1d667da762acd7bff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54fae3c0b1217b1dcb7135757286c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceb564ca05f65c97d6e964086910f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dd83dd8d2d71a6725ec67690599a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419e8cd8c39cad4d264fa556e4c7d7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315308dfa9fc7cd6d6b1bf4b5d583f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc380aa8ee99d567a399a31927dafde244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc028d264831f1878f296d968b40ad5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf235016492e95e881573a2aa824a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893012e9d3d3000e8ff637e1e4d74a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaab76afdf70cf2d58e218676d2a71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abb12bd53fd0b11647e576676ef686249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be5368fa1c1b7d0f4ef05996f8eedc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd13633cad6e379dc5a7f385de5921251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db452045b7702e2b67c116f94ea4739252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35293a395310a4194e75c4ee037015253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245853a429d878f202045fa69366fee6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f94d71e559168d008333dd729a825d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faffc1fc45f4947cdbb766288f764f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ad51b586840b398b3f273c1b7dc78257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f761f403997ed416edc3971bc53ca4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d59e7c4c10fcd36663e609ba96728259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541838d08445ed45d5e7c9d00ce3a8e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe5cf0c9664f937fa7eab488a787f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca76530e80060418b9ce81062286b89262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e9e6c204f2320f647cbfe486ac558263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185cb6803f646fc3919b23e30b78079264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80d90c18d6fe769bcf8089fc1ce9a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf9579a4f244da68f69bfb941e1955266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83e613ea1227f8c63e043705264191267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a9ea8eac5392684e97b5509cb0a5b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660fb3333887dc0061059e0c699333c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572ec0c723dc3045c5823aac5037d0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2cbd902c677164c6e8b2243b7be5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b1b5a5ebf91aba7b9247e690916fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abfc6a90f145d695f108c0c4dcd35d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac34aae6de231a7825ee34727d29e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dc0d9f7a4b3655732bd07ca1605f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac1bac603f0df6d574806b476d94e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5509a1a3fe76d417e8b3b3a44706d7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb618a5a95dc643319b108bb16e039e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112519e6c396d000fd07aca5ee9b49e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4f17e68537b4310e05c262a568945280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a63b099da42de41d7937dacdf10c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5a81bd3dd2edfff030eb625a2f15c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70a181ef9d38f206aa2315382c5685283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee9e12d067de2a5b38b8a0bb927976284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082d3e267d88ff755f095bbcdea9ea7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d3de4f0c8b92f8ad64115a9ff2d3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e3c69cdfc53f77c8be3dd758ff484287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d90b547b51f638ffdc7457984cd31288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503184f99c48b00d273f2080c01907f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2970d2a4ba886db94fa497ff37a05290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084e5f21fa58d1f24ce260cb9faac85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e0ec7626091478686e7225381b8ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e082cef66e08eafbb8d8176c13d59293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6e350503972b825ddd33aaaf5880c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b697c2a17ab5bf46a484c333d463e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126db0141a8aa0895a807577bb0afc10296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b425eed62e9a0b47963c48c82fb4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62ecaabb902eb7005c19eb081100f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb438351e1a2ad4615a77ba0fc62a75299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62664126c2c634246f2f6ca3b5861a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a505b707cb598558f2122d15c00e107301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1203774e9ad4d2b6acbc3f3170150dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269f35e5c60dae875ab24d2b89efe39303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62ca161a9dac315a86c48602f15e0f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb932c44a6fb2500a1f7e159a072e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cf1f617db15857127f617fec78e20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ee37b416ae796a1fc539792998d29307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a314a5d2884a3ef924986f3a57a4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58773d8a1c8a9e353514b3273af749fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefbbe82c003502306394d3c5e67657310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b224198d821a2426bbdfa56a91536311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af47c777501f9851268970f700248e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbcb0f34f85579e6fab77f4c1ec1c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c4d61a9c151bcdf8a38f4c6f06f89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a141875af5e9e1563e099f309ac1445315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7ec33edb8116aead721ae8f1f863c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11788284c1161c805d55505a9a9f832317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fa03edcac79fcb5f228a169c26963318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b282af2f12c82d92a148afb53fd3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837afbd492fe74b91ecb6711cb26239b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b82ae4e1ed9a86e9e6491dcb43db95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091d4d53be1998b1fdb8f4e3007b1f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077692f5483bce171800b7fb25164e5d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a25d751fd46dc13682d375cdbbda7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e48b6e5a0ae4fc3a6d52aa4b44e4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4561e86751b9b97a3a39ce1c0827813326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9711cc3b7c32829a9d986f428ee6ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46063f87cde8db352f5630d58cea3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f2187a80691abc238e2bfb09d4962329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085aafaa086192fef0616941653647ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b03890c372d776e5439022168b130331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff40a2c3300dcbbf49aa4a5053c2d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dba8ecb5cda50bffd0704e07937ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7d2f166174d6f3bcceab91d9ad37c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f69a5e623e46d7b51d0f1d4dbda45335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7b46b2b18bb3e148cc1f18a9b3dd5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669b0bddfce6ab6ad52c5a24564be07337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20412d78b374fd931fa38942c81e1fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6faffc739d937aec825829a75d94cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157023522d6536bceab038bafe40652340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fb678abe9b3780ae166d12d09ad2e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386bce68bd84798f7a628664119e0ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680be5d2b9939b73fb20ed2e518b3885343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0ca8206fdbe6ee819ffbb2380e952344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948deebeff5776041b465a07efc95168345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354319c72c30f6f4d3f727424adf3b3c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1d6955a9cfef4a92e72dc9c9fabe1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10a6a6c55fd4bd37a18c00d24f867f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126f97ce732bf4abd54572322223458349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbfc5e4dc5d5754b9dac82c6899b4a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6227672e08cf8adee1bdf9625ce0fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6daef7d766bc4e3437b6adfd71ad0b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61171e6129f5b95d3ec267769d47580f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18415cea9848a409b08dd438c72fda4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fe5780f3531e592c0aeb186ca562a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cd427c04da585ce3e4ea5a12f7f4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77298a7a14bedccb38418c03bca8bb3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca179de2c3f42920a711aa40229a59358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39314e76625ed71de2810d2d8274055359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e32ec95d145b4e58f233f003c4d5d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb2407101db4752eae6b5a1ec5659a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662859b25943810916ec489b103aa964362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673eb70c7b899300bf9a1fda68f8dc3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddfbeb64160b4c9b824fa9a4f683de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcb2a8810e66c34b6f1bac131292f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8136998d06824a7b607c7773e13a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44abab4e1f2f04be4b88eaa6a14746367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0a07ead161a95d1f5fa8e6ae080b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788648fe6ebb3e7abdcc5d67da73d48369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c53a753976b3a5747933fce5ed3ed0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d7d1f8853d8a05c8cfcb4119b35f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109b2290e4fd986ba4e2ef128b08501372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd429003497ebf4d41695e3dd506761373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df18abf3c4755cfaec59c25850de311374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfb544478bb3619551010afac8853e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f423e46c7527af5769370aba192b54376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772667ee5bad1e6e67849dfc3e2bcf3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b383d87a004dba6a7750a791d5fd36d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371411fab2ffac7292344b8cd691b89b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e402f553a5b2c023885b7b0688fbdd8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999806fdecd867085e4b65e07eb4906f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ed9a2396f6aaf68236b11369a9fcd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6c3581962a860490a880c6fdacc74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65702dadb87fbe5f9ad8be3765f9a53a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6d83b88917aa27b2af4f34685ada3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f097bb6a0d67c392fafcf9ae189c77386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181109fb53b2aa8708e67517bf45ff0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807aad1a26a5d324de4649342a1ef9e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1eeb49993a794893bbb01e18702163389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaba055eb50b60be22a03ebcaa14a87390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae6af528f6229aeacbedaa44ccebc0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9d4bec504f59e6e1265cec5f887aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bfc2ece0d0a88397c9059daf3958c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adf69582041026e1dd7fed46340748394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd9cd6a2e529eccb14c62e8ff8e90e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0cd2e4468d5f87be0b7de936e27d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78db102f1506623a6ce84f1d09e651397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343c799820667f04a050b5d05d13925398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a670f042766a4efc43dc9bb7708160399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab9dc48256d4b17b89e80ee2d1840f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef06ade6ccbae59157d35a7e3b9bb38401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147899c5c4590a1816b6829e31345a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1f0bb8117d23ba0167972c4067637403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d4923b851fc708f1843d9a804e27c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81ddc7c1bd866eb971fbdb728c9d07405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c5249aa86eb34a19bd3f39d2e2ffb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c4240200d2ad6d305ee779705ca95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efca737fbad32e9592e506424a5cc9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d101830d64eece7b64a31968b441c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e0a6a6f502a35426441b7a9b6ca3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e438bc6ff42469cc886d179fd9ee146411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43df21beca8dfabeabff4d477bddd1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514136a6cb705a0f5a7f5dd32286610e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcae68340276b4b6da1fd1faba4cec5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df7d186ab9199d9a9defc41c3e6745415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ede01f9d9f6e55c3ace5b3de9e02f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593bd61594052a3d831983822b9eef4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94204590744e97fa1e9b4bb0944d126f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc446e463d8749ad1a4a416cf33281d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb202935209a84aa9f252a0f7bdbb3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3a708611b4f160494c26e8b6c093d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dc26a4f268d07dd7c330320d9acb6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d44dd6098fe67d69fc5bfc9c8d9ce4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724a487c4a897b99ff5164bd664b1d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4e0a5a63636b49d82dc6a6ff2cbe1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455112a1017ce6abcfa29056d33e1f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df2b4b50c558ae65db1f0ec76c58ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4834a4a1e23f8c14ddfad9c8de5f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200200ff40d88e83ff4149a3688bce6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff7e6f22ef23612f7f4fd7528b113f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404d3f87292deb5bea012b71c673975431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015ef77606d9cf1c03aeefc221a5aa8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31024dce82d230bfad52fc1c72fc0b38433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554b6896c4d7ec4a0ec90bf38bb6aab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a963ac2a553ea29e65872a48c0848435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab541831a57b35dda583ed22ec1fc1b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55493189ef2e2a4942a6cbaaff382faa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf01246906cad65ebd0ee555e39911a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc8c1eb3f842d9b61d358ec67c3698439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bf58203e4cec90c6242beade86457440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee14eff3f0a76c2e787575ab57c0e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa7d26e37637e4d0122956d4d009b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e206871a38e074c469f17c34cf8e4e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba80a0411f2ac4162a76571d1943d1b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f7ffecaae2c90d36b3de662fbebdb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e76e2208d37e44b73ce29865627cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c840c5ee580117a1bebf11c6f4f8cf9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8face361638da2b75c4851b2ec8ad916448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c70ad3d1c416f2dbb58f75ae0cf0c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2692f72a0dc589e289abe54f7320c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2981682e48c855cbc2d6e1e23154ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0b80d05632b269dde49aeaedf1ccd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fa3a2e7da785308c85dd16de31fe0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a3c7f468ef014a464dd178d00ba6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9c2abc025a89b9ba3d6d0c37d696b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163f5f0fe37760faee31893bd20962d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d846810e7563246bcd0ded17dbb0292457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861e577d7c5fed4fb80a53aaa486e70458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f053dc0212c82c1d9904f69795479459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff1fd125b684d993b16f203553209c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c061500211bf13a02508dcadffa0880461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e15255b43791b7ce13feb6666cdbc3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3657081831e4dd0dfdaeb1fd03bbd0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859acb436751dfed98e25ef1c8ad247e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521521a881e8298293a7043733c16c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f7d70d829c4e50c1193efcbc83b4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49011eb8ed1f82d24ca77542761522c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee315c19a2cdbe7bdde1f4836d60d54d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c639b75e7c339fe0e01389d2658c774469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c8602722c6f160986e4b83fd34674470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be53668e868d5847c374ba73f9b7c70471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58dd731f99576de2a308fb20bcf0f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753273a5f417343123d1d51cda34ec47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103c11d443ab601bdd00738b5d56491474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fa4929ba38bc4310e454c9ecbfdd1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed46b766915a0458b106b694a921e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ef467ceddeb95e7f2f8e600549fbe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cf6f1118f8b504f54f7ec8d46824d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efca813f0a6a1c1b5d96ec77326b08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b88ffd922cddd8ba501e9601782270480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779fbbb61eccb413d308e0c2620742e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebb365ad3dd03371544642225634b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361c15835d10bdb000946686d56d9b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc479e64a73dd0bf39f59143daf805c5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803de26dbc69b75b7938d3b29b807c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aeba814b6571516b1e526975d88cad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1a0ff8c7dda91801caade44b3016b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad2f592b2253962ae49de80a1bc068488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cf83f321880f9fdb17b44eee2bd0b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4b3ff8be104909b8c6ba0ba4dadf2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4f33f1f50e3971f9856759c65d86f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0ecb1efdb6e6681dc1f82113dabd7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f9f9206dd0b996b0ef4279990cc10493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd031527eddc4603cb4e10faaf192fe8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a50bf421e6c812504d036ce6e8ba6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befca2c05515a0d47c2a18819d19f108496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16bb061938a891198ba4773443ad96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29743a25e21a5e8cba2ce6506f98614498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc7a970a1a1b762490904a81712e99499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb2a8a70a5fe50188720f43b6e8c90500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce836eca2a551e14438f9b076ee244ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f797e1356619be0359d93f92150636502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c331569bf1b8def6d444cc7a1ecba31503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b8fae3325c0be89d6e732dd2d4077504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc30e916e15fe68ad6ae47ffa38d7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eb648ac6e0ae4b36fc243a5d34ab7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4df21c818971bf69e4141244fc1e88507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c150e26870fbbfe3063fe604230b051508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5eb6d3028ceac9ef79dad83a2e33a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83d5c167b9400e3ee0e66d5b5aaaba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f0e62f0a36cbcd0257f54d98bac4e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27741875c2bf2b20cc9f6a5abb450ba3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031d43f448a918df2ac82461749c6a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c9650018fff7ed41d67ca28f5bf93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae306a5e643e0f4fa551ed3f39ae14515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabfe2de5206b85b72a32b298e481ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55ad1436e1f1796647c385ed4933d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9bbc5649ac4a305796ce9698a9329518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1179c02da4700f071954de2cf5dc5a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a75648bfaf0305d146e5f0cf0b42c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df678b5bed4faf0a83acfe4ffdb650521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ac194dad73eb0cd183240a1d21a0f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691bfcbbd9a329bb41776c94fd7d5aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ce97ef8457b1a3d4519adc8193e2a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d4a8ded24d2e4e3cb401ebfb1691d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a19539f2e7078fa6f4ba340a4694d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcdf79ff26baf5312277726b0a12a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6ab63aeaa2efc3478f1740e25678f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab0730a01c2a56a2917f514545a21e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047b5828db28d1d6a40c222423e799f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d3ad9de7ead52ed83da2b43e527b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99681edb72735b72aada971e1681ba32532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8d6ffe1b4cf214f1c598bb03e175d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff4c1d4d4d57d72a197bd9df62b3d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1957572644daa635a2bb12c5bea9a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4057b7bb4b4740d9b14782a3199d9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6fb65ac005a50b680f9f8f5aa258c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953330d10d7d01346bae90bc0672164538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2a0bd6a5abe500eeb6a0979c0a93e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674de2a9d6d1fd8f9cb64f5118b6efcb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4901b07088e6b44141adefef3e630541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451bb9b46d7e5f9bdabd7b25f2d1927542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e304183d9cfce567371f48169ca998543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bd45f3e30d9494e0dfb66efe6089a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e476ab2ca2507fe49b7f0a52b929c4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8edcb87f887d1f12672d3b81f22d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4edcef67d4c59b7e93c6138af607c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb35c9cdee4f657f4577e731426f72548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e46c01c20a196e6bd95a3f2e70cb05549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cbbff3af464e94dd12113e54e37ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e81804e1caf68242daeb2a4917c78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e3216182bfcd6015dd505342ac23d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f470b832bbdce6cee634d5fe2b922553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a37abc71808485433aa3a4bcb2508554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b5610803662ae44fc5455b9bbf655555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf7528afac702d5d221693c34cd1c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578016f0d1db770397c45d65726e46f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a78154c8d1e46e2d876f34b6f2efb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55302ba15b17223883b2297e724004bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcae3b76704e16ae4e1db297af6a77560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637c9fde3c2596d3da251dcc667a7d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18ae52465b7be6331e13ac333a6bcd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88862c184658b1f9efbf97251f0cf2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6939907988c49737189712643f170b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bfa138488df1b50fb8b0314b447a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55703ed376e0cd224b7b6f8e3c59f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a823be26ea1e9e3fdd81c4ace4463a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c30007c9e40531d932f06b169319c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6b266badd100d759914364aec36cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369511e83871ac8197d2685a2b0c4a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66461409fb40e941b0bb4bc918249206571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeac762b80d3b17cb62a2b038310215572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5eb7b5bb108d7d6262e347041fcc1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e077e8523288ef984fd3dd9ba9255a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83f3b1032a3958fbe1c753788a0131575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53006340792677afd3d2949522850a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be8b76f6a6bb7b1277c671d05fc4b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda693688d0091f4c643f8e9fad0c0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cf9d65685de195fc89faba4e4c438579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39872cf011d30516bccc54cc95dd21e7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd60e7fba82d75cb19d6be2e75f4aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872407727e9effd782a1eb667af02bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e9cff169b082122c0b9e3c5898e44583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceac348b76db5a74639ede4778cf0a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e3a4de256a47b9733260726f893b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05ac592aac326ea2124f9b8c3b5264586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc48ce9f30537236e5d8331480e8f54587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864ea7486109742cb4c008148de15cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aad62fc5d7245193790d269ed376b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61da0a0eb3b2e99bf8ca68318d8c03590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685eb7ae456aef1c57865c1a22f08154591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179ae4a9fc3bf2807c1ca9db23935c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d7d5e9fc9984947839ca8450f3948593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c50db01235146b34f243ed77bdae42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b52c33db9e64841c392cd95f780eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1897129722742ea25de9bfdd21db9a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6117152180be0ec55cc2c2bd21bbc36597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113d046c09610c372efbf002f4e8b73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933f10653268f68d957dea1fa837031599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae851e6fb93120e9696c310985fa32600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24360ea6a7c287e6bd974b186d936a65601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405951b64972590b3bf8a231b9da4f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8913648dcd561fac61098abbc45724603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe56e07ca1551e7443b0fef0ba1a52604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4462746a1f3bc67c7ee2e04f33728605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3cd27a4ef995aae43fc677bffe0be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d003c436c21b62e75070cd9dea738607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f32c4d72ebbff48a148837ede56e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75155139f07c7bde2b46e133d986c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd27b17989b2c007dbba59c247f0c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c18810d4b69c612ff70f14303d1d4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb48b58fd234a281b65fd15dc9b944612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488f34cb42c88ff3278d8c21d7bc350613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461b0f1f2b1159e56824d4727bcce1f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfd4f25f7571b7687cd9e9bcf918d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0031bdca8cd12fc93d9dd1dff6b72dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73300db315ad37cdfac42c1b23ad5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c84beb5a45ee1f5bbe7259888af681618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d1fcfae2933ad1ac7b6aaa8bffe16619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b84d9a8b165506c56070a01692a7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95bf36d8c2308c44fad04f73df9dfc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8558513c4d8c0f5f1b81292f7656a7a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12682eaf6eef5f67843c5253e90db13d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937cdc01e3f0545e90da17559f7004a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5a042b345480e67966a36acab4597625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e1bdbaf39dbcd34384c37e64b96a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9806d4fb40b018e42d6d241dea03267627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd58966d67cd11a7d7dd33b96516f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf3bf4e272cc96e6075fcc377a6c6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac6a0463e5574b4188bdd01b3c9086630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9afd9fa463e95d4e3fc4ca6a5d59c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c59763cfaccb198a367a54eb44532c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aeb23fd4a58482bd80c5f14654e35633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cc0237ca686a8cc13abcd4d913a0f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea776d32aaa51905ff256ecd940de4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96281a25cd31f2574532762e60848d80636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e139c3faef49ad8dabef74d54315dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2fcf31a98e495383b21d2b068443a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382e445833b778de956ca9de806cf84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b0c0fea91ea9f1776ea4185888382640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b90105026a4c1a8d6e2eef4101ac4a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cd193b05488971c498cdf469dd66d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b989da9a141348c3f16f6a3c3d0d6ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4704812a0870f0f35210c22c38804644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26abc60afbd9d545e3a9ff55af3a7c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df98aea189b3a9aba23087fc121b27646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b152cd17d384bfbef22a6815a34cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866109ae8dcc4491c48c1df3e75b998648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc5ed0f9631f4107f61ce96604cd6b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440dc26a5fc8ec1ac921edef14d0103650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919a5f4272ad1c5391c208aec0250c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757acdd7d447387f1de2d062bd48823652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e904982d40a3405ba6c24b3fb164b72653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6210bae5aeb97270e35f95f7fc77143654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549774cd92730cf81e0967b6f13f2c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de6d0f828ce565c1a409c166b1aad9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8257827d3f0706c96bb0a26c506e28657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d11bb34b390427556edfeaed7ec53d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fdc00deaed494470aa0be900f5794659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f80bc29c977ab08f4cf5eb8db7228660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a832743282ce57aea45324e4c2110c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdec70a338618f8e34ebc0044ce5bb3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47623b0c6c36449ffbb60647a45fe4c1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b0da4f4fff7aa68f10bf38034d04d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3fe0b4363c11d5517bf6abe5b8ca4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef1ed544ae0319d8b33800c298854a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976f9e66c135c925f25a15aa1270884667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283861b76bcf337d847a4e41df01d07a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8e9dc4a68250a1cf966ef11c4ddcf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0903a89f5ddd1a9e1508e3c186ddad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eee3d250d2315750df20cd7bcb2e43671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0374fad6301c14617ab5aa0684eb8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d94dae93a2ad697382157a72b1a2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c2bbbcfa2706399d6c2e1fd90edd8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861628dd075c0bc98e42d056b560f456675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408f672ef0c2ef884d18ae7df8fa0c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac244431095bf67eea329142272e6cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fd26c4e9a0fd01b9fead526a2b75a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7189a88449ea3d907c82905837ec1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd5d4659c4e27f9e87ae56afab8172680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58609ce50501677ec5cabd003330f423681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda740235a2b2f57aadac41adebb2f9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c93618a9d5c6cd374e7c63a7204665683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50e1c1983746b9e76053756330d87c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab2806b0c9333122faf42da0fb87a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41aa2c299ec735bce412eb44525478686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e2078cebcd646e923d78bd2a20b4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20837559d7f035bc08bbba3afe470808688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc2360fac48c97265f3e20eba2a3a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2d0723557ea65baf9b6cea169f51a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba581f68a5ab421ac3f4a90fd89542691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e38ac2334299d673ac83a6e5e22775692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42febe4e8df0bde5dcdcaa7a3fbc40693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e745aae484a64d2dbf3f06d8aa31f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62effef600cec6e566cadab8f26ccb9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680b6ddc7055cdace525a8e30615431696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ceb2f520837a507c13de1a3972be0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc01364a7863bbdeb8398778c804b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a3a0e8460d480799a83a8d3e75ec6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee820a9edb76fee42b9521f3ef705399700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f077a33f566bd02aa06cfb8a4572af7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811b91748859cdeb88c27d798364a59702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868eb64b8f4344511fae62232667087703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9a8818483862f2086d81ceff8ea3d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba59e12b4a02debd5888389b747141c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c14d493c15af653e2ed7f4016ba3b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970425ad9d582105be36cb8bd013d91707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abddaa73ba955f38e8ae2ea8ef8f6f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e479387926118bed487c9d607bda8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c99ccf11939cfbd4f8a906b8c67c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97110033d3bd0026038fd7dd087da09f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eec20a8e021f9e54973331eeeeca57712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064464efe7491a54c0ef0e992daf5327713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce9fb7d8c964fde8a244c3e925ad5e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10891cb486b2301087c13637e941cb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a97d5819cd9071ff371bed3e3a42c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aeb2f88f2f15e3ff15532772e725eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f800123a2cb0bb617a900b3ba51b19718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b425902331efe93dd3f5789085894f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793179dbce3de9cd8f0879c320ec7aa9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f23296e78b2b4163618c0ff8357a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d7be5df71a2816118b33f79e5d776722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed95270b274c855df4b18ea32b9ca3c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568da0098bc52d83bcb90e2b0bbe0653724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c98b71cdc413e4e2e3e06ab5f88201725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ca4c675ff043350b6586ec4f900c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b9f29e0a50bd1e7feca60032cc87e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa340d0684e553355d549d7002fc5e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a669d3d05fd4d795de3665874df2b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99db23db21718bf712cf571cd15949730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260f6e54a7b513ee7f2af5988db498f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659b975f1ad4c9024e7abc8142a7c78732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b107e9d1b93fe83a1235f4f665278733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869e639e59740d66c33a79b6cfd07d7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b5e5c5974023574f9a278684b2d22735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54510ab155a53042297a81875a5fa393736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c71445b09e138cc9e686764e02af65737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6af409059a17f4b2b6b0d7967bd3a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3056565d27ac7ed76c5056ac84c004d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdbc30931e2d3b86416d137f5bc1d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb00b7c0e96e21fbf714e959f0abf51741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b224e3a8487965e996f43766b124b56742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73157bed28f70aab534a65bd63df502743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83790fd3807de9a7782bcb986f9aa8e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53de4f7fffeca3c46da650f0582459e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaba447aef4b797a13cad34408ffdd6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c347d804ec32fb8f3921602b5c5c68747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f700da0a96ab221bed7d813ffe4e60748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266e6927574be451f97c35b9a7d4106749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cd3ce2194eadfd18f0d8f8aa27d1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c05f701d43a679b4b1e337a0ea2136751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf56fd6fb89162f6eed9cd2ac51ad2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5164c289d173efad0cd58f8d0975c8c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4919ab382caddfc5f9ed26c1ecdb0f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef8c6ea916d0ea23eddccd9983cbb9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8958f30caa002c58dda255dc9b55f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01921e8072f8bebe15b62ac15feb6e8f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26052310e934200bc70952dd5b05934758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb81a5bf18ff4970008b4ce028e4fac759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bda6debb5c741a1fcb6616c3aac2e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd9d3d15739402a10154dbc1741eb3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d0cb3758da734aa4cb3d6a56f6959762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e929cc3e95ec494b77e0af9fa467f29763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e4d04dd493162b07c53fd9cebe61b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b7ad61644c2f71a9d9fd4e3da32d0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2396dfb3698ed19f693d071ec4218766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cda2b1ebbee9e4273fe4ad9826377767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb760a6c9dba90e489d73572607ac68768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aebc6cfa8b9d7ba57dd264f5d3d52a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940de390243ac17ac1b202a9418942f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfab547bdcfb2445f9061c811b7412771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a5a12fa920edcd0c8940ee57ec665772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f83ceb89d87610d6cf1a6bdd3df85d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903622d5406cd81eb7c145b7aeaa4c0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62850b3b9175de19e85c88ccd89bae775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768e7653598c5e794a619db1c0ffff3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd485b6c8e0c3d50aaa6f9298226d4eb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b21b37a65f0c7c04e9c26e0ee59054778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59346ec35bdd65d4656191c7d7034cc0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f1fab50f1a8b3aa0cfc6f216bc591780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398b7ab691ec7bf152772bf1152ea97781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081444de3bda4989256d5a45127950e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969daa1e7272be55a9145ba3b195cba783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cec60d3b8d7b956e5ed6855415498e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab71463ead6d9ec89f586af1afc2030785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62596c0c7852c4287aea9b5cca0703d1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e41a18c971d22dca896c1391589dfc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefa869a67e2bf6c36753d940049da4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf578ef92ec2b55bb8ab74d1563951789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f2be65cb63de42edea66874d86c9a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59ab991dd542475457a94485ba3a00791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ac84860f74820a47e47578e5f93b2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e67f1b35a7ecea8d596339faf9f53793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a03380631169dddcd73a5b1d658d2f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c5f066d1b37720ebc4ad67f54c908795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a94486be8f8e0511a6e9bf6a84d7a2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d31c4a9aeed0cdafeac3393c0e6f2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a091fe156d9a6389690027c49966a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec680fd4b47f3b655e5b6bd45520e09b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7fe80619ffec1b4d7ff5c32315a33800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5f56795b2d8533490701aa8086903801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaf7b58fcae2369e46b4351a79477c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35811da07e599c1e5c7f1788f3f9bc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7100142ef6361b8cd4a68637eca2647804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4347fbb82699dc8edf54cee981a069805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0c828edd588cb294aa7990a83f807806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d3dd8874d43056cc1f897c0dd92e1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d2c5edc196e11a6ee5e0ad798838f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346adfcf4c406589ecf3e9c1846df1ad809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6a22b7f4918e9e6e39380f54fd07a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26ed05893c142f74fa38d1262ce28c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911b5affc50e1cbd682eaa8b89a54b7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb96db45cdd7548e4719ee49c0f0ca4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f49773dd817d05891ffb93bf8d1fa6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bac7e10b3ca75056d4a97b62d43d01815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8384c050f4ba49977479810c02ed53a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52c73a306410477965f619e12c68e8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785504fb0ecba32b05cf3c1fc65e854818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee2ac39e818debc57648454c18e7ca819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a4606064ef4840076fff2312895d0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14647fc8ac1c53407b9e4d923788f9d3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a31dd308ca66b81c68cc2f9584996822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27989d8e38fa2316c27b7ca4d8e75ba823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273dc3aa322261e9b400931783d9f00824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9737e81243a57acb3b2ed79e2b330da825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf22c7c853cb10ccebedcbd7247e1d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b90ec61ad66ec2f72bd80b90814e1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c44ad6ee3b5e5b4143f49b55d8bba828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f530fa5b302cd23e712724ae9878b43829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed844ee1ef96d6bff7f6d2b23a5bda830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089d25f20a29454c5cad4109e1781ee831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db95c1b450ee43a00fa4198aacba26832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f5138d5329d3a878d2b7a93977912833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c179e1d67833ef11322793801bb87834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d179400e88cae4d782671e226bf70b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319ef30640c1cbe257245ea5941273e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8598c9cd0e7daa7182f3496bb5af1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064e0274d42f3f1d5a978ad66721f4b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd607f65d436fc0f392ff6f665f6668d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08f44f11c5fc73eab62a84a6b7cfd9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990343f81f9c23043f02a351b8c5ce5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc1a3f3459a5dd91ac4d6ae2ae245c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75828dc4ae7b74f93472ab6ed6306b0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16caef87ccd10f889aabb30514e914844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4ef33341a7fba4cd0781dca16f219845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7c100b472b44c7c221f8cafcf3cf0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5c606eb76ed4bb31bc36653e42462847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809184a84fad8889b517f82c29cb71db848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26214696cf9332d7c367835d7f6a5341849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342ee0aa940056f078993b24d30db2b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d00c28ca76e8c34ebf7ea3aefa8e6851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbf454669d7e712dc84c6e6eb36da4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304b8afdcbdb871253575055c714726853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3980c0a632255634e3354c74a14dd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee5dd770653411b749f7ccb6626f61855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53791642343d706678ca887e55482c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d30d75fc5ea6933f53bc1ac8fa608857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6da7fb5a47e9e7f5d6c2ddf18eb91858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81735c3ce5088bf51c943570be51377859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25d930b62d1dde425f3b664573e0ad860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb184f08c3dc896d59ac697b86bd069861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a98c8d5bea1e4ff7bcf7decd3c3bfa862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658cc9f5daa5c4328bc172f2bf5c1d6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432281ef2bff626c0757a56773ab2a2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdc725db146c794215ba6ab6482491865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31d8179f2649b947df5c8aae1d0399866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268af08375914a1e9abed22835784b60867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58625511a212653f421f39dfb5d22951868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7028f06c9574d8bdb75ea54374ebd2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b081e5c9a732d990c88049cc61e842870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca839040b94af0f4cd1f7f3ebc05a5fb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c729b728aadbf9f3ffaf5a40e68c2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b7134fe686951431b9ebcac89293c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8692ce3af9d5f76be00a3c65e23a34874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85e1af937d43cadb48930d2815d750875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158782843a3896ae6faf4b0c53b3a35876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b573aab0999a4561226f4ab065c02877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdd2c2bbcec91b957e908b16adc20d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a47a6e2b21ba1e6085cb992885d69879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fb4bb5cd42d35bc25818f0b025ea7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d2cb63486a0e5bc18b71b2f529b93881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fd77866fcb8e633cfafea32d3b95e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec6d68ea01a80ce4adcf3b2d397815883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bd44433550e787ee4d4b530b19264884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe7a8a00ad072d794f4077cab90cca885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc391fb65d592a47688d5b85a8a4d959886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1855196da37bffca0169a7daf7e7a8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9a49f11a4def17ae37e81719e1826888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7c02c12b1e3206ae0542363b0485d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4429f59e39d2d564459e329eee0e729890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070e6937cd456258dc592423dff7425891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b1fd8e150b0536055ad988c8a2dc5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9267c8e0650225ea62416fdca1edb2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc7d117ea42e1d4deb398aea6c4321894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b567b4c40f015bcba3a1aaf364b054895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9337acbe03b9530b35e8283a57ab82896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0008a96c2b8a2cd9e5671cbfe5f03897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef0d5e08ff22c906cef6bbc80b4a03898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5511f8102f9893710ce99f6fa106228899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ef0f6957d90de871cde616b08f54a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf5b960371069dd5f9f227630a0926901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b1b1cd0287e12cc5ca3103330c098902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc155f927bb4a5be3be9a6692c3c12da903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a034d65943fde83827c432f3b95c27904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124431957e9d2381ba798e0d73cc15aa905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460fca6bbde8b6b17da218dfe111ff4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05051f1d113c63d401a63986c26761ee907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d097bf9095431eef711af627cfd14908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25f16ec09a110716b18e7aee512c54909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0172176edcc6d61598c25bdf34b60b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44cc4c441d3750ce44a4a3b70c4d1a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499707db7a7da984c81312d10a90ab67912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af9f27b65c776c59d59ba5490f6334913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e36b75c4e579ff955a967db0839b1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad281d8d620e0ae93c05bdf2d5feb1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ea7de8d08112b5ef09b08ad271834916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d27bf211718a34531568e83dfb6dd917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d239aee6d325b5d2d3ed4ddef50676918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594307d3c05c4ae3b02bc92a77ffc6fb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463e12f6bfbfd48ebaf141f78d06a68920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943762c6e680d0f97da4dd00378ed32921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4b27cee3293cf589b0c7fec43b049922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344f5bf8508c99c723703d5aa95b042923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29044a2c0fd2f5882744890609fdae924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c657fe7ad14918dfec860eb0b6a5d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784663d6fc84992ea12ab26014d850cf926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee065ddc3bc464985f51a6789b78cd7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227f132c89b04250b96f2758a782745928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eca1a8b71b91bc224bc5bb74123f1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c4186ec71a0f32ecbdef07fb7121a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76392e9385270ca83ecd6cb3cc3fd92f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9e2f99c8e7d616ebbe1ce90d3031f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83098352f92d031f0975fa5602327d91933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc89d444e079bb5ad4ec228a1bb69e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6a9fd5ae8f8054a85159fcb8e9e74935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405986c0b2531eef4e6e9544ecf10209936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0139bc9efbc3d6575b07cf0c637e2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1bb320c1226255d77cebaf4e30b10938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b384c8624dcbe47c170cb49ebc1c7e7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03b75024e3874db8249f17183b81ff940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba87ee7941260de76bd686a12a3ff5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdf96880131207bad0240c774376f6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de70a51af6346444530959012c040dd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603ee39a96fe59c46304a77eb91ad3e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29810bfa7bc8e67c61f2dfdf939e54945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590fe8d9501718310cfd4e76e927310946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d7a1c4199046cf999590ebd706e45947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0c273c23550cd0667cb1dbbbdbc4d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2e1413e4780a2761563985538b3a6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2153977ba5f57941009242d7f0ab3db950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20febbc415de697fc076570e680992e1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4cdbec79a8a93c09d48c87c3a4520952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8959a14a5d22f9626cd31a20f5dcac953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d23362964dbae47723993f9c150ce954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacf9203d0a2fcbe38260a6115a7545955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7d12ef90a5c91f96f4f0343971594956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677f98ab0a07df05b9a769ad887a759957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dc836318d2c2f57489bbb1e40b378958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee8695025bdeeb354ad841befa4bd7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfa0a389a8bdedb432df86952b58aa960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af835c79fa6b8edd66e43f991569b47b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2de507a508257d0a81aabab477d9b8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850ef5714459389c55dc087431b9533963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ab798cffb8232115d95ffe08bb91d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39112ec85cc8610c4842dfe30d7d36c8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e40a2e4619c8012cd20c7899c11698966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f93f39ca385498f6d390f81885ef33967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080fb5d3a22e40272902ec003d1e10e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55407b89fb64ee340cea17e19275556f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c70dfb5c32498a44437f646c1f57a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25f8f3ca5f4b3d8fc71400990922f4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af234ae24711086c3b0d394061fdb1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc48f5ac7d6492d80bc08797a0030b3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90309098fdf8ca13bfab07b9d46f5f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24443127bbaca72de48dcd68cf82ad50975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156dd4603976f3721da377d42497a8b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a7c8d18ee9dcd6ea67bd94bde2b6b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab5a735a67b96c9400ae4ec07f2c72978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2719bd3619db11c34a674b8a76aacf0979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894957e103a28516c5880c45a36dd1f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23b6315048be7d90bcc8e6ea4561e6981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557379889090f4e9921699f5e0398f9982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40735803990c31b278f2b764013eabb1983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815db7b1eecf94ff70cddda90705e62984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97be84e24e8e914fe9f531f165c714985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce6ff65ac61579289c5c12f1cda7e8986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646abe4123778d45654e7304c8b3fbe987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e10b2935d53fcb2059842db5e000f9988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f840971a5411cdd6eae7921fc8fc4989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb61bc3ba795098bcf3d0d501ebe880990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc002098e78e35cfb2c3f9f4ffbff7b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90caeb86b917e11ed6cbc46dfb7bf5992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793f04e4f5a67acbcc38c7ed7532932993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720bdb0b28898e7bb156ace85e2cb6a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199d18292f0d8f5389a45bb326aafed995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31949614effb56d1b9b72d7f8baa1b9a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44965eba6c91993f84b42c8ef6574b81997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779d09b9a4993174ebf7cb25a1261681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0d0f471ca3790925e85577eaddb3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7518e4f9d9371270fa745804dbb7dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae54bb6f92f44a1ba41721447af51c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01042e75f512adb7ddbd0aa15f626f315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d66b2d1b892470a846bd2bc37cafd96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07433ffc2fb5b860bb74684c81e03f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a624bb92d852fb3d5b272c412b604848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f40d4f380cd1ef45ad1869206b64509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a4481456c0bf9052695d5e6b6403c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57082af60a7dc51af59e0303f8a77a7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf53e5ef8c6e410314b2a07a6b093f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b6971446e2a6d6c5d33110e8cf89a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebdb765593d15a9147e0980d73414714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695120abc6198a52c684e676824bf94a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b347fc396e60ef71ad23b954f6a2fac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff569a0ac43c4b6216f061ffc92e09317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee0ed29d0a09888a766af20973f8fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28737743459eb7504696756462cb178519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6ab29de23171dee21d09e84cb645b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2135604a0854c517f8ca5f979ef94021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58d31c04728cd4bfd1c8ed8188933c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940603f0b627ca48bf0f2a13ac8c3ab523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a2f049ca11001d2b2454a920d8e3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654263325a75326f1cc017b9599b80625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e687c2708f119ff1545b625298ef7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbfadb908150afeb0ac5b9e4ff09ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce1aa23fca2f7f80c6fdf9ffb64cbc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7418698801f3227dbd2832bef7ed329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4214ce079523e5afe5d5b4a22873b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f687387c62f21807f4afb52e8d4cd5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03277f5d3390dfb4cbc00a2ca4ce8ee732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9ab79e9d2a957baa811954a6519a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd663eaf5a88f9eb824c10b78678653434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fb808364fdcbe0add708daf274fd835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1165fd6e2b902bcfd0e3b347eb0277c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688afd13b90817017234576893ed35737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2cae8564140237146b9c5b8fbfdf238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc2e3ea3c7493723e446163c28742d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe32c56f026fd4fcea56c0f52763ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c374843effa37c917a2cea26bc84441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11842453fa9efac54e3ce1536206dbdd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8219c15c2b2cca75e62fdfc958c9fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaff27e226a8fca54621db7d26a62f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e134012dbea584c7c9603f197d60e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ee71bdfbab7e4f477f8ac680487b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7938515ecc30c61b6f204a6caede047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d29b43de161860a60cff3121ab887948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ace0a10ee740d02ed561df1df17a6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35159bc6bbdc007f53fb7363a93b4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba75dc0d5d546a72316f8d901463a8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25062061692b3f8648f0fac8329698b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312a8646e6192c7a68d6cf1080060c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248de6cecf16500f335e0f71d2d3be0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab82415cc44e84f93ecd18d08a5ef555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07110a551f8e361f6b68b0e59825b7c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29edc46db4c943e71734de974d0640a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cabe1d0229fc1b2b36c9367cb656558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a73433e8b8fb407ba61416f8128a5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdd7c1ca135486055ed6f2ba318bda60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1f7881dfacd04167cc8976cd5cd3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f16e987670e90342af129fa408df3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a9e15225f536d2c680e0f2630983963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69d336fdb430ca73f0cac4efaa99f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bafe53d0f2ec11d2dd4a4d64d97e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23daa983b58289f3306eafe73a06206566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b39a931fbe4a75b6138c0995878ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967c662c38f1f82e207e03acec9296b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775055cf1767260e436ca6ccfbe7754e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101e9bfdcd9823f316f620f2d4d7a3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f972ed8e61949f209cce589e7bcec2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4fe4bf7db97ace0fa729a0ae16e9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5ab0566d5c3115456c7bbd905857373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8e38add5f97145d3dede54dbe249b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebd60f5e249e6557c55242ce7aa41375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01f414a05127ba71c12fe49281f1f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486347092b530ab7482131e90d1ca6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043cfdd39f254429007cc8046941da878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53818e51200190367ddb6a3ad19e6e0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0040077cdd03a94a171918dc8f5a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb459b6ec389898a0ae887b393fe1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8778c6c7fcd593d10634867082ffc182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07976d9763b0e2879b7d70f1bab6981983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5efbcf2691b629d8838d53fbca39184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c367a167aed61a68a7abd1614de9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427df914630a0d67853cb0f9087a69086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85791eee25ffe5ac2b3ca5f92a51d39287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c58495da78d7d33103c0ae726a8c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dad07e7c55ef333e2d9479bfed126289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d1a4f4122b1bc64577ad876f4d71690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bc81fbb4c66036b680effe52290b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976668b897472dafa7dc795b44e45de792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0811a6c59776ce2a775e9075cc28e6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8e022485a6778e4742c3e81828daf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47340d1296d42016d530b3176c6126b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53f89bad49fc3fd74449421757e70396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d1b07944573489b3f58bf877472a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17deaf5ec6ce9fd78c3587344576e54298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49244cc18a9021205b517eb864be2c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e143fca56760693f8cb59b95130bd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea8f64b21ec0d52aff18e67446a8d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef04302d3af3eb4450e6fb18dc45e2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beeb3788ef8e9fad0bdfa65b71f4425103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf831a9a55fc0b33d1585bd9683f8bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c47cecb607cc0a792c59b2616daa8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3158dc9f615c5db55f3ee25cddf67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4cc7db196c50684bac1f1d9f9bf1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df82231b909a07891baa10d22579b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633aaa3e723ccf6d82986c773185816109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0059d5a6ba56ebec1e43d1cdfd5551110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f8cd758b193653a450493d033838b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb5dde0ce1af711f75ccbc743cf64e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acd791780f4d4d3bb662e1d4f674e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e886aa8c8cb95af8c9ca2255a338cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cffd9e79f75f5fbda333cc95b8ecfb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d08ab47e1a66da4e16f21a57483c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b88dc7eb43accf7242eab47d3b0fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e0d116eb811ae86be09f062640934118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a03f7cbddab14cd1f5d38163076d90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885cc0fa8c102684b3318b8695ad119120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7b5db9474fb31216e9cb9585e0c18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dc9d6bc3e38c4519a4cd81f70cef4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bd253156fea6808bd43424bd2b9e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20f12613f79de8094db21d8fea3a95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e6416bec4d04ffcf13a4b840c0791125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221278f9255a56848b270fb42719442126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386756b3e26de8446602a070891fb19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1bd08f436f20444c430651038a83b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b508c35521a2da52e69a67ff2977e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b9bcb6ef30ac9f6a632590676eeaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576ed97bbfc5ab210dfc848d31c4ce7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492633e574fba8cdc0dbb46e33460f83132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ec908e1e5bdf9f858f44b1d3ce852133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6701e39410f865c7d2a8de694523d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554761e1b12a54192fc08d342654e17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19175f1de4b81d5f3ce7400031569275136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704021a1fb3d22468308769475044a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d89b3351ebb8b724fca6e64c3d713138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62c196b30ce66d1dfacf8b6baac1c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2baa0a8656a0a6d017b68dd53f170140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d972e346df2b27c7e32adfd516d4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f52381eccd15bbe5a3bc78324a554142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041398316194c816fbb2feac15ff1a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eba2a888cac0409e7a91cff5302171144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b706b884a6dc2c44da13308b8e8051a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fe15d41ec436bf4cec580d2243512146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283a47d1c5974dce9f3fda03f892154147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735944aeb2319677314d3dbbae81a122148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0782ee71d5f38a4b9177ae40ef81a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1fa205d6af00540cfd64e6f00e6a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941579462e37437d156269f24e6a0540151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae0f2bd204a6405f20e6d3e95081f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d02d3080d14307ca2180ff25ba551153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6a8540c7f243503825dcf03e6801c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb356a65d00afce59b97a1be827c12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270d4c9e2fea3cb10b26043a1eef362156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64568c4b65d82ac2c0c903c9e092789b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ad297711bc9c38721da0a22e77514158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed1908cb6aadb9d1d9587f6ff9ebe8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751be3a6ab61a372a68a80f26973353160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea733150b618d68887c9389603a9979161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3c4286f956111bb97f613618f39f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8c9488cec476c39fca60cd752a1d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7193b352d76857b13d8bca81d037d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fc9f63850a193d3230c91abad0168165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228d9d94547bac8c0c5bec24e2f25e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27502bc0998b804d7b6672d506c82689167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8339d9d0a621cfe4ab0d977eae91e5a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201d9a58376e650fcccec5ccea8b247169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27276ae08cea7e35e4a2baff4a07fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365a69b6f24df8d2fed043d5488f07d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cb55314c0143c3bd96ed0f79f28b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99df0121988df55b9dab5b2d5d9248173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994f7b4bf5d7c9c80bf3e166e2ef0d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9892a789624f0bbcdae0494fc192f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b0ae04e40fedcea57687a03707ed0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376343c93783d4fc7d8c481b248a6fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b0c84b6a65026638659c6112ef81a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159b456b445ade2176649da2eda0e0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d076f81c85ab6ce3e9c286b138ff945180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25508aacbed283d6683a6a3ac7452f50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a8147c13ee65edeecc8bd1a4ccb24182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33156fde4eece5e7d366139b82c28dce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee107c470586e4460f9b7fdec7c0b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db177fd4d4f8240c1624952e7d319f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a80f403cb8cc03457dbb2ed8bb59cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc011f9a74ded242a4557cfb5d68880187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf0c9586ed3b1fd210d86bc1b7542b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6ad35ca0d97826ca4c50cdf761488189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba71224ee8ab87e3d59eb651501a639190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecdb0805992c6b3d42a47a7017f3c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0939075c2dd93c590b60b7c99765b7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12cd734d791b2f1438f34bd89cd928193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7960ea038a07a2ad5629d5436e4efb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda60e1d6d9e7cd73038ffd492cb6a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdfd6765b9e6f6eb1241b9683f085c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247f8b1f81442d095249a94714de9f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ec2e2fb912c468e05461e84241915198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baebb51e5a443fe105119a7ba98b43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8d64f88d948d177664ba0618233be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5371f61830819e54dfc5fab172eb87b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea8896e85376819ac43bf5ea8a98d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45a2193e8048920cb9df461b063f9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24554e65e2971e82d0d02fcb6066e057204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28eabe1dd8f6d5be423f7729f52287205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6a5934e6a344b00b7e475bdfc921b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022aac622ece753f91f61815a133c93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72e403bb0d6232eb81de4e7403b273208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c36ddcc6aeb88346baf8042d50fd8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ac442afa3f8288b7cc0bb4b8dad73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad31a634e76616d0bbddcbbd71b73ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9984062835345d5e16c876ec6b0b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744c6a528a56c1d065a3f7e3a7ad341213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506dc18e9c9202a371a0ae274a34f29214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c751a4e182c6759ea6bed7d91f53d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e247e44695952145ccc8dc031941ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58d218c92e1f82d469ec8321577e13217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bd62da1388882e70a833a088dac90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8244c415c551b45ae3d13531ad61f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a51b0cf7bb9258f2250c4a3a7d0aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e2d5340f3a3f31b2c5c4671b27580221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba541e7d5ce2df10e382b3852b72e5d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdada9b897b283596506c7cc5aaf10ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb571558b0f90aedfdf7f865de4a19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401826105d0f6fc9f41552e9e6c98508225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fcf332f12a7ecc5e550fd124b0058226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603b2b31dd65e95f6cf1fe23efedc85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedf8ff493f6bab259066d5cc4d8bd5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f497975db633c6dd2dc0aa2071ad5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60586027c336fc2abd7fc4cd7e3489a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bc2b77595fb030adc0c76a3847ad1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cacbfb04283db94d948898faa74a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08098cfba8cb024bb65c446521fbfe8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b34d25d19a38e8a630358fb8a3b868234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b68401a360cc4fa4b6a42561aec0e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda18e7ef0f3aff0415a86c158e3fa02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0983c756dd03314fc669dc8494a4bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5daca9d744b5445bb0670c5211e31238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdde088d7d1b9f010960f3dab063899239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc07a012c4bdbf81d09cc1384b93fdb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e64929707cecb9cdf627992cd9916241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ce961931f4ca48d76f5f87662149b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a39117d5c32116b579dbb0812e564243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d9fc1cd49fc2e12cff7e70f785363244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a86fc8fa6b8e6f7ce5c8b36cc6ab9e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73730c95db9938a350b51ec0bdbe2883246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fad907a8f404c7c80e778dfef0b664247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05b3ea62022e684745b8fea0bab1ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf618c6d88b3ee550983d9f1d1a73c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176988089197fde4a7593cbb4af68516250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14c4fb4afcb64038a50bfd5c4c5f9d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2fce6e93982437c605f8c2413bf42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c30ceefb672aecb88a2bc1f60fca44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4638e19dfca5912c37a52f320db9f1f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887b6ce551273b141c7b23cd7379b04255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f93c793ef3b75e3cb569ed1b2e4e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bf703318ea2a29eefef0849a1cf67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69521430bea3ee617ac783a92822e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a09c136fcc5d2adb04ddfd45c5971259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e101191ace6600cf92f3332764b99b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5b7daee88e28bb9548675332c99a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f34ad4572373b5c2f763ea6937028262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f52c550e5c1a9567fa4ef5d8f4375263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb41bdd2c3b9b22201a65058c952af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af868ee632394ac8d7e608ee1c19e19265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c14e82f9be2a43896419553ad6d42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d5e63863a4a33e80e32af953cfe00267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32818454ad6e65d01ce5297c6d667475268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f9ff1566339c080c7605856a1e461269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670867e5d498b1a89fb93f387bce9180270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0beb9a955a304043e5d671bb8f9dc6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561d7851d5686989efb436dc746c2e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cfcbb4c1ca432dd215998c479620d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16f998d32b991f9c779942849061ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8db186799aa758cd1fe516825e271275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcd5e23f81a5d5084d54840619202f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0771e5705c60e18b361e7eb35a2ffe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657743378398953919cf4fbea739b8b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca106a876014a991038a58b787e8d6eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52f2e094bf74548e17ecce8fb95958280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8a887d324e7ca4cd117b3014b2b19281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0c76621bea9be57197ece63083d12282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145e7b04d97f27964af38341b37da43283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7b696b206056fd4a03eb4d5b5844f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1656bb85a9df60f16efdf8514d760285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64f2bb4e71113d4fc82eae07059592286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25139bf443467a8c3bcf1e8434e6d285287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f86560acc568684c231fdbd7e0e63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940ff9aed342201b574c5ee1376b999289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe7c9e139d38aa08f9305d32ad0a82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c39763fc817370b20994f20f891db9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e26b15558cf939c75a136758b8ed6d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac365a04f2ead85f59a60778b7f339293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdd0f0859e94cdbdc17869751dcd9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe32145740c8cd14f402b155c02515295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1497ebc7fee1cb35ca299f61891835f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e104a6052ef561bd0b122be3da1d1e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463735e5d3b8368ac3f89c801e0be66c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b71de4fa8e0e1d96e2f90e66ba11ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59b0015f2dbb1b6cdb4be316869aae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303ffd7ef12e10cf16a6a94f2c82fb2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5233fbfe8a388028f807aef1a292df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6756e779e39fe870a29ecc518ff237303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870aef0bb26ca65ab14c2799d7ed3dfc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bda324ac6799c21091f9f84fd547b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48073effc70387594129d27647b170bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e495b59ef4b9a49ce4b7a1deb53f9b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09d9b6471bda140a237d1a2c4b5f11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf04e752ecc53ed1a6539dea22d669309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc9d82db7ccc7b261ae045bbedd086310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a5c39d4621f100ca5f4bf2c5623e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fc6593095ffaab8007fc8eb0ade7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b4c40f4c8fda528c48e97b1e229b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c74c967ad592d13af2029e855ef4a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29e0d3667d833d4b5c972784aa2c69315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77c2b7ac0947119f455156081127b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112fce6afb6fba5b57430305f2874a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c884f95d7f814b13bc062117db7fa87318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf774fa945ec5c98bc320642513971319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414215643a9f0529ad5ca694cc3e205320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58feb11e9c751768a0385ff442b18fba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b4b3dc176f63d49d5f23dd0fc1733322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40ab0dd4dca818336ac7c014507058323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06346e095af9a8ed9000cb8ee69847324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bc484e19b557cc89419028afdd719325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5821d2b9c62828edd18c5d5dd647f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f3a324a8054020e9b07364f612092327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409ab2d9e7536243227dcf5e2cec245328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0ae6bdc18e035d102ed2d976d44d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761deff32ad9bd94d53075a2d0a805f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c822c8f9a3f1a176c9af439a1d465e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d9c98eb4919a6dbdda73da124f171332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dd340ba27568896e7257a8ae7e1ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4f2a7b2c7eea47d20c5264b0ea1a7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a93069fe46df1f7a93299a5c8bb7d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbdd7510a4b02ac5dad6bbdb915e05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfedb43eb6915ae3277e975dcb42017337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0785e66b9fd863acf9a2db32a3ead9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b7d8a81e8f4fdb80a56f5c1657384339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b4e2528a206f02bb3703f92ffcea2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabed13b30af1c1522d2aaafe8b39b65341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13d56f47ad1e4adee0f42d21f60318342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112176c6b863e6664eb11fb9f477bf9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17526aeaae52978624ba461463cf77c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a290b657687d41f9497a9a5ca41ae8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21b94331c9f5c7e85e2d12c6f8b07f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36f51567e756cb8b56379d85b1230a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5317fdc79a25b968fce61b6404898348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a5c1a1bc6f910566703f64b217f52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037cab27ac66e3e122cedf7af795c2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e66d35bf06c9236b1cc02e666a0e7c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b9c80e09098e11f51831b55305a6d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d40ebd18f00f4440bc73d0d4673811353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69ffa92ad6359257db2e2fc06a3fbf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061de4e4bc3129f263376caac800463b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06041003a30a1e4f637ff4499e16c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12093d4d82b121a2f5e32abfe5552756357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6351d2afddff5693b9c6f998c4c62e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249a454d702ac3c3f11f718a1db410a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5fd9f38dd881af98aa84c390c933a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aced4039820f4bef1c12b0b8eddd431361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e705eb86c0fd45803d7139c0083f2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2811fa9ac0fd78711aa7d2e0bd56b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e98ec9db5342d3ad75118ce3bdc63364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b4b3a36e49bc715c39c7b8cc2bff5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0395b9a31f9fe82352647750e303b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5bf99da7787fcc4694551a3f0e8a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c193b9237d0de0954e9b149a830f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70057bbf9f7ed7f5c98d2d119c76600369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c7180ee0e1e682d79fed9d27d0264370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1a29444f605844158a45cf3f2fb5b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8f92b66f3a2b13685b5cc77c362c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af225676ed3dc9d99fa7dc0c6e74cfc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcded9b304eead34f36f6279857af234374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b0701d341149ce04328a4a5ce8d56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bf8365f49e9273f7230b48ab76e0a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dbac8dc7e35a450a0fe3ebfe714b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80782ba2e0e19e66aae7ea4d038769ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29a097897260347fe9e3ee2e131557379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c5e048955e8d591316571de23b92d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971ddb276658332dc893578b8da68cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0261ef4f68f57716d7e1837aede8381382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e7651f69fede26c95e96826134914383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635ecf78506a4aa3cad48e0ecc0b9c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3011aa7fb5b5ab3bebba4f3ff168653385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab28afa9e8baef843bd3a55fda20c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47e8c43755c0ba1dae113609852187387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308a62881bc13104a83cbbbcf8f1e12388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d392941fdd62b491af11c4751559256389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12eed7ba249ed2baebbb5083eed771390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aca149be7f421196bc8fd09466a495391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf0c4425931472e7c32ae37d9b4bdf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7117f55da9ea70d5097d775a0b5d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007988a61a894f613874e11dd77e7412394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ae757cffa4e07956e3863ecd70d77395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005d1347aaabf98d700c304baf0b74f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6e66f6eba0e04955dfd0e5ed01a70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b9f9162d17a1c7be03aaa56664bc1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792d36fc8bcb20814c3c38d946f43c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc6036c5032263748e23af3e22f14e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a479883c8d23e86d6acf99875cb32e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8455b92c99ae03ec2c65838a5c50a1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db87c0f18a710fe8062b1ad45a3bbbb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598b6b9987fb8df6fd2541b62dba29b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd0e54ea8fd84da940fc2dfd130a5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf999f2690dcd74d7af46e7659cefbb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d7141aafc9707ef6590e0070d4ba4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9105c5f34a9ac1ba34570fa82386210408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b044c212ad7847ecb075cada6d95c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd836c18c252fa269738483f8621a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe60e2793a2a5e4ad62569d9668797411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb829fb4fc5978977610e48c9475a8e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc48655e2337071033c9bbb0db95d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f3b942d6724229ba02c2cd0968e2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaceffb3b67063085c89b038e0f19d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b317ca4c7533b8bfdc3b79f1c194ded416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab11b7e36321c2f7b02e582a5191b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6176b1578c4b85ac4547c53d194b02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50573a93d8dad79f70700d732866f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eda1b0d7a9ba055f10b0c52b5bfd8c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd4f3b8724223770c49f7a06ee8a9a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a29a610e034a8e0d5085b591feddb1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf34b4c69dd4000d31e67c36895a38423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255d19c79ae019aed7ceb50d01c1f03424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c9b8e27ea7eaf6674dc9a659f5a7a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ba65b0a3c4812f08d38af6fd56fa7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfac92071d5b14aa941f897fa84fbae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849168b9c8d2a2abd12c8bda4d025411428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea3f6bdd1745fcdb151be43bd4992d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8675bb989a5e477c5a7fb4cd505edfd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bf4b64f04c1366dc9404934495fd3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de12ea7a4d19b15b9052563df1baae6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf03d6b4068e75456a6db87dc0a6b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28729b3f23a2d28257a195fb56e1695e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13444a7111ca263f006cf6af481a63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169e1b91ba4fccf85acdeda6c93df57436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d54441106299988083cdca3390dd3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51d245fd88e38e9046538ab3f53f82438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6854e4b847d00994304d425930ce90439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e03c37f2958d3400f21eed6d0791b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80fdb0f0b17ff8438ffbe1014208ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4f943628704579154c076ac3efdbc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59260fbb0038c86d15db88e0b9aa91a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e557b86a6fefbf7232729dac5eed80444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce8d7b189da710ca687292a00e52d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ef830eea9717576f9fc1252d3210d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e70a4b83c3a1f2b3dbddcb4a31c023447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1be2c8f14dc87c6b21ccec342692e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c485b977673577c430c59f2f3e05fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db7cf7637ef566e3eda5f48b953fd5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765897d86b7992b1053c5a334f15f333451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae7bb1c98481d67976ec3999f5e132452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537ae09c9ccd9a6b34f4957552383ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e052680f9717ab8c71fdbb2a354497e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa9832ce693240b3b790d533c891c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613841a5c9652b27d7f6d4138422998d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993bd4fd1c1dd5efe8e88e7a5be9ed5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2edb867883991dcd22e236386eb5a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7e2bbacd8a2772ea3ccccca68e27f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f5158d363882105157b4dc72c3fe9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83a1dcdc20cb6afd5f30ceab41912d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7fe336ed9906ec08f7a611d6ab67b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198078c9c012fb99c2e92c5b08664e74463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fc28fc03739825b88bfbd191395ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a87ef01b4e1b0cc05f3e6caf445dc6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca053088a52801010600fefb73828e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9505e3e3486dc9fca84f3c964a897467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd05575feb04d984ff1d6dd89661db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bc2e6b0be829cd45fbf78117b0b17469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99d1460102dc71968bafa8f00d6c9b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889d91ac0175c9e5c59d49f4d47eee8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9290e0a77caa6d2e43aa25726d2c6e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d20439acfa024074f6ae56aaf6027473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e13a3fe19ce1393c1a1b234053ef24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1dd1fff58ca8d034f7c9c092f4c02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6b087708838424ab7cf1f2c3626d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed2938f4b072a59eba2583fe77f331477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffb43025db93f5c76ae095889e0629478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efb60dd63f56c88874e76c0cf37f1b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f81c0123e31df106aa0b3dcb8ec863480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583b91bad6e923b5a81bd439d326404481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938308d86f198781bacab412ecd0e83d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb941f8203e3407b1b0a6308260ab16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc5d79281d2e356bd5c6b116b26c63484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8a60caffb0da9099c54948438b866485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc351e96f0c76b460e76aadf1376569486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fa67afe28ffa0294480971307e105487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fea8878bfeb9d7c83b408d1446248488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef45cb2b53b2fcc603658f0ef4ecfd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580f47be49220f2c8b15318becc7eea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c543c98a5ed2dcf842e9b41c9ca4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c828c65067cf38ae06b9218404d7c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f403857b08e08c4df16eb40d4ff89493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038e0d4d93233ff91be263b84c36738494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ee921088323b9dde893b46cc3bd4d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b650f189b15a38821e860fbe44da56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab7fb5f5da1f2254ba651c854775db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a380d955af090bdefdfecebf16d7558498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e925474be014e46bfbb63e83d58273499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08642d43086672f6d4b3bdf612462454500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357dc6939408016a9651e9195f2c403501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926430371bbb2e8324f2c0464d2f19b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7408b2fcde24fcb04f7f5beed6b79503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae10ac0638130299cb9d2a67cd64d85504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361f5b58713148dc5e30770e98a6dfb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e33c08f7f1ddcb86951dbde59efcad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf214b887a670ae6112b64a5e23a834c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afdf08ed1f5a3f25da4eb3c9e09b72508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23248b1e2c1dc8702dd30246a58f8d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9519e915fda29c228e25384b87b1792510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d262c57c26ecb91fa77e229b2441e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75412fecfbb0a67e00132f8ac08efc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c722b294dfdc3d5cddc63f577f809a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8743ab8be9b67dbcdbc48c82d1378e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20a21ad93d51143cfe06a6f5d7a81e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25efe2e112a222115b17f0d3a7cf04516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d3f6d701e70714c8fc3c72677896d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441169b5dec6833df2a7bd25019aa8a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2a7c1265bcdf528c2e3d19bfdb1c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9eee38b31aa3ef7d6ad40c52a6245520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499e345aa4837ced99d4428ee4cd93b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cc09b77c9c5200f5345ec3f05c912522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204edc0002a6c33296891e5d1fba110523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c945652c7420d8b293cbee2570c0a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8ecdf30f41bfddd83a74948a695e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0f1c78515b4f479f04293046d202a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8c32f395b18cf5a230fc92fbfb325527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67711244a8e26ca9a75c7c31febbb4b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858afcb1637376ac9267d9d4714ec23529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823062dc67bc3636f54291682165cd9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5f61a3c8be77dcacbced74a357c22531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3407e8fa69229154434816ce42fe54b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0b27cacc9b97ee9f91e18e90cf0ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadbe10db3ceeb9569f546e1e220f5e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a1d17424eb14d77381bac00aa1890535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f16fe460b431127f2b0fd34ce59716536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49279fe02a403efb7d3b9f01f3a414537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52cf81c74465bc6fd12360fa5ad604538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858831268bb7334a9240f242074e1995539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b99d7095c439f8827d856ad3fd9190540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0f29aae84d67479928057989f0ab2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905547182030a95af581f3c003fb935542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f8e5e3ae8cce13ec9de1821cf32ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9c48304d6967f914dcba9154c9e96544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da9387788ebf8b4a480d19a62ec8b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f61cffcc877270f9fba449da89288d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dac475f93ae2ca191486b7b4290f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abc395494d263321b061e9066f947a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a6875e2a7b357c0fbeb9cac78261b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8486b3582106e90a1b20eb9c64fa893550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5531a1e8fae23bd2d5982a6aa63608551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f45a88738752f86aeb96eae9e2bef9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f64c116e63ae9dd0becb6cf6a24cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3274b113ab79934e2c60e2f6551b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c95f3c98f2bf25afcb907c812aca34555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2413bd16d00d0999d6c04a021427bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c22bf6e3af50fa476b99bd5f9353e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dd239c803fad62e5f62bc2a0a4dec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5460104f2dc0e042ff4df704a66729b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1ed88b617ebfe9c695c1a55ae512e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e85ce2e81a77ca3c8261aa1a0ad440561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd4b4042fbc5195b452b07ab85321d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2899924d541590700c1af7654cc8ba7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b794afcfc9dec5baef52a853488fff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2c7928ad2e5a6db1ddb73c7b73531565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a6cb8ab6823a4aab29de606b0320e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70790c2eba87d3e1c1ea08f0d070f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13de84a23f392ccd30aa3b4cb82ad72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a725e75ab264253cd985d3fdf718bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe0ba31f828e57472361a7280914a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b43cc3e0fe7c125775c7cd5d88cfb2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa617f60c6115473fe7feb15f126f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c5cb59b926c404cf179cd67eee9f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805c66fbd6f5013034eeda1546aac1f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf7aefeadcfe6711a24615851b000d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa40381072ffb044703818d1296a80576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225ff5e480da45045fdd809d307a99d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02011be1eca0f51e171e10abb7cb2bbc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dba30d4a65e076779978569fba9e24579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014530c7d80c312ce203410716f0bed4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79245346b2aa17fab06b8ee20bbeffec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37e9d7a4f5d76da1acdda244351d4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63582df8f6f14e3ffd5eafda1c55862583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e5d73a7c895bf5303ee20873094a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e209e041b6211a2515a5ee44bef07d4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa595537848d76ea4b568c4e655fd3ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953fc5b6816ae0c40753269d7268032587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033c3c29d29984933a0c95e111cffbb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00e619995343485393c9fbea38dc4f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab87161732ed6e2ff66f6940d3a287590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dacd656433214c0a7798927ea413b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccbecb44e81204fa2976e178feb2fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84eff63b880b3a6b9aec120e1de993593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e7403947df4894e3fc5d24f9c998a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a95343ad0113882f8d0d670fa68492595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e7f0728da2c21b8baa12bf3671a86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfb8f19e9f712060f26f6174b5df96597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a404005b04de7f19dbde2848d2a2d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c91eb69555eb3724488c99dd6730e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d6d299e5f92a312fd17f2e0dc0456600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b63e083cfa727e9c423b09226a7ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116301c2f34492267b9a76375c52e0b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bdd27dd13ba2ec35ce609ff5fa8bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02728e5c57f3760eca1976c5e08c6bd9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b24e9fc1c961fc3c9437e40646439b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32419b5868e3ecb3ea6ae7b139f56659606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cfd2d6ce1992b27b51a67d398b22d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744f35bd64e20540516cc3ff481dc37608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be06070162f094d3f164e6b958be657609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8604c22584541c6542c633e91d85f9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96456128528ad59d0f5dedb6f5e4d736611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666384d3b62083d108d0ea0802d245dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f436277bf56df461625e32edf7215613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd48774cd3c281dba47e7273c9445f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737daa27a1565dbb40e8a09082d64900615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cbc247c1147237338088362521b93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411f99ad617926cd9449a8ada12cf0e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026a663d862f0660638d16e13f5c9f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c42d3faab779c981cec4f65ef48720619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cf7046851b243445e2e89731d26eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7213777410844acc78d2989dd9c57c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e11a61e3e06599baebaefb4b4c564622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedea42283624196e086789b0be07a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad0c21201635a173fbc267606fb5de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557718af54f51f456b97a80afd76cb6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f38aa6fed59b9264d37f006b4a52a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d3f4abe85276766614197add08d52627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0bb4c25a4121ced610eabc028894a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a0f8b338bdbc2f30afdd8ab300ed0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d9b43fcdda2b5e1ac060dfb9f777c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c826a7c65728b5eac820ab4943466631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd345007fd353818e5d5b41d45ea17632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae5bcf3e0adb70d418adae69f00c46633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd454dc1f11132ade0e6439def7710e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efb46a3c0a456dc15aad7bd5070e2e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7bd69a1dc782ca234deb706b7970f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e84b5dc3b4a30d1b429fa616defc3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf63c044c27e48e6785bd6b60040770638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44065e9ce40af671f332e5963425b51639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc7e61b3025d52d8c39ac808c88089640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a0d7d264ac98d0236353d63a8a87f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4576a1eee2c1a7489fd7c583518ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2d9584d6893bb1cda0998ca553ea5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe254bbfbe71ba6ab35ce1d2a50b8a1f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db0941762f61b1ace89e2aa474c887645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c6f2ef695378861a927dfe4183598646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8571dbadb2699c03904658a114c044647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee248316b1b104a5af5277000893eaa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b224a2a754f52611697953fe17b1d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeae65a4fb4090b11d9f9c3bc581d64650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4e4dad716c6f2c4c9d114b0a61e38651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7a8a9a13d51267f4856315df6ef86652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d51764df661d71d610586d9bd2e2f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2ddf0d7003d4aa5c429466c65859f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e8b4e4aefe8f61ecaf535d2620c86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ddae7e08e3a3bd27859740620cc59656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1b0d89621ad7d7346ed9fc2a9344a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801f12b893a2221e3038b798fc331d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783becd4700054c27cd91a75c01ece8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fa958e088725705789775e3de032e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77853ffd47d90db0fd5b29323800dc03661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10689a8b42c29fb88f064b9600c950bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed149aced481cfe8296422a5fb85e70663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f145d7ebc1dedc367a278a4644bff7e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00024466e9d8b5383dd6aada2b437106665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc06ef6937df7af6bc1c45d4cc054c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08728db732856f27205534207bf4311f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e5bbd8a9f1c91436862f9d9e30425668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded562318c649c1380c4204aabc7f1a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e7cdb2f25e1974d6dd1a39c500963670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715269c76d4fd99ef838c3e5e1bbeeb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc35d2c2adb3b7bb17457d1952aa1e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279cd57db65790241b9c254ec7b0935673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f95102cd3064cd1836a495dbe7fa76674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c5a8c963737950f2aa52f6076575b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f584e05e29f952c3e3c92c6717972676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b49d43f3801ae45ed22b1290b10613677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb625cbfda5405aaaab08738a99b81678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbe2c43682cb7429cd0a4293f1ebe1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e653396414d13d612fdfc15bffa655c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f989c49d62250f06f749f81945343f6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071782491755d14a3f2adef59b0dc1a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050ca200646f9b7ef3c33168323df97683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32498670c25f31bfc29ee6440d2d78684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff71f4c9620a0fd31bd9601c7f729a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d0c433f7fd4325a7f8c1b9272eeb4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32615ceaffb8469e4b5b91b5753ce3a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65531d5d8538d4eeb00997e6d5f0f3bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8c834e51e468ff2ef7af730d4aeab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eac720a546b3f50363df986c46906a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a13d9cff8d5c301efa54335e0a38f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc830d233f8e98b9e0dfbb0337d8a35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c0772f4644192d6b5dafc704b7564693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c033d5c1059d0a244094349d809a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d6313d12477cd4bd466a32ac853ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563aa8841be1e2f244d1399e3e6af6d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d449fe88dc0d50a12587fb85695a541697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d179192676a91cc57dc5917dd017028698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004adf4bd267c2a8943201298f2f2ae8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d2ced9d339c0b9c0124070e44c993700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bf8862f69e60ceb74624390c7d2ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96744d35f21780d0bddaa4b44a3789702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8b2c9ee98214c454e66f157603b4b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8724a749d88000a0d5d61ecfea52085704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a36d35cd263e6a58f1b2f53e63b695705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b89e105108e52972c66b3dc8cbb54706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6c177a875930786cd9b2e891f410d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce793f073022b40d26c3f17bd9dd901708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e033c5eaae01c25ecc16bc62c4776709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875aa9ccff2e543f98380c8a56e17ef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aeba987db0c87980410f9e8958ae4b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa73a3bff7fe7b2a38924d691228df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891352df78bba4981d8472b70535b006713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4590379e8c77a6c917541de3d29d0b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aacb5c37ecbc7df3d0601d535d8626715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbeeb0b4ad1ee601b1ab877715557b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b204838da769915de81ae205ce1fce5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f0d66aac09a693a6417c69870ef75718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf79d7e68d77a5d48956ae2db553497719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7336f6083875127c3b869cdf46ad2c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7271cc2ae46bcfa86884a58af4d36f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03d104feffafa0ccfe5629e66a0a10722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c7351d61a72a1f1848718f29129e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba835d0bf2ecd9d2db313c79404f199724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb74558506ea0dd5fb1e89414623f38725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc412a1ba7f35d65fe2c52e07721a344726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2440692dfbe7db33ce96379f1c2338727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a3ab4851cc0afae75070070069b74728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c6c0059357dcf3ce29914cb709887729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c966d0b0d65915bf322a3a600563d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161d264d540861c0c7158f317bcd364731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb68fe1a8c9f7d80d860da9ab3137ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71367328332c6c4fc2b9ef6c3c25a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a6e1fa959532a06d2bc0d0a7bf758734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3a5ce7ab536e4121dfbce2646742a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164af5cbe962c02b16bc88e18cfdda8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12091b6a718e6eaff175290665cc57737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d801801cd994f93eeb8a7f8d8c75d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb77abdad399ac00e77f2b0b78312a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3f64d8114936c7de83e585a81347a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a743dc2cb4d70e71747091ac2d1458741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506e2d238d9622b1add15021969eef4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abba76a621d87b3c9935515c3e1725743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0509d3ebd662dd8eef20e9678318d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dd7e28f17e412339267fbc4703c69745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39432dd7ba73311c233aef58fbb170f0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c86795635be45178105b3346d86bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c7b23ba0ef4bc788a49d6999f300d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87770e1284ecdaa1e2b138d5d52eea4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba6653313ffaccacf27d3d81493b40750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee2954427feef2f60bebec63cabd1e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1137c2cd6010f031adbafebb68324752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c72ccca73c1d12ea3a3ac49b8c832753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e861e35d89e44629e2934f02e1c766e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00be8ee5b0d0f5a574c90c4eb3abb9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a588f241dfdb597ba09589ce914699c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb5b404d81021b4894de2ba4b309ca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b36326f55983bdb62c02cc60cfe117758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d89b43e087c50febdd3db40f55a5e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b59e0a384a0398750bc7261a3074b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9cd4ca3d881b62ddf578fe6142339761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403c9ad2b30b60af32747bbb332f8f3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fdbe0731ec473013f18a023a113d2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa76e433f5c9b9d947122dde5470085764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6815d1cbd595f8156692e5da0e44bfa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998c16431c129a8bd7207f892f0d57d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a61a7af088dceaba878a8835417ae767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130005da105cffe140ff4c7072af180768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b85c8a2af51086b3b07345e45da08769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba432434ea516b72c8cd678663cfcc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc7ced19490fbfa7f4ec98fe5b0bff771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce878f67a4dff763ff12cd4e68bc76772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d3a35e4a1d2896aa4c31970ab32d3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b7c2dbd6f3a9ca7de709b62259626774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058b06aec7215ce6f6e19f699a733d2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adfc90894004900ee222186e7444b5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02314acfeec0cc48aac637ed39a83759777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01561b0add5848f8203f925cfc98baf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc632e6e9fb1630acf9f70d08ee7351779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05bb8e63b8d24738d4188bcec7cd80780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb971a73dac70e40f66624e24adf51781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec28a64ec66c94f7ecbc8bf58b16e1d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8991b12cd183df12d432876ebcf08783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d6517f2a0fe46769f98e337f560c9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40b08f2b200667963597799d61d88b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273daf036d8c263f5a119b82e2e0bb1d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e75f9474021f97e6406bd249881d3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ee2eb756d2ff605e5b0ea03ad128f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b947283d07d573a4e7267b80f25174789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbb74456d87cab5152f2309e04477d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe26ebb6a84c0766167b4c5cab0a414791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20a7a825d67da3b6b025182a8717ce792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d8cbf7ee33e27eefaf956141ef740793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1e56f895b2a86f48751c8beca07d9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eed571a2fc3efc38e81053ebd2a7a3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455f803afae8008de7be69cd74a8113796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299485d0a096101789a396d6f2369ad5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c1e073adb754444e8b63fe529dcde798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d4016be0909805d7b87fd26a5fac6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86e3bcb50b161153a21e7eb4eb7b7a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefc30e5baa9f1f501f561296d3beaf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517826ae3aa855378025cb610593ff8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15eb8b4ff2dfbfb0e03b56f946b72b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328cbc1edd0e523bd0872006e934088804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f56f35713fd3594beeb95573ff2e90805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48716d06ac051cace9e14a130de42cef806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28a6ee409ab9382263740330a0f538807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec55dfb11cb2856edb6b9f20f05b5f4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95405cd49fa0d4c684d82700f1063c71809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067eed3441749fa656ce336745945064810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d269c606e1029af34a01c2c1c33a0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61398b35aa2490e4494775aa1961a8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef9a3338ec03a04588a0c88a9bb25b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1d29d9664f985dc0e249f7e6c22cf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec2a56ce0d2da24562a3b459dd30eb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdbe64300bceee825b29fda9b01aa7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab7ce13ad66b5fbf833cecc39086f2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447555a3aa800986b5e856966c55135818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ae3f893ce410b60adf0676ff4d7bd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fac382e4161de5ec82d0f36a5c44a0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d13e605602236811783393e9dc567821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cd38e4c6e0f256537c89ae42f3041822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00ff6598a8d925199a28a8fefc1e83823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a3093b180b7f9c2a3a0a2dddd2e91824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a9ac8d0ffee9f6a324db53c1568b5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f8a83b9c5eaccfaa66b6e560ada72826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae16c25aedbc01fe17f00126715410827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6f9cd06f04a401bfd1224d4754290828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182f2b10b2b544bb51dcef2c80e6271829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883255ead1ec3c29f17f931cdc33924830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10800af7729a273951232d3361fc35ab831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eff5fd070de82eb5f5edcb4f8b6643832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db60fb951438c0c76f0cc153fae34f4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27598671fe11f0c411dacbbc42aec9f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235475427524908edc811c2f67a575c8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d94762c4829a53e164f16f6856439836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151298c8971f60d43cdefaa1f816492d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab169b29c0e84c1e2a1732d21ae527a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac158f8f5ee848d8b8ba71f329a33168839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81562298e40bf6758798dad786e824840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a8a1f34e72e5c76ac2ea4cb07fee3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca519ffc0b593e24ffb8049d66eefb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e287ae4d11646e00cbcacab665cb54843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6de2eb58740af3bfa3730d1fe2810844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcdf57c2072fb87ee1de3fe907537d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ba97733e92f52e3fad3f1f0ceac8f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded368fe8fceb36f492177fd9c438fd0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c5f77885a377a7dafa1db088aa3f6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad182c4b133e0046d36fbe24d4bb4e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afe7c42e5d7f956b5cefba1eb1f9ca850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0477446e7e5deb7563f93c1d19c2336851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502b9db030cd6a9aed954b2334fa88b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772bf575ceebe10042b11b67cee5154853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e8fe9943bffa857f48bdd4fcca4c9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e97f56e8d373dc7d039311f26ec9b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8a5b4407e3f369b8d296e9aac8f8f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f189cdf8c70a5469c211f0a802b626857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d9f8ca67123f446edc0d9d4dc712a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b93ced2a77f53dbbe6dd34053175d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a6e0fa7c29950811a66aeeda8f84e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca4cecd3856e89d11fffc79194b5fe861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291da7c372732b77fb5b68ac967dee36862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5f1ef9420d74afa6a2d1160c353cd863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a3bf59f0362328e69566d0e92353f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c81d9b74ff2607ebbd54f14aa6f51c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361a4e2eb4426a28eafd1df99fa749d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e5b13277764ed3cdbbb7ef1f8d36a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cfabfa4501ab4e7d659263f1a8053868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6445ea944e982ebbfef241bcb3b3f7d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96294f2f751b29dac3804eadfbd519f5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6467de6ff8b0c1b4508682c05662547871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9014f1c643948c373306f7a1742f0b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88e41487b48e3bee2480bcfc037b32873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad2924f6686d48c1f28c268d53c16c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440aa9e401888b6248fec32e485a7334875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5d7f3d4525032931949b38f1ad843876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d953d85bda90e4492550392124fb843877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99541cf6cbfaaa30294996ed42c50b3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45932b0a5a124e854413eaae73ac7ed5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38155686393d4d54c6e82110ce4a83880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901dc91419fe6470e262c42c8fd9098881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb774d8e03af3ccec0897bc444d9d5f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40deddd2b6c2326be8568a84034a9762883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8716e00bf594fbe5db5f39bebd6185884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e552c7a695cb65676cd422b015e17f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a801c281c6bbb92210f86c784df437886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6d3eeee70708a98c8ceff13129b22887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba6a030746bff3ba5b89bd2542b8bb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ade1b578339b361601213e5c07916889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819af4374c0582ee8aeaffc6b97e558c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaeecf2b56033dde3f3378278163a0e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58f7bbe94296c8498e8e4e492440f8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30a5a77d27fb4bd62b2b657ea6aba9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec317c9b12290001969d96af5a8e9d3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051b36bcd6e966ce6bedf25e678cc20895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fb3c367da1995fe2a9050dc7dcbcf896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12631acf62d0408f38c9a23a7f636a5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89df668dee31f278424fc675c475cf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f9c32f854f6d84ee4ee2e990e39cb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d613dec63740f74630982ffd259d4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d5e9374e43b5ad6a10da2ac2ea970901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d67e0551b832af731a0557700e51e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162048bff4ccd74a45528e1f5a85c4fa903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f43a7fb669d6a0b9e18cb973aec921904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567306348c48b8ba4fb049ad5af3cec0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87b5c93923b46af6a9c844051985fd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0f6b7605ff1db5352561f488c2eee907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe72c7d5769b49007872615af949abd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c4fe9b14eccb0c15bb8dd89e35ac7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b2c9bae3f3ebe046a8ba30b3198a1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b46defc8d5290e93f6004d16bcc7f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d35daf38f6637d60b8d50b1848db79912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48421f703e1b76302f53d9fa3b7be96e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16285fdd69acc030ead24f7a358e4a5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483da9ed2430721c70c09f76e07070a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fc9d7587d7fedb8f1c35ca55f0252916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38316aa96778d687e7a8093549300d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a48656c3c8a12d15d35a33a05d305918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18390c91f38b3c7c7b0dc5192791cc4c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64962225329d286da17d13e8bc06f2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a19483f2e30dffb41baf7904509d30921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf72189b7f3e3f20110b4fe8244fcd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63070d0904c431bdb32d2f03ec44e2f6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d6b3337d73c22d9abb09f673f0711924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d366c224dc382199fbb231206d745d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45855db3c94e4a85a9bc610d701118b1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321675778d4cced9579bb2d3313f329927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f912a8fbbbb1ac1e92a5a8c42877df5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969da4ffc889e9ee07ac54bd3ee1e00929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5697cf37a91f3ec18ee6d73b76b81930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33105d22a3486b76c750a8d2c24f5a0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f2b83cee80d9291ae158ebfe6e466932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857395a63a18dcdc40a73927958ac13933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8901727ef1a7505e48bd8f347c746934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed73daec0d14bdef6ffb2dd46b4a68d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847d00775d89259c29c60d2fef085e8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cf2b1125bf7d9c7dfd0d61f781f53937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a8321d5872457dddc65ea2482fcc5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b888196e2aee9a5fa2327d2846b14c6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4b74ca934265cdba62b55e9ea1dac940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fde2c1543398569f7e9bafa5b76de941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa245e51b07b18781746661c553a57f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31773e1dc77dd5dd6cf3cfae07032348943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f295b5c06b9aefd5b024d2a07bece8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a052320d9140a07b82396fc924aa1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961cf663c8dd5a9c9e8b1ddf4095bad946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3fdddc70d44e99bbad6b9b59988b2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97203a1ac27e3c1703f6ed25062a0b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c0649d47448b3bd7cfd29535257c6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b36c4cf13d3976fe936747416d35be950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893b4c7fb829af154f8b08b691f0e41951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ca0921e21a8e910edee55b7c094b6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871bd045d82993e6c08b26aa60f0a94953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849e5b5df2fbf910c4a26980346c462954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0857f20c069954703f97836c4e6b050955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc3335e377b8bde663ebc72dc70638956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d16732d2770e1824122aa87f7e7aee957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a055b9798c1626acde785abdba6577958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131904f7cd48bd4b9d1f240fd226277959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07ae9852401849fe802b6e54abe25c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f48bc10fb9ecfaa465eb955b54234961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c7e4c81e4fc66ee8737a89bf73cc1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb39da597dbf86ada8204d5b87f7a76963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ebf860d72b35207c584c68cac8e9d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cc876a5583127c7ba742a5f9e08c6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ac5af5c2140a60b6aaf242e24716e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7122b87b5404a7075ecde2c3be5a29967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fddc1cd2295e5bffe48510b662eecb968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3736d22cbae2ee4ba9e2df6da5e6cb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c44ff08a5e92c9913fadfc4d41723970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673e30439cc59f6e1938f1ac455cf5b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e5e9bddc0eba456cdb3a789a0ba2b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2d58e22dd2bccc3aba648a34763e2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff6468d9c57ca0e68de840ed12ad37974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a192cf776553f9e332ea2f96714bbab975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2b7be817b21826d19b460a18dd62e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4501b3dba0f8dec069778b732178c7977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faf25d2742dc07c584b2c30ed854a5978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557b03bb56d9275d11316ea5cd165aa979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904399ea21d5884ea24546519866f377980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0ed571294c155fc8d82597d0215cf981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a70d21d1ab28988cd5e45f9e5e562982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5d4435e586f00e056d58fea226a38983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c7b897cb1fdd88387956ff186f965984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cff208c2053501a0c162d935d9fb91985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f2d4f3f6e4853d7156caca327279c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348326b937b525e3bcd7d22b7b3cdfa3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0645399f2a6abdedb0393be926b144988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd0ae0cd34377d6d897812604aa977989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b285d92b66019f72056a40182fbc9990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaa25364a5ecb7c91932b9cc8a95c3991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efdfb3ed1d7fdbaf11849b14b359e8992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a0e5ce13b9f9af512af3b84b739d0993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12096c2075be90728ac98b0b49f852e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662858542dc664a822ac71250b24d3d4995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa04501ceae13e9580aa4d28641c584996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27142e9939c2aa9c36f331e48cac2cf7997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>