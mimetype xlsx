--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c29df56c8e9f23e0a5401d8e75c381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674d80b79a6ca9f7c1fc6a29534938e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28a8aa70fdea20d4396440978133b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad9e7f7be4da70e72b046cea7532a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9775628b999990384c287baa4ac601e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014cf5f944fb069e57b2a8a3462590d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd007f70e9914cb6b3f57adfdbfbfb17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229ed5d0cceaa136f35f55ba42c06258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e15961e22f42368a90b5710519252e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c5db345a6d36f1712e136534a098b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b27149c3459e73cc14a6977d09d8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b56c5c43ed6007a1a326a0f8ec362c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606721cadc046dff05226fd8cd1adae513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a9ed7ed4e4c82da10d762f4f929f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64b3aea888194ef3db51950f3a40c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef77d156c6645516a629642c30e15b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8894bb0d5f1bf1da27038285ff38317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0714956736eb1d23e3ef142ca913dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce45b51fa11a9c17dbe63159c6bbf119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255dd242e2f92356a161e482086a43820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac515813075e598f1d21be87a3dbf33521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43054b7bba0a0cacb8c0ad2479018c6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c325ea33152ef8d85c45e3d979bae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2275cd2e537bcbae667a14265d8eb4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651773b1d6413650ff42b12a5505bd8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b57328386dfa5b82a8d8195af345e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa37c14ac0779741e2d4bfd1212e17727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a797129f75e0a897f3a75e2c46dad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb8e44053ce2e004073be22b55dbca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ead136c52bf479eb0a80b1f028ad030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d99adbf1a82e247ec35db29a9f9ae331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfd4f88969ce4471bb1c553ed5fd3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072256c74e9786b97cf9b7625fe79b6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482028d0878985517077907a3e1bdcbb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699df0f02db0abb19acfa681e054b9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90932e294440119374392a57fe1d91b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f23b58db0c1800bf486894d9ab191037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4728e60a36e5f52aeec7c73109624438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa65dde1e236ddc4cf897e4e44e1d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a8ac0c1c6b963e5e4ac2c6985166c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a6be5011c8f57f1c01d6ff1b2d3ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d7864abfec302396b418b38cd4f7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e64086761c6d84232dd702702fe12343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af833de64c19a69c0a8e1b0466905c2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6707fc313f6ef336787d91255ea061445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43008834579598b8adb27ea015e6a0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f463471cb09e673b4302949bf1ba0be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fee6e798b55ca71471bf8c4288b08c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb2d9a405e9eefbd108ad0f766a5fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ab28a3f4dc6b297140bc27f21b68950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c42e0ff6879b9689ce61a850b062e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c43070edf71fee2152ad344eeee7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c489420d6b6334593ffa0876a071d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871f46f78687f942771a3c46413a78954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1c9de1f9095e855ffe1d33b8ac86055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e86a3ce0e3a3677d5300b0c5a244e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4daaa805760b32ae9708705c8360a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5466b496e099a8f7481ea57a65a2db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3eddc176c606d7e8218493088d12159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35f0c94a0aa6b93eb8dceb5fcbcdbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e98d283291ab8541050a78bc5ac6e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbbe9441d8a01e58b05d023ff3d98b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e248eb70bd51c86a43eeab109b55663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c27ed3ef4061781e7e56edbd66b13c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6a3afae7fd22fc0a9ef1d9b35117c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1ccdd54be70053a3b0e7ac4d1127766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e10946def0b711c4f0c043c490477267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39293e64080c00d361c040e3b668222968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276207c26450c562e5e93f3bf937962569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0340e5c9ff75e85780504528b248b8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e10a2b894fb723ec2ea0984ed8af771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e23a1595cda5b98759d149b0083fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957fb5743b1d1e7b4f359afaa529b6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cfc430ced2b48fd04eeaf33fa2cec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147ffebf0bea423fb51cda44d2daea275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac91ce6fd9aac7460ea648a0493d3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83621e2f34d300cfe56107df805f1e2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69185f7ce9102df18ebbb4b171a16d3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae25eb4244295a29ce16118cfada4e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047312fbfa083df74cf79873164de08380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0c4c46a6bfcdaeebd0d1da0c0a6b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e10ba12888b42416b8de5622ec072382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cea32c503cce46117c751920237db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21699e02fbcccb843ec5d93efeaa3cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c59ccf5b293f4bde916002cbe779785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b46d9fa8b99c405d240e67291210886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f19c7c09a0937635b3dbb6faa9d50d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e145e7d979c078386b8894b354efda288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27433f4f7b7d3544bcb0c6d0d673a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe537e94b76f071e0e4f71029773a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bcd5ccdd471acfc93557ac32e4a3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54f80b8e0c748f53ed8ca02d57351b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c30c954f09fb840c18f01bfb1ef1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6573bdc64b86ac488f95dea09bb24a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d0e8099b5847de1bee5aea4db171095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97ca0b41518b81af43441bfaca209896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cf7836bdbacd55625727622ed964597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffd498cb1208fe41d557928c34ae6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4b2c0b44444aa4e8ed35ccd55eda199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac32786c49d82407d6f56c44f9b499b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8095e5115092f3937632ca6e33f22c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81400baebcdaac76823d1e25410bb98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44953ee5bf3d9c7515ccd203d8d98a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411344008ab1233761afb5b0ae77708104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502294316f02be03208c608cd4cf2544105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c1f8f5350ecf555dc53b4aaca5d98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0142e08eacc6a525923157d4d3a1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363731a7ea31d3b327d76fffb0f49c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e904e2a8c5853079b9017a3d8d2d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb5d5e24555dda2b99fe42ab817b22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f661f6888609066a64c2920f218c053111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9a1209eb410838e95141930a9fa86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79038e7dffd5846bc6b2ba408be7fb79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2678569037f4ce27c23f5fa2c68dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0912af8a93891173e2a7083d64fd922115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115f7b7492a81e1e66ef90a80316775116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f05a3b8b4f646a86c45262ad2680bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3194d96e3668242ba5b656a6370e98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c6d8c168a628aa4acd84ef6721710119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad59f25bc8e1926817ba05ed1c88dc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a55e6db78034ca02b2eb331e17b1dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf71849187dde202108ccc7f6f1b6a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e544c122b725059df139d8e0c9a9e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9f63a8e08e5f1e9aae3fce6c769e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c609928b8f4e69ae4de1c7889ef96a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e013b41152f82371c6cfad319c28b98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9242ebcdeeed4506294e21d19a3a608127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf741854438c62aafdaa02703ac0c63e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668652ab6e550210f0ff27c34d16274129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef1757a3f9743045bc5499319cb925130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa088afc20541929fc0145ba3a75704131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683a02485659644e2e2d8f4d8b9b356132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8afab4e4e87782574eb7c854ef8c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222887e952044ef4c049443109c04bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac48154ef65fab40a43086628f4ef91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac876efbf7176e6863359dc5beadfdc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc36ebd00ec48128fbb252de818067a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e436b16c664fc42d01ff4ea3a157306138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34f5c0c46e650b125a9bf21c732f63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b73a9514a5d52916ea883d0f54274140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828aa91539ac6191e64b4c81f0a462e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69994688bcb077f9ca313670ec8a13e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd74d63163ad181722b260065f75bc5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054f7422369a24905a0ccc1aa8e4184144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d07e5ae67f9e60ae56f79ba4e3d1b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374c09c88e232f6fca8e4c06d98f77f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308ae2082e8556f06e78dad061d1629147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736550e8757241ab550e2b6b8a21b166148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710469e493dfb74c3fb8540dc8b21f2f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459a5b9307cf9df2e370a3a730eb801150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343c59a671a00e9c5195f7e02440f8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c652dbad51f2872f48845e4e762e11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19993198d1cedc519636432678f92b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6bf2d1921d74f891b4d085a2bfda4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9999919c08761d9b30b0aa5774c183b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2faf31b24a908ecf59981027885aef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9ced9f3166f39a946d3593bc1ea8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b242a57988cab7a58e74a2fa0899eae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6360ca87f5291ae3d7c2ab757bd44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0aa0f8b3ccb318cf1f87c84ef1683160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0747d92ca562df7ced749a760cf8b8a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f4ef2d3b03837106648a946215657162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5e938bfbea0c7349c56a8e997ee7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2254dcb13ae6ee50e798e5978f12c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c868c53e5aef6819b4f294aa479b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fbb6bd9ec626775a624aa5b663386166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad01a114c936d6db62179da1d4c596b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27516cc6faf9e5bd074ab9e22c19c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6d80aa6d0fabc7a875d458c5667a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22ca1e50652e9f1eaf1b4af641eef3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08420e6363907e91265854c3afa00f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396e6de8ecbf8fc8c34dea0cc3dd143172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478befb870c1e633cf89ceff2c9cb13b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8e0033046b3661c205b474845b5f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932133dd5fa0fad08d4be3625d5f94e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfd73ce4df9f4f67f624ed681e0f6d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17759c19278996c5fe6f9785dad05495177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26900d3ab8ce700ede1768be0a3d7bac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5b50e3000ab326ccab0c5c453bd82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e33b5fe856dcafe3053bb54b57a370180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b02837b6fef194616f3c57cbd72cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb311cf3b0c0d02c8f123f31a6bbf276182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74655c9e2a41987735385a73d5d8421183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdee0b95ca24c05dbd6feddf374abf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882eefd2d3c93e3c79500e1eabb44ec8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2682bcb75035cf146342d959809b9a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a8d337f18683afd4aa723465a52ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b962c506ce17451cc29a9035c602144188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaed0c000301f042bc542f6e34893c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef87b56e6fca80a42067dacf3b1a01a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76382b86fefd2a90e64f0e525da29d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84468fb1fe6d5be55b3bc1630d5834a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46918e0e2d77facc78d8d9fc89ae2e8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331157648f2f79c980edcfd06035f30e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777e95caf18b104140f5fa37bb10796195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6658c6fb31afe5d962ab8ea0cd0819c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ca41753bf2e6bba2414eedb8a2fdf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539e938346dd682e0c544b5834ebdeb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbedd0f7e357fd5327b587f291336bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bae5800caed367b48dca31dc477d9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1789c079ea6aff38026a12b82ea9811201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23be8c7dea919ca6eb5f3b44a6d1d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfaca736d3c611a0d5445f21877b9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0aa961642eed88445113022b5de113204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d20f00c608b3739583b45e5cb206f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9335512bb00795776d5a92397c98dc2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c640ea636b724ce5e975d5e761a35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f1eefea260273153b25ffdbb3d714208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05da76b2a7b7788da3c927d3f31ccbc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25924167a70eb949d5e4961ccff5cb3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1b6d5fbf3d5e281eadfd20315f9cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77538d238c7143e2c0977fbfc98db754212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0de43c89d2a0a2a56c6a9d76f88d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321f608437c501691d646eb2bdb0cb6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733682ce5073bd55e235b9e85f61fc4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27bed4df140a0a8953efcf10317240216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4dff0feee701dc4dd942ba8531230217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa9d4429cbf46412fecb2fc5f7993d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cadd5c8215b121cded52d6c0a285a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10651bb6b9cc5ea475c0b10f21ed9ea9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a8970f7d86b2546a44b1c197940f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448908d2689a4cdb089b957fe01c7a61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda103c7aa42bc285b20e5dc30d35d69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ca8c9c6300aa59369abe7b3da2296224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc938d07804d0ea95026dc8b61a0c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893b01ad8e5df7a36976caed9e8f93a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dc4903b1f61db2af2071c75a0db7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499c503b6547703205889d97afa7ae3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5c34ba33afdf132c72926e140c878229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7293e21192e72ed8891755b418414bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d8ae1430108526042c94406fa88ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bc7d8082259c016fe0114a7875413232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74350fac0b6ebe5bd956679313c00d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54ef712a3417d3d2240d8e260b3661234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dd2d2a99e94b00f49f016c7dbf3a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958254275a2b0d783a617b01c46da69236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5706378cba99d7c2024c89b2d562de4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea83052ce7c48af25dd6c0e970c9e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd34c6946b48508dfcc6d4bb865eb7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f71656b1508fac29766fe17d57345b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081d1370e245e078fbf985c37d87c2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a164953701ba4016c61960350bf6bb5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4744e7b0e67f7ed2045f4cb343a25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d79c40afb0e0db1ee88ea04d54266244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780f51eb3fad3fa44d6610658ca0cc1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72188dd270d80ba4d09bd01b0fa5bc2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc69cde67a83ec331e84992ccd814a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58d64b43952f2a877cea1b851421af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c49a3754b3b5c551283fe9982581c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c0c3c7a60a800c2922565d3774da1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be622ddeba8cc86649fdc5940d8816b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7aa679490a6d6e5c2ed84e8ac4d39252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0da53a2ee31d8265c540417703fa20253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874ba28db3cedfefe2d751fec6ac47c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e746c8d5da650915726d71402c070a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d588a2f32e3edeaa9d6cf22cb84a658256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd3b8c68643c28e2de2eeea12c7cb7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa831ae517d61650ac4b83d53bf2580f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da281ca2c75a957b0afba0ad5ae7160259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae022c154a3d8f6e64ff52fce5c3370260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01d0327660c92940b568c702404faf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ee710dbb6450d3ec1176ba17f880c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042df1443b8459462c7683d57c5be075263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c28b6ae1a26361965f219ab36ee93b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9cd6e1360b2b111b00b486261a8ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcf33ba47f8d9017fca6c9a6016d7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db301597492e9a13cc8ea06d213355ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f547aa4f5fe313351bc40b5ad37804268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9aad34bed8f39ae0a45897e8ce720f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7d9eb62ece69dcf7d4197faf6d682270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8940046430c1864a1a450e2606a10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b069cb27711857a0b4e42c8d69e6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643a677e5797ea9eb214c06692e4c26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d7ab6d3f5a62753c30c4a2449fba5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e88e3ecdf2ba3b794ef665db17a60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67bc850417ddc3e792c873d495d1ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951aa17d098fc63fab5be4af083f8f81277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c254e9001f88581e41efcff6259ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37ea99c1d1ea5864929cb51606ff3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337c895cb02001c92ff6170ee1356c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba1a3d3cf6a1a79a56f00948313883281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189b7b075f62f8414e40a5869359fb9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173aa66968ba8c9c87046b4e2450782283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586aa3539b6b5d22da94535af92530c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f356bccb5c1695a6503b9c5585eda6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b403fafae6e7e310f850399d6eb38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b9c085eb5c4b49a898d3cf53196b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fbcfb4b1b8bfb7f8abdafe4b855b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027dad300184eb0ca93344b8c79c48f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6a4539c6ecb578d2c702a01ffc522290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2290873ed4d589fb252eddefad2e3e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d6f82ee345a378f7a9fb0d47e4539292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78edace485500137dfb365dfde33aba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511568d70dbe51f6e3f332e9ab40fb92294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e680128802f5e323bbedda0325a3f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558878f1df01e75889bfe8baa719e5bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6751436a770b82ff278976faebc62c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fd1a8dc53a57b40a4cee3a00f8c8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c2d0b4516e6172b27e0181b5f7450299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0d1eeeffabadfa1d57a07b51ee970300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07eaad9e276447719f76ddca220dce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37419d37e40dadd4406c4ab30cffc75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cce5beb930d6850b8d4ccb9104d5a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706aab2bf1ca53e6845af574ea3e663b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d5681919c9475bbceaeaed10a06e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0015ed915fefa25b54410ef24e353f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ecdc567a4d926d7c939168e1e07ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034adfcbd568bfe88701cbc89cc33e24308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5279ccdfcd44bcd4d9d4d7f38020df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351f13f3b4388b03740a3ea55159c6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c888af4db4d2a58b7d02d97eb2c67e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa34d7ce429a78a6ffaf57bcea105be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc58b767ad96184810b7b8b1995cf7d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9bf39a1661071f6a25b6099bd6ef6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d1486f23234edbc215f6fb00f6bc2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef525ec7e7bae1281e6e270bfb2b2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833f6116f0f867b79631e9a0b25aa77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088c57daa0030e90d015155541f4495318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d14d95d37e99326849b09d444e261319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1b22bb1d0a406113de0f5f9f21402320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababfeef6dd61047ad40f0d1dda515cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25874fff0d030ef9ae9ce8a0af40eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ed906b682615c695139dc418399b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cc997628b0791d9e6479e9e5f4612324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac430dc818db57ea0fe069de992886325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ff9fdcab47e8ed3c8ebbb4583f990326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38c5f6f48cca9a023a0037dcf64128327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbbd3602730d5320cd5e68483c0a64328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d0a7d061dbec1d25eff1b4675802a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a0bfd4aef7195d70bbf7fd26de8ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d9e2ed0c25c0117d2c036ae1f0a9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78287f2e3b218707d28bbef05af66f24332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfe7a4db41c44f6ff69831b6eee660333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91d128eac1c0f7394ec2cf24935132334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e623c6acefbf16b0b005a7181f5c5d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a088eccf927877814fc911271c3f5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6a2c719238183f9c46f898b37c3f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcaa2af4f6bd94e71a483ff06a52975338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadf1356e75f3f7b0b4153607c33563339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b46dd79a7108e453954f255ae36d3c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72885aac54fe5e43a52ce093e4e803341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704440ad90e7ea0d07b279abe77631d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668d7e9babb2e6b04c3eb7ad441bbfb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf5ef0586e27076dd64f0e93b05908344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c50ff76ecf33219ab62530f21aa43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2ccc92ba4d777fe4b41bd1acef4b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db31218874091d8205e73232fbad46347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edb2a133329e551c0a76e10632e137348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1060242f44cd541db3a01d40a7b7a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14722bb45a1995ba9b8e39b11ced6c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a266b091480f566b9fdc3fc2e8ea293351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dda97487d9357bc0a7fd06b15d84a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c77479fad8107af0ee25f2d8a40c04353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82f4643b05f9057bd5d644ea30dd73354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca4c88512ee72162b114cb9e8b784d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed661af10f74e7c58b618e42e7815f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c707ee12f965284c4b4f4d2287b51a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f547638d45e8698735f967ad7d3f75c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa9f8ebfee57a6b48a05bb420f24d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424461ae2dad56e2c9e8dba7f4190780360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708da4e12c6ed48bc88ea861c418da93361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0069445e3bc357cf9fb891762a1e0c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cdee4c9d9e241e313362518005562363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651d05e814678e0dbeeeb880726ab58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4ec6f74353b5f41558812ea583edc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecddabe0a103a07b71c9498c89abc7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d9bb21982f0c906e7a4484b39c772367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ace8a5103f715c761910be1e333c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109b7b4985f8ec85acfbbd7a499c7c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f168a3d2121c2b82668503003384032370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff85def6524fd8f893137ccbff4b2f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89c6463486aa14978b955a9ca199f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8df71e66adc3c0cf77bffb03666e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450392d3a6a6bba8b80481281f783d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a274637de30d6210b537ab63b9247c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fe624ceb279b13a3f8fb85a02d0a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3737a9be54a014595d0379605fb6c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b75df60d616a5e9b4688a2e70bf13378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3715147e5902e8e3918154ce259dfe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e31726b77e5b6e31d102c61ceed09c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061508ec2f3b763f8483e968caa5d96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad466e2452e7e4c229d0e0abfa6a21382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fb93fd3f3fea43543af9d9e684692383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6f2295a04020c0fed678ccb768413384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c269e4dc942e0494ffe575375b859385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898714fa7ac0779bdbfb94426b325b44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc972633aa9cf88782547d29bb4fc1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0655bfb815abcbbad43245535ad9e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c955f7de66940b186b15f352058cead389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94632ade86fa11ab00b0c85ad94b2818390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1428eca7ea2af7baef81c391493c07391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc6bf1b934a64df56d012832479fe4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2491fcbb153c2c7f23d2c9798a1d0e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fa7399fbb62a902b412417d329336394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970847185126078a1fd2e4ed56548325395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240e91329609e39f5d2c5ffe4d9747d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56670619b5dfcef16692131ce8a6e336397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c227e319cec3b4010e6a9981d577d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cd2b9426c4ae20ea0c5ac4d91a5ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b872bd930d81067ea019fe3375561a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcd825b9a64e3204c579937e8e601d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c28ec6ce1f43079abb3b65d23f8df7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283fa690b5af530773d465be6333868403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bd05e9f4ec4c3b217e558882dcfa7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5432f20be72ebe6df4258830f32a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c2c46a0640616b6d878a7fa8c9f6f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66accfa8d908c517a72cc3b3861a3dce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45db84a4a704e04f1e7e1c3a75ca6e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497053c86ee413d0b11ad0668fc11ad8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46167d6cb63052f988292febe10d4ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c99d1422b15e7dacbe224eb111d9b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5091bc60e3a08f092ab7248eb259c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4eb241faf096f73d2af9e8631d5796413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf378328691e3161121cae835cb045414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e81f12f9893a668f4398ae25d90888415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98fd65d51b47615bef07d35e28643a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd59a403a31099785998e52996a79f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c0caf7cae6ce3bc634b262284c98f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add01b74ef8241fca384b43af1b6c3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4a0e5d8cd2db96894729c4c123b06420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bfea7ca7b0f6c8c724abb76a8e1e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f762fd9961f16b7d915e1f248476720422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe558e5738c989b98595a79a88f395de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e14f9517f3c16d3735db7ab567c8a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a94ba23b301aa75724ff8e1d71235a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb07e9a175bf05f998f5f23f34de6e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b5327befb16c559ca040ec0eb1fcf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d514c78165e4c189ab15868767bc68a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4ca3afde9df75a3213e95776fcb63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a457119d52e7de9720ba4284eba05fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafc762c6b507ef2e3a22b0a67ed380431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e32563b322936252bb114e1f1d4332432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49e764b8be36465070b63dcccaf29c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230712ccbdbc70d93d9cf6f0bd448303434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eea39728e78bd2d8f52a935e21048f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86726bf7783c364139938be3e3f936436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948b513e62d02da7f5fb3bb2427e191437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc27fd8307fb74cc1feb41659ed99a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f59ebdf365477104ca87a93e5d450439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86714055fd2eee37f46340c2ecb64cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f80f96ddd311c19d2d35a821daa62441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcffc400f11baaeca0aefe4e1e86db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99278bd57c562b62c863ab4639f35b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd02f3a94a545c1d050974ae26ede0a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5068711ec08715042306e5139b412bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12135fc8af14e6ccee4ccbe412e1ce00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2852e226ae0f245eb6d325dfc5142d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e619d9eea5aaff7717a1628aceef44448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9dd1d71c84b50a3ac18a49e0a1e54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8df40d400aac8900da27ba4a226f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4f6def3d38dbd8ff028fb32dd5298451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe0129bc41b9222935e0f3a75282f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e4d5d5024da2508e7d0ed4e1811e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476d110097ab3b5834c0721ec16da26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1eb52620e1c46ce6a4bf13a793631455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de0ebdc0dd0781bbf5a93394669e88456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802b40cc7a59bb3de6a46749f55d77b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5822f97384aee1f16263335ae1ef79b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cb614000ea5a64944267e84c426a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec6e01105ec7618f813972324d4ddb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4872b4564cdbcbe4b3a8c2907c40bb9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcc1578d9f0290707c55ddf4bed4d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f43366a42cebeb9add643143e1f9fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5283ad3f6f6984ec0bcffbb510a1576464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e51a51955f6af59e4112b8ce5c3be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643404be7f57148e3fa9f19e3971ca3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8edc6103dd1a188d844dde866ceb0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b1e9e3d10c9f6f02bad6adedac104468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb39ec5a97e0930fbd19ae2b54f187469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bbc52e9004d2da77758b9aa8b5a6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0643694c2ec7fc53b117dbb20d961471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313a5675dd83a47bd1e2233ae0b8e8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c3b821ce4550f5d31d06edccfbae3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0b1cbd3278b824906ec33322adbcd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aaa650c18ff5d4735fc4271bd0da5e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df305040c6d4f0d61632eef041caab15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87813ffeb4ee345bc10a00f927e8c4e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfed7b00308b14e9cc1871e6e376a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7480e48c2121d1cbcd4a68a984f04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06a089c7cf3aa828d4ab1a976bffb9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769e720dc1eae5da2f2ae95484e7dca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d190bf6c5b246f573bdbb0c6ce2718482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de9908d01f408e3b7cbef787d909f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564acae79474de301bbb2e2df54a5ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fad87956a552b702deec7ed859b66485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec158f1b5aedfa043f8b8a2292175b79486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796feb4a844a0f516912539409099339487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afe9ce13997bedb134feb37736f5f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21bf7a8df2f2c049c2f1d3c1ae528b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac347e3bd70f001756b4ddbf5c12d26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbaa56d6f3a7a11411a6cd4a0bfdb7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b4474e6363e1d5557449dfb4b3f23492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56383146fd8330e2a6ee82ca4798398b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53859c0eea1c6af15876050487a72332494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc58f453debdf598014dd55c4981ed6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8c05c821c474acabb0735eaedb7df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fa0f9f87b2882982af6f6cc038f77497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a44ac2d1568853ac8a03075ba8880498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f6381c6433dc243e5c3f3ab4b3dd3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2a7da86b02385d72fa492b6da26d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada8e3967c90a8b6f9b2107127e5a25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db9e0eedb7cafb1a55da154ba8b62b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b864afe12565c5a68fcf4fc7352d6d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e5f9bc45ee43d6318ce0d15d4f5e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c99b00927a50b1f86cfdfa21134734505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c5ab1e546a20682b64e101903a9f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c1df17291f9f29fa366064ac60509507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a06b50d964e60f5a018db9fb009b7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632748d37e6088edecc02bae407c177a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46365a0d17741f074575f36dcf98fc9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db387772d2f726c134f1afe08cb3e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133479d4353cd1ae3a35a6825a3dcbd7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dad9fa5e1d0945540e3925404d7d77513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca0b3a7aec04c3f9e4d84824eb1b14514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80194dac3af21af999d31adbb01fdff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266216245296a98c5113e24a3abb6df8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d11bb59869bd20df9b330ea337a60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9555abf70dfc64ec0159e789c97b29518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75deaa6d5dc2ccb07b5e621787deb532519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed1c59e198aca75212f5fd4efb64c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab34d528cea6c138158dc1f0d76631521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645038927953712af6ef28e9a1ea8c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fd9b6cb44a481ddf11b64315900a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d937be22fb3c679881261d12547a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8784bcc1f3bee65a2cbbab30590bbd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c9042b08330a334706f30123e3e7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285346fdb3029a193910ed5efa269842527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6084513942b7fd3ede0ae06ee6594c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693df574c111db721573ec3c1e170c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc4fd5c3ed19cafca8e70d90886cc8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce17aa3b0085a65a34de31499dd13ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af542935f32966f95bbe3c7e5ce17146532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9845189f41c7a0af559c8e1245aa848533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52197dbedf7a3fd2529b330f974679534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec1eea04a5fea3d7a4dc62e4ea007f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5ec7272e3dc5cbc8e0a03fcafd6e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e62132e5f0668e1320410a62e85abe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e391f8f181a9eb1e7e57c9107ab9537538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8cda5e839a6129eb75e384a622226539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2b1be42495bf9f5382f5feaa20f0c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247145e33449d9008619feaea52c06f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81cc4312f2842afa84c1077560c33b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21b55f8a20428395f4f669ee4bf955543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424a420cc07b3aa85bf87521bd6f2ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dd737f383451dfb991482513d7a8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b9aa45153b39be113bf9041176a60546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8407f1d72ff7e20528dc2dc0a06413547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057973da3df899d69dbb034832d5faac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba046b90374591b4273b4ef43a145315549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ed3ce3cee1d1f2d60a5a6fde0da81550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f440f87cef92c30443838fc1d29f1b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4f46ae455a30eb219f4d4721cdda5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098baeee40539f614f4d90820e0644f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39781bcb72e28721b1f5c198608d050c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd2eab397655838ba560c67049eb83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cb98dc51280a492aab4f601299281556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae70f830919e52007758dd03f96f105557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f2688ba315ead0d58918097f370c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79860f97d1dde40ae6c9c97f38ed6363559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa32ad3a03389dd997fc6b33402e8cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614d0f1e2d2badba18a2e9c12026734561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca015a41dc57d9597bb404119779e24562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e4cba7af4937f8afd483de533e44d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c73d7c2cff62a9b15e4b7df6613a8f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549770bca3b026f48220f72ef598c43565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ff650e5251ca48c4e7e72835c6279566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d60629fcc74029f1a41a92a3a93af9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1dc4cef0d016c2949382e22f5725b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ad0f4b8a48a1eaccae6917bcb1cd8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18d095d4c55ed76434d8009af28aac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207529ad9c7f87e75b32990a12841eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb53fb3c4cade33757c7f16653c2d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c959939f28150c3af46e937f4d97c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6e2d80529e3eafda1a403234c95d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d784b8226ec9554fe0cbbd01a850f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b512cce57d46e060d69be37d5fda0f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd991b6d2562d00f2122995387cc77577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5c4627ccb176d6f70f7a997d66c58578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d11917162b3f019bcc7af472a6e88579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9614e649dcfe7e41a63b1ed1808ac1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b842d9e229773dd9c6d3c26b39efff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bda2a1031bb44f6799417a7763563582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6711d342f85faa3be80dd951be8422583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124036f71f16be17f0b68ab8d3bea53f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695f743b2ef0a71934c98e5ddbb88c7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b6fed0b370afcbb4e54cea8334f01586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872584fcb318872ce3df08f46527767a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a108ad2a3167ec449fa083ff3e2cfd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a40597e9e8763f2e70235a6a6396d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc182477d1858416190b620f34ac7396590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e79f123beff8cc85bbef2501f42ac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d49c8f02e09a68f0ab011bf3e8f0e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf47d76960e1d3ecf333147857ba916593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f5ead20849d9e91ff5be2f7b33b98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38329c38c00157fd22094ca718b46233595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181dd1d833aa36fc01c626f1e9f54c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7e3f5da795287f07b30ea2d3388c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86a41f8bead56a14423983609b4757598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de847388df3a6aada41abfccea5c70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9238ef8d793c1ded4f2c30e4b689d2f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63697541b31304cd79562a827ea8c685601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6d74e3640e7e217962cef13e3591d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b9d3e299aa0cee32e6f2dd17317f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f528042bdf39d74b45eaa9a8e3bffd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b8a3fd3255c508674ebd572bb31b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a49fb55f34802f1849ed555d86521a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8e5d3264d2b0ada7e71c8176cc766607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b47344009c9e8edca6335da49c5d27608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275158cc90755b90b7f610ddb615c4a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582fc4c0872ee5303a702c1158b0e72610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0e0e8bf3d41ea45ea3f063e7afd1b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e370a97db0522ff1410894f5dc77d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17b785b561b589a78c088f6acb22d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1a47c88e2ae079e25efb1eb464ac2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c5d4be33d569b4cba95664955e009615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7caafa5a7fdfab21d316ddf220f3fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1190d0b4112fee6cab282b2a37fddb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f32a60447eb766173813521b4f94cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b934e67aae61ed47c6984bf90ff2e25619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b090d40f5d4f4aa9165e65907a48ee8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766c35bdb90a0d34d512a75bea2b0ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b082cd797f5232265328c1bbbea27b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cb7f1441a7ed322f8567bf3a3be3e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1d819d1023d2797a4e23c80ce211c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56cbc9e0e1caf6f833f569ba8772d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00021ca8a090a08042eb4aeef211eff0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72750aeddc3e175b002cf89ca06b0e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e5897af3e353529105c97f62d26ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e22a546ce332c6eb7cb769562cef3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cd957236933afd00884c50a46d99f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0e6eb10006eb4978f4eb49b878241631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50aee2ebf2ab4f1879fd3be658d220632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd0dc8246736b8b608c8131f827ce5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c72f6a4ae553169203f1ef2a548a45634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188f299720a92ddf345f8bb223cc2e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d90e83edcd29af0eefe42ec1c916e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59616e82d43ed1f2ec5627dd47bc632637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfab39a8ffa7e5b92db74c7dee18aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a449996b3e25b41c7c91078a1eaa46639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031a9a515d4d6ef998e608655956e87640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36feaf81a1fb482712019eab266aea4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3f56a346b165bae58a47c8fd897af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6aa757d6165087ba1e9d3b7f6d59b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b99e72d02e73867bec5c934ca95ae9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad91bb3f2b91245f2c33c082ec9b55f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552d564b0422e3694b605879781ee3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa24561d456a9426b98cc0f2c51caa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac491a829c22769fc5d7b8ecbd100e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05310ad27344912690f3df8e9dae093b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185285bcf4f1477ce94591376cb16514650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517116dc3f832f72ef6ce3725aaf4a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c65d80cf5b02954233b1e86a8d244652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0bec699193fa72ee4c0a932711a83653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3421174c807f9f4cd230827ae0a7e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f159c55090ca04d12531ea8d4d4182655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be323264f03ffe436ab4eac887a4b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0dd99b1064cd06dc125418d01a524657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25960c11408321e2ee897dad780c7151658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e918d23089a0ba959f2dcb14cdc783f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2243252b3631c9fbc230b3e35a4d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591ebced8b41bd4e68235febfc28541661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83faa6c4919537daea4105b36725b74a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d2006e091018cf9de3b8291eaf13f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26186bb5f53839d813991f520632f75f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea16b64549ef87795cdb174954625e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565480d1136f3fe726409619bbda9c1e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962552fb68dbf4b9273fad5ce5b548d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56b0a60eb683bf38cb708d6cda6bfd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b7563ec21b85b96a33f32fb1c22e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac770883813fec8a09056759e06b7462670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10fc90d2f4d15d18db3505f2422c91671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca56b4b93d1717b355af9822951bc8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b6ededb849cc43e476dce40a836a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a594d244170fb622dd94d76c160f4d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d30407efb35eb78f00cfad73b7535d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32d09fe1a208bbde8519fed77020c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f78b183dd7e08c4da1b1893b387cc0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090675d29be13c29fb4738e20884864e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02563e50f1d6339b58448bfeeae256c9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f187995dc7ecd4b76033823e3a4aa70680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5712ec2b975f6a6d351e66190541eae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de9457d2057181af6db3490a5e62f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366c1c485be0eaa1b4b1426dc1814f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab0af48dba914b7c36faf04c502758684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b288f3fc9d5e2f37c95028fd87e1996685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54624e64691e21794347ddfe610bb6c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badb5252aa587f4d56a340bb92333ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23caf281b6d924505a9e5b12b825723688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2f365d213f1542aa85be399c64c4a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67444636bd76db5af9720e184aaae43690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e55fced64dd3a4e27d159a29d84cb7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79c920c83ec0fc2190a45d03ddc1fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a05aab075005977fd4f64cdd7e0a69693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e32a38c5d0286cf7b69f2545456b9f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbba141706202bf7417ced410d548e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84abf3f03e104461f2cb1820da3e22696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d8cb042cd6e2314327cbb253e57cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f87e7231a08bafb7b3c9aafc151239698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeeffd13dcd117f998b977765ec9e0e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1aa6c57f503beccc3cea881f41f0b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da871bb95aec5ad325380c00110c543b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e4cb5bd302aca43f8d7503317ec38702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e76822025e04068f3427bf46196e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538db46eaff1436319ae55cdc878114e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c45b8ed8342da9076152c9a5a8bb16705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2556eb338f16adafa152f6f6ef47a00706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175f4c429e138d4b0ffa831104a2124707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62ed6bb952d9c1fb0fe0a3e9a3b538708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863931dca4afeff028344e7f5ef12b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a8cb211b2273383ed90c4f65f5622710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503edea3d6c5cf953985e398f1c4d58b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1d5c81d75751d8ea49b75c2e0cce6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f370b6a3833fc8f4e38919584c2a45713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6728237a60490a43f42226e95edf2fd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a927eaa33bdd8915e126eadac78d06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f93f32a4bda48b851b1212c25ed35e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdf2076a9543deb4ab40ea9f047f45717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6700c5a3d646f81853ce1c59f6e7c4d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e03c82db171440e92749e806307a0b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52a673c9c47deb6f3e6ab13300e712720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b3ec1d6b5dd8e515452d152ce91e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0b2b86b7161303fab749ff48f8c68722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f2132538bf66ae753814e144c473b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596c050f15001c54fe5a80e88c14f00724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e603d04ac1dfbe0bc6534e8bfad2ee3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21089df5517e7a082c1ed527ba699bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2fbd21b2ea5d0ce9bd7f657988149727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fef5ac5a18856c6996d2f1acaeb66728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399892db914e1626e2eb813d6870f69729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9d0cd5fcf9539af0a9644e23ddc0d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12666cf696b7aaf6d02d72d7cc48911731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505448e83ded31972febbe5d35e8eca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a0e5a2728d9994b6868ec125b4384733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2460e5543c11a919d676b7e13b949ba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21a5fa70f134f476c90caa863c2d08735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b50c0098e449106ce205a2e78c708736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44500bb55b6d58f2c645d2f013983d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681dc5ef7e8f6b0cf24d2151fda3553738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b771dc8a492991c010641635f1441a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96328aa655c4f7779c6a054a1bf078740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6aeb5705354e3b8d412af6667f119741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4c73c169f9679bcf2eb338358c28c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845aaa62a9173e19bea9be5af535ed7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474581d7535750efcf5739a6519c4bee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471fb255a90387ae4e3e23853fbd98a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3624d6de144fd3b6921fa791929c9f0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71465629a322e2310a257ea9dcea6a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229ef0e19040fbff4407fe1c2ce9288748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0026f222e7088a5885b827b94c101749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35167885a162164d16e8679d3aad33a3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda7d422fa51c19a2cbfc991bf372a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113d42013384e86af0c334ca877ac93752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bda582b2be4b2a176725bf53d44c9b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3db79c3a31fa7a5d602353150ee85754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831f0f814dcec90a433e93527ebfe63755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec11d30750096428bd70f2825a0397d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60401bc7cb487185f8a0d559802ecb87757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc8aab1e9bfc575e4c1de985f743d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cf9089677eb5aacbf2a6ffb0da572759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3de783e1331cb846b8483ee6174ec760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0a16c3744581f12089a21990dc2d3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4ebb9b634d25b10130128b7bd7182762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4c4a926c8873aa7309d5f209b7847763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e82dd421538283fcd47406eac3b46764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f6ea84c3b86d1ac18d22cf0cc8545765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8022ed28b7af044084b8764dc22467b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5370d988102cf4e58ac5062f07f860767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e77badf609a57bcc46cefae0ec006768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6888633e33bd0d9a6a8617381ca2bd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02214d6ecc4d84d55dee11a0c0b69078770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4d89355ed03b3e6362190a2e42a27771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5da93393a65d4f6f51db87a9fd685772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562a2edb76901cc3af526d037878031773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc03d4e684d9dc78853e58ed4c1141774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebcb1f7a39442394ee7c29fed84e24775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7770a2e01901e6038defa7d50c3d3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51612072c508054305422da03a8893777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672b6ed91cf31bf94b6aa7f8dae8730778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e68a0a13cf5c86aafdb6ef400772ba779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34180b32f3dab308802c911beace41e6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f347ae708f3ac52347551c51f20f901781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d145a4f85eaa2952d9338fc6ee3d6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30aca982f7fd3a96cf03ef908339b1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9d48ffe7ce972d5abb25c0b757e6a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dda5f050c75e8a31b519d0f389018785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a18ad130ba8bc51c4734001d90375786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082c16d1ef513d89fbf1752674d7dbe787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193478948cb836b79e401ad517c7f4c4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b981b9f5d309c95102a941f18822b1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce561e979df111d79f003b2a9eb0c27790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0105e62a3c9d71c1d39b9a77eece49791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6bf55a24153ffda87f24dba3be6d3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b44363124feaad9d5f62dc8ec5f180793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54344f00fb8385b9fbf3ac61015ea1f8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc13dca01f8ff4bd65253147bd13d9b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6845982672096828b7ed027ed089351796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799151dd03261fce788ff6e02bb411b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15b133f95c7994151569da0223f80b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1faed2af42beee27d96ff4d41e677799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e34d98653c6bf2d23c8af0db9279d3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136146199687c2b7095feb1609331e09801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255dfd155e5e50bacc2daca8ff2404d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a780366d91219ee45e462805de212e6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907da517dcb5a5d950c8bee0d5532e82804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd83476ad5e8240cf8208aa4eaaac9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dacb0e79d94587686e204bd3e01693806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1f20842ec3169524a54ba40a76b4a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce833a95657b94984f958ea9988d04808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c103fd75b46cda0c6773056c6d19f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb9d64c036a3f9c0b47c1309a63894810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0445334798ef19264722bcbcbcfe2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa5401f68442de0cbdc63a95b2fa0d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19472977a41e40a2b8e9bad50fc19a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc381aefd5bd1bc803c25b7709c953b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2e6670b97de90940286a7e5f412e8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55f8a329fd43849e15e7b6aee504f2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585446c363d7e43dc3f24947492c84b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e6cb72a1482ac32e1d2e1dbe62f72818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4bc8fd96e8baeebc9d0ef96c7f762819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b983967fd4f0dfe88ef0cdd203bed1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7e95e27e13dbfd97600a5edea931b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57660c3508b88eec68bb072109d1d8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37274c1f790bb27177d10c7514c3db6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2bc86f142de12c67e69bcc6f3ecc5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b7e361be2b153985cae4c9402e89a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3743e552ec9d4df5d7186e90346fa68826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de016545581348d1393614d7e814a8d7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c7757c04bcdb616c401c2be6b42a4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713a589057d84792334c7f5c367f2b5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6917684fad71ce302925ebe204627d6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676c5815ccaf27c50e16f34d5eeec86831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109898daa0912f3822c7a4cfe9480221832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6631ad0ad7ed0f3f9714d1e22d6403833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88289575e5240602539ca82c83107a99834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bde6ceced2f976384adee07839353b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8b190db04fc73c92e1386843da7d2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23127e8d2d21c6083d83cafbb933ffbb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebe036ca3d4b4a86e3b5de75706a28838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aa91d0eac6f428f9f0f14f2123776839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f55dd1c9859c38e55731f95f2c5bce840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943f4fd2a601a3b3d3ed0ab7e50b63c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d720d00f4b7f6e7057dd78f1aed7ae7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae99c108dd621358ba51deb5e48495a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926234bfbb43fb105f54b04695df749844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3dda6774e8cdc5c891bd2341a4d5f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395b01b3ff83a1b516e2a518b449355846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee2c7e5434c8974d57e6dd312cd9b6847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79f5ea0795e9694e0e2430fa84cd74848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686e77d9dbb9368aad3b755a8ca81e0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcfd0ced62dae86d0afd61a27642a9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733580988e2912a9721e396bb0ad4ea5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e283199261f195e141986349d6b3200852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4904aa4e1aa24724481cbc1f2d2a7c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b475cca7fb1994dbde7d3e2801b071854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c578c68b8e9ffedddcd5c9141d8d13f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8872b3a9652b12694da48eaf6e1347856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02c2bd7ba7bde4c02c0530a087beb8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3206a0230deb5b7867c750adbc33fe858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d6b296daab7c4b4dad9035d52b4d7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b820ce99c33022128a27a98274bfc860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad5088efc820006df7101323d9da05861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607a477f8ac98b19227ac3996ac9def862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149b496432a2c59b7cca8a4c64f162b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d77dcd4ebf72117b0479123b674f2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6c6c084192128cf1b19ae000e5164865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd174c20f4ebad4ce7f79f1ab95129866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40212cc87fd850019c6415d614564583867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2d1a6ee469bf9ac797b7e10aa0187868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d3a8bfc99cc68cb176baabb30bda3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b1d847129e9a9c82121d02797e112870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15624bd7b1cd25a060c4ebc33eeaea9b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5a510a18ba94de018db5bb7c70663872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823052cf96bfef89cee07508d5d72e5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4c2010bd73c108b4cab4823a08c70874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37234c574cacbdf79e1bf1d01ff8b7d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883ab5d21dfd803d24d8715a18f0619876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96948eb6029b569fcc22044a69b4f2a8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aee7e202bd8d62d702c56d0e9524a9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f986b74b195902772b52d96fc371b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8792ba2f1097e2fde48c3ac616525880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6bdaceb81577b3f6989d225692b21881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601518c316b8903f965cf1f54ae1943882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b9dd00b318fa4546ba2c869b9fa3f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccf2c1c2ce59dbfc8058655cf1c850884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f7e7cbef817baaa543cc47144e577885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da89b34b454ba7c899f6668807a375e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49a14fb187886aaa9765fdbdff5bdd887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81233368373db6669c3d7cc7fad221888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e362c5c1e4391d06d4c68473546a25889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e10055ec7ea8adc3386e71a06e09d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2b342b70a99987681403f1008d69f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f80c09622aa44a844d19cd8660207892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df615a2f40ad8d35dbb13f18c992822893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8eaff966a23a20988c82ba15918eb894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9956062e2a6c23527b53f258f189e6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608761826aada661be8579400e98f83896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e5b43078b52e4a098e6881e92db9d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75a0cfb5ca766eb46848161e8a0708898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43316251c4e6624239e0fab036c90d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab1f32855d4ccf47d08f2c14ac84f3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff63f0d0621479aa3420bef7f61ca17901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84afad9c1913a479ddceef86b73e4e7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426f757a5b22d8fa9fa4bc39c01ee31903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7e44bb085687c74202665cf05b1cb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0521be8fefc57075c0e53e174ce382905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965b334352d8fd8e11a6fe8146a357c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937e63128814dfe22d5bfbe95e1834b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0601d53631bf05af5d1aabca6eea0b7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0cdebc30ef54378e5e4449ee3cd71909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bf4b72a56742d7b559877207240c0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9261d6194ae023a94f9417f09ea29911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02dd901af38b0e815952f940b1e8fe912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c159c1dc1f07e106397489c812be1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c14532290bd655b5ad5eab6e687e9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a219d1b13c061491b8d78f9e9085ddb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17df3451fee49dafec8a9e1c17e7405916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a8e6a7c8cbce6e48888e88374ca10917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1934fb86718a0ace28d59da55ebc7f5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931e32101d59fe2ab3e8ca816039e26919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3df3d4dcc2ec2b4740b3876ccbe47920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce3e2f6d0350aa7499ff634d1e2a00921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965d89575e0755f99b5c90dd9698521922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317880dafaa4eeee82fc87cc26baa12923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a8ccacd20e4ca3cf73e93cfad2c25924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9967fbeb5a94bc7e513a25739ab5f09925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba108d903036633ef972faac18a15ff926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb656189dd1bfc9f40483883efa81f2c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d544d3a6131be3b48f48029a03449a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e693dbfa1d82817b6d611102441c8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5ce0bba82b472be9f4adce979d66b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abce873f73553564b14d26fd41e417c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba1f1522fc381c698694b4e5983042932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f254d41c375f7fee7c4124496ac4564933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a40405b2af57dfb4c33cd9bf1d59c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab26a8360ac4beb8ae3fd21403faba935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8192425aeb9fae375c267f48eae849936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa71bdd652813f2e6a2525fc9c6205937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d857775fe115d425b2dddb47ef4cae938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb9cf6d65485d589d1c4a1d4ccdb89939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09419a30e1af5ec65799d0d950c2d205940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2adfd9acf212bdbf2d0e3886fecbe941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757415c6830721451d869b3fba813988942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ce8ed4038e00720ac72ebb4156a80943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152c65dc7c7849a3f9b17c081ed403b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13d9a0d11f4e0d65087d1576d2e478945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e85544a7c6048f9268c38f1c55a8c4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833df89cd7dbca689cc272663a1d36d0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47862374e36e823bcb0fc209c1ea5755948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5561780cf53e851d4dcbf3c6488acc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c3f5fa0135367014ff3891b49e262950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faa570056b06ce962befe8eaa09ac0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90551935390fc2ec83e0fe58f2b76359952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8c8f2dcad7a87bec96623361a2336953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac395faae0007ecb4247b7ba689d44954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2d36f9edc551454789461f84e9ada955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0715c5052bdcbd62d4ebdd81836b03956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc197e802b91980a0cc1abc8e6b9663957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb3169d82e02b026ecec2bd919588f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc5008acc2e74a3f82930dc181b2dd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfe0585183ca65c767f975b9a93cdf960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85daca497ca25f426b6633f10a88c3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f7210cb9217266a8b5535937bdcc6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd205d882c55cb5f8cf31a89a067b6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969849c7556cecf18367176ff1dd35f8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5f6a50885afd71f029096d904e08f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6365f3e55294f26cf0a5478f923b245966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5a578adb4c2f9f502de434a1b0893967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e35cc541ed85f104d3cbf6b09a3995968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9504c3b810cf9643f3d57cf94ad88b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ecfec1d25098c68f527fe42de7ab1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78679027e733a3011b855d5da3269cb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c91558bf949808db97aaa9ecdb2f7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802766611552c224ade1fdcf08fb387b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332439f737b482e378b664b1e6a80cd8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb901b2035ee781c7e5ddf071c51e7fb975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65652c340366474ac6a74aeb064251e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac0709794601c63c5dfd00669b824e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e37405e25a0025a78b81e2fdbfcc9978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53461872861b3f798383baa5b461d5979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57266a057ab31944f2b146afd27d929b980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a0d1df98d7503ed7a5d53c0017dd4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea55b4a5d82528c1c1ab03db44eb78e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ff41412e23f3d40ed821f6d6bc1db983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb6473d0316ebb461c9d0a88d156c9984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3b704e04d9a96727f7fbad06c59db985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506106c9afe5e41538d64d2aa77eb2b0986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81a174da3763aa6db414aaa4b35bf1987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf40fd10b506c8cb5d18640bb95747988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17133927041469395d446e9649ad399989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce77d6075f425c3e501bb2e3a28907990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9645a9dfcde4b067aaa38c3d79b20b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d1e6f100c80de1672ab80e91531ba992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d918f7dd116c8ea71b1dd034f2ec411993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ee648283e60790c8523739ca8d3c0994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a71e5e1e3f3f91b9d1afd808d1f611995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb1aa0d274b8aaf1f35b10706da4c1996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696610b3a3fffe685ac2827f6bc2373997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269cd1a64558f06c42d44b0f48dffa0998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449bca135fadf8c777453365aa7db1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36d875b5b6ddaa8ffd48fe6642356b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89678ff5240f63c0f3fcd7cc5604c2bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651f4166805772ecce0656149741e2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c15d47a65fb2d831afb75383ed7615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d768326e8d7b089709f27101d2dc96a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fa89f01614410934d7f6caf97ac1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa5fc62b57215c53e9ca6e76f361218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42192d04e104d98ed209efb97b1906a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea147aa38e3b7e6a5e847084e22e62ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c205c4dc2b1bd01bdd9c97270cbe211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af88913ecddf9b8501e81366484b5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e21607e5920cd313311d4701d25c7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647f280873a081e1dbab6afbcf6ee9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f26cae9adf09192091f121665f192015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633afb9c444d75c7dce1491ab7435d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca86d280e81bf5860b017ab84229ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9864c80bebdecd81b4a43c1b1abed318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692d30793c536ac1987f02345818cbc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e3bf49bb195c02aa9b17505d878d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2cc0d646135be0d14181878eae78d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c9afb79479faf8974017dd8f1dcda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850c45f26e96d1e867423c23d1f94e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedafbb71569978a304bd5a2808f4a9924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217334b62275fdd50b184273fb837a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241698e709e0986ef5af4303ae79182526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4cbbc619026b18eb426aff45419cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180b4b000602215bd98ce12b5b90de828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9d65bc0ad4b7827ab7abe7821c18c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01e81047893f036173c213d27de02c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd017cbc676d19c105a8fd37e180d5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa183050f024546ef58692e038a30fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b220322e9c0a04269406c385a36e55a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4098c94acda4df88557bcc2ff6e335834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356645bb009c870de672b24da5240d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f33d2994ab58c2fabc94ffd5ab824936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067e4bf06a33daaca762522f3499ed737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d24203fd3518fb59c219e952f2cc838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d56c9bfa76b710c13b6f54e64b1d7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17dd75f423d9e915bbd1e905ebdace40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a76b0ba74b7762f5ed6d7a82e8978741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92a005213d49ead31cbf53f48825dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d265f469cb763c08a3db8ea4f3460443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1068e8ab4763d80e77f9a745b217244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64ab569f883459ac9d87720f2df9b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fdd1e2f8cba56db627b0e3260107e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a58d986205a292c4fa158409ef83247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca7503a502776ba476f2fdd4ff3baa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca670a415e7c801ad58d6b4de10c1bc749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6db62bd966df59dd7ec909bb0a98050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9e2774bf79e2d40dbb0bf2b27e8bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e28cb3293247fbf8721a6645862a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237f184e1567758a834f7924517a3e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d680c12dd5f3733f9a5034859c4f9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604529e4b5df1851647bf9aac63021a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77025eef21603b6dce84b4f8158ba69256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34386089ec94ed170d62043f02580e8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d5931531816ea0360ad412920cdd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91628ff2591c92847079393cd1d6f9ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897c314751e871f87db189196bcefb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda63344143fadc66537dcf7666ce7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711c9f50bdedacc7b2592b3cb83231862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4614bc78a977333c94bf29a6e2ee2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702f7344722d1efc0b80828cc6ccd6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5f3afff4e0cbbde9013d260deaea865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96908b8ff1ff90f018e8bc1d2aebfcad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aabfa5c148491a7a1de5c7e38d6d7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06e8e712500efaf80bb1052bb64f9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a23abce560b63f1f6b49bc50b7d44869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c533d9770a7b960a35bfe67471d31ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff685cf49a1c44d50fe1d3e982d33aed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e6118984fbb11b0a5b05151e00e4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b8dc9f0a00cb7876154ec58f2cea373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3f5372b792628f1de968081f9636a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473ac752d2a6219ea331e3c3c651f6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1796bec72fb8c0435a2da7df97a6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823728ea03d2387307276ba37fcfdc9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669cb4dea610feed1a38f780618a1fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903c6b85266bee95ff7fde12c672d1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52d46af8e7e575e514b2b745df9f5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9d7797a067944ae738ddb39949a3481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bbea241a12e6f1ca8d90a359bb57682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3502cdf60f54eb7856761cb2b2c0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344f076343405f99e619e16f3db523e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba8132615a5628c6ec067c5e34d00385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7b7bf8cac09de5221ce43074ee8f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8753f5095d25520aa73e9cc485c81ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07756a2d5642555d6d4b2fdf37a718cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0048364fec0d8409e2d87ca220d459289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a4944725063dedc7b88a862f3b00a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1c84a0a5e9ff31cd2e39bef54a25a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd969b36f3e6a588cb6835256fa4a4492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae87707f23b0f8df1a5440bce364e3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48485ee155539dad0125d922dbdb993a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1bffd2bc4018adf3109f9aab24fce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba7cdfe66431e35375a36faf019bcb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8ccdf8acefba132d7cb1330aca32f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a817a3a9963c99bfa66877d468ac32898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353441da83fb9c0e907ff4542078a76799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f22b1b42707165bb08b3714439282c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50443608043503f2ffc718332727f9fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e268c272777235b7a730491eaf54fc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fd6550780110767c57549e17a795e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdeec8e0d594ddc6d17ac42895c5f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a73f642dca47635dd3ff86c55203f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10000a563edd480e7e046d16e1c173fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4ff0646ac15e8584223b2f3e76f0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89366989a3cc8d35b36d16629be15337108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdbfd7eeeccccee020365a6a633604109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7384370909df9948306f63e392475c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4f92eb650bd4d3966861c50c7d2f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df22510d00efb93c2e07e99955e92c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96101c282016a18532fb104c8fcff655113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaa13b6a163c0ca40d209570b5d0b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dd4f9e3db942b15e397b7a4e24895115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c9d513ef4fd8793837d7db942e1b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405134802f9e05214f9791756a74808117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af85378cf06ad0397d550b8901f9f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d393494f7fb40d97efc9fdc9d0d4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7e3fec28b7182b00840d7059cc8c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbb42fa4c3d950aeaa663f5c60b49e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a874b87df7a7728e4a9d320607e49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23406905425c5def6669a1bac4000551123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9210147c24b1b6096963156fbfb567e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3775e70f0596c92bcb4169ab3fac11d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55966cf4484d60c72a271e08f40c62ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759816608242522f548607d58fd35706127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b7804fce5852fe0c3163f1fb53288128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3321e32d49577e95209a66cd57aaa7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d9a9c441714ea3f48007efeb466f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b5ee322ad174b55c91de03a11a474131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ab273e6eebbbd85e2c98243bd6160132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6b391c917d817801a52d8ecf478e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d6b35a29c2f7dbdead13e1da552ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9febeab418fe781d9fde3faae16cfdd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876cdab320fcd2fb58ba6247183e6d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1080b153b5c362836cfdd1945d464f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60150e42e6af58bcc565093362c4b3a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdd2b0994d582ea2dded3106de3f29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1212026085fdd5400b228368ce9586140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b993ec124e48b188267835d03de3086141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c3a61295ba7bd6ef617e7aa6e8a8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff7861319979cd3a65f4d4a900c490143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192813a6be27bee0f2e6b30df2d85db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4520d8e60140e8a6169e394083c496145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0f07479c212e9d3f6b7becd0d3cba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700148ab82fc1628febb5b6ba7104da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1f3063293e2f3ff58670d0d96eaef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876008f8d45c067f59f4ae9bbd4c610149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae8008f2cc628c6556bbb91f9e40e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a20e9eefcbf5896e36cc717edfe8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afaa836c0e5ef3ee8dd65df1f994a7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0df6c15c7c53b2c0ae180de07795ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2f332b5e140ddf980441e1027ea9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3eab343228cd8bd91f5b69536e2849155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c884f771ed0f6ed79f2caf64d4639156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97ba83635b7ee725db59fc3886c570157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4d3e4d73856d367df215edf50b5e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2cc7106f609474e5eba6b07626e45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b2bf7d21efc98248c537e45eca7bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796f6c76883d4203dda11cb4824376a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe81a68fc7a24dd8df8cc91580d6cca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707616b4a973b5cb293e0903b4cdff52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790beed8e64dd924952754f1f01245e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e60bb106e25e0bf1caa0aef57f227165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31a3465dacef1d99d399ce86695c9f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a524a38583fce85094547668bf0b06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b75829cb58e1e517017b1110b8ed0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95c1d0874098403d79758618f519e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854413cbd733e728807b1111969b78e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b4e9bc15c2ced53e4c5fba95a9fe8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfff46165667e1781571c2fd9107d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfa860731763085a2f1593ac107af5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f045123f404d7ae1cc9d08fc43d9b03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175a62fe524edb9f6b774b70ba259c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7614b71f953b70c72f834d55c3ed7f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768886d8477c7ac443738d2390857b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8d7e4aca08be6467176029f6038e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143fd376c1c4b489d72d3685b169a2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e594e30adf6f9c7070e4fb846641cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217bd98f359a68f6d46d45e2be5fdb7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab754dceedbf42b99aedef9089bf4f50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b59e4b274fe6713098d7d61db48a86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fde9e28fdc1d9c8feb718a990581d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c65353c2da901c13f3c1711204561185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b34067a0b296b946fa2e433f4dfe6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561042e9015a795c2e553d23a894eba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507f6dc9615b8196a6905784c4a4a24188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d0b94d2ff25b5a44fc388c380ce90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f8c4b248adebafa00cd0025514b3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70326362ad234444e9f9579e4029989b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0af491c15a27df9154e6ccb31673c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa1ddb04d1e6a7e5211e75ca09bec1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54231f4ada7714578e1ec868925b68194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0198f1532039990940ad2c7d67b71195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8df917c5c84480123e04dcd305e480196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953715a520a7f0c15e1f460d7a547de1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e688c8a6e5d9330d4fab84f5e2c4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810fca364527d818e9095df8563aa35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71be8b7cfdbf5703a99969e2a0c3e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783006ef347e5ef5e4bb2ddc5b8a3ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2621926faaf04dae128861dbbe004ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6940d8d6bceaf70528f2a4ee326afe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1301005daef526a2ce022200eee42ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59ce3a9c57c18aaa46b457585ff141205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7b3572c055eaa1cc5e04a5812ccee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a4d81eb096f0d0a4943ddc974df48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4770fbee091e06cefdbdfd400a58a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e894032b43c925d96c2b39068f0578209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920594a9280aef753019021ad92f6e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ab5bd2c536ff63898372c1ae51fc2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b0cd40a2952900d535fe240a44ec4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d18ba3458ebed3529b310286b3f56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e06adb2f5e0cbdebb88e025c6128b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e92eca42d26a8685fa8bbd5ad711d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fb447fff7d6416ebb93c752f81419216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31984da5af969c6c0e27f8f4fb0981e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a462ee09c34428e6b42a284f0a7c0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cdc9381f9c72371424d89b86ef266219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fb9a9577d31d9f3d65d4bd753755a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e358768d8c38b7fb0ff81427fdb824221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c6cb67a581a4646c0ee3908ec0d04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb775970c01d4e7c3bc6d35378c2a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69386383c8d9229aef319b96f60e06ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2549b33d9db9a2e09d6c3179e1a520f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259a3827e76b45d42d3ef67803bbf6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854666a03d6a27bab9c037695c1d4d66227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bd9c5e9a1ce2193236d7f0e7db690228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1979bf369ebc4ab0969624a299e6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e977238dadff8aae7440778a9aa05230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a25eb186e9f4f9dbbc3730449a53d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda72b532da427e6a92ef140fd96484232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a065f9bede91aa3708328063b715b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0e06aab7247367574fd04e4f2673a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dcad340f2416f646da64b99ccfcfb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae292c3f4be28c1676c5798b3382d3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacd96efcdf4d6e1f1d6263a4d2ed89237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d56249f9762ea0fade53a5df14c21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404aca4872fcd06b4e1daa434ad47b76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ea1e411109aadc2188916cbf518e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a91e403004494682e10111e9e4dd4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39f570445ef0ce6f3ca7100b43d5af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4cb6fd81d0c276c95e60e63b18e1d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913060c9248986e5661910fb64df9020244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90069274191d46e5af443c42eb27a54e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d3113adc8290539dc1f7e7a30e838246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f16b6a738ed791bd2eb9cb7ed73c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada8cce7b276b00720d31d09a12f486248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1ee0e2cf359a88fa0c77df832f9a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463556eadb011ddbfb76724dff06eed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8780899e34d477dcab7fe370bdb19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d190637ee0b790c1f727fad80b11f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671492bf670922d5a183d403150771dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1cb7d301f19f51f7fb93af5a1e3e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589c8573d56117e1b904033583ae358255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d9a9096ee951d3ce60a496c6e458e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffed2577ec71b014f1111140aa0f90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e135a8f62c3490f364f6e3d0f3c46a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984051db10d7e69c81a331efd866b8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b74c0373d67dd8ae0cbd0db15b11e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb87c9c3501ac2f452b597086204af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abe7517e3c93277d2c0441023422cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316dc58d14a073acbb0914cc7026606263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238298c5ad5842367809335cb71e139264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97eac6ac222e22b01d8444f9ea6652d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825a412cfbdb931399e533a0f7288ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a59d4597cd8efa95f02291966ee5f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63725a1c6ebd4e1d9fcd3aab134789fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c4f0a44f4a20ca7f5c086cb2b9467269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df4428d21cc5a3b538646dfd86fb37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aba2c4fe98f14f1ce7c1907854adb8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e9356517cd23acbc706df2eaf003c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec51727be3bbdc8f6c79bd2df6c7b81273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557a14b2dda04e7afd42bebc215a152274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30b0e1ef8a496b01b745669ab22e04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b821107ed538cdf73c3facd9e3c55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205d0be3cd0693a4b7db24163c8ad62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b87700d8c0a54aedb4f44092db6897278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab08a34ea5a28a04beab2335d0a773279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc9c2d6fa6434b90832d4cc7e14e3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1b707592cc8fae2f38e2a679d2625281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d822ad9afdb1f035f30de6942fa10282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456ebdb14f99a3936751703bb015a07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e734583cb72064ebce2d28b095393f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ab09ffbeb43fd0c9cf51502ee3ce0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f92fd41e3ed503a362b68cc50d321286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19b5bcbec36a40872846a1bd11278f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae61c393c5a8ad8018147ffcbd2b7d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba72c9e537fd3edf1ded2f752f24ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c4d78268771ecd88d3ad43e66e82a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099806be515c95043a51ed59ec85a253291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadeebfba00e8046713cbff82f74b78292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09a74de731e7b43fd90165883d348c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca7ad4296a72b03ba00401fbb17499294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4c469c83558ce6f5881141b60db96295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acec5364c490f51d017849469a27a34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd643eed018ae45153608b76f830b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e42410ea899ede4388d7a0a86f6e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e5403bd6fcb4855bde7a5ee154806299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fab0884252ef10ac25391081ebe172300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1c21f1b7ffdbca4b59f04cdafbffb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8a66bbc0e68bdb5e92f245355676e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22facbcc055bc148a04202c0a23277303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe38aa847c72d0729564eaf4d36350304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75ec2594a7774795a058811c4bc228305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c861eda99a008c2f2d6c0a467465d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f471edf72e87d12865ab43375025d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab760d58da3e5f04dee5a213e56d955d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af9721afe0934247a95bdf1b44065d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398903305a9532c9fe01c242144b67de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00477faaf6fa42f782ca938bf3dd6507311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53d5db80e893f695bfedec56d54e3f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad41dc6860ed58a8c058b9eede793f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e76de04df6c3c5ababc2c4c8523f55314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac63c56639fa65492e6782caa5effd1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42679106f7b70db483bc731e0766627316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d0158c1f4f990e388bbf6bb412cf2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c4d264a600822c226bddad3e75b18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d44a6e1af92f3a16fd191af322f8d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cbb45ba6c9b123c6f2f0b41b0edd1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56ff73214c4905b7ab0b907c35c236321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48512cc956a769f9a30ce587a66d11bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bf02e7668deec10a18601a5aa7ae0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc51f35ef29d4d52e0fe678b072206324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bac397afee585bbaf0156d0914e54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de778551508d08f7de911890bea9fdd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab183e502cf01bba143c4c3402c3cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9e946491d421abd8da5a1732dc134328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0514db8afef60d3b7f16b4851d187ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cd432a016928d438222525303e9b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c288ac6ce5ef7585d63e2dfe8d0800331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd0038b0d16d85216da2d184c9c99c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0079ddae947955c9698863622ae10f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebf8c6b6459a12615399387dd26f6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44624be85af41a6ce0496703a998c4e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64150ac33f2f5b9293fccba7e4913a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b3a4d553c9e99c5e3fa105c2401d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ce1c89d7c3cebd7899ee98dd6959b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0021fa7cb0fbef1ea268ac93ee674f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0b7502b92f9f16ce939e6e54fa253340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4125250123e60fd9eac9c3d32eac1d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d906617588926cb2e1a3d0d148b74bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccde1cc043a7eeba89734d03846205343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6417b8b5964fcf4f6c9c444e1bd79b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc05525eece559901ca5e764a119e07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ea8ad989496536607e567ba8d6025346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e620b4dc0a2164147f9014c8a49dc2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca623da647d2d3374994687bd85d32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a216c09dfa1deb5872a3262dd022f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88530b81003378a373ec4f1f0a59c978350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc29c59b5c1af4a1f70f55569626385351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e4eb40f7475666571dcc1252b642b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d2ddc4973aae6779ae58e10a7ce0d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b2a85c94abcb22128695c50c78675354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d0ec01ee23bda4a6c099fb85f4533355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301577732f52bcc96ab3b91b99f8ac9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134e87b9a40a1203191f799ec56024f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ba8a0959f65bfb781b22bf18db8f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f765fa0d98fd9ce2ba4f29ea42d4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818aa2c404ada0ffb82b588451f57cef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b91b016d568f8031bbcdf044dd1db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a0949e414f5f2e9fe436ad5cbe4df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae6b29e419f58175e25729000981a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702ea2d02f3e92bb05c0d6f8e1bd857364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cb01ef464cf1705c6ead7a7d0d5f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9de6aeca299cfe6492a3be5567c89366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b59e3e11a70dfcebfb5ce06fa6cd7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffa590ed4c15f238f7dfc76ace3499368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d60768e00262585a1c905902cfe44c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c901888ce7ffe674a39ca3c074494370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee500f9dbe8776c9cfeb374c865fff91371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf3a1cd37ef3300b57d17235c8fb66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dfa60a2797b06772d8f6cbbe99d51373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a44a777df68736b58279e734627759374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7cccc190fc9f30f40caa4b63cf22a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0ee26e13a0fcaa282001d6b5f3584376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4553432251d63681fc40b91995d5116377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18191dcb17f61d67f370f73db6ac9a9c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df20607d043017fe14355c0f413a06379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48287f7aec87e0467ea7ce280e811b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e44efe9454ecc9ce53ccd0f29637d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032646118462f2bd36671340e05c2a84382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eae49ee44e7cbb51bd9815a68e5eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e451ead7264dc557f1ff36c75e63437384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81db9bb53681fc55ed897bc8e99188385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9b78e818cce5f3dc578683d8801fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a3c89b16e6cae2b46626960d76086387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4199b3cb049b300ed19d4f83b20e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483b7622ab3b4389a2bd6387b89d4a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc585fef5938562437aba15e86aafb98390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b675844d3135b56df961b07117157391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1aa8a266176ab2b7585b160fddc460392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca2296de48368ec963e35dbebab9bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480c22b5256a9f997c20206b94ebcb0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e8ca9d0d10eda982a6795ced66b15395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a5d0ef5caa86fa1eaf65d67300efc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8e38ffff048ca168ce7db19e22416397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00319b5855f238949c596ad0e15e6b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8166e5cc7cb7a059c069761d018e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa164d9ace746634fedda4dfb8745e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41006ace3502c89a4fb59804cad9a969401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458d35a61fc0a8aa5cc954a762c9648402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54250ee5dd76b84f97db1d739e2400a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0465fefaf59d9e54d714aaddc141ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25457d7413981e91d78eb1e18cec42e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282267d0047afc90f8c10e9c6cdeead406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adde58760d02b62fc3aceda2dadaa71407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387e104418f2dfa0c7f8fd61187dd36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd9d3b0ebf8ee7245ea3ccb7e04187409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882c8f82c8d42020ef1241adbce427e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e87098dc0207be9d00f490f271767411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795e3e6b8118a257e1d9b5c126109d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acb1f2157c335b0d2b2ea7b70ed99e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5afb321bdf7dcb9b6adc8b9c2a490414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe5ff998b067d0bde6228bf5bd1c58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7892b4c44d6e5b95a600b15228befea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646afa83b511b84fe13571919ad04d36417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075972b59d8484d052e7f5d3155ee66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ee147bd3282ff99b8a1575aeaa53a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285e710989cd0ada016dd219757edac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2042aceb8ee060c812c8bb4526652bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47268cc44f15b58b5a7c8df82455aba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99716591e1af1b2c0a3c73cb74ac45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16404e01e9fccd474e2c8aeb162f5418424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e08d28ae6b931ad47bee1147ace44f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8bd9d18b1d0f0ea7d115ce73837c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46299a6e334636ba7dc8a99918369193427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba4a809e29a063a8c2e8df1c764496428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d93307af15748cb8326a47d2134c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a4b99468af6bab0dd75e8d520eda3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb84301eff330b33ed093eaeaa0f91431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acadf0f409f3d15d11faa8553e2986432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01a012a85976eef4ef620ed71cb062433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e87dd4ba0a1bf523323371194128e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7583c2fe161a072ed44308ea17179435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635078ab08f45eb72e5e517ade9df66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36e790caa3f4993d494b69bdb74d8c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f57a267bedeb6f988d0e536d6e021438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8d0ee3b201fab12f4c184ccec23d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02983cc3c061fee446b8b03d94eadfcc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cf3c64a259c62b759506a1d08b984441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378cddcfc6f033ac5b0a97c6d5fc5b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a07788657c31b2e56e07ca2cc0a4d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30469eb312edbae3f89d3af38781ae30444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798c76af48c25da14e620c3a488c06d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cd81675e0ad5a8bc2377a6b5cdf93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b419a303a2a9aed5125e0ed7f4a2a85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8c1419b804e4039c2e7db40428cdf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f1c878c86b3095f68384c578956a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3479b324a071a863e633e88a871478450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcd40697298034a39c9e70c46a187a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b23a7d263a85ff24ac51a9a67a1c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea58f2f586835ee6088cfd2993cb2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee99d695f563ff6c8486a08e7a3b7e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dbbf454e13cd12d5e73bece34a37b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2235327897f3fdaa742284d9f1c9b10456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37f99010b7c6ae4f44fa9b8ad2e880457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0e4bfc2dfc26620b7c5a23c4e2338458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b61978785ceeb0f46181ea7374b9ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513fd7e358cf4f9633b1a185c5f5ccf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9d9a0838be498f7b0a7197c0fdc51461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ba9b971d4d01bb2b6306b1df2870e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ec7cdd2ad9aa518805c8161ddcbf2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a35d2e45741d2ea9ef3bd99b08b3f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371744af1b95ee9d217b58adee96088465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8eb9f9c2415fdd34425475ad1a5af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64479c761f6e730d55ee91f5c2e4f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1582539714e1fc21f66ac76077b49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cc9fba06d7bc3b6a25782308f956f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bed064215ec9de869f46b63abe0099470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a63374dd42922be3c4da30c3b9d14471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce828358c87ac3e3dc15480c72e3c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe8e990c603b0df32829222cf0ddf1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e572648015bc0439a0afed8a1542b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecd7f6f0e9694484e279675c7e455b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d7b2fb7c59d253251ff02336c2d43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464b176e08a2bb3c7dd8dfbf001c2e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9437e89566503fe2c4a041b5f455b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557f194a553f3edec4b8cb3c515cb30479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662b329aeca905c47aaf0676ed5e3cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ee3e5558d4f94fe92aac4f889dca2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84470cd3bb2487f8bd3582b27e4704f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0cb967ff6f1230a08d9ae19b26610483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e32065adc1d66f21a4b9df89d9c775484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73dae21de6f05d5e4dfd9ab9ed0103485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97204573aa1e247fdda2e951f1d77924486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8685d3475317e8be3b727e6979aaa0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84414999a30f96cf14fd7678a57afb97488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a21e4aa8d6e74b72497c6b757f7044489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc79b7bb01db934e4fb45f9ea23bc45490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688d2c1f2d5b32660894ef0dfa06962491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9778d18661843aca4b7c8cefe0e7dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1a1efd938d7b048ebe87128001e5f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b48daee902cfa1db40f79ff4f27a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c67e599871582cfc617aa7494fb718495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc8b89a44692c1ba1982e6c958d303496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16c00297eef899c67d30146cadb49b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4ef9a1ce8b6ca691bb7464d995c4c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdca7982c28ffec4f9dd8ad371bafd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c8befcfaff33af33c18f8c28702ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7b215a244c4641bc240a5aac7cf98501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8385dbb7a137f7fa847906f8ebca47502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00e8545b84c2092a401dba2502971b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed4d43f98a724bfaeac36573ecc343504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec18798ee2c37cfb8104946f0550e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd251f7e7bfc0d7935f99a2ae41434506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdcc2184a7ad8c6fb4977c980e2b77507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdd9a8db2760393d378118a667639b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe1cb922ade069b0a3fffc62d78b8f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fa52a8af363e61eb39e4fc646a21b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26021193c937a4d6ef2e54b97e79377511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd02a048742a30aed7e91054df61067512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2d50acce6579cec102f126cca96ac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2fc54a2581120365a26cb24378ec6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f8944c1aa139f8bc2ec49dfb0a9c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b2400e8985760c7ec2b0b2b4aa42e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217e96c5882a9b66572025f97592f61517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3bedd81b31712595658c059a0122d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08868b0ea9a70d0c5ac9409cbbba23519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d103c8e024054782c1b1075151751520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b45ab8663876f87f6583d0dfed7719521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6eff4798776f933ce1f6815e5c1ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c6225fafb5f7d9815c992aa134e99523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e40f7b71d7557b9ae70aafca960047524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e2d65af1314c961dc6acd9bdeba73525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b5ddbac6485c32e235adc86f0b9e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660a88ccd5de66f6e70dd696acd83bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e244c9310223ce76a253fa32063b13528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca058ee0796b5c9a506b782ba9ffc3c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911d3bbc228e0012f630487bde8491f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81eaef33494c9824bb99326794bdbc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2411b5ed08bf6b431e6f3324a29570532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27436d366d3c914d5d3bf0566dd34f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdda0aa7106b21259497d231d7826e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264adf0adfd4d1515cba1d8d4336a4df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e205496c82edc0f1a977043f5261c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad20962c3d9c35780c31564b945b4fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d80ae8ec319206ed70831c4415f71538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782696aad63c0d43fd22c664ff00b07b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707185d1c03ecf7e6ffc781755b82592540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e44be8e7df3207b408e37c40e3453541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc622709450c1d8b1edef6e650e1ebea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4cdf4e7113ec419ee6109fbb45739543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68af3667243554296b18f8d7bbdaaa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34f1cc4c3bbe4db37d5f594e8e61b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f65204113f54cb771b32cc25ca9f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5040e568cb8164ad41f8a80fd49f35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374f13d651f30e0c376ab0384e1f7ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f61ae1ba970ace6b3234de56f4d809549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fdebd3c705b5820c050c4da3e3f85550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544136ded14ec31241bd7f3911d1a29551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211744b889b9fd6d232d942e183231c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a60c9c7589b9edc11b03b664f50a1a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98850c627f61f237270e19e0fd6e7f65554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb6e95d136af756ea1f2fa0193ddfb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda815ba136519f641feba486c7924ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e70805853a394b4d148154e2b5771557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed36ff9828e03a9306220d6682aa22558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e383d48b7e3c3f8dd65bdc52b57ade559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39769c3df9ab071eacc641af43a35e85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd2b86b6eaa7169b5523af210e7618561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218c547e30c6311521bc2b9f8bcdf6b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22760fd3301ab8fe90387a578177161563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a65f33c95899d231cd0af14ad3719564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525d77b45f2f298d2e8a0f9c6cc94aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec796cd84b2a4de1e1cf1d1e4924aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae04a2a739d1771b1d37fd62a0590da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eecbcb9d9f6f16d79bd5d6b4696ba9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26e5be28bd014e0cca9387f8de08ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b356b9722b242798a3f297483ea171570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1cce380417039e0e335595fc3ac45571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf598b514e8de8395a1cafb104f27c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ec4889e376d6580e208cf5ca2fdb0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7de075b6acfbabe2e20c584543461574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f99b1224254da37209c231bce58bd7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc7c18fefcced88768ef61def1725e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7321a9b23b43b6022c7761e6d4d6977577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3c5bc6fd0aa5d008c0c96ad7e2e13578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be476188bba35d3be1b3059abad0656d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad849a2e5f78c6a6306c2973f11e753580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45924a87c1bc6b52049e4e3815dbb5e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4949f9d2fc93ee37fce25ddbdb5fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756c813b40757708b87dc14b96d4b64583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617557eafda8626ffb11d4f1f95bd42584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dca7ff10894c638bdc30f3b8b6908585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca35f6fc03031e0dbfb3bb4e80733f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649bf1a2417c0ae46cf37aefecbf320587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db62df709b558b398727e41ecd5e74588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a13bdd5fc2b17d97f2e47caaf23b26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1d1920b68b0fed2ea21ccd1f669f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374075c222f49a2c8be5e34f52753457591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d84f93640fae30d4c6aed9e9d0a31592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcb96cde3bd311e6d10834165e1b86593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a44a68af4ab049cab6dfa4426b18f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a06b96f211ed4545d680f3566b4c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4969668d5ba63cb19d3c64a464667596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550f8785f4716e74d765d60f43b676c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ac2f1356eb5315e5ebee69f689ac1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f31178f0a25f2674dc337bc0658760599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd761d10ea9b38a673655e52fcc82bad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec7a0ff43dfc14f28d596610a4078d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798afa5b0511d76818164059772c5e53602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a993b9fed30caf763674dc73bf8074603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8916042601bd4b43ec6a44f839d28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d090a29961b32bf1197f901476c5c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e54c58084e920ee1a8c0d9581b3bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465aac123006216bbbf1e8b65d09d69c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650b75688e8934a8d1bfbd9eb3198a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07faeef7902116f9083ab5464281851c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285a3c08d9f314b03695e0c66418d8a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbc70ecc62f1e1067cbbf01aa6cad0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70363289339614308e277bee81a580612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bcde2fdf32d0aa8dc3829b9da2caf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2e7faca52f5aad2f267a239f8aa36614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af297c6a5dfe8bcde3a4c8e45ad2d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb159f51ae668d86ff59f65ecb1cad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fee5d3058f3899cfd6806545dd6c1c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b6894322cf9c4f0b969c1e75f75dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44426f6226531a0cb6e07aaf55026e2f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c7b2a1d88d19c7128fc6824a84217620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640742688dea130576141a003386e02621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad436d3ce251372854138c82da956659622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9d43ab6b3938dfb2a9e745317d844623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b081c427abeebddf24a36b44156c7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39370e209f24868b0d889d72fd3a02a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df81f79c281fe255fb9f9d684215d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a6c3dc3d392f70bd092793f990a06627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b2e5a2fa412255bd67b35ed450d4c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed2f9357c2b809021e855c32ee88f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7fb0970d3ab28c69acd4010877157630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4de22ac64e5a58643689e38623f70631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039246dc6789bf2e4ed319ea5c9ef09d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20ace757942327d99d31dd7764f65b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6823037cf58671a84df3b4546c6058634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e29f79fa075cb2a6bea073c5409cfe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5142b54f1febb4722da343261f649636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e57134dc96ed237d91b2cb218692c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529941813b9378bd8625b7863ef44b21638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9464e30c4f59e7c0ecd9fdf297b70b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992bbb7291904175017d72d70dbfeaf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43689e6403fd80c25fe5cecc89f82e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74f4aa152c03db8a5b9dfbeaab1392642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd2d08cc309501884fba457a08836c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783c54ff9e78f62b3c4ddcafc841172644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ad2f4682c022785ac9613ae145fcf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22947ac13e68f2cb19059f591a5737c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d2891ea977d44b7e84182cec086d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de87e3d3a959b04e95adef2503d91eb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0b5d822f8424c4057f2771a338eef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa61c597abc799e6b996cdbae3334d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec085a2a8989be97c28e8caaab7822651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173b64a6f249ccc0cbc6a2b9f52fbde652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56a18588177b82be4476bec54763c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f22b9c0df9b6e8299a4eba8f98791a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd626c705b71e18fac61e6211f6fd1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013f291be9a9b5627f17309f058637a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73e9833d6dc614fc5fdceddf4fbc9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf03571585f659fe850d4ed722fd7f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36078cd44171fc5e6955c0fe61059ef7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686131d8931ea65f7dddf7507fa7224660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73303b8765a7df311459117a98ed56e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799691b8d479fa5eff466d3822664cfb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3786e5e3e2d0f3d6b04f25d77e912663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe17bceee9070f153f5efdadd0fa9e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebeb1a6b35199ee2a9cac50816c145665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd361676e0988269453e0a8c24a2a470666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bc94df876ed53c267396ff7e45fad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae0025b245de0e86840b9dbe4e3310668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99ffa45daaba5810dd5c16160e5588669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8490fe29e568ec2fc122f11bb86b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c204ee76ab9f1d5e963bbae0b4c36671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73331d6cf8e9b769757fef08b73ca5e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c7a057a2f437ff78bde84c0121075673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5dbaee06df6c949a6f7561264717f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ab888ca70ccf1e21663e87e2749a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3d51c316ca4c6420bad5760108f8e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcd3eb9003655435d8e9b6ce7aa70b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11647b941d145821a90b902516014133678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944c07f1654ff9f7349fde62d23939f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087097ff90eed5ae2aaf9bab142c8dbb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37daba8ea549646308c5e59533b835e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0b7ee4b7af04c69832732d6be7c77682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dbe8fcfe1a5c14159aec8fd462269683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5eb2d4999dab6823fe1438073fc01684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0adcd4535ff9d0069650606447ac0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb322443fbcf908b5d6fa5e0e45f2c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594fd4dd9620add2d125836b777018a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98aca58dd6e54cfdafc16318eae306688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b167d38ecf248d3922cb404139e5f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9ec522faa6cf9610f11e5c7f3dce6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf87c28471394dbfc4bf497023d3caf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f19d88d962dd689a4abf3404582f25692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b25b83a8e2c1d703e4ab0a92e8987693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421f4f56d8b56ba20d38e91ecce16d8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4791ca5b3a42c4e56a24f575400c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7639a15416456f88cc8cd1679a0575696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a355e298f99a4d877c25a80856cc7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43128eb47f835fce123a7c91d498f8e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f88578e925b291f4ac94127db39cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495eee1ec40bc6324e3b35ef9f5f41ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdf3406b2cf234d0eed8ae02e103f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca93de82d2d278fcd9d06937448c4d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143656bcac18598e74406734829f82e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb99f116ec33abfb6f9900a513decc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438845c3c50b9428f2b2c8722238e373705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff564cbb3642f4db9f03dc4b323af3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d39858b43a4e766abf05e0e03bf6ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca2af0b6cfd3bcd6e58cae615ae7ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31181eff0aaa15581721f06937e9b4e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802880bf6c6616392848a792a049de9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132c575c2204433e767372c6d163b9b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca8daf899eb9d4b0f63f299b66b14a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada57260974cc8475e7129e31d9025f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e171f5d96ca854d027398f6a2823dc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fe98f6b7a8462491d4116baddce94715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b396cc551afab7d0f5c7224a852ff9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9a99281335ef61f8784209ec2e0d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f348c88beccb695cf949b88440266718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77cd2236d11f390382afe07b04dd65719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925516a0dc870bfa3573c50d21c8a917720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40096def24997d3f540905eea67176f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47ba1a05b3a4b6bf05e07991a33599722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc420f5aa04600f819ad90ca4e707d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d808bd36a16e46848296465710978d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61281cfc261b6bdc7ef670457986e33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544744531911f18c351a810ed2d29782726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc98d21281de50239a8b943880cab59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc46f6189eb8a0c0cd911d69b0128b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90f430e80504bdc25db38749e3f8b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65993578ea39df638c5add8d3d2d1f1e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c3957c5a0b6c569f74131e2751f54731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e8106f165cdaf6fe7d1f02626b228732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35b1bef9e8fa4e2eb729ca35959e17733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e80adcb045ff583d80e356ed3c96f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e91fdb826bf4498781b8b389f3cf96735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b461fb77354d063419895755a2a11736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c0ade9f2c0553a49b448b46134861737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb98266fb6df4d169734e8247598ad2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136acdda41b58876938adb9d13f5164739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada7d5d12b60fed4374e95731ecc2eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3799d847d6cb39a05b81c22f397c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b524892e16357ec3e38becef25d52742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe92ebcd0829883f91b3e625db92ad3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145180cc9ea85223455b800cddabea1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24909d5d9832de47f78ad0c5148f70745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573a8a56795c961d7317c0cbb14968d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923f070dc840c569e320b7f801b66b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac755cef18837a038e144b24bb8b4af3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962eae80aab082608dc29e3945359bb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f3613209047af1e75b774da3b29d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1410a0f072f3474223c7acc4be09c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7e26236be69ed483b648ddb8021f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708efe7b19ca595cdd773d5a1c18af9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002ef14ced446d19a83736fae6c6b15754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09269b8b8b7767bb6e07ab7a78ab52755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70527b285753259a2978ed2dfca656b9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7a1d944ddf5d7f329793b351a5507757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbef153d126fa75bf3fe00a9c1fbbce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dc054156c34c97bbe330b993cd1d1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd33cdb510e58ce49f0c82bfe97c4e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af02300986451ece24364afbd407d5f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b2d905fa7145371976e6e0707712f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b769db3280615b0db532e5b141bce7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675dd3138180a7f6819fc0cbc6bab83764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa5f8324e3136afc95a1d1b2baedc1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325298bec363ba21425b4b4ed90d7b02766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f2911354e8e06d6eaec7a46c2aea4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9102dbbc883c1f41fff5b5a0e2908768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e3d2cf830514209352e530b543ce5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ceeb46241b5fa380fe3a949282752770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6a2717b843510679a1cb02f6ca107771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b01363e8e560004c7abfa6bb7a7b2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34176b5be85157cdfd12ef345a67324a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78803fb82cf14f05b6771de7f62032aa774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c50bb7dd4483c975c1fa5f0597dd1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b11bde404fce85c2d24f14509040ce776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb74fcb534e1145808e3717c6da4337777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bf67ee4c6ea0fac53207cfb75bf4f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bcb412dfea49d54fb86dc8aab2216779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2e01190ce82a6e1c7e03b48e1da10780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae696ffe9cd1dc391ab5c1ba0eee6e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a40940187ac8ed9caefce04735009782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701d7ead5522a383154b35f4ec725e3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a086fcd705d79d548c46e316c99b606784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008be38839e4948ccaaf2f0c39bd8abc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f277e34a9cee2b23e7ebd809071110b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90083af9ac177415dee817f69e2836de787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd12bd51ba5173fa6da5f9b17af6ac9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0131295882cd9f8b45718633815ab789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779b8802461106fe56add9c99b206b1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086ffc292b3ea3ca8d518f9f99d67b2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ff110b1402a530417ff7517496662792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd937a6d8e22f4fccd02d52b85a03a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129ca14a226c871c64900d7f6cc0e88794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcf19dffee37ca83d3a7ba3a8e102b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e4ca4546210114a5993147e2b7266796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc29c52cc8cb517f30712479cb2542797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda51c24b33b4e77dc947c9feb2ebacc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4487fb254df929c6c27354dd4fdbda5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb1c45581ace1484e786f2847e3f76800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16954192c440ad05d1622653ef3d329e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b117b85a2198ba154cfbac0277c4913802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10e9ae6afbe9b98b442143bdf5d666803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799a93aee30a09e75990de052be4d1c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af01fbd485df16da49b80617d428fb4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498a7952c44be16fc77a8796bbaa5dc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa7918c0916c61fca017d1f0b9ef79807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b024f1d94b972c1081e81fcede68db808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a24671694a5ad2da26e3a60c77bcc7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86548c68705ad7483ffedaa6a48fcd1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3315586307d7392b9f8ba98f9a91919811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e7d63d4d94c105c775ce88bdf1b77812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a08275f7f01aeddc7651b8a17a3d47813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d28adbc474cc1776dd8701935ea2e9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41f35258c518b884c76a1bb4324c53815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fcda77555099645e135f847f407bf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b3c17de25a97a90f2bbed7104c4a3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efded2c683d3de136323bb9b878a9b5c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698eb2c4a2e55c22defcce036c2e6078819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8e50a6f0001af2645bbb02e1aa6b7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984a5ee9887ccfec77b9a10e74e0238821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9879f6d2e7613f5e7ac90afb982e44822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85a4648f017186cbcb6d635792c4d8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa032e574291dc2bee231a8b685e3d9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cf582b7630214deb1fd022ededcce825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e693d1f65b0d11e4bf2dd972ea6337826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe7b7345ba45213668b5f8947abe85827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ba4ee6524d9386d595a8586783556828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10094d6d06213083b24a9dc9ab03142829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936a2ba5bb5dee2ae4fa18ddefa5572830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418caacc198fe84cb37460ad8375aa81831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10437f69f52b9b79943381c74d99db8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bea013e0c6a9f159437bf5bcb1eed2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43912c56094ba099d15ac451dcc56ba1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a022fbfaae02f50e53bc55b2c9d95835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d903e329670d72b47cb15b674c0687c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8949b6ff2144b47b28e5879d223faf8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17827d392c53a50473299243d8514ea3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b9f59a58b7cce4f57983de95c6777839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a672f3e8cea8cd850d78505c5319f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84aeccdfff65242f44ab514902c2b4e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ca311a30f8e5d9429a0b6b28ee2b9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129d8726f2a88a429d64a5f5b2bee8d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf082b171250fc10da1bfd6d9b4e02844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e337fbbf46b3cb8d7a14b4a597c2710845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed1f102116e2e37c4c285a78d3d872846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563d1a935708e717e54060c09be0f92847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80fbd0e4207fb88ded7999f9be3d0b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6534bbc1a5919510425a8b5e2c9c7d0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa2782f8208a3378a2d199a303c75a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a8bf5f10f9fcc367a18ab6bcb4b33851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4871a43ac017a59dc6d11d059f9a1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006517dd2e7e6fad94fa7da5bab9fdf853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666573cd261ebaa2b07058910550e2c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284e3415e8c8a38823651d427ff8a3a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66a69b507ac35143ba33a4cff06e4a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715a99d51c06ebf1bbd997877ef1a10857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d995b008eb437d42dc228e23f545a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de64f775f161189789aab9f33c45b8c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56aa4cb7adaa4a5fba5eb3788fbc20e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114654db5a577b7238c471f7d08cda1b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e707b1f5162a46849c05789b6c01b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df848f0a320bcebfa3a5d8304f3009863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b80441ab0ec01d7cf96cd3288d6b14864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9fb6e18b7fc7247d0bdf429490ca5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93657c4c505d879a8ded304c48d532a8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f414d21aef769c06f94d6227699c8f5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03d29f306ef808bb0400f64ba52cae868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ec73dba231bed856457e2ce7e8f2e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f20c1cc704e5d37f29c0ac9ebca4a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d2ce55ad6e1a7f488f48cd6991154871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1e195abb5f13f6fbe3b9d59e82fb1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd0a5fe010b41e122fb9f581a3dbd8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5180b9fb1a461515f3fea382f53c6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b26844a24dfb10a0c5596647d1acc875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78b0ac605ffd0c7e95564558126bd0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17febbad31c90445d9f63e6f6cc9c3f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520a1353565089f01e9868a0bc9b61d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af39cba5fc2d1dcdac4d8359a3c6ee879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66471cc508ffaff93c264f17efb43c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d257fce8cf9a124b47a3394be489ec881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ee25fbdf922317398458ac048fcc0882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172933985ec7ddfbf4252eb378d6518883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2b5323ffc235f0194b2a1fc8dbdd3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f83c410d2c2bf7af4c0631443cde4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0258d52e0f1d399823cf15024d5d5c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4599447e907e43d780e24e7928383887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffa1ea0df72624652f291155a8f756888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ab4f56fc7657b0062468c4ab6a226889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28a6fbfd8bfa1733941dc893b9f071890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46eb84e3afb9ea948a0839c21ede83891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0416541b6ffc0b28a1649dbb43660eb892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550aa73ffe31b707a53e417015309eb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf2f62223e3241ffc73244a7ff089f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55851aaf4a36ae481c128c010ec73ca2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9afc7957354f849abc9102cbdf4f4a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e563d09cf01d5c900586ad429c209897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054233befbc2ffbce33093bc5ff0f0b1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efb866e35ebc051e4d8f87001eeba8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5b332e8d5e6b53ad2106713410d6b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aeb3fca476de25617e8f2d0508a0a1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052bce799e92606343aac67daef29d3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd2e03d909faadd3bce2be7ec19018903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f58e0c152439a608dd2e3544304ca904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e750645ac9df8715c50868a60f6f68905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6210f82c2e9e16939ee24864cd6b5c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35440725edd4db2659a8461e280aa1f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566e557bada2e2f6bcca9a80a9c4c1e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd124913504b056e935941cb9ccbb92b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aa0c474fedf02a29946d002d2fc91910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a9dad390ab4aa3568ca69df3105d0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5dddee55c599482cc369afa06c6b4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b801a2d962a58697373661670b0485c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b508037f5a8a67b5eb839ae84c166914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb1411c9e9eb034deef881364c7ee3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b351d0b016b8798728aab56c79d62916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca266c5a55b2dd9ede7c8f3ac6b9f7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122cc2bc0ec91b000a51d941ec7d6aa918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db80d23deddc9b2a66ddb3d33981fb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3db81b5f16f099bb03296c8878fbb4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3f931633a467f7a004349e2d80783921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1c69fba000040f9f0d637ba9cb962922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2553c19bc220c182a3fe20302de7111923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35feb691c88ff95b6fa62b3108d1771924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c7ebab4156dc5babfe42e2e188836925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9f4f5e9762f95006b9805bad5ef5d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9ec8334d42d85102f084731041d04927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3da1ca23685404191a412f2c839d12928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576e481cca95306c69052137579461e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739914c2508a6a0e6e593187ac6eead930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5baaee0563198950efe03b1351a226931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853fa6de01faf0461feb3f69302e3ba932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca962310b0e0fe11f005c448754449933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff310b5f3f19e39407f5d5d19e84741934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1294985f8bb1e799d6060deb440cc3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fa7cbb7d11cf2577511ba7f4cf92a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5bed4683a21d01c62405378d25401937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599a9cb7982c12d49fbeb8c6d05d271938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35955ecd9f21a484cc2cba3f67da22939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac62472b6087f53bced91f010be15d9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e8d858fe96c50657a516931e14040941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d793ca40012cbcc1b4e56b49e0e1f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7167e5c6c83e1ce85c7931d994b4e0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca6e132a7293c5d33c0823da8118f8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcac62088bc1a9145f2052a07810ed945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab307ae855e1e42804feacd93f837c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d319a4412d7510dfd9eb934a0b0731947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077b1cfcb6583c2e9631e5641c28e8a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58167c27b0d316c2cc4992202fd442949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2e8ac1746ab4e339c90a1cc812693950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feabc0cb7db4e92f3870f53026f5161951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f543eba898433cbf1a7a78c83b5733d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d66531edaec725ca085719260d0d4e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0b9113e9c231a5e57d73f8524100e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877237cfd033f73c16025c33cf7b4ec5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cfeadbb864e52673d3711cd2df7c4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c28824fd81288f4b3819198a71df3b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d39a4affa22c35b19429aeea2d1cff958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdf3ca4f03bc645a2a51e4256e1779959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d17133c631fe067597102cda87f5e1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35464feea6c2932d8a2338a657249145961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f570509b9fa10a56f002fb328e3c28962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6e7acedf7c9b93c126ea08dd1a1a7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2113af39bf74b8e9ce23e06bf7414964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b0a75d94a970d367732e7758e34c0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddbb413ed151100afc5f1c5c6f5903966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48dfa71490b29b97cc2c159d3c74fb967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894253ecf145cbc37e0685ad9fdf8eb7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227af057eeffa53561b006b8293e259969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a06e16aaf57b5ae467d2f3b1f0df1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6de70d358e99bafaf36ebb92ab64b6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51938b979c57fd8b0bbabdfc2ec2d11c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339971c62c4e5e799440369a0837dd07973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dfd8a36e25ca8701c1346846e7021974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71645ebff9bb95eab732dd0aff922a9d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b180fc7d505c8fede0c41139e144c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cee833a4a8ca4824b6725051181ba977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb20efaf69184cfa046f31320380b1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f4f4c83573cb8bc159dc0b5fe20cc979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0722981534f128c7a25c92183a1e79980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd39873536056def0b2a6f384cd522b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cf3b593a0aeeb0117b1dd00db3fe5982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b61d5d02e44764b3bcfa0f9aeaec03983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467e956d7de4d76fe8e653035ffc201984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe068b200bc11dc05d9c8cb3cbe1ac985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc91ebb46cb7837add75efbb48009a7986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4b07ecc957b5705218d3e0973643d987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298534e1b3632c7a94843a51ff01b98f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a43ca355df6f9f21118dd9cc4ed9f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd12611af9fa628c220fa41a5b0af1990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d351535ea04d2e38e290730b4e920991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca85528bd1f4d0ad8bf2d701012a3b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6931306418068daa116b5b1dd523cb6993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533106b5058906fe81200df04d96885994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10197584a97959d1f66b1424cec5dd4995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8d50498e15038a2443729bf7aceaa996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1db42bfdd0239ef342ce46b6d405ee997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>