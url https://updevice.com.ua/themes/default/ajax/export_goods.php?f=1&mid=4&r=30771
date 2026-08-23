--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fc90accd91339d43400ad7cb8e0021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7567fa3a3763adeee4970b9e7c2392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b048bc1f12f12ebfd15688464c67e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0e53244d5c6473c466d6e6f0da3684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fa4d365c359693e6deffb993c0ab45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371624a689dd0fd00f36825bc75bb2e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3327069d6570230affc32eb4248c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a5c260875ad6261c1bd41fe80e6a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46268a70328a3d97716e8d99eced42719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fec2598185fdcdd71a17402f61c07f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe617f7f344d997633717e764d0cdc511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb23f0e0e9abe1abbabf4f10383c82912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3add1716291c8517b2e64574001a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ca856c89ddd28bb8a695548a1c04a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57382187cf4026510c1331b27ee1fdaf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de33cadccfb5110184fca8fb42d77716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764110350ee61e460769fd63ddd3eb517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc905ab4e259a108326d041a2016c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5a6ee56c4ff021ba7b94d4e21dab319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30effa8226ddca27a219d0fef912e83320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b89a9b0325542355c539a2904e532a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0aaab51729f1e5e19b5c0c0b4c49f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4802e9220bd160deefbf11c0dc25b5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4641939184fd4f0b27b80108a48aa724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebde56af37c642adafd3c8ad99e352325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc9e13afecc105fb0d11d1a17ddcf526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8296bd5f29d37986a70e246a14183927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58e4332fca266368f9208a3602aec428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7b61fe55ad4eabac4cdf5248521bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8efb86a9f42347a27bc210b387ff030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f712fd30c8b448188961eaaec15aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9426e41551de8534a48b2e82f4e9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ff4c416581945d0d797b1faf372fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b959cbe1fcf7215c59ac552d59731b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c77376fa7aa6be4a4094abbdbbc17535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5712e55b15b1fe4734e957337b7c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152dd2a7e914f881225f7876a8edfa337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774b477d122a1d1493c99a8f3921a5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad4276c968bb3e9a2248a85cb4ff7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b8161b7b259e51d18e6e871b7368e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673a5dc87716ad9a9b447951fcbde1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7167aec96243f8bafb3a1ac171512b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424873f16ac058b365461a29efd8970943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824bc2382a18fba342392b53904f34244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b3c3bb6b76119f6558f69dd51971b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3c52f841990fb599ef9c0b5b3c14d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7439254bd80011ffc6a971e21d5a2ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbc1fe3030e72032795e46484090af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d33ec695adab004d97229f58a655d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e370745140676f3a8c8431c34e0d7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba6c0605a590ec3e4dd59d0b8a84c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e69fd05277665c3480e3027ad0bee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3f007c58363d67d2ec7515f3e96d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890eae08aaa88ad64189d756ef1b708854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785f8cd34c0af7ecbe2dcd29e64dd1755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc59966c14cc2ed35b4519799d7c1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dd240b27fc94a8d2910c9c9fe54df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fdb72a2eb1ef1bcffe544dcdcb6b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522eeb9715366711d4077ca84faf069d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf1f3a4dcedf4aa72c33199a6e17f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877972d7374763885e403ec0bf5eb0e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce75879be7aa5a88930dd956c2fbd1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69f126e8d8203fb75721f405028c6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e813091a2ca65b0ffcd95944b23db664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e79ec386ebcd1351b0a9264317a62a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0d1a0e39d6b49f31e4a1e73a87bab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919ad0510af1ae59215d4f7c849f89267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520733bb9af57960058099943b008ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c9c0b07dc25c7fa43538d88ddb99269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2b19023cf82a3375b593d64c7133370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2f44d9ca22e373c4dad69df75b41771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f4b787eaeb7c0615b0217db62972772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096b5a603a3bc4938cbda439a808af573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12903f3a71e9b4e9fac22a36b9f9841874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a120d29a47cf69676220aa3c6372b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bf474055af9f94e2d5d97e4d56c7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205681c6a7c9d93bfd586b97cdfc5f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c2dbe0056983c5a6ba0bb63fa7a3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff01396de301ac407d39fafb22cfa0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9999a8e8780d6b6ba59aae3378fb31380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc4231829a913346f8356bdcd66df381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2059918ef2569b2f323fcbd3e0e5c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bdcfac3676fa5f9542a3bd83ce75183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9831c30cf837b6ec5f0dd23588a8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a815b09ea7eedaf305f04e1e5f60c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ca90164565863e21e89aa715961a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2952874bf43075f3d8b2946f6294c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229f87d93cd99245bdb5e775c2a229588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487803ce011e8e321b475c964d0753589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad489948cfc782a53816fd652bf1421090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d50dd4f597da751c642c454f85ec191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597411614f754c075f9937e1adc4f42992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed931267aca28fc5f013bd976bfebb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5317524d78de8702e0d2936a7ffb094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01afb672af50b1f159ace467e97e3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a8058025761fd76065cdf86db69c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978cab7ea331dd4f178f91a15968a9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34213813a503fe38ec34196bef81bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea71ed58433d77369abc23497d9881199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaa9020648e75a4796367f4390dbc5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ee8956fcaf0e60de65f1cbc4514da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2335c2b89768e010e1930a7efc36a5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f337681e90bde46d07273daeb3d8853103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13e4caf9bd783a4ccf4c3738622cdb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa51f74e6df3193a5f28abe2a41e9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d22b7ed1f948731402f9478010642106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dce3a4fc8603f6133289a83ef365c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c6afbfe191731b5cb924f1a27eab8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8403197db0e390afb4bd2cdebb0a1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfa616cd57cb649317d90042ea8d25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9544773b9ee0ff06654dd737f3cadd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a80e015bfc129ef258baecab23dfe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcebb69b0a3bcb48499b1371ff426b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8634bdc8b0ea6db150852b2f3ca60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a89f8430e1849a87f65d58736a46d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40842c944de60daea0dc40666c67d53c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ebdf119c1ea074f54b755bfa9271c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d4f7bfe8af5f67ce74a15a753fe30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2298f7bf6b4b336fc2acfa2cc680ee9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407850bdd286aa10c473519cb066621f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d505e75e4704bf39e4a9b5ff21c4dbe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7536bd214508edd8c011de2ebcd88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44878b640684ed23585c2b6ad6eb92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6015f5db4791a417df212d32316ab7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f467be61f75092a16fe0a1d33c780125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e0ff55fb66b0464b8ecfe8ff701ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae411619239c235f9a419228d891080127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd1513c4dce4c80677535a516f8bb1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119c33fc4e68728174812c9a92d6115129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e771f7fdc38ea5f23fb3deeb64af20c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e074e1d47d12c7d802edddaeecb354131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f327e75cdba9c1c235f6cd9a784aa9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb0f35845f3c21823e87f2f3421d82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c205bdb261584ed07868cc1313f26a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60521227509c71de094d86d557c53cb7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d75ee8bc7131a734be95718636e2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803b3abefba0d2e5997a9f8b5ecdf26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c633b107a64cbecdda7f14d2bf83a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d8998de66f216a96d76713085c9f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf5bf011843ee0fc58505a6ad13574140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56624daf2764138d8c0f06a7df3f4a90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e614beb463c0d3a0cd8e9ab3f67571142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938dc9cfabdd96aacc0e90bbb2fe9ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c832833c7435dccc430253d3d0f437144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6809c14031c06b50dc3230fb01eee69145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404da91f0f033ba1a1c9503f53b8871146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eeb3a0dca9b180240599b5be304e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100a44edb966a3fdeb7f39df339388a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bf276d4645e9884464344b64b40fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24b14be9c29833163304e7528620f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0d59746886a95909d5d9015cb90f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c1b58456d02b8dec3c520eb148061152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba44ed4c0a930767f3366b601e62d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa820c58b3f23ea45835d1e0ae14828154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a284657f698912eae995799dc6c5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e7de9056bfb443e21dc65fc23485c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38ab1eab44ad4fef6b805b5b939107157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca020c39190ef451ee84dc1b1575d27f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e398e1aec038c6f1d388bfd3fdf2a28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ee137f0a93c131800516280f32eb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812504651ed407cc9ed82c8f30ff2069161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f612c98a6abc0e1d01c8de82bbec4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deea1ec23c77dc1be0d42f23754c0a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3af5bef13ebb02ba51f386d19a5a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889e0fc9235f0b14aabb725bf641440165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a9125a79991637dc93cf1284933f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81520ac00231d0bc9bd4cac468c14075167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c90df4818c9198475f5688f6c5e2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8055ece7c71b4ee097504508677800169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff34f9c10958ed582d5f6d22464291b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99782026c28830a65f61ff7db3fa4cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe0375bfce8e037b51495b63767181172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0269bb1e79fe2d8cbfa24f75c5307173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8026afbf00d7f2a86ecec2a6ace13174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ecac3243a82f857bcb8dd72a96884175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86033d9b511f4a8f4c908d998144fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d22699e54c35a618faa645ad6c85e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de816b510874a3a09b5710d140fb4f5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c95cd462f1102a4dfaf5f7f803eaf9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08353c1d7628824182fec4795368dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f525b604e557fceca5bf89a476c4e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7d933b9226c56c8e56d42ce618c8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa132557e4226670d413da35d3978eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06511ce9bc195fd87e812bce6be4615a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5657bcdcfc5fc457864978e61ac566a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7ac178e0e4aa21b54344ca0ce8ce0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55595ec004611717eb799e1a598ff8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91795a3d8572fcaf8ae4ce6c85bd53d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e60e2eb008e69f4886ce1ff8cfd3d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcb48fd29a8f67b886e221f1e41bc9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cf6e04c6a8033e4b60af87a194670191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c210b3cd1df9fc527f570759956548192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe061b3826cf18609e2e8b8d6a6c32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e027c589cc25c76582ef621f587c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ef265ed8e913032026582100a0892195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2e620bb757c6185211b92dc42cd9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313356f1f265e09d9c26eccd678e37e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7819f93eb3571e939a1a3aa343406bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badca455c45123897ae0813edf24209199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1afc1e981c824e73743ea3cd9efb08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc22d1f487fc2db63fc79225be8af0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717d325a5c66760f172a1e2e4d379d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8c74445b2173009ae9e0d59567420203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01fd7c7bd201cbd941df12871cc888204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5b9a7168700bae8548c1ee8178779205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b473963ababa83d0547e2967e4214f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76e6a7ae2261fba420c3811070b899207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ac5234937abec9536917573793580208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696b955640039b7b30fbfb8de665441209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0891f82cc9cc542010a2d23dfea90c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecb9a60029cdf1911040251ea11693211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041efe08f02eaa8ad0d884a3369af2ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b50a4ec267e005a508292096e1059213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987250c2c1fa776530648f9f7addf73214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cedc1e0be4364324f3f6407370fb8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31943624d9821649e16d238cfbe2a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72da21ca311210ad6ecca5507b78e2c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ab0c960f5bba1197db203c8439380218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7aa07754013469c2a06590915796e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c54247546a48c079fab87b3c1c0c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05775dc8ce8089e10adc9e906e21ecae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a9a2612dde56e3bcccaaadfea1dc5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239c1aa40fc5638b7097710c54f5f08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e133f530a26a30e001fdf3617f8b32a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc4d78f6d30aacfcc768540fdefee9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe73b9f32971190f4ea4df8d31fcb5e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4af11c8c175789ee948c6e3d85809c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108bb90468e40d359e9b8a6091eb8dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0cfa4d8929cb6264e46ba0bad7ae4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea328f90ac3a2e76ff2be41e294dae00230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551bad11d4dc4613cb00c7e92ddaa21231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7af0fb84eadfe23e766fa87700cd1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fde9f7628577b0b3a28d10a911e37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3a2911dee93e9a8f00bab6a11e8a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5a42edd8861d261d810ee699261f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bfa9369aace76d40772c2b2b8d4d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385b5a6fc0f52e8b2a0240f943aa603237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1965f7364c12e754aeed36494e788238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6aa374219f936cb10d4601e5be3120239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb29135863279250c3803098c8b7df5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c172bfdad55d3ff37e73b60b4f7235d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd3dea417bdc35a3f08f01457175f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce18da7f0ab04d894c46cf1e106378243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc09a56e0eb0b8424a1dc60f451360c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4e8cfa6a4454cc204e475d7562da7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271d3be8a851a1b72de022fac3576a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9c7ecef185abf7aceeae7dfcdc573247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986a6bd86275dadb66d97bb51d920c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf8d923f5f53ebbefd6a8fbb7e9642249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d5a86fe9777788ae496aa37dfbfdd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24682ffb6fc6175c602fbddfb9ad1478251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b5ce0f54d6716e7f6f84a0f4d80fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028e5472075c3338ed71e2e4967b491253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccc8c7540dae9b5ced6082e32390f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a715ab807a835274f4e4efd1fa4d36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89269052e1dea0959d0d422824a4b4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c69ed28e7f9107a7757281d65a47dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc05390b12b39ce5482dcb4f75acf3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa35e0c7e1dd43e33f438ac7ed4d781259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04673060e9082dac6593c8d2e1e8888260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1da2b18dc70481ac7d1a86ec4bf88261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b76e54a1b2082b3d5e93d300ba6ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96546247fa3ca52789ff0b042041f96e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5274c223c5decf0564aced251488745264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e87d9cd27b3857dfdc78602b021439265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04338d8f5b85088e94da6eea3d9b0b69266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d4d58a1809ccf4fd500195954cdc1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b106c4895958d1ee1d6b4a2477bf3f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442810cce0c890327b913bf0057c4e46269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee27615bfdab98b624cf2159275da15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fbf3bfd5cb3e52ca1bb6295b98fdc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a867d9e50c4f12c158ffdfe3271ea6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc2b911b18b90ac85b71c1a7a1db75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875264ab3875f926815ba0b1020e40e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49366ced5cf64ccbd89d1be245fe2539275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af2bb65f6ba2d80bfb99d411d9d50f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6b4efefdd53c36288aa1e960f8782277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed0a69623187407547ce573edaf193278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f872716799f9c16eaabcf16a89f15e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d46dc1284c7d6a79669e8bcdee316280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7f3e50cd55fa33cb97ed3929af7e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0abb995ec0188ff6c00cbe7785ea7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb30b8c7e466d0367308b86fce678a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9c29d6fb052c72d6caeab4c229e01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964ccfbb9621c52d0dbe9f58bd8026a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822112b7567d468032c2b5bdd8c13d69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25112cf4f6e9768e50b21e0f9ff1c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd86452f411bc7220c2dab429c0fdf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d52ad347376f6fe06a4ea3019f6943289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5dcccf1b95c14683f8a81a9713b66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f30a614f822dab6507febc7b74a6ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedb4e3c289eaa85f4baa73e3f4dac1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10937998d1bf42eeaf2d320205ab6c77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28322f4865d52401228c22ed7b876193294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8ceb9ff49c7d032b0f453c7bd40d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23f12bb67a1bb86115064c7fcf3a8e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd5d63d859d1432e9cd804cd72cbc1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8d5ceeec59d97389f5921c3d9ac9a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864d701b0b2c83d658a8305c9b276d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9c8eac9a94bb945113a19ec939e5d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9be4848718af10353e35e6cd6b7f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f11d6d03bef91d7faa5b8936499ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b696c28090e146ff7db2baba0ca3d0f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ad35b778f2dbf42eacf07bc72ebc8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62530d52e30f5f998483de7cab7baad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855671f7a0706426ba02e38e37bbe214306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287ec07bfcd996d9f440370ffc4d71a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2099b6d3d1b8ba771eafe346b850a3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfc88bcb28bd8d9a4d04ebff27e72e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969105e5971a17c47c6646f98b801eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cf810654da303b7571fc20985bcb7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ad93fcdaa3ef6338a71baf9fc6d5b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cb5b74cab7cdf4632b914bc7512b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7963a4d9331004dba1c2f33aeab9dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1c5f0dfd9710a6e40005a624f5673315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113fe2f3eb7e9f535a0d4aba062732e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2045043f75e265bc4983fe68c5c961317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9ad30751a298c12a93d67e6aa2173318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5146a15ecdafe1f3cb316f7a0adaa6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8096861df14fbc6080854029cdf2ef0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090b785bb4b867ad7c857f5df35f2f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23318d9bc13708570597e8193dd999322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be93d5415864cfeb7f52cb627f7594323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03043caf24a207b16ec1568c86936aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86246fcbbd821fad017495b8799d188325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92b1415979c92662e266f82ade1da7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0569b1e3ccf4ff4ecd2c85dcd3ce44327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f20c1074499bf913669651c62cfae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573accf316e158b3183f64ac750db12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd84f9aa8d33d13838696f00ef248e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712cb4fcc319a7f4c4a94ca097067ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6263fc369b6b3e8cadfd5cf22ff59e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107246d42bd730f9ea55363f92da099333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332677a3ece84f8d79e4447d43873bc8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cdf3069a6a5b398e22d1afec867b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4727b2c2d7ee4e3277050a649d7d1f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fac3c4b1ccf1bffc4458b07510120d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2296819846a936e1152c9b6ddf79a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b7eb188e5579635385270317cb4c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258851306c6a19282d145b8b541b7f0a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80002241fdadc6e68a67cd2036b99fd2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11d6ab7b824b33fa2c8737adb73afd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756df43e3bcaf622fad8266d315cbf8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a7161cebe99402c089bd6d2c3dac6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6c4b16e8b65f1ba50b688cfb7629f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6e5a41df44b68349636c9209e3e90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5a72d878788bffb73df51c258d08b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383955c5755d7af307da282d9ddcf0a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffa88575fec56a33c66134074c98d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2a8d7a6b40f012c8181cd2b4a90a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d35e4e75ca9b4cd6ee437a9d2b907b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04379c949102990ccaf1b3509aeb009f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606253c6cc56ecb2ab5e6fd22de34125353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70e96bffebe8a645c3fd2b1f94ed4e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526d41b66e1fcf7548c451c3e2565e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61ca3e70ebbfa3d4cf18092ce84911356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089c50d4cdaab04ca82c5c303942049357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422051c27542a6630292c41377998dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812340a85cacf26425ee40ef1445718359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35cf83622a06d34c4d6785998e4245360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd154904588618ca4b94232a82fd924f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24ae85b012501ad65d0b2fd503899e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b724a2e5c3a4eb01972324fc35b256363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967edcd450273968d8e20be8fb0faba7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed338aa515ffd90c245da942385902365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165639c647e2c1a03ff1573ec703a993366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e342e9f362f4146607bda8caf758f1e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f80a134df4c83a631776a6ff6e32a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7c7a6505ad6a0871f17b7931665af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0deedd729f7e7eb09a0d0694795f634370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5022625ee868d30793f8e7ace6c76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b56587852ee0285e00fe733668b3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d9b763050cd760350127359883765373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f20601011fa1c6588dbc4b0f9aaa5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabe3d39f5794a3ff006788614b6082375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035fa09a7eca5931827c246157996dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01399f1b6ab0901e7fdcb66629c5e58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c2e9cb95a55e15d9762b9955b66f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f87aec144762092aa46f66673567b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845de266aae0dffdc3fea4b20b689b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a0a0c756d635c5d135ad8800333d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddf96c83661d77714fe6d91cc011dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7384e8c0fec50a6af7931746be25d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfbfcf35ae93381bf7d3938a356fa9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bae4ba887d550401e5bb3dec9a761f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b649f4da9d9536bb2d7248267ebc919386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f65ca65f691a1b4ff5a197f2e07b6e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd460b9a1fbce133ad869bccb73b75388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa7fa18d7d21c81631bfd4da9d1fb8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b638ef28c668880996379dee134639b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f92f40a49a56324324813f7dd94592391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947b6c880a3729856416a5536b54c59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8631dde6a4124f23bb1353d8e0fee8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3100168685930d57a4f20107bce79394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16441774337dec073855777081d274f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866c9647fde2ced1ff5afc77e934bc5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccb3f9570a29c1f7e2e84b9d9c4d70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f908bdc972caaf52d8f43be6532ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5418bdab9367052b83a3e259dc265399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e26b972ed1dafb5a8e1b73893b7161400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619a07e0241730e96d717118f287c61401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e0a29363dd841965d6dd63f0e97b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31462b8b81b15c4a8bb800c9bd3afcbb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dfe14b7e87a4849d89ec097ee5541404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2cca034f6979df3c7d9ad76a5bfed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2255a7885cb8b69b65ee644f6fb1bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228f23b5ad605e92330be472a7f410b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bb346f11291f22260dcf4b4abe16a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09012a753c3af2f062da063fca37cd6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb9146c950d10041921aceea13480f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16f312b668c06fbe15dd870deb11c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8601523df1af1ab9b0027b02d80c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b2638743af48a5021cf315bd3cc2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c21a224097ceef6354229c2e7ec58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c56d71042a7daa3493673cfaa8c87415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047f9750a9f361d0037ce39c4e19754416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7808f4955f547e0034e1fc63f008712417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dee3feacf9c9591ee8d8f9b9c4245418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac106be13ae9571f50bfa8bbfd7b94e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5c997753ff66ad73077066024a231420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c2e8710d27fc97c2ad48ca3b1fc54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee6fcd8332ef408ab5a8dbd26b17c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e210c750dedb0d01fc980fb2dc668a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885d4f92d24702483ea7fbc3930c338424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8757ba58a924df6482844555f541b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8dcc5b16fdc6b3fd9adbaf55e55b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89f958a7b9714c73326d6e02d0c4e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a700edefd91e831f5590830abdef1f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36778ab7df4dabaf3d1058a89311891429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87e9a91dafd35bc2a7df526d7c56fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd2e05f676c318095df0c3c9927d9d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75844c21e01e66506b55dea1eae182ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68bb09ec10e8dcf77293ef03baf102433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66918af6d435c811b6d6c0be27171d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a0380afc440b9873fc1bc8d38fb02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d029d83f53f0ad161ec870b4a7d6186436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0a58854b9977797be224af5da5e79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a4dbc3c2ac78bbef55c23481acc2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ced3581f812a952a06864766943d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973bd6462bcf3dd036afb0b0e9d41ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac57bcd482bbbf81d731c0b51a5bc15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed98f0f6e04f4c67642b8e37493e604442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2328039bc57ebee330e3953878afa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cfd7abe8d52f822d47d9ccc5523b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888d3ff2a56f71bea91c5be92c45c02445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3932ea499edc70860a7e065d6afd1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2f709ee06eafe755b1460741371e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ec66a58a8f2cb746adff7123d149b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e6cfc16b03d61cd3936bb3e4fcbdf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b2dccd3877e3fdedf2b948fafd6f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a046fcbd7592b4921a2a6ed678bf2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f305b1a9b9d8e9bf92de59cef3ab29452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a5afbe637698c22dffd50e59adf10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c3378f50e65983a9f5d666abf1e7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cef489f5be3bcc8e994bb30c2d879455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d79cfd81b1f8d99f85467e21b5f1d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f6bc219e0b488a7673f16e042f26d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5affde0c6480ac02286beb7078025d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5437fecc67404048ae14cc5dbf17586459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c3ccdd2f8fe25cf0adf7237e1760f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5caefb5deb2b2fd94c93b82ae7c03461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edd8fdd213d317dcc8b92962908afb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e303576bf64398413ca80e9a48e78a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6185d6250dd9bbdf7870f6327f137464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca055172b5b8bc4337823c139351bf5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c083a28e1940fe0ddc22fa9eccf63fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abf9564588bd366242f2d57d6b0968467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b56e29c71691e44de56b1af33b68d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a2f07ef9dea136c02e47e64fb6286469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526295fad7f96d3bd4a30f5c2b7fc1c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabd25d20b8a00d519869b425fc28c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95315a4c8281c223f192213f3a7cc55472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e5edaa2729d4d0003c4fa302cf45c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28477007cc3fe38b6d9ac9e32964aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9ed564ae5889397101b5c1020d7d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf12bf29f9a16a039e1d3cf8c399cbe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afefd9442a8ca2553e4ef85a036c0e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439941fe71bd1715ebb04d80fead110478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c2b1ade1f489c967b051f5348f96d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7800fceaedf3d2dcc8b924214ed85480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9836bf11662ff60042e0420eef8e91481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc05de6f13dbc2fa95166d06abca6b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b92455f69496097bca29e822ba77b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858efaeda02312585f4877fe2c4c7f67484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28025e88694d4943d8f7a5c429041816485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103584e826474fb1803944ef60224de7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe620d03f9d3d2e5da897d9d8de9d822487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e63f09e23c610094ec5345af45e82488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a472b05ffb6012bd24a8777186ca77c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7bc241aee4a3567042c649499345c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf9a00c1b3eebb1b304c42f8be8656491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83088809a15fbac8fbe3e496b8101ba7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1705a0fe52ff3caf39b05100e530f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38461da8490f12c6a32c3b8d1d9609b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40d62dc028b86ba8da764cecf9078e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb7f028e0f3ebcc38eb8c793fc7cff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601463bd782da78f1ede69490c27696497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c632a37a20e03d9f2c2902b0c0a6cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb0b82720ad616f92ceab1a2c19fe5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594c49119993d40d9f683e24cca13b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833cae16007e237dd66de94b56af118501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda02f0faac95e518ddd3d696ea5292502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9fda854038159629ce77672be37eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471c7592a9d05e04ef355d8fab1665c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8b427d0013e99f5a68881f9d4a0f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aba31544fd9933076c47295bedcbdc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decbacef19d1d9c95f4145b2fbf380a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2978b69e8deac520d9aa1e59e5dd8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a36e59542bb30801757dda4d937db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17b8713b72c48e57e3dc3f7f6a26f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ea4b38075020d564176d1439d7ce2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dde96a314d2f047454784c8eb01ba1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc60020e69821b828f1e7073c6740e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41623ee37e31c68e9c91ef5813096e29514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896704ce2e5a93c01aae33735cf0ec1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdb89591eef1057bb73b0bdb0940df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b7601b87e040af6af57b9b4232508517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cc1363d9aa5ecab682d285c947b30518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4cdc42d327b72b6ea16bc0dab3827519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49874fd2b0dc0e89f4335c9971dae140520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7824b3657785566a816b37bdaf67a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64299aa5b06c22b938d43d3aef7d204522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a72fd9e1595404e2158c9a6024e78523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092293fc4267d58f872f163aabbee38f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2cd98185408a138094923dbe7f22b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ee6eb3281ec0e56d9e41db056add4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb5adb2356390ec4cbcd11e792147a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9143dd9534d67aa26425a40178e086528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e28c0b1b3088f9a2a39c9b943c5a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62840b92a2cbdf1b19570bed925096530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecb82b4b571936f6abe109dd3a0f6e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036290453adb047ddd84d31313bfbd8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515c52a64e43bcc0a16bb20434ef62e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dd950f00541c3dec0d14ace2ed108534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7830f607ac41672a43b30e7c0a8ed98535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf1826823dfd037e78b69c8cd3059d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa654fe6823d425b775e3dd81960b815537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c51f1c4ccadacae87675a580520b3c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bde86f05a6e7efeec69518d29ecf0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fa21975c583529caa0b6b7c7be435540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6882c7b6997b79980d97aa9678a4c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3dfa99eed138616f49883fbe0d4e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1472776fd955c40d31665745ffd56d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2a6bdeab7afa88448d680404014b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd215f78ab8e4bebdbeb40aa92bd6b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35c00633f57d4c3d5cc297132fdb17546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea438c3d1af207ba400cc566bb01efd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b008155f65f9d30efa61987a6b810548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705208b03e94f66ded803bf63793ec14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae5e8ceee2b0484b32cff17bdfcf8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86969c87778a8b724eeb0cd7d78e71b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ab87a8ca19e9da66ea9254443a792552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833610b7bfe2feb4d909fc50ee84d1bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057606c4a27c5a2d925eb180c922b46554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ed0be2cb04a0fdeb1476d9015891c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136cf591ac216d1a13d46d1c07ed0f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d0c9b5ed12af579fc45e3776bd688557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fc9602296e45cec0acdf9dbc9a5ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fc04bb4dccaa36ad217f65b62396d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0fa58dfc6b9e018f7ae4b5095665b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d8ff0220b2bb0996294de7eed8b89561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a7193b8c2d6a8848aa0dabe6f4ef3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25793c8a0e04b99174cbd5e3ccfc0d98563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf9db11c49e688847bc1d4e8f36f4a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99dac72c03fd396c7e4396bff18ce6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486d2232d38522efba2d4f93b22d4f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce7326c426595a0ca7ba01073b52cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3553630f15f5bfc4ca2bf6b5fa1b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb340938552ee1ba05326194a8138d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842de0ce00280cee9a1752cb337b3ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ae039dbf9c0361237274d80874c60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d63f096eb627cce99ccabb4996ebe4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28801c76194e755e55cffefb938f1a01573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ce84976c20c51edd0bbe78bb36010574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a438d9a3e05e1df3db8e8fcdc76020575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec636d2eb8abd6eb720ed82135b4b6c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1700fba7c46113809f7179b1f0289577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53741d50d77437052f6cd5042f9bf896578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa81301d3a331e8fd7a8b34baabb788579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf46f2b06c20b2094acbe18bae0108580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27fb946d4d92d4eb5e4f07dedb075e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc4e5ec5d1ee59500bd098517f3a43582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf37d060019d3800b49dc71dcd9dce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12a06b536964c911a2a8c77b8ae984584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72476b28145ee9e41e8309bb00cc24f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3200d404e1a8398792d5b708fed2fc3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062034e0f426898862311a7a7e5ce4bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a35046be7a3ac2acb69a633720b82a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1a2a3feb33333ceb01913b7e68ed0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857997ba880baf239d3ceb478bc2d863590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f3208a3252104faf6a2b6a361d051591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c450004e756146164aa242f2ccf65e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4f8019c94d28cde2ea0254f9a4f8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbc2919fe6c1df01feeb233ed2176b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc994f31c54dec40a912cd28a11b1c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80bb63ef8090cdb9445b85f4be3066596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc54526e2ef47addf4dfcc61f5e5221597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151a7f8e115cfd1451e0658bd5c00a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090522b6c4fdfb7af3ce611c2a7a4904599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f07e080571ac17a75b7ac4293447b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de68886b9fd4cd5cb65e4807a558151601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b0bebf3a901aac2eff5e2d11f33b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0de1fc0ec1209249b3c98dd71747c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb493896416df0c93d9b2dad1bb1162604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651a93aa7f5291775fef80377d3066b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01baf127e52e047d07c1224e3349442606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432be28dfc7d7cf98947adb226dbf6e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57c52a29c8b2121d4200bf96f009eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111f8b26b251cf483364d793ead1058609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed15e9739c7147f58ad33c690d817d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62307d1c702687301aa9ad403e8f700a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204f82231e0a1926ffcbbd023f8ce81612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ccc08a44a0b221275116691d30c06613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ba25ec6c05efa0c088cbced4e33c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7291daf402ab75da361dec3799284f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa692f80ae85e5ce3271293f2a394ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fedb1aea1ded7a7ceae7851bbb8c93617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c862f5bdda44f8e2358fcf1cf6b74c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51885e67cf49ebdf23f246de748e81af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42225369b67614e61a4255aa51e0aae5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d1153e48bcf9683332dc179cc0498621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc2ce41b380b788edee9131aa33688622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd6ff4cda285a526535c15da959a18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977d7b213d35a59221a3b9acec8b134624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71241ed28ca39ae0ea36bb0d12a9b1f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e0950a502143a29d844206d460f23626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f676cf1786ceffc1b2b4a9781d73b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7987ec622afbecdcd7035e590fe75d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3f48d64e8c944008c52b9d3f2b3d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d820a229f14f97fbc34bde4a99221e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e44c61c430f7e47e7be4d99366b56631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0f069ecc1b6715cc74b2ad5ae20f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d8ce40dd9092307e40b841641668a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f365cbf7957de8840ed8e6ccb1177a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542afe0cc43e26ea2a52c7f1f869dca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4174aa574c4688d7421f21de467987636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed32e122a7ccc951ddf3281500cc7c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfbf05d3c4e929194bae765191bf96638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943317d9fef095ea89be7e47f55a794639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe57019a50c0edc7ae296c59e13a2d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2bd3cf05d251df9dec9a8addf6a44641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ac3729dab987862fc0879871cf439642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b046fe01b0b0ae4333447351afff45e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d780d823e0e9defbfdd25e2349560644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fc51ec703a7ae9ed7070d4f751a23645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bf156290e3ed04defe93f7510e84d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66dfb9caf59f7296c9f8a9275e3156647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c0a6ddd9b590009d461d790de2b96648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cc3036539617d2996650a7ae7c26d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046eaa8c59fa72a74b9b22475fa6b24c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cf0b716f9e5906f6b40e94568738c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac69d7b18e35ff8b60a047024142210652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ead1e1f92ae9cba9f222914278ed4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d1a2e8d0158c3fdbd7e5718cef32c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6d90046792eb8f072ea2d5d754b66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960536c6882eae95caa6054cf510101656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362b174067fef656fb7bacb7cb427d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb572c69a45f2b3d42c13f4a95ec75a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68238c7b75ccc91ddc080a80491dae1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1696828ffe2a8a80140aa53e5ecbef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40c2d4309fbfb1c680275fc42a63b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa47f7157af02db429263b95c0e03a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33cb2973e6904f02052271054bdf70663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fff8e6a1f8426c71709ba3fcd4970c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba322c3812deb7044431ef41815332db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d7f8214bcee95a88449ad10ef2f72666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f990ac354ae49ca8020e86dd63824e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f1ee79db68e09ac632edb274f9f9f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839c747c343ed64e85e14cf239bf6a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb4ab1cefdb6146c9bcad1fa93fc09670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5625156d9655705a41ca7bd211405e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1f74b0b53bc03b6505e8263450600672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6e12957530ba161004c2d59a880cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfdd0dc3c708573d2b77a350e39559674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c941d92999ed338e2f60b5e5f62435675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064ee903fc98c04d23a2f3a2f1e0a99676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154779a6e9fe6cb18c9c8dfeaf949518677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5430df0538314fcf7d4a6b2d93830a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38bf25908063ca49e7013147c5cde6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b47fe8650f33c58e66c432c5ac4c7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fc0bdcd2ad939add69cc0f6d23944681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd877f9ba4753e6a2d1090f24f925ec6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3749a30b1d9611bc113629e6b270f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6701d253dfecc59044d5247610e684d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32e2ada8dff88ef6fd58c290475ead685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03338af7d767857a871e0f459834e17d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fe25fc9c4cffb4db25fcf158c06d8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041dda9c5f526fe9980f65b5915b653688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384b71caab561de07ca9748c8871c18689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f31598293544dce4b649c9ae958bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9701d5556cc10c818e07fd564ae8c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfd05d8cbabc41ea6d1aba5ad85d5a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d1f160ce50c86a9ae88c07650f92c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d72c4e81c365859d051508cd52364694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bf33da5f7cd984e847a9ab159315c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280666055ac49ea990e0db646e62e085696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66991eea907d344e8ec0b72191ab90697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea22d7f54176582782a9715e2ae480698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a4225c0620c04265bffd1325b52a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccd086781cd69568c2d3ff0b015b00700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3f03a4feab319e8b0344ca8a6ba04701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02d63dcaa46f9d00bfe73cfb98bbe3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d33e870b764d647f4bda26d911d88703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f87870697153009c1f69d5519b52f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab766a0f90a7aa3ba298cea1412447f3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0b9f919bf1294410ca68989bfefdb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef33d97591feb45e2a9d43101bd6f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f20c8a871388da56489251fd140967708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55ebbe93eb2394fbdf5fb2d7c8a00c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83150035aba1eb12add8ff0bcb2af3c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f2f10656674ecc1d419f2de961566711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8414071c6e88dd3368d335c64d943712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e533f14063e112fc6857ba17ec1b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8e9b11f67b98865f01b40892889f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ca70f29971e44279ce59b8058a51e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d9b6fc4697e1f8e78f4d7b9dd77ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478950c7b1d1c6fa909e6dcb6416e32717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f00e5921159ce7292a7b298995ca4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351899a82fe744fdc7457caee71b7a8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960d57d837a6302656dbb20bc5436d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3e33346793eecb219c594a33638c2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bcf7a3ff765e6bf2a3f768ecdae4c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d254902a5ceaf9e0cb3aba422f8dba1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57104a35265f175c1058469311f08ec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b1ec69736fdc967694c241e82c30a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492a17116d91ec7ba1d840f032d9975726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca0631e7841c56e5152a85c4d261aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89ee45cf71477ef2bd76392ea448d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0863d6ebf88d6b5fc57a5fca0c27f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f05109db857288f6902ec309e2a81730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229298540dbdd1fab221bc62f94deec7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f843bf9c04f9650e85cece7d0b5837732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b8a332c0f0436f43f7828aced85ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703ea79552df1927e93dd15b604decb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6497b5078654b169eb669293b40a1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccdbfa6f60c789db7f1bce763c6963736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a15a91cb3b1fcc0eff98ef4dcbf30737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08669a70f5ae4db433abe1e241bd59b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327d8401019d64c40ed1e1e366df686739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfa917fdaecdc8e46c74fa572309be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b988023af88a7d8f164e58eb650dc56741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc92c8a4e988fa1463cf9f14862e5ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be55fe291c2f3422038f235e0f8108743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57638cfe018b2a5fa1ebb6b2b70e98744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346400e770db05252dd3caf2871f7cc4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35f91c5576b7d8c1036da7cfe6b88d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a078b4ea2baa1c25b04f0db1ff7bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4dc085745ba6ead04efea7ec9ead9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5968343614dbecd96fd08f5b6aabc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9221dfab2f2b8d286c135b3502d5053750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90033174cba97f0e1b4ba6b4e1a6326751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fddfd274fba55cdfdb506c6947285f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf35aaba2c9956577b5d125ed144bf9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957341a72f56e37943f83919d5799337754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c2de7a8dd9ec9d29fc7b93f56ee12755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b73285bf976e260bc48a475a5b002d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958da438ab96c64390914b342bee0bd4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618d87cc116e4e2c4d21f6eb3d64d61758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d7a78aeb3bbcb0a4da5c43bc9c329759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bac49ff98e9b800eb4b275e3b9917760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dc056e53d1207ba319d8dd74e3fd5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c125647d6034fa1c7e892137ef2fe762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51804991b15516e4e3386e85990013f7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdfe79885e674a72fefb5a0b5b699a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe25e8efc719ae0bf7b2023a17d9d15765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41833fd88112cfd849b450ece3545968766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170c6d00b66fee6e99ae3706ec259eb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81438c14a37be68a42cf260f54d2201768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6b270387b0a5cd919262aae6bb67b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12eaa630f562c8a86c7e72400c36f9c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f80aae7a40581ba7f52b6c21f0504f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02e405e608ea8e4f890cf059448744772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8eaddb1fae7f6ca97f3fae82edc5d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78060a0b186a559d6f2955342eda471d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdf431bfe743c0506f91691b538bb9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b56e6ce414d4468ed6f180971928c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f02b231362fba6cc8523792cfe5162777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fab44fc5e3827def681208a38e821778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603fd8a01cfcef7f81ef4995be29e5f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a714f9ce45d04f00b31f140ad8442780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9003c942a74682b5f0579590cf73d7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ebcf601085abdc56f7f7ea1985109782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509dd097f1a3922eede02bb7dbf3d76783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa044294e31bfdbbf4d4b747d30f853784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b255b07b1252c33b686416e2d75884785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d17e53dc9f3211a91fe4b8a8c44d9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da88c367428f191a4e50d5a2ee89f0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d677f0dd7bff50d3ea9cff7a44a425788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7a913bfb5505bd86b05f7f3f6365e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32d69a60e2761a3e66dacc31d5b0a1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da41d9dd579e7acb98a5b26eefcd0a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a0d3af08ef9416ef1315a49dab8a5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785d228b861150cbcd2d5e55e61cab0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57724b63ee84113bb7757d0b7a9cdd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326755ea5df544ee2044ffd8348db51795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4a79a518a1586f2956e60f4e456ab796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e777539d6e0f54c9eecbb0cb309e4b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20588af8b9819b4277ec06439f37d8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e59282e0559aef8032005bf87725eb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22668f60878d9fb48112dc679047bb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0263d04d4172345e1d268ff1f24280801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755984f2f0b2aafbb7424ce2df66954d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0f2caeb57de86f22055850163b24b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552038957dfc77abdb21a820d08d790804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20386e8dfd4b218da0b262944a53e0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092e16d7c3a7383ba059e638c9a106c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea676ca79c68ea4fd8098ffa778b9b1e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9256cae44b487b0bba831c8e1f2753808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd7e76e72518bb327e4c934322059e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4d7741705a82d03f17a3f801edef5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b1cac48e857f3f8a62e0e6d7e7184811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fae6e92560789eb0ad8ffec0cd538812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e078a8065b5dfc7e8e86b71d237c1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53cd537a05e3710e4cc3cd7a5def47814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1470ce07d384c7311710c5ce6b480815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e673495ce76c8959c6ae80bc38715816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d24e66f38d81610663f489169afa6c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d1599eba9f1fb2e200a438b662245818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df716faf26b71cc40c9e8efbdfc4e7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cedfa7f8ac54a061fc6594ddad1c62820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83156d64a010b0a069b13ba374dbc331821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b09bf86b8f3a25ae8fe92e9b559d8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dc61dabbfc2a9a45c68a6389d4c13823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5651f7b636071cf57989cae18a7e7c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f41368367396b5b00453f8409c7480825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cb49c3792a542884be5359e4ec7de826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb67a6156b95a881937f5cc81429a9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b305acd63a955d3c6e27b7992b0de93828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a96251aecc7fe8b8b680f0c1adce49829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61065b7c6dfd800841b2baafc16d41830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb21fec79a4a140216e41499c0874a0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c09b21a47bd543e423f961d26aedd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b97b7310830c13ef621eca8bd0a425833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c3117b8b83e3835e0696a6ec78935834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3575749973791ca69ac25792f1b2118835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6b057d1359555b5f403f3defdabfb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85ddd17d637e6dceeec86b7d89557c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b73464dc6db4e6c68771e8f09766a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd86175d51dabac942b5b1fb4cba8da839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07c521ab1f320c57ba1899e367c872840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5509871fc7cd0fb2dcf9198fb2b94b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0736a51a63e9717b7bb5ffece5ac8f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404f28bf6d7194b70e5160ddcbc8360843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324f146c66b35305e10301f20a99608844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949af9236b5927e298245d64a378f6b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98c1ca2e5cba9e4780ac8f76eff7ab846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7319efdcd03fd4fcdace0e6549367a0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f29312837d1506a4fc923010e57624848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba1f2ef4fd85caf3a347a2da3accf8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ec1bbb2dbcc71d5ba133e5032ac76850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ae02a7b1b5e33193f5afbe4333101851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7bf4604a673ddee9c363cf751cb40852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca2e2f9cd5d3113f2d6c19270e7d2a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708392357727a84513fe134cb15d85ca854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596847678efc12000eecb5fa9190dce855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897977dbd490062d62e7546ea10f93a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258c34b027dc2020eafe20ec02bf043857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf9079dd6d1afcf1a0f375255f3df4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41832efec60d653107beef15665d5aa4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39e7a8ff65b2493ff03e0d32ee6948860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c854c22240e9875d0f2711046a808f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507ead0a89740e5b99378d5daf56b0b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25318a1320a28aae5b65248fb44fd78b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6575a67cc833b514d20c3140aeae6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27948d7e008f3bfa10a7f25f8de26a6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e13ac1e5761ea2f8275241aec2947866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1525d2dcc792587ccbebe6ba21906867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20feaed5707a22eeab36face409fbc4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb894b2330877a90f6b3524739790742869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb000dde74f24e388f47f2ab0e067fb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496d4a6606eafed1aabc3747b1d811e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927da7cdf76a2c3382987d15c4b6642e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7330323f1d89afbec76146ae196b3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf39683e51792873e2893ccce44a7a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181ddb9cd543f821115be0fa3efba28875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de87979cde980b51c05e68c9ee2472876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9a652cce1a57c1e08a6d003363256877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b653d3ee1402e087d678698a062a888878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f510167fd73dbfed573a7815ce886d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e942e148272943489a162b942469c56880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20035036f6a065bed181b53a761aa0b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a868a0c5b10ffb4188bd06cea6e1609882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be848e40093941883c85cdb881c8e1cb883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971b650a7d2a80038e2862d9aba747d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff5ac5cbfe70f17fc3114d49d0cfa1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e801cc6c568a42f46fa13a23b2734886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a283fd961de1f852f059b9d92828a1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10628bc26e5e7c453fbe37770ff64c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff6a07235583d37ad2cc9fa6e3ede5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0671da61abcc65218a897a5c12497890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503e8eb4217f2f702dfabcc1698bc75891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87895b13920d54adcaa4ba77532499892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4f212a360646b55afcbe5e46b9c85893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f678255da67f6a9eeb07977f541f48894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75f2a49ef26191e570458e2412ea01895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3182d42260ac1c3aa4427310d0a54c7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef42a0d2324d0d6d9e977d36cacfaf897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3db67003660dcf98197a0db1034ff1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e060b5b951bbfe925e90839c67c4cd5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d27e4d640abfca465d5da9485f733900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1abb73c76b3042951dc0a293d252e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd160e1532ccb4ddfdf80b4b09c5e42902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c70d7ee5e7cc4a6de3a27adda6678903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a474de6e75e4cbc10a2e8aee822d6a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f5cb1d1348a8e774223cbe2e1e042905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b14ce6d5107e5c9d315ba1c592b41906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce57e6ac0187ba8bebbb2c26c27e004907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f464abb8bdcc3225b364535192913908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce548ac280481d72cbbf2dc5fa611a5c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b70577cc8c9c597a96b2e547ae075e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab875dd6e8e7ceb6b492295e5273ac911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ef4429a34848c5fd41f3b9053ad64912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5514ae8853da5f63f209b4b1489ddb913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ea29e8580bf8ace5eed27bd6169aa914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef14c801ce760df177a905c5089e731915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fdf756ab0bbd5d770ff777a9c3621916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ea55a6eb475d7334ef31d2bddbb4e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a137efc342f0c11e57b1afd5aabf0f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191f399815178c92d4724543271bd47919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a326f051ac12e4095eb1acca161bfe920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c04adf12fab82584caea5b58a6d5e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d6cfd431d2024145e3d08860639e0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b1b7b8e1815cc73bc7f9f41d770c1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa3100025911ad8a71803258ad99c5924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1863a7f6af8505fe1680f8d4750454a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f981353c86121e40d5020ca31a2b2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d823e481ae322034ed97d62074eda09927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6eb8769852fcbb6b9fa6a7b48adc5c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078936e8c12ecaca8ead58b72d808d0b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db627d912ebdcdaed1e0f19f49fc871e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b707ce156b216540442b7e6eca197931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77dbfce603b0ce7e93cf809706f07b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81a6db8e1beccfd90ed41bb3dcdc05933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae683d52840927e1621717a4483fd5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb126ed2c21834c79fcc155de71dce935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735030e0ddf65920ec2e33b197545c6c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdc1030e6b62771a447714d737d9af937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc53caef2f566e1335774f5173afa32938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41363bd285466441bce90dee195527939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed866d77e2d69922aecb06f264a21681940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38069b78df2929fe966ca52f67a338941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f2f7357a2fa4d62c2f29dc68637eb942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5741c2f2dcc561e1602df58de6b3e8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4e12d9f841e72d9f526d8c4be3256944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cda937e043c9dc28d78d519ba14da0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235611905ae89c76cf35859336e9f21946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08a114e7ea429546e629e3eb9540be947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a897f7253ee5da3e5bea530b3e1b9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2b5db3145f65129cadf2883fe62b0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c958345ead81a448979b4ddb09d030950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffbb7baa386bf185dadd642342f0e0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588b29b0c59421d3279df7591eae1c8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b6b524121bac87a347813030719c1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26335252317df90903ef2f87e9542564954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a61a2c78d03cdbe304185f412d257f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc878ec9955724ee99b566d57d65e61956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44541ee040bf6cf0da7fbad2ab5c47957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4576f9de6f39e2048988cff52ded9f0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1f6059b82dcf80bdcab2deb24e010959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df42e3a72ed5099dd39f4ba6357edc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4d79ce437c87e253d1bbc1735f377961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf703c6d9aea3e25c223ec37e657fd962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae9b2c1680a1a97129b0dc5480c534963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737dc1ce269ec4c7514206eabe09674964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbe789d6e107218e32bab25c969cd7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b788397f627df2e6babb252f214fa96966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c8ada1223a2cf1f36d93ff9f3dc01967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00e81e5bb605d67342f1a56ef0afd2968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3bec78dccdbdd405d27127e1226d4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19455bd31927c8d17b79960088b5cbd970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b29004be061df191d6dfa773774c84971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8ab4ee38774b26d04a1340b4c1cf0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735d72a991099c5fa26dff8fe03789f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77882542f1b77c829ed04d743dd3ade5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e0f496aa47281e4eef99849fc32a0975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c6c6a894eac0dc601c56ea9d23465976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b95acb0e2ba2e4c9e7439bd1e9cda7977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8dcaa9281a7cbb19c791a67339b2f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bf834986a5037cec81a2be8b39b84979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6802504ea6087c84ed927c2414c85cc980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837c2dfdce8589a77785c4e44c87bce981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fcefa5bfbb3c3ea61e1f6da094dc9982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa58c915a2f552e57fcc9601288544e983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcab4395b07975bc70b6d302d73d7d3984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e657beee1541d71f5711ddf08bf0b6985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b3d44e9cf61a687ba9346133bd6e0986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac88ce338e8ad16f0b3df1b70fde4fe987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5a253b46bc880dd61c0612f72abb7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617d72e8b3134951e80c892881fd034989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669adfc2c1195bbf93da548856119a1990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e25b003add79a8722abf3370cb5de0991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90555ab03369ff515689306af697ffbc992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90569ad0db4082712e33196e9c8f70d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f25d46e6a05ffa017bcfec930fab16994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d598ba5cc804866bf3b763bc5773830995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd991e6c000d8c48b2bf3e9a3ac2c8996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182201b5648797dcecd35d9a8dc2cf2997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237c79229893bbf07b3c3d7c02e4a9e998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4f7782759f982753731a124200c671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6028a47f1fa19f1006f135aeb8c08e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afaf38d88c7e6e21373c432169dff933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e389a26684f49e0cbeab004477faf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f924da56a31b59262feaf2f0cf95c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fcaeb8eeb99ad141fe4208d195c196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129aacad32b377210454e183ff26fc1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d096fddacf943eab269358719357968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40043d0431c77ae0bcd40df22748fc0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1e5237553f95ff1413248c51d1efa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded61de3b811e5ffa66986532beef5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39510f28bb61b2fdd0340dca3b09c69312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcffedde78e953975da80f206999d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6461eb111ec262d38f2cff59675a94514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a4ee85a0d09910e9cfe9cdc6384b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a57543c55338feb7028da0afad6a0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f64e97618cfea4c5626adc09e117ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbec5ac24ae54ccbc58e9839bdd30cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27892cfacf5eef2fd5d4cbcf9710a07a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d4d45b13a34f05e5175eaa838cb7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08cce44574c41513a79b4eb979d47f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65538f1272be1b073fe7054a35e9141422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45b434fed1231e21d5df3c1c34ff9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910275ab081d6ef0e650abf6f587ddd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014711d154369e40a69189667b3660d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851994f33c8a9b06a166fb9c08cf75826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfc0bb874c953474a0f5da9355533827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb9a16bc1d78e9c754f0bda39fbdae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee5967360ad3689fcdae2d0dcda7aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e642a311845d04cafa9d7fab53b3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999c94e8c5c08700b07351b55dbcc6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cc2456275e6b60927ef92602204e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2a6a4beaa4214db0ae4db4ee2deb433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f927dfc3311e5103cb513d03211f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d402e3ec96cc05fe848344624f79fe335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544821cf8a83ffef4655699ab0724d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0253d430bf0b97b7a5c3d6f221ae6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165597070690e67c037ac8cbaed980c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6c1647a903c3ba11e3edd01bc28d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0aebfc360aa20d2681634e327787d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04afb17fd20588723a708350a7d26341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178bb794e006f681d03bb9c59b67d6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448138d88a12055e92588611d0b757d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0ed4d4b979c104c52e95f33590b0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf474647777ee3a9dbd943ebfa1ea3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0f80a7f4628db30d3c17679c1054a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced65a152c476f8226c72c132a4cd8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121824401d705f58d2ccb24ba71137048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed535c522c40ba518206c9d93bb8cc049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49386359ea353142a2ef1040fdebab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890eea0d559900633b6d8a052f5e32b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be757efda0ceab2e2ba36abb28c8941952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e620c3d983cbdbb429190cef0c3c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89a100e6862d80675706b72b02c21654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768f7dbd882aa5dc4dc596e5d3a8c3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3a64af4a015abea35696b5f5d264e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f277c1386cadcd3ca9f2c952bd88d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11a39555ba6a8e289b16e4031d5b7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11d08afda93c83968564c30fb461b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3523d04d8ee01e9182f58ac25354e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325124fa81db1f165cfa42f023387e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ed4aed2736e19ac956e82395ec73362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e7af0bfc505b7c156a8873faf6bc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709c7c36d65cf986fc6c2d8640013a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025868b2a5bc5721b0eb8f30ba93ba3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b979cbf0bd63f3df645ac8f36a4a60966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b773bc58287c913fcbf9d1a0fb1ec5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3ec63a37da9ee4000b420d0df027c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc1581ea376618286bce5d2d89079e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd81084e84983cc1fd7cf7498a5e01670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e7f725b09904eaed38330c06b9e3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08931d59a1397e05d5f50962e44f012272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4c39f8aa860a3504e295ec849501d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e27ce07857f9a1ac142659c8d2ace974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c2cbbf19b7b6007c38f4a07e4143a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92c9edb342e195d5299d864737d90576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1acd1c155136be0f88768cf00afc0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8096aa5e09775af8022d5b1c6fe7f8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f42af39c2e3d2da4acc733395fd3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f559e2a23243517cadf2b42a5807580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ada2acea60dde07e9cf29c9a1e803681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff18afc34caed1b8d91836b8033b24a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb85a5611e3795c92f53fba0f5dabde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70618a995fd41ad90aa1ad4079dd7a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819b018e19b1b3e5c8b9d7e319ff9dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aec07e70e45d18041de440feffa64586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650ce51d4173107bff7f0f80771a0a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adbebf55e3e8713a2940aace8a940f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2eb539635c7d651d09a14b32dd697b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec6ae7498ff9b8d30bf2bceea7ff6090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e920293313120fffc8ff24341996b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb7147b55cfefead18bb9d696ef6a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938cbc75fc09b6cf7cd7c4304122c9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234e01d36f49f5aae3e84e79613b84494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73419865d6a913826d71cf6f4a5f7c2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa2cc2ecc114a3dd75d320e836a48996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c61983dca355d411a85dcdfa7265697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893a1aeccab35abff0371ffa45f5a5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1456e22b755428b02632d622a37d1de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384f2ef184c1ddf5ba4d12c10780c1d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6389cc2884d20cf29c37b7f6105697101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259b104290a856fe57ca711a630363e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb452cb6b23c1931df36fe236c417e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae16223a8e68b2a715b372feef2c50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e93cb6ed87f585ea386750c182f546105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816db8d28c040d9fc80914e3d8ab8b95106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f1c7cf26607d35d4a90e5c1e78d62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b574753fd6ceccb9c016eb43849829108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875f183f26d203b05ed37d6fc32ee44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f543969b74bbefa016edbd383b61e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931fe692309f31c95e3aba8cd2cdce7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4266359553b4f14d154036ff4fd82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8125a306e2889574856ec446b12ff6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9f6bfe795e1fd98d007607cb9e58d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01540bb1236f123614fc11f104d754dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626cac974be25cf3baeed467e345368116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a8c88866b32b0a9bbd781bbd52800117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c58df021ef986d453f59ab4fa3afc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95dab8c730ba2c6653568a400230cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3044a8b817d7a16628baace46ba57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d17e38c46c3ad874943f48d586907121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b836ed68e73993ebccdcf3fabe8717122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7900dcc5b3c5f529b4a6581ce50075d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ca4e77114eab8edb53307adfeebdd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f27eb0809acdf9e2e166ec4f268d63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54a0a670200fae097e1e02722e25b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9411fbe25cce44bb1bc41d470e3f012127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14591c78a00edbdcb57003a6f7c870d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553abaffa57e5531d0e46bae616dcb35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c087d0472e52a46ee49dd73cb1fde7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b213ea462636272ef054f4886473d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb651c8e0da4a387200a9fe85a56c2ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc3781d9f6e5b319f478f36a767070133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc10868205fe496ad24c9fad0d3f33a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b3c98794014a57369e15059004ac0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc54a82871468809f262056ca4cb61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2011a343dabbea98e7370c9abdadd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fe0364f8bb69d821e7c8b8f4b3a14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae4bcf57efbbf499e2d7a53074f04f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884489b62d3b3724945e1739e07c5c4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9f3aac42917dfe26b29d943f169bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e52ba755a05ade5d32b371821516ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0074bd0b23630ad3fbae633cab20a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00383014340b20d7390352fbada65a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e047cd0dd21ac643dab6304f40054a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d071bc6b94f376aefd39f8e55710f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02b8ff085b6ec9f7ac1c0c2d6aae81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75836ac275279fb207599bd34d7750e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a6b574472ee7b233c87342250eb18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162f8699eb917895173987000d1ff2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46a0351f99bb9c56ea23972af20ec1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6e8550e81b31b694f91b760b1dfca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb32404df25d8c054aaf94358841ad2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd96c4f5939921e66558a0d906452b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f985fcae35e661d4d9613c63b6c4e68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7dc7fe2912231838a416e390b97e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1208d31cd3ba926d731d1dc1d4611157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5ad95861cf3078aab0088ded1a5c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211ffb8e18d6d9667d863e3ea8757e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86947517d28379e1a4e9953faedd5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a7374f10a8d3804697848065408b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5a818ad55a8892c0beff36ea9bafd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2046a663165b805279966c21e1a6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85703c003a0b28cec26d2f4290691ccb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9bda422ad051ed7c46250c2f14ff9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab7eb8cd2a256acd17e13ca5ef7e56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cc67fec34763aaa3a62f99cc1b6cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b19a791cc6f9536357c1a5f0b4525168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78c37f3674b56b3c4d8b3ea6faa188169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3079c245f53e2124ba2d9c59d8f4e0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408a8f9c85e43586f9ba70994990e53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f63e25bcafd0666e651ee840abead3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c37829e729949bc1c4d1916812620f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98b6d47c4004b56a7d976d255bd244174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd810d6df4c430b7d064fda25701810175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8d432b64472f895313a2a2c3e2f7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93e30442b7c537cbd71fc3306f485b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb562cfcb1344009dde6f508b92b280f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78c0318068ce4d2281ccd110f502ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9899c174b1dd525fc2790fef3d4757180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2dcf292b91d4f2ab570f781f8f560181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed9fca9226319cb8966c85ba4f323c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e95c2ecf1602160d14a30695017ddd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58616fcdd0d0c8b3fbf3a84129b037c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426c1b0859ff69add16f3368e80067f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a7ab9c7ce8ff01a489c10043968a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156eb8f4738a552c78cede4315321c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcb2704bc35177e66635ed61807656188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe527598e663ca009fc264db9d3558d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b295ec34ac2b554a3489eeb987bbca5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf191aa19d1d2b9169f8d631adcf21b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9ff5a9de2de4b0bed9d1a056ee935192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0ced0e2daff4b8a52d836dc3281b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6bb404969ba4af5bbbaf4e94e8a15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa68db75925341d741aaae385d3f14195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cc18520924278e517c27d2fffc750196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df6276ff5bc8cdc7447d0044294178197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea9606e8880715a3ea2356b5ae931f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755ae8d2dee2da472530ad5bb2b9671199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16208620cbcf886c2c7acd6d1c8a36ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134de9f5b2df41f2fd2c07a39782b957201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242a95b18eacce498eb48bc9f57af40202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebee2c8b9b32510b5d4c8fabe7ce2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c607baba21ef1665ce5b3c9c5f45bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42731f1baebf51a7a045632700b12ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392faaf58aee72d678b78123ee53392206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e466480df9e5178e67b212945de365d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dddfcbda32f6ad9827fa843125393208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cd1ef2224fca5e4816e8e2ad034d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dfe00b70408f164ba305ed025b195210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5455f8f655743a40a5241698d321e6f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8d7187c04e7007f2cbf123d2661d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5970f1126208a06c3f7e3af45781e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2c015afbe24fd7499abb0a748c9bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081b8c692a67a145b062099697f7f43215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f641b76ba29b7a040e3203a7b13c203216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cf28026dc88baa338de3ad2ece6d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5a1354fa1ca328ab254c7e950a7ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6f161800ed105ea6e3a2d910bc4d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ed83ff2d5fbf58fcbc79726b139a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784570c85523d5d90b8b29c082a45c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03642b2dd7d3ef0b1529c52e202e440222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81999f1cd8fa4645c923025f6b381a2c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c5f2aa22a49e16ede0a137cc586c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01a61fece96be580ff68edc92c9447225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbbf45ccba30fec75a0effbf386bf4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0026859c49846ca06bf74118ee20a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def7a0a7850949345b37fdb139431e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c170b116716ce4f77ca44a4cee4de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d799a5abfe9d18c0c72b136482174230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e19e38389ae6938303dc275a3c2fe2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaac9fab50be9c58ef1c31ce6fd0a48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e365578d884a6e74c777c3a65d7dfc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c2f9bb2b2a3d4d0168a9426ff5510234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d89820dda2b0a0a5e0bf07e9936faa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c111ceb9b6689e12e294e2b11b27aa9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfea96de836e615df21419449a2131f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522be092319a0c22cb493bd62109eb3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d73910cd56e2ef8a8a70c04788344c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2846d24a40929d48a6e6bb00ab569240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848866c563a3acef29b2fad10c61983241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704a12cd16061e645ed3dff4b74e97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4adfb516f7c0ad0a4eb134368b2cc0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b485062be4f323aa7e5694846b706f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa704e000954aad99fc63a2bbf2880245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac31fe6470990916eb8d9a335a19a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2173bfdab268c3cbcc8802a52c7d28b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65654f0b94ba14f58b169a14d4a18e39248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5c35a5b835a53d70b290ead62cde9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e79e948fedc5cc81a99e77d2ddeab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da9990d718a492f9e3f9dad559569c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e93476090403bc4d6715137411ee6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4700234ef182a9b909eb7e41f59c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788a25467b32d18402133860b3f20d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4deb81dc346762aabbc2cd4be4b23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1440791788f279eb14f9e0030ae484256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d0be899f699d87f4d709a263a3130257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abb95857865a713c46346c80e12f9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eddc964de4821db0bbdfbeb6ed6e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02371342ba5558cfa4de09e36af5c994260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71055e7ea3aec64de916c1901aeb6e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5712173b15adfddb6cd545c7621595a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85ca2881201fa2c75b4082773c61f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d5036f1a6d05f4e298d4da2078d8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836e9bc3e812faedbab92b780600d12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a05df3a3efef2bc060f6d7246e87a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7fab8f5fcde06bbe6e0ddf5fc942b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645c42a539d0e40ae6a49d7dd2ca0e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcc9c794e0ac2f6af2e4d39639c735269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc125e4c56007d5ae1a16f64273be1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbd92b607c246026836cdb96bdf7d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4b7e10827240059e99dec241162f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958f7ed3c50fe11a393ec1ab278f5bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb59b349ea6e238e30ca166ace28fc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95588391993f7d959267e89c9c742922275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358aa505a534ef98fb50dc8da6f1ae44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665dfd91107349dfaa968f28d8786d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e53a82220fc74bdd745e09c59f7696278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6527dda4eff4bac7aae07f4a73a97e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300849c6e945e7ea27022884f5f4a1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd53337e140ef836c0732282f96f1c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a3602ee27e5bd4c370ab21f61faf3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408118b0f9e60ea7fd4ecfd2464b181e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3240b349ffb5d24b17a4750613d70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c709c0ce2a395e8aa5bbe8c3ec9d94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52abf294dbc52f5483738cd50d5a431286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eb9c56945eea625e877d0f354ca10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ef5e66fa8182e54f2616ca938d011288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf889200c5908123f39b82aef092e87f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c2d43a0ffe30a1fb255b9279a2b56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e47840f703e3a2d1c6897ab6cf295f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26514c2ab1d15b3bf6ab222dc7fba493292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fa94e1d302872104c6ca1f2fbd535293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a299589803ee1db8f3ba49e417597d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f88898a2735cfc33032b8cec1f69a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a6d9c7630beb9b871a454f6d5b376296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb402718d2c083e0f5b451dda7e224297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bbdad4184f02e7f4e454217bac2ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4a8a2012a6daffc6eda9eb1f55009299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3299783c6d53f607e0503c8a5d40ff5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24945f69fb172914e1e22b978683d9e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc40c0bd9f189fb6c23d7015cc00d13302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349738028a542172c1daee069685b51303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9a9b422387fe7cdcdf53958c64770304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f5273e1ecfbbb4688f63d3fa44505305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1867b8dfe7743623a2844f2aecbe26306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abe595514cfb2d3b4e66075d719766307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7497d849f8acd7c9c1c2d00a708276308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9f41138c66f8b13ccbf30e95b5f69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c70c8f4cdb4a54f8e8f0b354e5c1d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc86819b9edb39ec4ea837e6a7bfe4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663b1b5c3d6b774a0d2f06146d4ffd9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f4c6ebad39558daa7c8bbf42fd394313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac75faef746ce76278291c14cab92d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e6fbf68f6e75cda1c669c276896ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d823a7b6c6755e240ac8b3fb94ad7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa20d9661bc9653acd78d61e48cf36317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1d31eaf1a3237664dee29ca4e3c3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd441bbc2fe7fa87fdc3bcff52a0b3d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99073bb4c3b69c2a924282c3581d109320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47cbf3730057fcb3ab3859d3d1ddd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96feec24d0572404a17439b72645856e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675c6a2eee30713e8fd2dc928ca1c8f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91a93c8409c15a92d837090a198f8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1578a8510a46816edf3926061efcc0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a31a2c98c3f6b148c4bfd45c91646b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e45af115be36d4e9622c56b60379b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55afee1bfaaa72eed29f39ed3f15198328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e6f9c826f326501c444f70f944d26329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b678f3c1771608fa4af507157624667330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badfdaf68cc997a630a785c26a43cfa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712ddf3eb8f764d1cafa340334e28af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f96d3b2b42e5341286e90ffa1f57b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7712d577a7e35e19879219803f352334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26480a05d78bb7b3b20fbbfc313d9aec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaa27e9b6e700dab319d3af648e060336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362fa0926b61c3a16a4cc0ce15420b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a282559a1304c208a5d672faee022e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e6f6d2d2ccb7faeb00b18a39cd3b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531d09b1812e75ebb29525b679ee7d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64ce35f3db131d22d35a2e010b5164341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0bb0e12ab2c1c549cbbd845ee4162342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365b13b66548f94f60c756f1a7c329f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc3fbbfd38744a1abcdcc12d8b1a79344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878af1dee41948b888ad425342d1c7a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d5477e02a7a51a0dd3a156daf4003346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f2f0d37650de470f188e0459a201d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20323173af7faad769368538601cf78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f9bc38252b7755cc370c11837d9d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e31db78bf90e3e2fb0136ca86b6f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1696b94acdab6124480bd48f1d6dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929982501130d3a07c99b1d8b94d4e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d9d961352b2502ead381c05850f11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd76bd7595a6b878132eb78576cd07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5490152c80ceea158b438fa9bd6d46355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55c6d540709bf80171bbebc1f71967356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec8bea31298c3296794891b549a1fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8c9a1d033a100fcd882df416bced0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc39f782023cb2c5ad6b3ef7caa65c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f195682564e879b358da179f0a0aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b54e6025f4fcc5da3a488cfaed0e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369b98da30dc1e6b3c0a192ca303617362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf8a8dc00ac4ba10c4a9becb27fd28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91868a86564af1e92f886e1da494bf05364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5b250249e0f4bfcab2460c6a86bb0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60755abd3aa941cfaa5debf8846fa666366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e6b107876301a82062e079b5f5a86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047949fe2c9c3da2084f8df7a9eeec8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b44f0dc27a4cd6f310bcd01014482369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736f88724f4709e604af602e408f9e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110e9394206df19a9a3eb513bdc8e2a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854440d7a0557608e21fc7617a303ece372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef68c10da7d643e603b0580286a68b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99110f579aabac9ac212516dc530bb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e214baa07842ff5518a2b5944b5db0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dccc91534d6b067cf26bff7c1238a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299248a3e533c78a0d63aa2eb02aecc5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712dbd87698a256080ad1623e693268378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934144df394ab86879a22ad2c4f6f08f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194dca04fa8833aa52774b94aab15d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6e695a15f1e278438bc620448e674381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a3e70a1f8c6b6c8222b79f65f2a88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098acabde1183c6d886e796a84127918383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2204aa511771409261df8dd530e736f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac275993abf25b4dc1196a8928840938385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf77f40704d0f8f76abc387ee7f3e15386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f005bb8bffe8f620c1415824aba630387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e779325de62b10cc4911ecfd54bce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b49cada0b1e76eed19e73e6de49dc2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb2fe78d123a2fea016b6e3bc6db03390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0f685df33d8f851f5e65bfe42594f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413282dd2851ed5747b4717e99e6d323392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d2f4ab7d5bd859d649979e303dd06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb71ee9c280df0347b22d647b40b8f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3e7a190dfeef501fae386a9bd31ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc82c022beccf24570030d7d32bcd01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d41a8ac9578ce720d0a8f3c4edc44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57880926b3b4ad1daf18dff1ea16ce9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4093ee5a30fe8b897b5867e621430ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a81fd81a0650d7c85e0f993cad49d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05544bf40956e24387ac744421cdfca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf2bd87be0828bcc691327dc04ca2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e7552463ad5b216ca5d41047b7877403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a8915fe79ab18736b73367868e8ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56211e612e824c3cf0e53c91ef18fed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855d0732832939fd342653de550bdc5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c0d86ebee2bc586ead604c5bf828a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56dc720981694fc4bfe336a9d92d90408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e85aee0a2fb3808c496811b3878919409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e935ae108ef02b3cc973cce8e145db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc1b9f8876f80b449800cdeb08d60d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabc4abc78281469f7f5ef7e6e9a792412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cd31b2b86a3d2b255887ee6bf4e40413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977f8d9b6314db7e78b5a9746ffab1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301a54ce0cf537204abfeb80460f809415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b857aec364f3465419ee832b0cd40d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0215fdf60295a034d5a386842f01b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b50c833439f790140a424cc8ce0455418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac1ad68ecc2cc9c21c365097baca41419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca027936f3e0a0c95f5980e12999078420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe9e1dc3715205117a5e592a87b630421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33072f204a1bc020104e47ec1c7cae21422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9fb6054fd5a5a5abc268e87f92760423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5d93c0d0b86b89fe0c808519598db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6410d53436c366e5c609edeb33abb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d4cef94c2c20648f8540e109e0bb8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acbdae11ae061c25acf0f54847a9b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0633cd0b3baef446a01f14b73fc6b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8776b3d86ef509e82475f7ecda684e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1f4200cf8df4948e273d0984b685f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c07430cc60d2d80bff691a8f717d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bb7f6422c3debca2c29505cbb447d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94b26181b386def2ee885d3b1b330b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6d319be28eabdb00104bf3ad528f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76635896c35e73fdaaee2f07f6aa504f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf666610bb24f80dbb9123cbd5025b70436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7b9566d091dd7f07b2c653e334cb0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef8ae2f8b5b01d4a7ddf3e353954d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c7bdfa87b6bed0929543e0568ebb4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6644297398a17596c2811a7ade232440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316c9c3ce49ee11e0ecc654c3f356d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cdbb9e51bf3d52f4e092830b62aee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf413043608b28a1b4778e0fa748c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97dc6b829e1bb55bada99f7a0c1cb8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265f5b30483aa0d3a909b0ac79d62e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba3078db9894631c7eae0009d42b42446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb33efec7cf64cbfd9685a6102bc857447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68057004d64e5098ee02c305c050bb3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb69626be1843c5c31c40ea417bc0e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919dc70cf66b621c3066bfb738d7941450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe831f28eb1f150a2ced2a9940d514451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed224c01933911055124ce3a7ccf3d68452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e1b86d5214c7427ce9c89d03fe7f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeba1ffb392080010a88ab04f5ffc57454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992b07a1294ddba4413b7dae90cd1b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288cddef5618f261bbf7b6e59846764456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb0a2e38bef6914f99b248924eef2e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d50a49cd231ed3cedffccb3320548458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497ada973b43a133a0c46e0394b55ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359852fe932dfca9a3a8f505fa7695bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adc545b7c1add006d1d34c3fbe0ca2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7be1f69b75d5703a16daaad9b25deb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cf145d735f0b1121d42f114e26e62463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da91759e2585942ef347ea6e5636e33464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56b490e0534ddabb239243b5fe5f9c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0846097739609c2e17fbe825bbf577466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fada8d7293dc8048a92ff165b8307ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156efac5984531ebee373fb44840b39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405c1ec82a8daf7318d7709160e48e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878bd86883d06e31f705683d84589c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141b1d3a2f4115ffe197a32faa66583471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431637df230c1523740dde4da36d37d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfd58e4fa7f2bde95b72b1f7e05146473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630cd7d81aa12fbda84ebf19703749d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbec01c8485d5695071491d57fef74b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a56f56c7149b82a7a02eddcea4b491476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be49bb5ae45b57baa6046ed850a4a6a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befbac8b7a0b136a5eb369cb5d6334c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ae3aa5b4d9b8f9f4f9ec66eee3c11479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734986f2753be3e6f5801caecfbaa14480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f1eb9a4b64726a9bdd4b072880432481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004120945c537751043dabe013465b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfd4926d94c6d87033faa7e8f8de25483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230a49201e49d3e4049391ddd3bee68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fc02a27f56089fb4002156cfc6053485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8ddb13064b091f4cf64164f44963a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b00fb18668f15e7910bea763e418a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd805fe8e79ad0c89882fa111650a1e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc59d160893eec8b87b5b01dfae759b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97469a5ac6a84ad65194d41d79891b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb658f4881e7f5cc2fbcee43e689624b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f31285225784e97d11bc93154428cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a4695c6955f88f075d718522a6e5a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4248021aba7b4eaa481aa1a2ee93053494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab34c7a415d066642b2b9c93f988abf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5ea40411666d5310962f36f792b0f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741590a420c9a86d3eb7592eff3cd0e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555f3e45b9ae71f61105156f412d2e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bde3290e1ebb3c5be05c6f8ec953e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8593f65c382cf5cfe4bfb4c3b99df62500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7911518ceda56ea805743acbaf2fbdf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c096d4d66433200a6b66b4a85a4995502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3f924830c53499586537b102d9d0b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b19532fc3face1f35a1319a4a50ada504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ff143600807ac882c8dbb2da2362c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51684396cf08c15d8e9e2c249717a45506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f1afd35a574c2f3aaa9dbc0a9328a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc539a7acabc7b5363cb51de66c80f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f6b093f03f48f5a594b720b2cfa3d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cf831f1f01a2606f919c43eaa6681510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bf033affbd6ac674c6fb92667917b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b91afc18508113e06a27f3fcf10341512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10400f0487870d080573a8e1b199a308513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cdb430dfab4ae9e9d100be523380d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798b941ff827c6a46d5594b0860c22f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfeec17f36217c3295139969824a04516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce90dd3243ecdde82bd3473d7a70ba9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4868696216d0a0eeb88de04bcf14c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71387150da77a88cd518bd7eeab23ed4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1aabd6602ea6936c566ccf8a422801520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa8e95c797af8de5b2a6fce0abc769521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1346147fe8fc0130020782bbd19699a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425d2c3a9ef65e5cd95d63aa97d0601523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd7bf647f430fbc1f76b2b6515dcd0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea219ada4e0a7d46b8967e56c869fadb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bb8aa86c4e3ffef523419e73c059b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4443c74052772b9f17127d543f3a40527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ae6cacc126c6fee4d802350b1ba2f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4480eeb63145890244d919a9fd1ffb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbede72cb79a995bcd3e1ca2de5545530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137e418505347d57c45212d73b1e487531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02e801eb2a8bad032f82f7312609bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee2e56df28e9c6a583e5a4b258477d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c727f3fae9ad5af93c28af76c5b92a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43a3531f15b0c6be4e950b07cf5779535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44700a1b7df5675114995a7ae359f109536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf06e7e110a527c25fda3f3e8a8fa6a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15f3cd5e82591944e919364cfa449a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c60d7bec75523c48b293b54a77d9c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4f61e574ce033d7a14bd7bfdf2e69540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201c5b19cecf283d3d2188e3fd6ba60541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00882187d1238ce4c2a89264b927be49542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c707ea0fa8ab73a29ff47c03590bf92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66d6e22051626470485375f3476511544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae3e955c4ca6293903ebf8e28437ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6daab7299119628f07eea6d8018aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf043eb58f16f7f4679fbe897db7d6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a928d0a242ebb72b24761a81a982ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5a1f9edabee4b2baccd77c146ef25549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699903e30090b62ce4400408c997a03550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76ec956b73a3f4af5f205f101d8a70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe23d85532e9fc5565cc7eb9aa6b6b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bbd82b270038eb31339622fc9aa14553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bf2e685803431fb95154e83553463554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35964215ddfbbfab479f1caadc98a908555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561017116273efadf2e9d798944b7470556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caa91278d0d7710a42e1b06659c01f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb155c7ee31e3390532f0ceaf7dcb863558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69327e2a9c02c04b284b1233da39a5a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29ea1c9060dba38af97bcd6f3c0716560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c54769277eb133921a013fd3da6bd4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800ac8f4e4e5a284521f59bed38f432562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6ca406eee1292888c088e9d58c3f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2ce748161ff1079a4ad8de14cebdd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06118ccd30dcfb3c03287f65f2171f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659ca378bd6dd26f91e06b5292d9dad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7528f70dee6bbb109d155b6a702dc5d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6412673ab70b5d82490ffd84737fb44568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9308df3f57f897795c668572a1046569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7c95359f461030fecf4cfff99d39c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef257013644ca4c95d35eb1334b82c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bf43d20584135db46146bdd0a70bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b0b77a1d8fdfdf36fab32bc8738ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea6b7af2c99fb3f4bf043d11020693574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875dbc0ac9748eda2eb13961d73db5c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc288e45c32f7c046da294ed568bcf7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83bb6c11212a5e244f66ed9e361cae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97ab5ec332fb5dc1f648cace75d2e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab024277f187d5ad12ba7f6005bf7e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed326408cd091a2ee4f6ef119b7f020e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7f58ec01493684a5a48495eec26ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a16c0260a6ea76d7ba0db52df597e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809d24c3276dbc468efd9260ea5ef9d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1e7a4a751abbf44f1956ff693b626584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f116b3f4911e9533a8d0391840e53585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f630666b4e206cfeb825634a6f6680586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6332279668164d15c53662b419d60a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ce87dd12c833812df44d2f1fffaf6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63ce75a75bedf2a323b9b8f2a19029589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75308f18407747cf979cfcd9a7012c72590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0c522af6ca032583bf00e67ba1ae8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b50afc4bf2cd9cb0061196fd756a8c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7e7f46e57c7f26c0a022d0cfbde02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b273a623213f71ac7e86126d72eef2c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566da1c568afda819313d1dd3326a69c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2dcfd5527f90dc17d5f1a8cfdf031596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c0af843bf1f7111a8301a6ad4c167597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2021bccc703e6a408464c39d137e1e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9956d5384719819b71217c2513653599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237f5895dc3e3eed78b7dc1d8ec8857600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab968b0609e68a8c6d844681c77b03d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dd2cdce43b34fda2618e32af885b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11351da731745d43cb82fe900fc2a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42092996ea57d58591631f81e1b046604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f226dd96567b2e921a3f957bfd67a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bb40c7c34d9670e1286db9e172bb2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f4fb0c2ae4defd2962a45c9a29693607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf41cb0696bcb1e84716f2ff13f5b5b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc677a76948817c8095fda859022c508609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc9b08073bb2210ea690e40ccdbfb7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b13cafee70626ba85d8dab8b9c5eb0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5b9f4d32b184e7f637220c20a3f7f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7112750fa29a487f73eaed3056875613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad76615a2a016d67f36c9ba7c2b003614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53311a8604d402fec5f04192d7b90d01615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c74f48676117846ff0a1e2e36fad7a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689af56b339de9e0ac6f9a939ff9918617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9608dd403deeb2a2bc0fec9bf30b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e8e9d34262721b39547e4e0f77c8f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b07ba017a018df15c2527aa5e25ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fc341ecbcb217e1696c217c99daf4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4556743e23b9955556f6f3f09d126622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b64565fb76d66fab62ff0a85e3d95623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb59b34309252aac2c36438f28fb56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db63c1c45361a6e4ce913fd88afa8d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45d7f49f708db11f8a5a72c6e9fed8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e55004ad9ce9511353918451c911d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c910536ba0a89d0c76c371346cda6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee336cf6fbc51ce137fb0c5a35ffc63a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830974bb7ec7c6f3cac49affd98da2c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a227dcb635ae5f5f69a71e3e1d47e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d70da7b44549f6bc935f678e77a8f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c521f07f425776bb4faeeacca631248633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996e1e66d410b89db03c4d2ed0bd4dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51f9b67bc56af5656b7c274752f383635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729d43974a31836d6ea086acf5cab7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602415bff7a52cced70bece0c6de9aa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bf0f83ef119ca803d8615161b120a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a5cc77d5a91ca770f6e2e631259bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716c4f4f881663830b51ade1f13352d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc97319e278cc659801967350f0751e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4fb964f70e33ae08a3555dbfd6cf2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1246ce53cf62d1b5d13b887dce968f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe3b04e2c0acb705f3680306cdb74e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacd762d35f8060b22bf70045431617645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac892155a62bbf318d5ec59dac93fb83646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db5d1ed165d74885de8f2bce7869f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf0b251d8b8180c90b179d92af5c6c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d0fe6328564424ce5f6c140da9ba9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fc5bebf15ee57305aa91fc6dc6dcc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297d732283ff966d772b54d0295c911651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db177f427bd6e7abfe83f6021b0418d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c81bd90cf83012ad4af9d469506e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dadd3f6944eca84e5a9c5385d7efe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ac970a083732025e8b0f0f87f956e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff86d2aa5cf726f2513cdc2d286306656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf99b60245a0a8045b68b21d4546bea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569acb5f8f76f4595d8d7363ffbce86b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca951d90d88a26f283829383187b056659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75377ad6bab494f1335f0c409debc7f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d777722ebd1ec76b7caa358560727661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba218f26e4d8f5eba81d7e16a42d3a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdc73edbc39a1c796fcd9fe702497d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce665e09ef53b30dbd8ad880d55625c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe87f125e3188194aa02e9cf5e7dad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90e6514f1ec73120002cd9da48b30d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f49b1a8da6a76eca83bb73e90987f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25b8effee442607a8643cb5e80cc86668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160a6f4ae7f0dbd541d82c9fbccbd77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec359be46db542b8f3c850f6972fa67670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ede235feeda435eb09fc953803a12a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfcc8ef7ba18ff89e74915fa14235b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f41a9c1a139aeb8198c0804f8b3ac2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d7ce70dac0200ac75456723e9ee51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f682536e55cf7d8a491ef92cba42ae7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc178db678e64aab6e0584856f0e7f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b49df55a6e5b23faf0275f9f9670a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f901c6f07d676ef23dcf7efae0939678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93e47c7152314e4c538f600836e902679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd436eba7bd320216243e726e50c4191680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b950bfb8ac4a138e5247d3064e0ea6a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5e4d0a338999f887cd340f578b09c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122565f66a340eb2a53b5035e0164af7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b12cf28ff1abced9377ee7b30158a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c2b95264b693c86df4e95be6c7f0f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf634ecedb340d5c459f73b795caa1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bf058fe6b75ff10c50351ddfaa7ca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f141274f63c8d672f7fafcec26d66d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e611526f6384718fac140aa49afffa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96db2010912ff912f6a791193c560d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d27093ac85e5978b9c1e500ac09a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4877f1ff3b79370accb906f864e8e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d7fa239918ab9c36af41e62464733693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594123a978b4db43d6f6f4aa24ded97694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb734a6695cd744056e1f50b41ddbb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373949bd28757b71f28e27b1babf943696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011f6bf6b4bc71986c5e73edbf70377697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e3a172b3155ba49130e29adf874d2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824be4b4eff7e9c4692396a8b91c7d54699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222c42bcd7b4215b7f831046d43fbfb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c55946c3933c26cea16d216794d07701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18201dd52294835e6df4955defd24c7b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923949f635d600ef1f16fcd6f01639e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f7138e6a3f7f4c8de1330087b351a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edaa7545a670e970a606eaf264eebc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475ca6af4280246ca25ab5d9ab7d403706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d4b6f473120b8c36a452e28552533707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4c8a3d5028f0cc45793d2dc324402708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1185a16de738d8b8748d294a586acae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f018f22f4f1e51ac9baa6d43023cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d990c1dc91922615b6d3d4787a4c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941cfa56985e37067023876723337cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834765bf7b8f04c6d7f35eaa3460bcf4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7e9b4a7a4c4cf0d8ece4a3a7fdd7b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014175276a9443d8a85d5398b01d16e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cf5cec04002fff3814befc3ca9821716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296c752f2cfce1461d03dd74f04f79c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcf1e675f856844246c4367d097828718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218b626301d74afb976d5aec83e8036719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1ddfd9dc2daa15242778a28cad705720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b50a4ee269706c56f498c2c3699007721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4435a172491a67bb1a34eaa4111061722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478873ebd2bb4bf8e4d46733601ffbc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f707148411d23aac25865373555e7d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772a9abfdc7cf163791936ffaa5124f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06254265ff998a0128177413c1b1fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1c38a62d64f234ea7ecb914de7c54727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8550d4f1156a1a109b5549365e25392728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f9657dda9fea08b0d6c96f152eddb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce125725dc552466a0057cda340dbf60730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e08d328bdedf2c9b1867b7eea7ca8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683f43727caa65b3ca69c1feef93278732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4df451b8735b1fdef87bdb9cfb151733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee570d2df5bf65476293d0b7e2191b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd756274135bce2a6d53fdc21f87fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe771f780e3ed285754d7f641d14f0ea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9295f40d8ca3853d7ae6e7872dca69737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc93e882f6a985a29d6e53c082b8561738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a5d392f52675a4722cec1825bd3c9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc366766bf9d610e5b19528d56c0097740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac07830bcff61ed8f2c15c1821e014741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856193e14f070875f00ea56f204107f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f31d6710b5ffae19eb6047fd55e2e7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ec0174fae62587409ab295ba22312744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92331e0ed718086f984e715f0dfc79745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061bf171c2e195633f845dd75a38a9d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5501d1d85e45193edc455ed4100c933747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23588342db9007b1e6f425d7f477da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7a76105a7f02f12371e57063339ff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17143c8ab77018e325d7b71c8e7c2087750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60baff75d69d02a22c606f4be75e8e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13f016382f8764adfb7ca4fae70ced752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae2e86ce16d7978cee8cd39133b469753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de260b1b907661a32c4e6894e6c4066754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb791d3e0d49b2d02ce9ddd86e48989755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d02d39fbea732d1d8a6019f082cb84756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66622b619e1e82060496e3039948fb0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e8b24be5cb58fc9443f0d935214a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17068750101a0498ab9ef6f6d9dc2133759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b03fc6366ab2608b482cbae7b9139760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf77e087d6f9edf7dde841c215b5b29761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428255dbd7c076912717f89ae8f89218762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b327b0da4820fed30b6991b35d34f83763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7b3c14545f0890189f207baf1468d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffba8b6f1a74a7bb086aa9349ef3c9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a21f26ff3b4638c0d0da2c26ff37d5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880ee3afa7b7be1fc93ef8287cacfb3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a94574eea48807dd526a34a730841768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7aa97b2b162805fdc81b0e875f670769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c5688c8080d0fdf2c3da8d213e425770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e408abe7caaafac54facfb66df2a4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81df853f52115166000ca31192d884772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2321ef30d266ff8187e3c191c26b813773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8ac8d795c0d430f1ad121c13e0dd9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef50c126d2879f97dbe10173e45a32775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2953d362ab3d6e1f4bfc9e11504916776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf9bc75acba60b7235df170380d29e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5bd734f213e5024074519f1ed0303778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584b01bbb7eef4159829de2fb335e43779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78673387a0605b7466daedbd931e464b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16c4dc67d5d32e9d37c927eabfb673781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8ad579378dbdab485c790fe683dd4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db035334e8e1113415946e53b0cf637783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a904c0eb7047d74011ea68416cad43784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f8b38844e6577ea566608d18e726a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2c08a4065933748f51f20db4e17bd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0719214a1e8296390ce8fab7fed695787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d219527b99beab0998fbfd80b9dcd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b89f866c5bb7a3845cee37caa5a74789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5e40ff69f3a9c57f0587aae97b732790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51995ef55c1013ad8321fbaa7363cb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d72f2689dc418dc45a380de8ce51b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddffeec1f80aa694f545366f349be86793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2db63ca993e4a8d21e4b39638b87d6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509bd5b56e625c9a4c9486817269765795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18119b191f81c13c9260fcae3f6811796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c597a92fc60792c98303fafb6d1d9e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe716ce9b1c5c06cb26b900b063c90b5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27309f50e16693a21f23b3ee1db06e2b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d6f3c7d1ffdca3dfc670f862b7ab7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccc7cb906dff5f7252bc96804205fd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256462336b16eb346e29af37078aff0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56856f5bb73cbe88278c4660f2d1fac803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb7f31db40bbe87e172bf556256f3c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f9075b7848856c63f6c0c3f221af9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541fd14b5d1131f542a9ebf6a33087a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6753a55d9924655271581662dccd0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a95ab07b2ef0c58a2be6bf535424a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260375140efc795d3bc56537d4469ea809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c40a2fc7cbb0a981a772044f1a902d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790d8e5482d1d9be77c5f86e1225a0b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253b3003d8a5be5f3e764298ae38bdf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d827eec1d4ab05149c91707134fe3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c321ceec30e1c532a396e0805b22202814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4e13b6e2f71358ddbedd7f0c04658815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cc9f4c7198a8bc65782e4d97fea39816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3797b2a96881494035f9fa9ed5d10d3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df911f930bbe54043e00a12848b908818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352c901c48b28fd879aee2054d93f94819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e51e7d79464185d93b65cb7d40277f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7009b83f2d4e1eafb95e935025e2f3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0ac5e01e4f8e9958c749b661b22f0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4574e6a185427eb6899f71d16f3f61823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c08530bcc20c292094f4b8d1b0eee824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b8483a6671fabbac2195dde56fe83825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cb22f71d9d450ab978bf1a2e59ab8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09af696ab2d2e8d2d93b9899d53face827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd557695bc3c64851853347fec014716828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d839d3a4a783824ac288b6aa2584b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc168df9de6dde57abeade51d32b037b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8003a119769569d7f05f5ae6c874e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0124ca957a0d55a3b16c968f8223d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cfca9243cb7cdf703147e4d17c476833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a9edf59c833fe48e2e62d0fbf2e54834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65e510c1db9dae9c240d1194abcaec835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e155154886dc8ed8100023b154f3e4c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96415df70bc74e5d56d765b9173115b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784080dfb782d86f4ccffef0200e9c9e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16ff38d50014e6250e2237de0087f7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34bb3f0b175129ca98f646f372c5da840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebea1010e25547b2ab63e48d61dabda841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225512124c5d5b512fd9e6778b9b1b2b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd21c5ef1be733c21e237df15a955f8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dbc728193b81dbaf529bb07352598844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa27a84dfd3d53d96bb6e53f09141f5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438c4fa341d6e4b6c59168c3175d7e3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40aec18f54e94f7327670e16f023268847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2a8051ce38c766a080470ea01141f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22346fd9cf5b11ef8a742b49a60c6d39849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0a0a7449663fdde2358c7aed87291850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7f844c3ab39e8f967670c82125c5e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70945613d62ef26b45dd2fa50b63180b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae0725cec791d302f24a5a48b0d524853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6a74356668ed4440896c326b87856854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864afcab67078c5a014b07a253a0ee8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60947ae33de54825d73a069430a3ea09856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca5a2b1e61af72ddd1cfbe850271d0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4ddafb99f3807f26136833a3010d4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53edb1611692badb2f965a3c03261c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8028f80b0595c74bdaa9f6a9d2073860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41b54494cd4ba65b1d500c7a69ccc2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1eef37524db62488b889ead2103f9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3524f9d81888fe313f2beeac88771863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8ee2f577a2997df8aff4e8406b541864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5423b04a71f467ad15717f60ec97715865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feadd8f1c7d199e01a59920f40a01ca866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589839941a4c78d5b3709b4e53b397e9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7696ff4c3cfeb29ba3dd0bad8f1c1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c500d30f152d82cb76ee141e780afe4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dc13093e9101d2ebb7eb0af415f4f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cafa5a78857e9060f64a79bfe2d59d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553f848fca125c4f6fe3a68d01e7026872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca37dba878f70df362803dabe98f2c0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105eca423b8d5be45026b505b8591e5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b94fea2be01c32c713edfcf178a18875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bdd607122160b4f00c25520be24f2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd59e3e2bcb3a0f9e1dcb2fe29ecd8a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39e8134f3c4e0783c3461a7ba520bc878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbced94778f022972f93c00c877835879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0fe8df5be6945aa713882fd0c361a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4b81fcca7b648ac5eefd5ed5218e9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804e423c706dd53c1023782bdc22f8f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171ff24019cf594ea6a1200fca4a7e1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865c587db14b6b4b947bc2fbf079500884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe154a0fa1f4b998a41701aa26767e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a68964fdc182fdeb633220a2f15b9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98524ec71bf8671a120435a18fafc6d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671e8c388f4d42252319bc157e4286c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11161bc141dd3fb4099efed24e7805a0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48659cf8107214c0bd96914b30b9e4a3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a36d2f3535bf2b375c795484cc0c6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30702aa04c07e27a4deb8e60ad005f49892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcaeb6e6ca4ce6553f2ed82d10c4c2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6670e01f35f33d9b3f3bc0e3f4df2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51522e36ee13f86f551fb32bda43ed9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63d13658c52dcf536b45b84cdad72a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbcf246ef77b3262d0ef6bd313c904897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3260ce2a26681b75a2a42eeaf5ca9d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f24f99c0e0b4e2a357e3f959b98e5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cde72af6699b109b3d45be33fd0a1a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974c784e4705cb9110bc50ab04eda75901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d758cd659347e448fb8694c85485a4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867322815329dde289c049e0c6c0fb9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f0ad8f422a2f90adbae37b7413c9c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00f1ecc47dc7000083988619546502905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5951b2b5d94b7d4d3fd1098a04203c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b60bad6eb60efd1cf16999f5603d9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f32d49e874bc473ac297f54ada7945908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833235a372a13f5d3e6992980a84cde909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d63d9d9065bddad7f7452ffef95b6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1aa130c000744a32b108b3523e804f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff682cd10a4d7b9b2ee25409018fe28912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97b5094d92632439bba3d720df0601913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7f42c04ea4e392de2b9dd5f12316f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f356de13401fa5da268a2d8c5e358915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bc2ecd5766093f97960da47476c27916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc385543d140a1a1f07c8311c5eabe917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2ade58ee44f07c3171014eaab49ad918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f1bad6cc9af83cdc82639a53385a4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fedeaedce7a66a4be2144213ae369920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544aad86a21a6b557a16cc9426e4f998921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29368c24adcd6994baf0600b9ea8b01a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0c8bc7566196998dd7d3849a2fbf5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bb0e61d98ef560689809e1fdd343b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7df7a5aa7a673e7fa6fe401239b08925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfe622d237885fb2222f2ee7673211926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5507a43760b6caaf725d7e31efca81927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106017d8f0ea098638ce2e024d72afb3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fb95281a05a17aca5ff1458bf9331929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39a0816d4e79d5891369d30a5a1d1a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca4872c123b09560b8d0b4fb0524a1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73276d29a753014f8f07a26f9ad764932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a1ed4c96fb10a9f33a3d3011b99cf933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92b50c86350d80ede5f0a3d5e126d1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ae188ee5a3cfa7d29e7a6079c6126935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e30426bef5e0da0bf1145721a68c1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c147fde2cde78cb3fb24eaf0847751d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190c58e5a027bc9e4021aebc6e364fc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de138a2259ee41468ebf479589952007939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fce10773719b74db93df51666c18a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4aa657b156257f57ef73874786594941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e46a21aaedd5a6dbc5c2254bb9b4e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60cb8c74b7a8b3513d23a356831246943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf95091479d783494c4601691b4e26944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4dabdbfd85a27331c99f24182c171945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4432e6c5728ccfabee1a8879ecb261946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d03464041f802359a557079498974947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52874f47f12d48f0267bec22f0c147948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0de695a61edc9c512247b36e9a9f08949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212cd7d37588536e98bcf414ec884c8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfa23c7e80cbcd56489a5a03c52bf9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94705f2273a3536831452d66bc0d49f9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770bb4429e316baeb328e6d53d3f4c2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d95ed64f03983a154911d807f098ca954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85767dbc987cf1f3cfa935c62efcf0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d4c0ad907a26ce87673bce5251104956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bb81ebbaec9dc0872c8574507caee957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898567eb31bbbece5cfdc6ebe7ad14d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22967c7acd57526acb87f8de378427959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc630df3f09512bbeb858c9626f66f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488723eeb8e629f4d0cabba938b18a0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80df00b5048ac67460ec5ef91d3c47962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf225047ec769b0bf61d4880578a30963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a193f59da223622c08ff6754a3b1d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e48b571230c51429034ddbe3c6d8c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dcd33a3665b12c7d774228089a555966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f59ce12f992361820213b47879fdd967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4ddd3912b3ea03f19e9af4ba7b63d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fd48f1f24b6e4c15af89c7e64e2fa969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f28392e9e06c9b6219e30edba4f601970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a4414b4f377d4d843534bf3b8c513971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dc797681651d5e9b18f6c8e98eaf6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab2ee7e739989554eb6d2ca53773da973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2769d2ad59b710aff55bff3ea1ac9e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de33b883c1d69b456f878f6fef85bd5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07e29a46102894ee7171e915b6f895976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ae2a89d6c6380011685af62e71b99977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cffe515aebffc4888f0de7fd156ae1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc103b33a9722ee3225cd08b92014b1979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600359fde573eb1069768b69353daff980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c30388b1029076c0d5e37e141b8cfb981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060035fc1019b0f3d38c80bec02033a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b05a5498ba79b8b92273c9d5a6862983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670b49d03df74530bfb574afc6094bb984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e8bc9b92e059dac8961253180b6ce985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe055425afc29ee91e293dc3041c99ab986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a667a7a53f7f7530a0aae24eef4d27987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894870311c1f46a521209a83566f611e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280e33cb3eef36a3474087f2f8e3e65989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334107ee713d2269fa27e3bf1bcbdc5990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6167ad1769bcb9664f1f9870e07e3991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c22bb1c026c9f5426cbfa1d42e75c0992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bc9a744780ce2a05e7e0d51a471f7993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2675ecd5160813c8fd43bf71f9e965994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f39d7203e33af643274a8440086c9d995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d7141ebd6405b9f1947decec93931996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bf48384e8b563c226e4be998ae441997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9bfdd7486dbed1147d5a4f316d4fe998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>