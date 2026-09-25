--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e04d0601dba8a38e691c4c1654e6c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785c69196f96135b5b80a0e7d1cd6ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47b936e2cf76e8ecf04e15c32cd1723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e6083c9d267e7088e50f2323d32be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675efcccca0babede6174c591395de05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e04247ff79d3c3daa48cb5de301fff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20011fe0b34a487737e5b6b725f666d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa224ac40b723fc48e78504483eac98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553aef29a9e5326dd77e6ae2cb1894009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536fbd55cd64861c0e28cbc7fae703b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e4977e8f850958aa8a0566b0e2a2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb5bb8b1c813420c2f0c0535879c4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ab1542f2c11cee98dc46b58afbb8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083dac02f66282e687edcf649a607bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14eb86e7b5e8ed0b53c83698a0f8e5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f676d0dbf15cc60f36b8d4363be52cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb9d0319801bde1e7f8c8821feaa1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696ec96e824cff258b89714bc2d972c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c537b56778349a6132bb00af57356019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261ea388f4c9c2624308be70107cf5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d343a31b167bb00763527cb51eb0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acddd9f7a5f328007c52cf15b8b7b9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da83e0d26d5cbcf7336254f5c1d715023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ccde5749a0d697871404030c3a84324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b92a2e5dc6fbd6dceff858ce54e26c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3402938ae38ef1e31415917171216eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a6ca00fea4e42749c448f19ae300927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37550f53132649a3660fa863427cd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdf4836635fd9792ea06f65a8ed90b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a56c832288925553ff5aed07bb1d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da281a26baf5b22a4c8f5fabf0ce1d9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201d93906421cf3491e2e1f08f2d6e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da2bdba2e0dc1d5f957799ece2eb8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed0f49061dd3787497fe004b46d60b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b232b5f1be6651539ad1843b27ec2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbec5eb54cac3db582aa8e9e0ca8ae736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9c57426d04241b1ed82ed54f4cbde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785c4ddf04e8d7f10fb0bf09d8f3b0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513ae6dd51a2ab96a7540962dfa53b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27423a31ef756fbaea8b053aae494440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd6b8dbf7766c2939a58d24cf4fa4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923be75aaadee239c813ffc5b204130342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5b86bcf1e181a4c8ae1609ff9a6c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac0c97cb5bc2e812a8e1ac542fb2ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cec2e3badd19cc59c5e245c2d3161445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552501beb44315dd1928d0dfac2c27046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbb4b5a404534b4fc371cfda4f876447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad28bdc71aac8c4902467748bda42ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee14463586ce08c7c8a77a5c66652849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53d10e09bc8ca2aab4f6fd08bba26b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b09dd2859cd427a789f232a449438351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970146a524ddf009041b8dff43daa5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1828e827b020c38f1f8b8703ccb4ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de4176fd132fecaebac04aa783543154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbabcfb08db1a08cefb2c032d40838555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d8513c296d6197be77254cc1c1d0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a61f28af8b78626a2e406187ff41d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a22dc9ba841793726d083373d33e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12a99a993a371c337a965f0034940d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d65cbe0916ddd8aa3fb51efeb8e0f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edce7a10b5b0c4fddeedd119b18a2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369511d904958294a5429d46536d4de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ed3a20bb008b52297a6feca46bed163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26bb579ec0d8e8169e04c0eb17a8c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2389af1781ae2776715cbe37eaabf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1998faf0fd9db89012796cf1ba92b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7cbc4e8f75304630f30b9e058857667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6ca225a3abbea4e4e8cf41581015968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76988b01c8799ca6a9c11b2d61509dcf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3926ba9f01a130ca4dc105f40e3892670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc9c246a380a78e33e02c76b7838bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d333da06ba84672692304ab2590b5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98657b4c03931d0d1e08742f82e8ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa868d764e3b35a4710a7762878b187f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4dbb441edd28715f75e372bc74eee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d48411fb31c0285153641ffcf5c5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ac3582346b001fb31109342d0a1b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10972d9eb879fce39544602552af0af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c437d8653d1e6e2c89921a8efeefa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7a0f06ce85f19ead3c2d3e0e4000d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe3d29a671f178ceec4d082291e5e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869538801d2c9a29b401bc67031ebfbf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b482a7cef513b869c8f9a383e04581c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591a771d8a001bd774b463a80f575dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17dc4f6c546fbae1b7bff899dbbc4985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab6d31fbd7943ed37a9722ee2a642386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01830465a738fea2d76003c9c1f492587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adee7198fefae3e276375b4c77f795088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb2f8ffadd817d2927c231d81fa33a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204de7f743e3b0306491b94b55297f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e91ac507d755da6782bb3baf74b4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a5a5e627d2544ab83099c57ee1c0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fe7abbc9830f82764587f2a31ddb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f9a5a354c73500facfa53d5f843c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed93e269f1e09f43d36f64fa20890ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a9d6ba8eae34ffa69f85f026d58c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabae2b7680482b094c3d14ee9feb8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329a4633ff788b5708cc8f7c1cf93c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f82692e41cafac11e568abd5880fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba893d84a9a81dde0f812c1e204244d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf003ff9a73f02c7f1298a339cc9ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f789aee17666da959f290c9e10a80ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd037f67705ee13f3d11022165c4d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c0ee0094e54f945240069dff20639104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c114abeb072c6ff2f86ac05f16aaf8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b53352cef15abdc78c96c77aec765106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665eb36a9edb250b64afefb426d6454107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693f09b6ab64438c9aa01cbe570a3f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd52ca07d1393e54a72d84f63c26f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca854eb656d3ce964ea1ec199d85b54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5a2ccf743ac47e548109c51002455111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f88f93a0f53e673db4af37ff73e238112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d2271dff56058696359b3197e10c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76afd1d7502399fb5724a8093521d32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5eabfc59b3bca36eaf0aaf4676c43d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767ca61ad8570cfc95d13e3111bf8ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273af5ae440ea41960027aa693df3bf8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c92ab361898e62c569de256b4ab39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ec630e16863defb786b1f4d2936bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecf6301c08c3ada0ecd6167cc4091f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c0232b1294010fd0e8ce26e656165121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb640cceff30402d93b0573bba2654122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17f39a6e021fd32e35c0c5f1ce9277123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680924f5c0537e2885b24dd11da9f47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8696fcce95590bf6cb73cbd846e051a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0a6fbb5779e3a2cb0bd7e2931eb8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1094e0c01b786c56bad8ec0e63fcd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d977a81cb032c25a885e5e0ee38b5a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e180fefebd11e7347c432b5093c81c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518505db178cc7dc42701350ee575097130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ae593e73a72ee8c0de9ec590d6c20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3e60973bcdd7aae4a662702f1a8a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f80ae5a2b76b9917528af9121ee4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60551ae139d41f6cf46deb44592eedb7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e068577e3e4af77b4767e75c63d8872135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a147b250773dba4e49656ccb934d1b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55c88c1585865610e98ffeeadaa982137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d68911cad9391a98fa240dad9921e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d56795f05f42c0680a1bd1d71f54c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772856d9ec4870442b331db75314be9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32656e948e43dd1d600a0fe580475b4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c162bfff42aa19a15c7b8888734f4c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccd97480f6e9d419059b27905709c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4579f2cb318ca31b3ebec26af9ad7f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f090b7146b5e937d4ea4d0dc9fb9460145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96436052b66a0830a318d4915988d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbd628530c73c5cdc759c110422517147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0404e7141dbe4c4ec953d19fbf2cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6018f56b5202aec972c07b6cf24ed50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f98864bd0828a2313885670f7b1c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee3474d2c57a41480096f737c54831151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66403f7569d09b38a7ab9e477f07dba5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac3bd6c7ed1650a02658aa55f3af4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e19d98f999791746e9761c35c6a813154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca223d50d932364c95351c268eb39329155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e26bf3bbc812cc8bb5bff914ea947156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a131b68b5a3bd388497c3354319c4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8cce866428655fdc28872d3079310158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338812f286131df301962e81b34caa7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2696a72c4b1ba9f7e24452cb42b8bf0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3a109d3193b92512695dcfa563255161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f00761b0e24b6989ff42aa6fd00b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878d0122e42757e163dd2b483cdacea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce7f539be3a4caaa03b7cc93eb3031164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef88a2aefc90a4f7470bccbc2681ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3f005e707b8f47f2b78661da0250b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b62d87dd1924bdcbde542cee67a1d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338008c3f68f319c41a87a59649d3338168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac12a0fe1660839f5c60125be9efce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec660176759cb6be39c4dcf0f8df10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb80286d012fb3a1da34fdfb87d76a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef5d836b7f306b2e5d10043b47c025172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c79c5c0d93ca0baec1a3d8129a781b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bdb7e6197f3036a87f8be9a726071174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc748e5537efa0e933dbd81a8112992175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d60122d0cfd2a4b3389fd6df6329a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d268a1477fc204348b13697cb980b30177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499aa62af9e6eedb3ec9bf00394fc0ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518eb1f1661c272e95550072a6472c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73c5ea2a3b9b65882d76d3bef8a29b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf20b74cac3af8e2f850e7606f70716181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba664e7be916b12cb0dda69ec6bc2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929524911c693fa2e21d49d74eb4daee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b8acac2aa1efbf6238fe7467db2a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18723f2459a748e3f7eaf02ef894c59d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad25d0942bc870c1ababf9b7493fb7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfecd144c62e0694a295e2d64e20d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c3a32656ee4b001ae16b1e3857351188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f771a2984c4f01f29ba9d3acc429a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c371425c8d206700c027ba0ff6f3f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb385902e2de090d8281c6bccc51272191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04e5d7ed7b774dc922d48b832ddb58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a01d0a18afe645906a3ca0b14baa5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e88fba51608d229e8441290d2798e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19270d9c5a82d037427db26c6faee57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab833a35256ab6577fa3c2c9181606db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdec26a050f32fa10b77189529263ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ce90258e2f1d23232c744e1b90518198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289222acca48d904e24a34a5b9e1fb6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885df30ffb9be6a230b53cfbe331fa6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0fa3e3a8d408a5789fd77e8980a7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bff9b9c71b3d95386fa3146490535202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f7b4f781469a84cf1ec70cfef9aee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881cef90b82fa63c339d99475123fb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104871747f2105ebdafeee1bf065645e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f551780861266d5d6f90c0c4b77d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37d88a8b3ceae6b2b12748091596a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf63d02710bad3d4141018647b5f142208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd795bfc406dbfbe5d9c536dbc177024209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db5434155083cdb7f3037777ec7ad5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0b56693cfc72f9a9d754912a6ab8c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd9f61aa1517b4acfa02ea12f8653e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74137a3e8cc778ef5af95537fa10f967213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a589e10d130785d660b245a6454cf6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa2f9a7bcf9286645efc1b9bc92dd2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754596201c09ca99524f0403b4552771216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe57e6ca6b8a30ea040127beea20b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6b62f4365b3a380052401a2812f8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3890d004dc29d01192f789bf3052c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c10c384dbb4e4fd733bcb36bfda66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf22df2bc3637572811ffd4e75e2b99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f65e4a4ea6e492c1a4abccf7c7eaa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e6af8455ed330b9153cfcb133bf3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd0b4a9c80a8576e160fd8f7262433224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126c68970bb1128a3b38a21693b64f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bd2a2816388afbd77817659a50ae3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7115901e462cf9c6185a5292c478c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f0b22fbfdfbc8e42828f5258b3c8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f5979698f2989b857baba7a461e32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9f32f17244e6fdb3289dc6f40bd3c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7982da8d348477475734950494bd567231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72aac0e948c16f66842c2ec711bf57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70400129db139f7d4fe3fc039f7c037b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe621d3d96a429efa6b3e425750fbb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e295d7abcd6b846761e65b60dc0ff2d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b37a1cf7f78634ddd2f8b38d4562e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bf2447d4db7136db09ca8f8c28490237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100285c5a7e107603c54b22c38a2ca3d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7f9790b99f09972890cbb6637585f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e674cc9ee18fad428b2972e4fefff5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82579b6111d724efa3cabb79ac7bb5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f385fd16ecd122139390c618072de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f894edee10c3487c30cbb8820eb57a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d12b0f3329285d9ca4821d75037d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5841c35dbfd78815140d322f084fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72cf3bdcfdec8e25d356a475c9c90d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba56006e02a5422a5f100e134bf37aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b86b900f9418b3b686e128e03a75c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032802c9761cab0811d19a1010f31535249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1b550d505234499e678cc543775d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c255616ae5ce132eb011b3e69a05e11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99c6f94e1ee70a3078e655c08a0895252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e5f5bd19e7dd1d1fd6c5c9ddc97c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f686f890ed7b10dd90463e7ac502d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d9f09b591a7937acf8866218e8924255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476bc769cc2d892ed714028d61d9cb7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b5afc87784547f2c6e73cd4bba8ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99305b6cfa8d79024984a6282f923d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cb6c7fb91b37d93cb948ddd317aeb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d685c9ad162a616e90dc7680ee7979e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e841b186395bbc10b7a0c3dc5f353261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c5cede39e346921c4682b8d94fc1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dd1e604c62cb7c2718ce582400608263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca1279796b0c6deaf0787d04ecd180264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b6ccf2bd4f47df3b9623b63db84bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec0f2c0f09e73f39c871c1cebd34ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b499841ca4a5ba265a9953a92a9a786267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cf8220950f705ab7302598b18dce5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e44e3edb1efcfc67367dd77dbd3ada269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921864deb7ae829335c103606ad6abb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0443a892f4c74e8064b238559dca21f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce116cfaae7454b78ec508928222617272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8692b010933479df77c66122b929517273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bf90599684320ef5c839b6f9c2ded274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe73656887a2c04ac9131af34b7838275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72711813380303b0d8bfa20e557e2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a4db010fbeb60122ee8ab66936a8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe72ba6a9d23b499d1735de629e3a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabed1aa34f30814bcb98e1420b97789279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b87b80b9fc68e397df9f90a204efae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af142ce42fd9e600bb5bde7ff707eed7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11147de0e4e8071c0efb63f473d0acbb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a17732dc9ecc44aec9f25459181db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982388173293e034c2a53499d69c4c60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dab9a729b9209569e32cbd443d5ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409ff3ee8601fb7d9c0017a3b8e8e95286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626efebc41fb6fe592b6f360bf75f79f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010fe9d8adaa48cd09cd6c931fec0d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6a9ae2fdbcd7ecf39aa026beb5bf9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7a819a574b6dd48e0fd9fba5fb48f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f65a6a43388b399303a6cd1d328d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87bcad13462f0f690ef27661b0b6a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f72b8da525a46872be93f7a70fe5c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e9bc42d77415ef1f0c12329fba102294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2e3b1705b81029acd70162ecc0fb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cda6be27bef87d81cf56118b1e91f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da457b2695fa318eb8fa957fbfca3445297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83d03ea45365a3213fa8c6f03ff72d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54da1f906e9c4f1c13e75d7159a6ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753051c5f4a8daddc2859ab88cf9a3aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729db203c181c461551fcb42f87436c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214db1c3ff2b386dadf839617d6bd18b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0952aa4bf6d9d9a321cafc2ff6497303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248cf054bc5830d8414a4ee1e51f932304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92226221ced7a85c71d7605e1190101a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f9462b90244c6be261e8e3b2440b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66b5640b01f6dd88818a2a85b8adb9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44361c7744e5277d4deff94304cded308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1a6f2c28d9348f16fd448ec629f39309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25150d69336f755196a41d9e7883f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13149700e0f1466434286c48ce2d4cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec8b1c07bf1c144bae401c3449b1fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b87363291dde9a52b45576694035a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81b62fb559ef06104c0eb44d531028314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f656f971771329e4d8176e4dc38f1e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42560bd6ca379f1d2aeada9c864d7f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8e619d489dc49477b26a7795a1960317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57b5bb13039420cd8ed84063df94ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a81baabdd914f7ec7588d870fb6964319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e577b002b6140e8b25ca253debc61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b606c2cf5e06e911dd640de072524321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb49fcea88b4fc824b7280c8cb38182322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2db52617faec7dd2a1ae243e756be0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3835dc59220f256849cdf9a24d26fbe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ed3dfc5450a11d2f0b257fdc511ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6034d3e91fc10f90666403f8f0055326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bde6d6a7f2990d7a7f4eb59e1eef5c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e01c36454eb7313bed4ede16b9331328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0954df1faa61bd71af9e5c6fd6b56f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdedeed04085a16165497164218ab2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f475608bc635227aeea6124bb0cddf6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369aa39d7e0c19f1f16e52a46847b342332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba738dc29345c9bc55e313d0112728f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c0456a80bfb765591b67b12f4889e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441d0ecec0d7569d37b15f6cb59d9a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d622f802a58b0b8448a56409eb2dcc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08267a221b61503e9e235fedecc963337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d58bd0945e4ddf11cd7975f585a8eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2f3864e3ad5f49ac58b0b274fae9f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78204173ba74d95fc8548a73853c00c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443746e2027127f7c1ce8db19dca563341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c0f3c3b42dd909915ef2216867901342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433af120ef638750c391e309e5a5810343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894e39a1514c3e54484969f64a8935f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33414292408695c664e62b0f85b2f453345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01cae72e26e12e0f583aab85551ef7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f55886ffa99cc42e3ac7e513c53da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467189c2455d51ece0d448a828b34a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fbc3b06e36a8856807112e96a7368349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b66ebaadd3f679c4cd9341c4ef743350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd9602059c5d302fc9cae06bb13319351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bc5e36527017c255d80c9336534d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3617e3c690194febaa4dae08a20100353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d220c330e1a07597821ca8d040717fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb565d2f2efd6cbd7f0f6c441e24e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a541cc953ca80e167c353eafd40c7a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d767ea66f46e54460d294a9f87388f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c619258fedf34b17e89e1b8b1d26a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3bb564f0591049d02499e43760b43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c21f8958197effce2199b8ee70495360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f65f053064c25bb9ff4af9b826ecd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549be2796ff5cf9243f3d29afadc843362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7844fc1073214af16c3c0cddf1d0e09363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f546880171421285a1478fb831526364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74828fc96af22d4fc7fdd47dd8dbcc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5e6b61268492ce9c31a6050df04d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582f2a79a103a8d8d796e0b11a65b17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0e080498c1532e1de05f4c3f21ba4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f96653504d94fea87b6482835b7976369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65707655771fa4f35bb219f66f17b56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add88d229b127d4434d1249b6a572827371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126379575a4e3192bce181c387306d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd41895ccc7220e72a993f6782c038373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a3a940faabe5ce3688db3a7b8df37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010c1838fd22b0d93b6ad27e0a904f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdefe431f040d08c6c3debf9da93f8c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1e285d63e9fafe21dedb444a79e6d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ad0ec0e41577a27d67ab5e5899ddf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73db8d677799150f716ad5df7dd459d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1a86055aa1cf8916e908c5a356b77380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789e57e8f6ccbeda399a1f6c548fcaf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ac35cf8f4ee3a9e90246f6a18390d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb92a2cf4bf9440551afee6a80ce329383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a303234d2f93e093b40c572d40642384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173cca75ac6197b751a198960109daf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d8a818964264a34aa50cea53c3d67386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b4ac91fe3e646f0c9590caf45d9b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6c21cf0ae05d20118070a19897db2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e918296519817f3e754dd67dae6869b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0ce8c64fac574c2bb27dd0bed471f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1c7947eea0e120a2dc01bdfeebab2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599e0748dafc9b57247d83a9cda1e42392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa48b8bd9b15243760e03764484784f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f2240ca34e027cf6b36f1be489c51394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31f2c45e0635aca2bcb3c9b81e932e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020bb07450518a6e14a7b6b3cd918dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15317e239be8e230646bb449a09585cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f38e8a8d01ddc77afe8e81187b723398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4b02513964a1ca0580fa73187f872399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdbafb16013f1fea825890b9273efc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13b902ce49aa25f8ba7a93e2b590a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63036ef28cc5bdee7f50da54bf9c6e9e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138ac26b671c794a92f20ecca1dd4bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffb663fe0b63a338fceb467e7ceaa4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268bf668665a46996f6bc2ea2cc7905405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bc6c7bae7389dea0c2cda920d99c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac26a706378bc1e0b9e478308fa8176407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b2b131c1bb78ca2c21ba7cce7ed95408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d4a44189c380be0cf611ef327f903409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d192ddbadfd228dc5415bd6d729ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ba83723f3054f203e0a4b96aa5463411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890483f5547017b2722412f07d401e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75243c99ee5ecb3a6d5f6040e71e09c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed89bd13c499ea65547e58fe9e6831414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e0d921cab4ea4ff8e619e6b193acd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c31587782acc0c5f47fb4da920d8b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139e5a89485c278083f3b77c82b8977417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a326e3a0dd21263b2c5bd1de4a306f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e64b98c4e59df5828d7aea71772f5c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24308f8d0daea5dfd8c1245e6a37a3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebea8beab56088f49f992a35b1c355421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059fd9457cee7ee47d801afadbb0fb8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04667f8d0a6c4bc199510e747ef1bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db67d67c83ba67fb368f65c5a5670e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee7b1f913cd65633866f36e23dea40425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4acf49eca46f8aeb2b17d3994ef2a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a617492e85e0b8a3401896b2c47d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd53c60ad7546247f3a924d3e65bc4a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb30e99d224f75f79fc8edde2cffe2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531e43b2146674c67cadaec9d6b9516430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb0b797cc641c28a955746a43c62af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7120234c8b43ae41a8c96a56e4b522a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30ceb063037e42049ed023436de878433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061c5d868161a2b6737c571276fd715434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a497090fdca1ecef7f752a53947f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b84090f97922fb4fa7870826a8ce5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210f725821fb9d1923b29c4fc418dc8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03127fba7ce5a76c7a485bc7f69e5e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe042b8fc18d9c78d80e2ac1fe572a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de2c251f6d4735027d79d1c915e466440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e9129b1f50f2c4634cba4d13b780a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc5ed85e8434504139330eb55c8c06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110f76c2b25cdb219e55b127061964e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696434710bfb836cb8c1454cf60a3332444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19212c315037cf93d904e4a49b74e493445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6be9dc74d533ca5006484709e9e49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccd8665f4d011fc13471d054c2a555447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1091bd898b23b4e8279adaf110d808c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915c8422b86c256f07cc8f087f8fc36449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104ee3add0bb319847a1c9b2233d2ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282aed5c6b1a306028f8acde5a64a10451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986ba94d3ede722d986d3a3313578b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ad5587b60fa9e3affd400ffda857e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ca97881a662d5711ef2d06c27d866454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145726302b725adede6d49ac722cb891455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b73fd7888f4d3e82ef3149a13e762456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7260b04c0ee0b15e5bea19d9abf19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8786f46d981fea102898843d65fc03458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143758ce90bc16c59d482259a0cc92a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cb8b08a3d704be344ed5d3f376622460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b317e5775d09374371d561b0659fde461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7633faeabaaae2e4b565c5d888b05d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58aa7aaba710cba3ed459bc0d1cafb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2c9ba117201ba537503f41ed52825464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c9e599736c24fbf1ecb6ea4243656465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e48a055cdba182c69c3d73944dc37466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e538a66936668480331834b540708467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56988ddb4f69b2a204994aba4f22ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2feec519c79cb3c083dcb6b2555490469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f694c93d0ca9dae2f978b7126234d94470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af6625e9b8098b32cc1e638efc3c27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743c8299d9f6e20190f712cfc266a0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b26ec180cc1367ba1308c7e3e43580473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcdd8580207913296800fc8d2d2196474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c06cccd942f97de56c41091dbc77f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a4083d38af786912c34622e47e54c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fb6d62db410256822950efe54f1f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f945142fb4a0c5db9db194b609777e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539626228bcca14719e4b01ac5fd7bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ecb7e52c1a538531afa8bd4dca9dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856be6f1a080e52a00afc0477a87cddd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f1f1ca18905cce938746f40e5b0d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592e1337c94e758c699ee3d922789b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55abbfc9334b98a6fe890741bce30e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231e8db842d95a18902c8e690c33731485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7499713ed000846b4d9649af7dd0c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac47281969727fbea75400fb0b74c9c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46d102975841280464f6fe67405d29488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca01904bda42073b6e466def5605289489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02585fb40554b80f60ff8fb2d9ad0e30490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334b7827b7a89ba3af4110ce062868f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7349a0338c04a78b0e79830f29b32492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac009b4083d06ba0dd8cb7c6478442e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ba797d47bedf6eacd46d2d73af3d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca1167f39b5d3b43ed84328917ca6f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e643a1113d9aa4e150b5f78947e55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7477ba9b66cb3ae76e6baccbbad2109497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15559c01f1e63a01734d3123272d158c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4af86f8429503fe432ba856aa1fc36499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574ddf77b2a1e185bd949e3a78e089f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b69a9e8d7b4fa647ff27f1419d92c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0251989e3784657f6ff38bab9d16115502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cbd2edb925f8a149b8a06bb1cc99a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ab37f0f1cc4fcb2eff3d706f8fa40504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b8432a2d83721dd277f432696b2fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d61e6c1303c2502290d2a0878ec4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cbdd03d515d6e08cd6787245616a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d53678db4e606362d44c4f9a0287c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf26c114938d886ed04480c8a4bbcd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38987da703fafa67998f5ccdc2beca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca73a3c045faddee3dd91650aaeaaec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf18c23b72f97a60c064e28896d7bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e807a10f43267277d799acdcd9bb3e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad53f86fe30920ceeb8bcf2defd2cb5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2102e930d76fc62fa859a8d73dedbb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75867f529c0986474e1d8066c5156c39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ed66a6273a651306048c8cbdee45b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6266724ac3bba3ee225ac9313abe7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195ae54ac73d5a540be26aa56518124519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e374129d7fc412e969cc2fa926b2a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f948808af47205c3f515321f769478e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8ceb2a5d97543a2112f46fd96976e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90286902f7b7138d12b9c7bcafe7ed55523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476f656e8466a3b4e187b36caf6a259524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68c6c04fe9da2b786f46ede78a6f04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2010801fe94f464b62b5d4a660699526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb111b664713c60d5a6db198c8b72c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308d9e2a930cd89219213896878974d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8bcad08d01bd4e07e97fd16e629f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434806e45669bcecb92039f1e7fe8f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06226fb0b2a6865ee614ddc8085426531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef4f0fd0d6165d223c982e0fd1a887532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73f98f91cd80dcae4e4740ada84472533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a26acfa7cab079d915e87f282c1055534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c46043e608198074965a57e55cc6e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5943410e0d36a4267eeb457825194d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5490da8674966742803faaef323315537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dd8d923f906172d8570d6e4e35448538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ccb0f5f8bcd6addbb9345a5494a94539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1445694d77f73187922bc4bc2898371540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd600de2a0611775e3433d0935b257541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17064eccbc6688bd2c9b9d33e2d8e327542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe3183b2f8452f1b54ac1690e0f44a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b666ed479a3c6dabfba985d5adcfece544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbd7570a24d557e1c5451d8326ae87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df23a39f9159beac1d737d317c0298546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18f3752959b7ab50121de942c0edeb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342ce0030336674ade9b6d71b3c83a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3d2cfd9bc911e13149342621a88c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654e01ed14fb7c8ad7e83b804aad385550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96979836ade5a2e7dce99860eb1c6e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3bfc51f7a9fc6aeb4ba5a23372be3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dbbd3574d66a967a732a3ecade2c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfff65c821c689bd74523813348cea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472e96c9b97045e0969613c5b497789555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7576cf59eede049f935aabdfe9e6058556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da17f2e80310180179bf4252366ed0f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28d9aec3b242e63e04f5e510ddce4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520b1046ee46e8bc5c459142a0b3c70559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52058df33cb8b869053d831fa2b8097c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77942bd79f03d45cb4baee6660864d33561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331cc07864b63f2df0ea2ab30aa9183562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4d52a64800a96d687525afa45b781563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8f75fa09fb48565558fdec6a8d356564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20cb22bb981aecdcf48dee5ccdf2f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab76e35689e495c2add3f4fbc0cd32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac211d81f27d9a09130b7c59e7bf935567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb21f77fb7ec57eff6d684e4cea6e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f4cc1193b290284211cb6cc8e8800569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdbe14fda645a277c376083912b18e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e3588f4610f92d2af47f7c195db8c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be88f778f57fd5648c432bfe4297a37572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38efd27189ab8765ad60f282b8f8fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cb05ae9302f4aa5a31dddfcd8615b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d2bdb37cfb5cf890297a3ee115b3c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9174d369ca3bb913e8de7ea6b37137576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32d5a44181b98a79ae2d89217572f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e0fb6b68d74553a4d0076ba93ba45578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb038d8c84c64b17c4670b797980963c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662419982af3e1b414079d44a5f370f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893d7cfca426637868d2c19c4f7d5a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4fd14b7b3c196e89ff854d558a2f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2394cc12a40a1e348bcf3f79555d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807b295017f5da0afabcc3e226d1952584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660c1ca38fa5905dfcb3379ea7d98eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91843b481fe27bac854a2c34f54552586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81d3257688f752de5d628431338e6b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa2be227ea1d0e8de93ca3510e7245588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a37ef3051957b6a203d942ac447961589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb88f5e4c242be05a16843c2efaf29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645258eaf404f9c0b92bcf204656452a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05ae446f06540b102d89a83f92eee9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083e08927b27bc71ee6864d8915e97a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233c26200ef09e98135a72ea8088493594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5de4e4b1e810bfc72d6d5a0ff622f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b08f4c941aef19aba22580e823ba5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd25fbdc9877e06f244aaff286d243a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0473dac41a6ee8994383a44fb66bbd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4c30be0eecd7651772f5985904cfa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515c81a2360c60f10a9b1cc0dfe4243600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30caff0608de22f98a5cc4f50076db4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d59d08aca4b5ee4f2dbd15a2f3585602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b78f9cecceb69bb444f69cf05515ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174ed3327965fa802c6b5ef9390dac5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab06a3db519dffcd77fbf1a92762a65605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7e3032040c9b23904867aae1ef006606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43875a2349416a98a0c697b5148e10d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d25bd50142db80bb0aad6812dc571608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ae57c4e8bdbaeacb6ea25b6f6bda6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9440ad7ebad2b09e059502e2a2e9d8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4132d44ec249dc2c475670b430b4931611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb8b989613935d61890e79957f93e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d6296699b1a2e82991b26a2f0b7d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786565e840fa5017f9bfa84f92a1bcd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2f17cbc311c1d1fe91c02b115910e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1651884d3dc6e9c20f94d364d70e87a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35d734fe4e17211bfb94ee2ec1f30d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c767e4a0857c1b79940f527dc5abf7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222a766c15f5bbaaaaca182f6110b55619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e99019d77ea4e35252f68189a6342620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a6d34bf7fa676511f60a74c11bf21621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5eb204c55ef2bf0a3542367290730622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00488e259826239100d2397312dff59a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f292aa19942e0bb7990d4b7b4605e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6158542e607b3faa177f8388b25abf0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aacfbc4bf4cdcebb3101d1b5bc9785626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb7bf192ee8a2bae805eddccaf5284627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83fa264197d83007bfeec6b3151676628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eb0ffdc5c34a945c699e12b6fd164629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adc26e7868e58ded5cc90a5f9e44e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e47154e3f394dc75aa4ebfe3d423b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0e4e2dc612976f2d33a3851fd39ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593919465e0555413a80d7585a7efe76633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52504ed40251bf81d92f1f3e7ce6a200634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd3de73e63ed9eaaafdd1c1b14e675635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366d0783bbe153b113bf537ed1cb637636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b2991755c61961ed8c7d0dc761300637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36a363935bc40649109b70d8965d5d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d43b2156dc5c5f3f88ec03fa064bd5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703b9e092bc6766b3ff9b3e6ddd5783640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95800d5705d2db3f43035acd283ccb8d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95da4af98a3ea9f74656faea468dea1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f348c9ef91ba43b40c7808272d5b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e49ab2bcebf60aedfa1fa64a8ef807644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e3a36b877acd15ad1b7cfe10a1d78645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fba31ad55474910d10723bec19c70b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0079018af0ceb0407586585678b5ef6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c553ca60a6d060e5b3f4dfef2208500648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2701388dd74804a5711f91e09650e62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081194732b150bda1248a354446c8da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0daa6fab613234d4989c537a3c301651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213142830c1ec940805fef482cf98c53652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63be3e9b6cc8b369c6fac8a4c1d375653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5da32fe7610a5a5654c3ae4bb76e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec21fdad0764f13c618f537b760aa4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d179a8c668e44f3bf2c71c3b2f6e16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b22de6c04f73cfa1272f95fd3ce81d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946a8e80f49c4302d1bb052170ee85b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3e47269df6c77a089715ace90c3c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d2c1792c0b161f57cddf44a122699660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ca56a1eb7cad00362edae3434e789661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e8979d90fcfc571846699b11f6fdd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88daa24297de48e4aff14ec073c009b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c876e1d64c4a7495187df0192c5583664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2708cf9c33be6b3848422365ec23342665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fac112fc0df493647d7fe4febaa70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069deea2980cb9987b1260d413427b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb3e2297f4dd0fcf5de7806c4327be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd452f8b2a58922e1eb5304d23800fd6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd0e77f2a0118298263fe1f7dcde14670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b87b7bce9d460b0be5e99bf89286d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be1128bd11f263ab65941cc9e38cf8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ac4bc579310e71fa5be7e9c53f69b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dafe67d908ea62e11e69de3210d50674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d6a800633e5fb566c54ed2bcf84ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e55d3630fe4c98590bed95506fdb3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175614f9f03cfe02768e3906a1a3ff4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8d9c8ffadaab8fc564e7a368797e0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff1d15e262428ad6db830f7ab4f303679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cd5a7b56072694a15e43bde31f32b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c326e7a41eb30d5ab135c454cf866681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f4c9cee37fb63b73c5f703ddeae90682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291438f261f2d2f2164ea6f98aea474683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7448f75d3127f58ea20739940f0079b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951548c22aed76815ed75924ba97836685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6895128668c7cc5d7d621c9d091ec61686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116d95343592b015e28fd0f157b8332687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8fc9d4b7f877bca0c2b20c5187ee3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5cce4bf1e27cfff334bcb2dea5387689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408fe68e3c16c822d348710d4cad2a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2822e2ff311a3b53f232673daf19e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d47f639c34d841ab4fed7a277ca330692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421943c23cf6ace0dedef7eb77070327693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75598c7e64bba28fce9d3d78583dc8db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd903add9fcee801357e2ccb1a0169695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031231245d31187045cf12f259913cb6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674aadd40b4c7a80a5fd826a36f61af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297658a5be3bdb82a39f31888af54e52698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054c1d8d9594b1d2996ce17828a0114699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88126f5a80641576b6ca8c8c5408481700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acd46353a89f779737187dabc555b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534e057d201bc807878c9825ac73e66702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547cdadc796c33cc4c73cfb206e0ad0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36d4a389bdb368a89776b105593edb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c772397dd131c99c926beb6e8c89a28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dac232c5222e4f8ca8f49b3eed1480706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4fed845763afe5c7e388a596f0496707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b119fb7d313c9c0bd0ba409141328a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551f77aa2f62b12dd280b06ad1df332709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290809f5a2cade74fb915fb6fa228c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917789c37de900f98b0dfe808e989c7a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181d40fa2ef5b753b610b9ceda6a5ab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b5937a84e9cb2ba33ccfa67c31941713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d153a3de6db869fd10daa56e95a941a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe0128049ee542f37960a0ccef839c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a18312c2945bcae1c975d8dfc1dc4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e87d0eed2ab26cd4d16eb94ce550e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c05b4c49a49f76f46aba947709c2c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea5c37bd3756c558219afe1f295556719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2af05edb7abffeef6e1dff84156ee5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada494e6fba0b1552e5648559974595721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c901f9258aea5a5d1b31c3e3d543d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2c4dd25007e33c59ef5fa28d141d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443bef22be4192abc64a97c63d6c817724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b605bc03bd9891bcbada81133d720725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b8d21096c16e96f5823598a372718726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261fc98f57c96585724c951c6758aa4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00077036dcdc66cbb5d78612524ea9d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29694ea144fa4759a347323a09d37e2a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cda9ed2ff2b3f2e2e6c7667aafbf6b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ef05dd37d4138003f1c9206d88dda731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b02d7ed75c345c2bc3b12ccb0954e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e5167973e5f4b1badaf0a11d81dc4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4c8c8ada53df0a22d21478d666579734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a43e2c17a8f4be7c07d8e2c22429c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134591d26b5a4e1d857bd086b04f78c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecf6245c83f9c4fd5032df3b7db6b5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a080f7b880102459d66ba78a568267f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5274d0a0f2884279644a4929807db8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5825ea634bf8596bd17435f0126f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695635d131c0794868e7ae8d03375c7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899b5ef463c12385a15a752f2af9c08742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343610557bdd5606e4ee525a8f529629743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe868fefb0cf64ba4c3cc9b7e3a5786d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31148bd52f851c33a36c3c43bfd4812f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f1d2ef43f080c99fa7ed8736d05b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1495ebcc5eb61e9ca98c518afd60d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded23acaf8c00ce261de879113262374748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d0a7e5d902b209fb6322543f59580749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0737223b34dbcbb64ccfeea46e2987750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95663848a4336c1270ae7d299fed6117751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288a657778285f0e377680d4bd14b41752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766d67c96d07114b823b21c144854b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e983e7ec05797108269944d95ccf3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4f9266c1b992e677d88e8e551cb4e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85a2ce44d6bcf2325ca764f8aa2e3a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d083a31a8e49e9e44f6d230770fbe0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2334752dda53898beb91ecb3fbc2bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d413aba60dc86962c11ef22b08a4f4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda26b5b044dd577357715f6f63b0f7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e46e88833b09af791eda3db3f5538761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a294e48c46fd72444c7a138efd9bbc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035fd79d180cca2cb3b5df63ac3d2e4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f0c6894ec9b58577b3d98351538b6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c084a874fa5bb07ab2270cccee463f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b91b99171ac72982862adb31456d9e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52491f759331fa9e74d5937b463aa2a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340cd4da51c502a9d3645af37c83c4b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885cd492c3e5850333d824ab5374ad5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060f6816d74a86e697a2cb26a6c9318770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267520da19f8bf23d6a82e82bad425be771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282feaf399cecc40611d924f1cf8cdf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ab55cef5c200a93bf700ee10f1a84773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9946bc83c030ffe26962f5bfa48d0c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f72518d9238f7134a4fd9c318b495775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaf3db1a2bc61fccc28b4c37c4731e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe9d08710751c18fe79857b84d62b4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c55fbfc95cda5975ee23f8e19f76de778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c944744f2d72bc049f2e9ce075698a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400fad6c70a748417956060d533482e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55e37dd8331617f67728a59562ab86781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a188e4348f286370fc69903bf4a3edd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c04d7f2a72b6c3f48e3e8392f83503783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84858f58d35c15d10d331055fc2fe39c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d444f53ca7323067edf26c8e20e429e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21820daad72beb1a122b95d11001798786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0195952b005df3a3ae6bd5f867c32ee787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6d4d88687b49ef4ddc23164495741788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3017b6cc658588625de42a8e00c7517789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe66080dfb407d6d7d701af92be4706790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdc608024081bfaf18d58b20490e13791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87031bd0d45393569b4fc29b4ce22ea792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474761f25dab4645b8c7077dcf8b6a2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d136c4dd1aa9ae08a7cb2ab01542211794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4cb6057fe39f43826096fe24d9adb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc001bed502e289047725d2855e52c3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b6f21a298e0ed14fe46e215123d85797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f0f595b01e490886abac898540326798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e7080261dc9ab9a4de8df6978493a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584bbee9e9b34542be2fb1f71fcf34b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d08bd406c3491b7922e02a7ab80035801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00843bdfd51e1e1a0cbf95ad1d3d5a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88326756c185db25d59c92e970041123803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398187e0aa9304cc84d083bee8b0b5c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adccb0da1566e27956906ff1e89f72805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68c7db873b607e6a7db0fc7ef9222c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e016329877792cf0ef92e0c0d2131e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b256d61ba430d482fee2780062772808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103dbb3481635ed2ec199f409f96e80809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0be55c908ba3102e6139bc71088479810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122eceae67c5a4592bcf49d29c1fc2c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92db5cd39e269ed2c3d78ff529f28c9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809a90a5aad964c4247f6c5d8457f00813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96a2153ca3925fd2ae716529b47f83814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dd1fb85c65e8ab3afd41e0754408d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fda3b302613e118aa0ebd7567d04f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfa188248328be165879c7bbe47865817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f2b22237b8c008d9417fc0c178e5d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739cf6823c2c9f4cf92365b30e9f701819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf715262be618e382fc777fa150d1f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163272eec9f98f3a9e99ca1aa1c6104821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c4ef400edbda82a226638490d3ba9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ed512f92c554fca0abcc73e9c7277823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e49c433745ee685633a9f5cf332f83824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c283be27e5e6d40d7e9ac99552bb43825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76aae8dc3d93d063117c5a1b8fcd15826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65928f4aa9bff3745070d36c1765837827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d803fd12f412013ab9c23cd297f03e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76976e8d966d9b2e8148c8080965944829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c97d0385bc3e91f266ddb6dc1ca719830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602633fea6a4fa9466f9e1bf63f3bcd7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f79408660fb86a5b883242823aecb3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5437b738fb7deef723a3fc731861bc0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c3af619aa74277a69ec5c81d07176834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a382b2c281cb5d7cd7500b05f2971835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbe750d9b7950b51642d49b30dec66836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681da43cc2117d7ba0161337ead68e3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2c482956f292624e9b47216dcac40838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576a6a0ea44722208905d17638ec4e5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fe2a81e8dd57b32770fbff054941c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82e4c34b3e07a808b84c0d5ff6cae1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd489f5e76a76595b862d1ad6ad71c1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf8789a115231e36c91116d93fec75843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d8da6a76d02cb714d20f27c7dc2bf844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3300f4cdeb5f3fa550a07f3bc5695a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53cf848ac09c6a96510fa31f244c1b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba480b4c2937326a37404e5f05115980847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0376617b4c7172f785cda1cc5aeb81848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975fc286d7d049b04045b79550284e0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81b49523beb255829ca72e5d39f29d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62f2543619dfb1c0dc178b0712d5a3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56d746ce78a3f991401bc601f9b86d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f898ffe3198d757af0bdb33c266f6e1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda5d72fb2986b47ae1ffdc6b2175fb854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc423c1014af6ad0184d2da55dc15b5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78878891a3b041392497982ce4e21c0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ad0fb8726d2f099192c2fa6988d4a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd06243f8bf5b525f316fe39bd2d23858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cb4d332b9a7c32b409bfdc13b9ddd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d618953ead53f779118dabec64eb0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e576e940caf159b9c34a34e8325a3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc33954380e756016b72f80d206231862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fb8a0b60bfda848eaaeabfa11ad68863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba494c25030a77fbdb42d7c655d7c3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cddc0d707df32dc7a6ffafbba6c994865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17512ba1d6ca686c0c52a54a0bb7a5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f92e220392105fd55b680f1c5b4d23867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98522f2bf82492682d8553a8c5a4a2e3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb78fd568f6fc0698fa87004893352869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1402755ad0e1f0ec810c90868c726870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564b4e643eecc19776bbc813b3b4799871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67142ce10bf55f7926b66c198552e029872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95131c5cc155fc46d4e3c1742d7c592873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7b84f11d400e42c42947765ae4f0a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacf9aeb831ce34586b3db7eeedd411875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce8d1bdcd441f05f199950b3a460c4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68081b7b48bddd2632737e43cffe6d30877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e600c3c99542a2175d66927beffeff878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2769a44da125b1e0c70191c2179361879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23dc84905111a1674ece6f86fd4052880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d83099d94e9a5e8577c9c7cb2958b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22856dcb0014a1af92a9213dfcfbfedf882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521c844bb10aee7baac0a717d266669883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d600e0f6f3ada17e5ba159e09e26f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce69efffa68823b4ee8569552373e4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759de591a193fd44b34db25f03debacd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ca6b880e2eaacd9c3dfa071aaf6a7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25094199c7506abf77c1534e475103d4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fa6a8e7b8600cbf18e3bb35505074889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fb078518b0336ce7822a101abf604890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399f7ecd7e77b1cdec881279239affc891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d6ddf0043d4d81d87d6607bd27de8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22724e822abe674e9853d26d978f3fa3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defa407200bfe111e807b2b45e0f4e8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f12aa6e03aff485fa16632c226d35c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a275bbaa61f8cfd15b87e7411a650896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9599d83c126e9d8c40d9b42922826c7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73237b425001e4207fac1cc4110ec044898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde48898e6349627d2c72288d1f7a3d6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0cb7f96ed66f9147ab6acb3eaabe6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476eecc7ac343f121c52bd27c0f7573901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36462980fde1a58f0f899cc3fa1ea6a5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fadba5c0c52b6c5c46f99b4278ed5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022bf19427736ac3fb03207ba912bdb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d2fd15a9c3cff3d2ceffc743d48da905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8a5fde9b0fe5bff46b3b3a5ef06aa906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef8be7ca37c36064029455ab782d66907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe167ee3990618ffc8174444bd33f0d2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781eb6b1da91ec2f972a6d6ebdfe42b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bd36f341c7bb7eaade66e140da7e0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d85e4e85200782434f0b5c1260946d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5f86f2877c78d75fb151e6901d3a1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b905124f8af6ae8704a037a222c98d8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ecd29960f3bc932bc16115ae3c197914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd21dbe3f313df191792cd3b2511b3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d08c88f503adc41e2e28af36540b4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7367ee3e90b23c03bf51404c0227e54917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aec8530365f82543395858f0daa255918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7aa1620198e285b1af0b25e1c7030919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63186b64045174241e2c9069d98e10920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd071970dbd40fa00b141c2862632f6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8325019de4c674a4ea06102d3047c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83338e99032cf7307040fbf29e77ba03923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5927c15257a42f61dc5faacd6326885924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622d5cf5e55d3c4719021d7fbeb0dbb925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6c7d9107fd8e849f420416fa43391926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528c0e248b4eb0355c5b260e5957193927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b981cfefd5cac2eafa2cc3bfb1aee928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e03c514ad16aeda42ee02924703539929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b0d78baf4d1dfd3046018363f946c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a59ec90026d491ce0367d7e82c646931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181139ee0eae156a6123956b6ae2e329932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fb1f1c75b51ed39bcf4338577c593933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5ef27a9f2c739b34781dd598fe59c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7675a1fb8f0649c93ae2efda759ab94935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3a86a443ccf4bcec253bd50206c0c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47be3b1d917ed22aaed718ea1d3b874937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90197054917c3e941c9f7c9d9da08c0a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455dfca23bb42cd6adc65f2b8446dc4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38d47beaaf13a850ddc6c0d45112cd940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffcccbae126b86dc4a30263ae6aab7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5746bf1983da3489ca81017472238fa942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88a925e25903fe31569b9f8f45ba2a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05280d3581b733344bca870a3214703944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfff8e9873c80952bb2ba50f3dbed0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6850ac2f736d75cf86842022a6e07c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab463fe4ed2e6c025ac2215a7b4eade947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434af83abc65462198978708d33c804a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41786ce7ba1a5445c0a1da6217b517949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4316e6cd02deb8e2384ab68df145fa950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d15a3f6eacf4175c8a9656b237715d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651481bd8d81c344a30d007c28519767952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d1cf84fd8d9e7ef35763b3371c3a0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5148f35407ebea983b839d68504b54954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737732dc6dd03d7651e2dca5885d1976955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db66a39b941eaf871a28f1446c14ec0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509ae8ed06b9661c2a876fd88aba3ed957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f0501e8d61a66ad310a0606f37b81958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387072be798dd9c777fd3228e887d5c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436a013902f4855c9754d9e74abcd34960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe230b81bfcdca11d8a8447d2895396961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c893285776ca5461377b383e98a760962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d71585421e8d0b43d4fa6ff474fa1f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66b0c29253464c2226b46fbe1ce3a3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092c7582ed70833de1ff58a4d885a27965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce051301823a0b629ab8aa2616d9e9e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9499921d768c3ccc5a4d8032f9472a5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f10542e671c16c0913355a781be7c4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913b54e8a1789f88c36b0bc4bcfae90969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e75a99f099c49b359e92db6ffb063970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff50b3220f9f2e89abc2405feb147d3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c721564b43db99d54f72d63b9e38c14972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913e5418c00bcd3b1e093b487e43375973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099ebd1694b993f276f1660233a09a5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81a34407d795ab54727e73c6a98a8b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cfcb4c084c7d172dfcc7d1d235086976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533cb9cf1aa01e0066a637a6ae221c2977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add3882faaa5e429d79ac929c9761d8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb186d225dfca8fd6542dc515e4deb67979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429721b5847fec05552bbba3c8442fc980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5a81d751f898d7c1f9a1ff95385e3981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76341dad4d6c9c2674e63d3c6fbcdc5982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79060197c22035c3ceed1d5eef3933a2983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9128d39cd1776c7fe4d13f3e04a365984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d4c67221a7b2ee84df5c1b54133cb985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec345ab294130d87c1e427760d6f2f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52c2a00d5ce1c22463ff744ec0ef21987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c9392a96b0a7597dd0447090e8ae8988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be42cc216d53ea52e3758751e20170989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63b9a29e5bce597f554960ef344681990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601e07803fbbaf70004d53cdfa4d949991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270295938fc6b5d16f4f68fddb3c0ef2992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059b485d482532ef24227d958ffc10b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24341aa0743624343a1436c87f0b2cb7994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb576f63da53b870e6f9a45f6e9fe35995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dd995e93dcf38ebb2c85921224413996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c516d0137cd40bfd5f3502680c501997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838d57f117fa8fe9354443e62e554611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e85da5895749f49d3535a058c3e582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb888fb6f61e1a0da3eb28a2610962c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5b48847b500acb3f99763e2d8f9714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458c2793c71b49c7d4905672a88623c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ed5ca2b6605584dcc4f33cf0e3f566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c04cd5a18e3c0460440bba8cd61627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfcb59ea4d0b9908a44153ea85ddf58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e10fdf57e7563e62e779149e2bb309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef8d1037315ec9e231ef6323d6030810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a701beb4d9a3f99ef6baeb387a5c0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f62c7fcff16c2c7f5279851221202912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67578af4925605de3445647ad9ed9d0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff8a493836655c346eea5598dfd7c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6c1489ee0e79dcf10d6f28ff252bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89dc811f791002e52fe2927f74fc3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778e9a0bf30c863522247719a04746817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7587f3b08a27aa6cb7f3ec19a03bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94293387354bdc79aecdb86e2197e59a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f947b2ab5009b95ee2106779a8c03db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab35738ba2cab67346b716dbcd4c0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6c2a4b4d06acac7576b197152ff5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09a1f8589f34b7cc6888d67e90109723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fceff99a4915c23e97342c6026e9e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c992adc56672e240e98dcd305f94ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff6c04b0c3021ef43ccc2d7f7acd5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d68f91af405cf413a7e4b0566ec49327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956087dbb5e55c69e427939f4b5656f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334af508483c0b83a49b5082f17dd2ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2b757e54df209a1c6ae6ac34c322830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc33b0175bfc2f3bcb524256ef5e37231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00771b2010ba09b305a514659d800432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b154e0890cf90a0c09f588a78ccf7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d37bbbb71393f51b1e7242a99c85d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a23daa7d07ff6cef19e2ffb8b5e00035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20008c94991318264cbbefeb457f3f8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47962169bf8a0c380631fb0933787ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6ba7ef5c7e5559ce4dff1d61a0c4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e4309d69bcb9255a599441bbff14439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a79a81f025baf08ff487c16f0630cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632bfb5471081267ccb16271675198141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b7d9706e9d09783664132a258b47042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c276267d4ee0ab9cd8ede01e020675a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948411c397ddad53b08c5a27b1d5c2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d3e2c408769d1ae5cc9ca456f6b6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4c8bcbf1c6d82a99a5e5ad95f6cc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364f0c315e96dfa927ac12c8112751f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ec0c7dcfb5395882d105da6a7a45448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bbf07c5a9437219c3d1637143711f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041bb5f0b75d6527edaea5d02e2442a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453f8eefa125981348dd4c10e6f6c1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03318b5ffdc350fe8a36cacea45a2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ac86c264e7cf6a081cc662e4cb31053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de20919b10e6849c2802ec3636c3e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94405ecdf95649f6f854ec9879bb7cfe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae44007359baa4ab6b483910fab363656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412a96206861b6feee0eb8b11b7530757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0507c2186232e2b3566a98f049e32458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beb0380ad155299a68cbfe9787076759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa30bf0ee09d5a78815be13f2072ef660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98196dee40abc72e740192e6ad2887a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf575029475f9e2df18ee4f342071762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d2dae916aed1e50acc7d5ae6b246663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4363c582764d83787260bd8c1a8a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ee86c96e9a99b9a5e197a778cd52c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bba3e3d9704a6fdfe48703f337f42566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f078826b9ed0304205ee3e5da130e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a46b32cab0384c1bbddbf372bad5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc228cdf8c2a8cb9bd618d25d3f025c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53839fa36b73811b1a7b882ad3a1a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe5832eee1b1aa53c401b9016385a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa923c9c4a3695907ab891325ab91c2772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e95e2082e2309b3218cc65e4eec4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb041500c013868487620daa20e76c6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f82daeef26af924fb0835292ff68075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af015108885abcc8fefa72df943c5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce5693790fdc7486aae5b63102322277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1d55cd7ecb397b161b73bdd8d7c6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536ee68922784717e3240306a02d62379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae979ea71a86cfaa6ae77661b811fed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502e59678748a48ae4c99bd61cd8a3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1d68e1281f3739828eb2d5666827782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be321e10a531ae24acc0fbe816b55e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae02e8d6199f56af7ccb9febfdbeb9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23671cf74cb658f66174ba57a304f5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeafc46ad600fa514df331e75f5233186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1643ded06d277cd8a9a9ba7e8a0dabe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a92df8c4e3a6649724a885dc058f3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fce9bfd8f8269ee9c8f7e5ee0d029d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f30cba4a07318c443b1626bd7671b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7b21e4f086cc30f1b414cbf46c1a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326915e14c2f6cfc7255a91f33fd55992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb1033526131e869b17e27a7f2f1ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df23832f37989239d015240933f4f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf649401b01bc05b63b0a6e5bf3b6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760350b3c0382387738895928c71544f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55a45ce1b1193f603bd73196d88fbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0274bbcb1d4e86aaf4559899d0a39998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afba83a3b951cefdfb74ae6ab6029c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc23ab69eed487156334f5a731595f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abc07395b14d6f278728c1bc18f28b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84676a3a4b49599bd80ff7a7ea4f39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644fbabdee87b3010c97a502c1c573b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad15050e3e812d6987c6b02a166df1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b446a7f0aea6d40ea6394281a3f597d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d1765f911db859b038d791dc4b1c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f61052d9e328e50d56934ae877837107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ab0c18ffe8574e650be6965726e79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f6d2b7bc3dd4c9b2a66d3a9910849109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcee2ce16554552d665874919efb39c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51221cc0a09f420baae1d6b4ce1bdcce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8993a3dbf7b89e3754903a0ad2314112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec63c11fc9d6682c3c69fd5e6949f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c2b2e5953a0e1ae3987cc8be3eca1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c4e4fda9f76a73074b33d44de10af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bc680be912a130a27c2fda354006f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162c9dc490abd93e4eefd8ddc6e6e2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1bef84f8c1018bf7d0a1830eeff07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3592a04447ff334e7ebb9a19332f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf68c90ad95a0c06f5b99ae87a67e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0f2ffe8bd6911edb3a3fc4d8c4e17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dc147abae096538ec61f0f3cea2fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae4d26ada028e51b48ec4f98d48d89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5ed99602fda4e505361a71dbd8603124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7941dda82bc1cfcb3f166349d2d1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3895fa818a04d6a04d73849717a7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3d26a15a98374f0b50395f0c84eac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cc3cc1c547099ada2f697b0ed0d16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14626c30eeb677011a822c1d9367f023129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149af6463dc6b43700d951347067b54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0c2dcef1aff3736482fd3430e5d82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627691dab9beea81f709aca7405e200132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7eaabf17f56e1d5568e92cc3b50521133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484018db4c06c552654a584ba4af8241134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8654090993fd84ce5aeef91704f34e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd70020433bdf5ce7705b052e9afcc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376c7b52d6ff3b09828e8f35a841947137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b21fca4b78a9946d188b9eda41e75a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18070901fa86b417ae5b04fb4ef9a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a769fe239da175b50b6ae39deaea1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbd3bfbd69c4417b624121b5e8e353141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6a449f094db06fefd217a3de248a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24115b3720175b0bbc1a28a4e711d720143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f0b335119a023d5a63c9efc9311a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc40377bcefda29d700b98609fc8baf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2c64c64c5b93cd69792c0d6afdb4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf728dfd84e3c5b8b374a646bac8d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f7015b361190de328827ee3dd94f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5194bfcb494ce838f7fe3d87b68c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8c21396075b8d89189d60cfdd4f94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a34ee565ce8d26f2291e79ea0fcda151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f961b4d6a6f449fbc211e6727cb72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d13208b2000900940ec65fd09f6996153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac6e81e845873d7d748bdf32c749aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93818224fb1baa3b1923787dc785a23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfd88e0c23c9c5ff9f8cd168a7169b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed065554b0fba28eaf5848ac80cec5f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698780b3946bf5ceb0045a3d1912e3ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84282e6acb7c52a72831e73b26a5fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ea3d6f96abb9d0d42227cbdefb120160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0f12c70b1d720ae4967a9a483d1cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebf3db043da96ee6926c23b656841f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d542b6404331290cffb8cf31786a438163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42488b3dca7f811b0aa895c6916692d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3893a1a878a53814d94fea0b21bd0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e716b60e5f7dec9e034a88ecb91737166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22432ddf78397b1cf338318cae66c18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26eab064537ada1441015fa0ba00f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e918d91adba0c22d42a7ce5f90e42b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8096ddd37d86b7d68233eab9c7fe9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e58eced9d1236e3adf263b458c85c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648f6b0425efebd969753dc331ac335172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c54c14825977349953c425aff11061173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea14c97e0625b17f56c6399e46548b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed283fa0104596d786ba64e7c71ac9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae6a4fc1a4cee9e95055424ca0c301176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ba1010265bbc25a578c389a48995f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e475b5f0c12cff97f3f00b6b63a78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496b2f16aa2c8f8a1912f05956d8f86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42c09feff8619d99c7a3d30b5c3bcc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c39aef5c2cb1235737acfb48c90b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae40b4d439261ab5b5956561bff760182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f564c1079f266d06db1c446bf9015183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf367f74c91d4fc4befc986148e45c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2a912746906ce0cfee65ee77008e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d7838d871490570d064170681b0d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef70758d341d96fbfb7b60db414a0d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf66741349950f4111ee366bce976e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a88dc14461f6fd39eb01108b61949189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebe78e24f912d0b07efd45df991952190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07b9719f0a630ae753310b17e5f4bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27fcd60ae7e6bd024637032d66f9f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc09a97df0e1667b0327b34b84617f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ba029ee08ce0506c58764f1344a9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604730afdd54d2c4306309550e047878195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe79cb22a1dc5c93e8e20c85fc557c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08998f9c9c93a186579756a101e4db24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2700fa5108ad3db56264c206d67ef1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21fa1bd907aa4e951c8850f86c9dd2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709e729bec7d44e9e5f738775fc98d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f35a6345b28c97f4744b1779cc0d7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7891eaec4f2cffc62dc19ed4502a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83961585697dfe7bf5634214ab687f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abcad54e825a068198a9553aabb299204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572755352c6e10fddae4d97fbf3e1fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919af8a448150bc20d4bb7d8bd19725206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5330352b4e47b8271b8ba80e25f47b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872d1fc1dd165f88cd1a704ce2b9d56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dcaedb4022ca3a7db257d1da89601209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac34c7831b5c354e5db89d55c6562b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff14cdf64a4afa668f3aefe1e084f93211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c218cdd1dcb719d63a87747a7e59e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63406d023af6f3602ce3e58d0595f85213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece12131e0854232a6eea5f23fca8ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce0b93a98a8dc2d06d33d3b7d1b5a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3f650a808d9c6810c0910c72fa3b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd75083be372343db3cc2d8c5dee9b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90046d84d0f423d769e37a641a7f1a5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d24b904254c7daa81d04ef886ec8c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa43745ec12e7528e042b5dad8ebcb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994087053f3651b26464333c01f90e73221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988a66074aebedfc0d2cb417ff4fbd1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a264c799b3a90b07720a91f7d16d70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fcea61981375e0f8cbb0b84214da1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5bd94b2bcf13071565af29f68c72e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9569529e9545419df9ec9623ddecd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b43a220474fefaf3e67500f53b2ae0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6393bd4c6e9aaaf581416c361dce98a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ce1f031b4e09193c23cf34597e284229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b907a0b0fdd2f6afb14ea0bf38259230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a9692345a9f72362fc176f15c2e11231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f23dfd3575698e2732549c4680791232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd57ec74f81a56e517ac73cea5679f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5a3e1b7fcb327a96f1b7f3c1a5530234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1af28a08a95b2e594aa9aaa128e79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255ea3e9604c11ffe36320b61245696236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53214c44c7984a6250c386ba0042fb5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45beba12a48fceead204e8fe087aca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72737a3cbbf93e6457dbbc36419e122d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c710718170ac0f22428a9ab37a7819240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2377a2be57800fd699a6100f8d8b4ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863c5821c77ab47a43a9aba2d352877242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ce4ab14352c1716536aff12ab6881243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844854a9e9086861d5a2332ca854e47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8a97df2e26112cd6072477cc9323c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88767de263b16a8e29e011f7f70877cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dd88becd1925a898abb96a6ee9b00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f33d10f1ac10c813e90d9b3ad97c16248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfef5053930e12aa8c55dda39ccbfe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b9147d223fab4aefff40bd87a7a28250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce78d509c0e8c432932cfdb71f9bc3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5db63a4a9213fe7f34c7bd66f984cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfa8c6a08bd9220b0191f08e509d32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39924299768e17484a81a16a1bfca79254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ba2554d4f84c424c812890c6214e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725668a12c3324e29ce5d57f721351e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0635db0aa95b1c9d3decce8196693257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e6b3190e3162d48f09673d6cd7333258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f894365bafec4837f48f113308e23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fda86c7629c01a295d5f0f18ac9fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b148f6a846d2a5fa44c22b64d2d50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b710c8d66144cb01484851d57993d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9594ea9d2f18ac9ab724c9634012a1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dc38fede9ace5965d3f1ec373686d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ddca5a13e36127c5162e1b6052580265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ec6dc16821eedd1949b3ac589b961266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727ea4ac97322f6b0bd13ed01149f01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c1bbb57bbc5dbb63345254c0e54f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fd7265dfd7e2604bc62a6080a7e11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129621249b82df16db5d8fb42fe6521270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50fd757d372eaed7756a45604a6d2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a07d276fe1b0095a02f76017a957b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e92f996bf530a6943fa9d819235cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0e4bc2190a30b1ebeaed515d128be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0ab72f1d23cdd23086e5eda1cafa4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def83310a13a1e5705dd05855d7fbc0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc014deabd99aac51de3ed9db013edf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cec9febeb5b4192045fd102ad85fda278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7dc540867b95bab07c578cb4a1bcc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd383fcea10cdb795b9fbc12f7f064a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdda48a14154a9465046a06d1eab14281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7d20f3dd4b8046ef16a6a23338cd9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0bffaccb8511deea6723a78869b16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cd52d92e56f80a34e3c92a2297e60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc278cfc389782bc52310b64f35b38e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fca45af42029c7fa3a87c872873b93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911ea5affb078734efc2293fd6a131b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d26e5041e765917446d00bf9a6f9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5fd2eb5aafc2e052ca81d0f5ddbff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528a7f1303b7b7a7fc996251c5bf76e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769fa2164e568b52b6bd82ff7b7ddc0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51487e8b5608ac368ac7a76b3f743943292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa435e49f9198ef0d3e72667e6222a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293f2a641bc968c3fac61a2ed72c80f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f6fff89c108d627d43fad79c26141295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1bfe012a1ffd72c8f5e0e6fdd3ca9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f6f334c83e6dca87b1c0e887d8bf3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5f6b52ea067fcc01782e80bdd4e67298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47847ddbc3743243731437b3f409d5b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2c28d2ab6f788bbf114e23dbf78d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5885082bdf979fcc19000d5ccfe10b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63feb42e2443a85c8fca61dc73f31759302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b68078bc422618ab4f38c8a58b1fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53682d47930c10d03b01336aaa6963304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf2dd4a25edc0da079982e5940ea7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f126f47ee04dc722cf3c18e0079075b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a5d301ff69b0959778a9be00d4ade307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc358e681df342dd8fde56355bb3f63308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235df74042dfdcbd30acbe92bc3c1d86309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4d6e0de73f06beefd9ff7832ca054310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba83366a06477211383798ea921ebf8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938194b8d9375b9fc3802f0b4816a18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116a2ad8390fb5c26287e967006617f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3597a7fbe5cf9cc6614fc20417cd14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe811181efaf8a348fdea1d3e7fe386f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c0e28188cf3ef56d7669a564a67b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664a92ad799b5653a16d1788d9526b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3315d24b33fe99e19af7041023d863318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64de0cffbbec2e02695769fe1ecbe33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d9b74d30d5994fe84e3e87f414a4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991245f55431061d55df2db2ba3b92f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9875bb4ff4a4b1468b7347f010b4947322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acd5e2091e0852a33aee7968673341323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e3d9c268020f019549c6e7b5ffa75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8f90acb50269bd94eec9744ea26b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e42c1b45b6b7a357c2620edf793f40326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e69f3b20207f399822e0e4f242be4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7efe1926872f5ce1f4f057849e715c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66af8564181445d9929f67092eaa48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe05369f3c3eba88278ea4dfdf5fa0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943c282a5f429a82df89dafe093a7a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643afba12415cea7fe31458a5dde53ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd74763411e5c8318643154ed1f7b56333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193158677c9588a2cc25c78b26a5a836334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e80b411edd226c72fc4f21ddba10b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225623604515f3293bb2c84f7058c8e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96c3fbc309a1ae103b72259c0496e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae3fe1af6aeac9a1f37a0ef3e7ed5a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49c0d0732bdeb3bf35a7f82edae72a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fdade2109603b8b0eba331d59f76b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94f103a2e8320576974b6e77b37f06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1cfe763c9cb274f27cb294bb10811342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100b10f46ceff14605e1f7ea723cd69343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbddec9ec6848c7814e464b98d65225344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816507d5899520d169e88a1d4a6ff62345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449a6e837e2423d122e0209c0dd0c2a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fd58565753f52ce6abb619acf9db1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0724c3935c4e5e1cb48da7e3a2df73348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1bf47470aa45e270b42ed73176fdf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fef904d8010b990ab76a2738e07ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983d99cbb6dc572b7f6e4b293af07d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83441e706532c539f92153f2576bc4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25d4605fa114b65f8b91fa3ccb0672353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a583c22872f3585b5c0c672eebcfb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d3e97132d41a73095a70ac96ddf12355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54fa6d4265e6b864bfc51ce5d75e3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28c391ee9d4981ea7728fb3f727bb4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627dc080db38366961e9b32a50d1d76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb07771d96d6475be2f56cfad96dc7b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a62ad6624291676d17e420c14c197c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab602a28355e795083d325efdccb61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f7774aa0646010aa803fd77d255c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2d96357315ff8d3fa1a4c598c1c66363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42a88e743d3386f2d526b4a3589150364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acb4539efa474d3ccd49d248df40bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b812a36cde5f19707a8ebc1b7f1f7f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d8005f89ead9b5b1df9a88aac56ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f48ca5942fd329299b87b207c1655368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c8b7d3c8025bfcb6312d0a30a9c46369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90468ce7a4b35e7d5ed1db74bd4807370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d987ef26df30abb2340ecd5655caf0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcee213c8242f9ed1165b0db424c32372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4076f467b6d89d29d6e6aed5e5131373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed9b950b2ed67c82656b5cdc063768374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf909d833f6093001f08a48c41a4980375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381b36f3f3e77ab138575b57558be18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a5b7b69f08f1478ab81c81b2612b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3dcdd88b77b68dd84470ea501321d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93482ab82ef5a7df0ed19420d77e56d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb13b619bb5967d4564f8242ae80519380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e33562018c40e95fa4df92038ce165381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae52987213658f98f823869fa8cd4d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b06c50b84ac24adb1c543de67a49c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906bf894eb5d2fcc71d48aaaa8dd8d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c7ec00f9ff42f8d4e7781ac6cbb0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10871c353a6907d640c4bbe8612707386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60937483fe04071d92cb09ada04ad7b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0bfb4c4a7899a6c15e344256f822d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4bce5651294828881fd6fc2f6b7ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eeef1c0b7838209ada9f66834b2b4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c941c07d4f4b8c0ce00d94b8ed9846391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9824e363ab19da4c784f2b2aab2519392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcc0ecb001453ed8ac17978d66c371393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb947c346eb1a4be1a4c454f94026d5c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbc936ec09f24210aceb50183b1b75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b20ab36dd1c6f7b38681f05475f5c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c82a2d7e3c34f0850a29f243e1d03397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5661426a8a82917f49d481a2900c2d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc428c375d70c9d11576533e3bc0d4ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3160303abbed69f3681730da22cc71400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14312d5785d4a266597180bbd3b730e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14e7a2e2a2bd5f6a052503fc441730402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03b73e8da9eea8e50b3a2d205010ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af3d85663e5ae3627d58fed8eb5e92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba320d1234037464dbb5009acf89ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c56851459f2f2b01368b72e3c79c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753e01d454211124c6c77ff88d6c45a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa70830e5c353697f10ee7399a492c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4d1a1d420a57b03cbe7b67dc7d906409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ab036df70adc0d4b4aea7e4999464410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fbbff6ad0eb0a90af30c64c0cac50411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74be170e1fd6082539014f16c56ffa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cdd3bf8a88f3dba7c3a472194c7fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa476fc668a187e2a34480b19afa572e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8815aa6c976d64affe0b0a0e8763b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a3739b0ce4ce26d08f51702c502e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c5475f1a98157f7c8ca71b8e911a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe02333966d338ebd4e7b23febaf39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3953f58e4f1a2c9870848964ac243419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f718124987102775288e64107590448420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901773e95b09ac872ee3daac1bf2e966421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dc5021554046c616e3f3c89c8a923422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f12b9f19c8f1055d5f0798ad27e1d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94af4ccfdced9cbf205ea3350d4053a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451207755b8835592f6692d625ecde00425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c3ae7356490038a053d071bd4f16e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4078f2f0040e53e8c72b6521a0fdf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f42923a403eb7c31548673454a79d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9de5ecd885f061cfdfc17663e06ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0ddfdf03ad1789dc81e5ed72ce7b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ba7a12e32050fd5960a687d34ceb5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7860e6f6ded11ff2c919d02d465cf4a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9acb386d0fb3249490b28bc2ce3719433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bed20b1362263b8dacefad5c3b898d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3710014b7750c92d7b284e0f323e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffe65e218b4e307b6885be29de5d99436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903aac9238488cc35842fc5ee3a2eb8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2792423c95373ae2f7e6641f35c2f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3db201b486824ba9db7601a201574439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e165fc0b8a3ec1fb3fb9875177278a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2282c9f69aafe3a88bc595e8cac7d47441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66572d519efb79e04666dd0602067ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a6cafde4a3f9a824f0b0315700c5a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df5dd3d06bb3ecf09cc7c82e854d3e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2badb9f4d2bee002eb0a372c5685e0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3ad5b1888d2235c7378a51cd14d98446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d640c26db8ac8e7798b0410ef4e6f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9c64500a626d9b68f703759d5e0ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8d17875a7fecabd9acf6df62d964f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa5468a0e83a1c0400a135c021f08d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b4360709e4a4d9de270970fb1dbb4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea8a590aedd1a7a07a5c99bf88d35e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305f969123e331ea1328ec50d39e59d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720a237ca4fef0eb1f01fedd1c3c764454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d091494126debf98577ed84c73ce05455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbd78ae15bc4c6c4f99d35862151c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960d6806818650e598f529c1087c3c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb8c84d58e5ba14a90cf773ecaea92458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126633c8c8e7d5146c87158c243e3300459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb28a1bbc66606be3061bca87aecab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843021e3f071c12c1e6473abc7e93bf0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41f2e258e917e324097352eaf5abf2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f19a973cf05ce67753a0cf0d6bfe44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d64b1699f56317aaaec10387dce8d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182947057a62b36effe7b43ac00ae1e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff9d087deee7083d7ec584c0a17fa7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5223728e93b78d8525a42ccc41c4b62467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21342b0a46d0a23992f8c4d2fad58435468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f3e6b509dd9f91a52993112d72e37469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0e8577e02256eb54d5d7ba1d6a6db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b3ebca174fd60ffc1f8fa4c7a789c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d68e63fca5ec8ce3d688ba9b87788472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cd05fce94e8a9b36789d6e0608348473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111d5482e108ca07d7ad84b7367a212474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88e28375a58abf47e224127b82e8c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a172c52190c109ddd0898e9ac2c7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c422a21555e8ab20883c7a0a06c1d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74a964a1c220057babe05b3c86a0a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8a4472e4cdf0f62ed9fbbb48ee216479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f23686d4b3960d4718a49f44dcf99b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6e05254b37af7194dd1cfeacdc7fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5decc7089c65b5e3cf3c69116d77b71482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81cd70aa8847e94ec1dcf70a2d4fde483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4269cbdb7bc6246b7ce9d6c44a1c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebfeab113ee0d80b11f9d20d618fdc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f6513cfc88ebd37b90bbbe80093df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18347ea599205b13e480f0863f7513487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18208810fe12d2699a30852eb39fd012488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5fbbf9904399787ff2dd9157bf441489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6b6b025f8c62b48f6ccb3c10f1692490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d367ec2616862cbaab90a7917a308491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0734e4e5df2f31f86ff6bca593c7da2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a39913e8e6b154ec560f875c4331d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128d35469dc0468938557dd68985349494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630d12f9c8546166b12613a897dd88b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2ab2b2b5757c9ed266c45bf72a629496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c715f5ae1713f3ac3ee19af96758d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dc379ce0849f706d0da60d5ca6541498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb989285cb7e1912299ae21a59e8ad6e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227a0315721d6faf8152231ea394b1a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68316f4f303e2f1041316259f4a644501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01913b0d0e3f7ba729a4228505950a86502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53893cc61a319c88e884f07f68fa6888503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3514b8a859bd01af8b8c9b61bef42f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c1c8144a35c3f7171fae31187f9d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470018a583b7610a9af4b0c3b4ce521506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56284189c1b4626dd0e8b99e5a307322507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e48afffad5c554098aae9017dbae5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0433df9f18dfae7c1511e3dc10a647509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f033cfaeedae9dba595d8b2ee50956d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cb845a1af040a2a605a56d03938d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188110d1ac3e2b499c10211208edb385512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3562ade39ef9ae397758a1710ae1b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210468bc668a2a343a0139875ad9e6ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea46df49d120e2400225f49f77b43b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3474aa27124b5f243c6ed4143d40946516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b23147b32c429cf05a28b6deda5b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cd8d5cebbf3ae21fae067ead519a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91efa4f828cfc3baef03c94e717fb53519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74927d09827219a27e351c99702e622520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ddeece845135e8a049d718d041462521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7325d9ce3fbc488515f801cf5c6198b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1713be02d9383853838d0b1510b03523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54e75239c8ed586cc53022b6f547d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6b2f902913ed04ea44c6b13091276525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f36021ed6c8f0617f40cd3956d1ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d3273b091c4f42bffb96ff18229e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc1c2e13577fbf4d89048a0aec5a70528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b8c8fea52817a016d0f646ca32377529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a1d3ab239566f9db1c3546074addd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f4c4c2fafac787f79905333e83c1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1384ffdfe0010e1ad57fabc38a2c899532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab1fe66effed8dba159f3209d97732533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974bb968eb91c1917af7f673884f927534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196967af6ffd3b716f0771c53e9af294535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc2a45d74a3154f38bea757e8e294a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37068041abcea5797133b142c153fac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0fc51920c75b6db221a406bdb8f4f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5c5a61cd42a8e3be40eceaf9318a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa586d8e08c062c6b028ea4710780e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957c6d4b025b09aa9a3855fafb0836a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba01be124c0b637903c21b3027c721d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ab0acb1c1991e155ddf3534ed9f9d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c040bc8ef272cb21ea1a6e220c2b872544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab12fc2b4e6c96f6a0053624611ab9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90544b50c9931c194cb898476eab5e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abd9fd0512725212e838129c689fbb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b87afdb80005499a88fd12e53918e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eed3bb82e8c192db251ca6a38b39f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df17f4cafe8b96a1394b9e13bd067c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dfd8ebb946933e4710742f8264305551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555d7db659496cbd38e30ede0113839552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e902a549400809ac11380540b8af5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9912cbffb24f689bfa9e22f59dbc33a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c3ab674ff4c70add956ff08d1e4dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8792f274b63569d8400bd340b95bce1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963b1bb47166d7b2171a952fffd50a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9e704ea1de00f0984f6679e725714558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9986d63f37077afbba34ab7fa1ba2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f763e0df9b0a3a33f835974a1ad020560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33362ffeb96d3229090336f8980e5a7f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c13b33325e91d404a525d15851cbbc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd05a5d7440c42985ffeebb671f49b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d302307753ee8ef63d9b30b349b5a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87bb1460efe8e3f9ee77d625745df9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8af0f49f03ffdae4cd3ae123b7def566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef524651218d74de5aef74feacc3e63d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2f4f4c2f0295a927c7f850a89c40b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592eb3de3825e0a6e543017a7bb22638569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957285f51f5166ae9ad41fbc1006880570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9b0469ddafcaaf24285bb205145a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd74d191d4098b22ab7ccb2ddffee18572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda05b837aa2487d7dbdf6ebfcecea3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16322774d26080f76d4a34f4968f60574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf16d888789c0f9548d27b05300c872575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3912e65f4026e9c789dbe68cb93c9da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff3095bba7acef793869485324dc8d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51571144a7dc7c0ebb7dd3201fbfe89578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567de09ae123b4c73437ffdd09eaf121579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684d7e744ce0f4e8b71111f26d7c766580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfaddfc508e2fd4ff83688fd2b54ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea43c9e6cbb3dec1126003172c9a5ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9c2a673399f9cc4da83205e8c351f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2855a1484aacb4def2cbfac47a630584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffe5def31e9148384e1e80db0cd557585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c88316163dc2c81e2183ef3f0ea53586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e33c285f199bd3e386e623ec3c34a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382031d0546f2434edd4a265b6943a8d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f16e7d146dcdc6b0a3dfcbdbf06059589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23150b5bc02143a0cf957f3c996146590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421619f97364b344ac1fd67db00098c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd8f52b771c9e563b5c4251d40c70f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c04b6db856159fdfee7bea23fd1ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bab3fb6eb90918e06682bd20285bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a880f66d0cae471405e5e2d8f0a51595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b4d01924043cb6437456d3d4f25c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734fc65f7c70b16dad387db7297f1ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143ca774170dd9922a2c0ff9dcd676b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f5212f813402c0d5b58488829d883599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a9f6160cd349ec08a402ef8881bd2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f819cc73cc900eb9dd55fab5c6bb8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980164895e71f52b188fca86df098e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac63242675d02660cf28ef254c281dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd8b1c06ae7e12814ca04983fe975f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a2045ee2a749581654be543ac771d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11117f511dfc33c241a38e20126675606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d8cb2eec6358c887bb45d17725707607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc0d813eef030ca0c22c5f7dc55812608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405959c0b3271cf6cf519380ff4989fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7dce2aedc4d4574f6a152ef146cc2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbcd5f05c9a31fd76436d6d58dfb41611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd64a277474dfa0f673baffd765f42612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb75959808cf46849ab504c0c8088bc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbcd5b9454685d7eaffd5963b72aa6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af096144961870c6292a73d8e161f4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921f917a07ceb42c36e0c0f27c1f002616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69421635dcf64d6ae5ed5c4671be19b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c818cee77f5a9227fb93ca1376bdc84618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31489c3577f9b178a80051ebdca013619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b147153c932948a586b8091ac6d4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be551f72b9272a6c1463646c8c8492621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5150f05afbd692013b9784a3c609b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eca2e787486e177abb3e8f821ea3fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263f5675a757dda8a4a9a0ac9432226624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9783349279af4c7f78db1dc0d5a4ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8d3f28b7b3809d7f9edcdac60d260626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4d6d57750dc6d00618d7827ec721a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194a8eb1d09b108aad4b1235e780e87628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a941cd759e8aaf44211869b3c8931b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade101c736a4b9028483f0514978a1f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796816b5de8f856b9a3ae4f9ee70445631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa5e6cb95e732a8676d3ce0dcb0549632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8b83564b53138aa034db0242dd13e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a90ca248cb06e330cb13fe1f5f4449634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd0d1d9a2b72123780fbcfba8438e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a497101925a31d48d0a28ec9f8b3233636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27071403a663de6464320b1b256004637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5838e491d6af52cb25be6cee3c1b52638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc209b72ec5c88520644d2a9213c64639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68bfd7d5c739437ee3837dae81f9b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6c14ee98179e12ba83c9eb97633ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa68485338fb6df13a046d0786bc73e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba2e7b0c1716f442d54c917e68f149643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eda4ba59e29d9b614d7d8c0fd1a48f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713212d6eef472de03ad226aac91d9a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210a24909c286e2839aeb189d06c035646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba0202d956b496a9fb0f90d1796a80647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1724da0a776d3b25aee3809b81f60648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dc7cb6d770ed3876549f4ea007161649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63845b7813fd3b40c584bd85906f48f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4af476eb24c92d35c0944eed3ad9db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3a7b64876102b59d029153ed55c58652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c46c7f6b5d2f1d3ede08e9378cd88653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cb29ee841172d8bc6742446b6a465654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ea3674ad0a55279d1991a94b911db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666a29fb613a2505d043aaf1051eb8f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3986f446b2e075b433b3d1b78fe070657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08327f033b1add396837ed5432b888da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2c029878fdff7ceee7363dfca05d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a286d78261569234b3939c22c5e02e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8a239703725943783d7949089fdf3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5087a54a5fe5017754bd3f562f6c29662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45770e3b1f3e638a9ee410ae9746f0f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ed208bfa0af092040a1d398693487664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a15eea74a4bf45e018d134b7f7cc72665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88b35209d861374e28d77796055175666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66afc6d2c200c5012a8695d1ee3f730667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55370bd8d1d50b5169d763cb1a6c6643668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54529d8c78e11642b0a69c26d5f3c2f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62771da49a0aedba64dbadfb68187c7c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebac04e3e9ed6e01ef082232a965be2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0cad382f235876223ee23d94a40c5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf991447847b63684677b8599e5ad0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5365add3971dab255ae3fd2b73ec18a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5db4c5f663b1476768b57cd171ef4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fb05a896373523c3d12d30a0c0275676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde6439257297469e6d1db13569e8d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72490b33f9bcd66421e712ce1bfbdc67678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6788d2a29dfd33dcd203a3b368735b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4793b1f7df702cb2acb3f4685bff62f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082719d9b0210687852b358964e98fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357933bda75a7f935f464f2db20f75e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3b1167ef6ccb72d6b1462e6fe0f69683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd296d94230e967da8c7f0fe5f72792684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6732bdda62b545d4e6d682933d13e17685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b099dcda627633676e4a6c29a01314a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af537897bc99bb88fa74731d097eeff7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab99f151c47d012d30c6c0a753edf6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8add36f7e7e90a6bb9871e83f1c87da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4de6d34fc326c4a75cd292fcfbf8c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530fb73848e69fdef9ca8b29fd245d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9c235cca2814a2f9fb46ece94ed83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558516e117d631203c748e92cd899e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19571182075d5a9e4a2bf191ac5dd8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41f60b993ea97149b462de0eb18a70695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76815368064e9005fafd29d4d9db517e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1924e2f56d7c1a11f0e08b1923d95697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5f44fe65804987acef484d7ecde5a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89372335bdac0356a9eb6744fade23da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5bd38097e3aaf6c6640b56ed56ac7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d296809c8604b6431f37fc079074c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e08390883e8db1e084933ce9ec57ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff4146c7012120d7987a8e85ae3a5c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb40acc7966a3bd521f4da7ec67ce35704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb77ec73bea22e4247fcbc4fbee5d4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5cbb1ac2e9c540968c3f4e061c4b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b25d6f14e45c7978c795f5c7d7eaf1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc00d1740c399a4ad473d938afff2ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e4102e021878a7f8cfcbd2affb387709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3111a96c96814be42831872cc2711b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a732736a834c93b011f7597d0e23d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1c0e14d4e59a8ef207e2830c1f401712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb688562a28a39d45673bad79bc27305713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a3ad8115ef4dc7fae0ac4db377859714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27107b4b99796c1cd60a240007d6296715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18159dbd4991e6395100ad30fc239824716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c88430e2ea41ff3b4b00e9bd1aaa71717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0079e235554299fe272ea63bbba6ca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64302f6de66d2659611635977f7549de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518023242c18079909137f5f428e843720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a728f088ad3f96540dc47c26fe4a1a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e137065d2ee6b702ce6500923b97b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0b35eee3515d60fe90cde1cc96012723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97218edbdb7d92a899a337ec36c5a5d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12153e7173e3c04f3d0f58c3b7c189c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb8c3d9ecf22524116c3cf547f60d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835357d3c2b61338d0b4a8de2414f52727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d6626d7f82f19cf0fc0c035d791c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a84619a30914aeb673f8d1c0538aa0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a8477adcf4031b7657a90e96b8fae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc1f27f94a9c21a1b60446eef322df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080726fb8daee9264ecc3239726e548732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472614fe3fd54d137379966c0c127d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da580dad507ee8b9c62412085fccfb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b6b4694c02972ebe859638af27f3e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3f94832b375410c643f733777ccbf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221d432860784626635fb886b73c90b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4383858029899d963cfffcc997df14738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b9112077f2cde796012c960a180d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ab46b1f85bfba76b675f9427db2da740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b5507a888a27eb1251e029172e65a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70319c467d3c9eb8b8a13786bf8f10f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c13b7debe1e0ef0ddeff3455943f7b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07123995b63ce6dd18465f8bae7951744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbf0ae4363cfa9484e438a2e23b81f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b4fc2e599be9f053c2055b6f450a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff95b232a74d051e6979cfac9e8d979747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62299bfadce48e0d359535d84cb36b5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7e40c03ddcffd4522469c9e7d4490749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ca7baf973481da41b45b434a6a3e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c657508fe244e7aac32e2d3fac2b8c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e172082648285adc84ca342d45a31a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a8a8a9b796a52e765da1149685ef1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810103daa0116a21821a4264cba96170754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae27c194c0d53a8d7a8fa54f682bca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeda799a4ee40e39a8fa3c22e843701756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6860d478bef77ac3ded524187c6ca4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4756d21874520782196662b75b8182758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a2edeb3419e4ce635466e37d14adf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7f64c604bb0c5c94d123069efb865760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e983db73c0a6854788ebd826dd07c9f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ead68a2e4b3e819dd59e3ee4052b9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472ff727e1cad0abeb9f3bf239c6245763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03008f95b763850282c96dd9f932c387764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd7af0f3704cd960c19db23724ab26765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1a627467ec4e5d3125b51d69951a3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8e5b47fb437d80236bec5805af377767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f52c9c81b2af39473ed6ce21fe5dd2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad9178403153120c74dd3be9ce36c6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c62436a91ec033a09d61107aed164770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643337e017ac51702d31a20d0155a228771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6491d53f6857c6ff197c69f2a44fd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407188a1071f967f6295ff1cc699ec6c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dd93792732cc251f054bb0330c721774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdd627e2ad54504c3fa5ba5a7dd5c2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c58e32dffed09dd4834babb8cdd213776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c5ba354d4a53a32a36f9a898ef2b2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d48819f8bb2b99b1feb8df97cea11778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a769eab17057d2be2eda9e736d9beb9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecd65afc35dd769ac7cd0145c3db83780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2a85889e84a230958933ed9545700781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5690e6b528f5b5364a49d960e9a32782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29cb962f32a6bdecb8e50f7cbb3f99783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe672ff8a35ca9c88c59f8e822283c8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46315acd8c07457589c9277a088bbf1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c929925e8b2ba03ccfca9e0c0a02a2b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba3fddc3695f8c6ed1b1a1e3191e46787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1809ef322969930fb3f51463a92d13788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca2b3bbac34b7ebd89b68164e6b356789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7f0f82221082ef4ab5e8e85697a19790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b341a6aea1c40800443a46eec025a08791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a64a975b6721beb8fc872e25278d6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602d836c539e7e0b4dcf2ad53676d7c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386113437723a1e7cae064bf270d2683794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42916da8d226b96fe951083147b74b0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff831f411c9973e4791becca170d3e3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e19cbd162987deddec96be252dcec797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585982a8ce4acb5a8ef9aef150c76f4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44674bb180009dcfe03d67b9aca6eaf7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2309bba3f0092f24ff705f1555c1e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3408e13e08d6a2254b90e162e70a7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01eedbf4616eb9c4f39c124f2061abb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a2c1ffb42180e0b686c60cc241cee803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110186743dfcf474e46d85a8b6ba16f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d51952273bd46fab1ef1b192bdd9e5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd0336a3d174ac2baccbdae11bf131806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2746da30e32fa7393791efce133a05d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8890c3974cf81a3793ae8be1d9062808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9ce3e3015c0b03399b50e7e54ac77809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76d8e9b8b9f67ae7237a214bc1aad6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d19fcdbd3d4ed11102d1802d1f989811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5844f00583a159736499c8482d0387812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843c4c3452afdc5ace1ce6a74135652813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10f80b1429872440d6914514629a57814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51d44c8a7a1125dc5dbd3e3865d926815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1157615d603f3d498aa102bfa3b6f19816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83e720140188546bcd234737c5b34a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928d8c6dafcb4e43d4cae903b9d17ef818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa8f0cf8670abca8da84367721d9d1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f22b8dde6e13e8f294ed53b734724820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a77efc7cb2195e6cc430c8e9139fe821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943fc28e42e807366fb57b1b921ba68822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8cba86981d84f551c37b614c980d4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9061ef42fa473e64b8a5a3937dd912b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b19571bc27b182f56475108b14f17825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3626652b5aff2998b1c066adf91e823826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d58b37a9e19754871be9df94dfde0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7afb550be0d9f59e3f1411ee6200d6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b007d7b16920f4d1e861e3fdc1e04829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd30ab6ebca794c1c1902ce5174b83830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea0ba5f4346c2d93ac18e32c81d7e4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8480075ce2bcd03a3559aab702352832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d366d9b4b4dd90a4a06aa7373b9aa1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668586a270081ee0e79cc3830ff0ff5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86cf6028e3030ea4a209694dbf3713835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fd6bed7ce501beb0be855bd11b15e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e09dff460b8694c2c4c19fbc5ef97c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c70db15baa811a30d89a1745e206c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebec50ad19777ab49a8a1ef2da281bf839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc01422b848743e36b6ef22b21b658840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f341f828cf57b2ac4c03cd240240885841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51d728f8b5ef80490a16f019d1babe842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29586e00013ae1560a4278122ac84afa843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f98cd22e04912400d491a2845ec2c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb97c20d933914e4df69f52302f4b7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7564ca96ddca5dd584e999dc0268d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9763b435935f8280aab27811efa55f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb0679bb58ded354be365be72c6dcc848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441ecac918db00a7991d5b6b8ee3ff7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074663f77096256fe542bac20884dc6b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef45b518f67ab0160b4be2a98c08b2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75aabe60b802cdd3a3aa31d53963773852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911925a4fc1d4fd70ddb8fafd76e0ec853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8db63ce41f70bc4b38857bbc29ffa1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a7e26caca6ca027bc1bb30a4c894b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61037fadd3d16d4d2511261691214ec5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44a02e529e0f38519d98eeb3f9022b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c3055c1ca87b552fde1e4380e9f75858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c969da2ca25b47c293f1bc61863b81d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4d205c5b55389122a31ce4cd8f43b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f035b02efb05255eddbac9d104b2ca861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6e6005a1927eb9935e8c1d37767c0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625321b8b16a630b17a3932f349c913863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6b9c6c29e6678f9f674d552031523864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114bdf5d05ea3fbcdd135189d246191865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ff3da78ca8b8edcf75d267e180988866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f16aa8fecc05f35c420ab80692dce1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b60d0bb3c5565f74d42478ce7a688868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f95412d2f821d32261423eac7f4714869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946e7b362306531a1fe4e578dce20fe870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee5c16ef5ff034a7368b4a2b86e0cb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e01d0b4f01d478a62a9e34d24553cd872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0642363811e92a81f6b9390b252330873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3824cb664290b5a9aabc32b933550874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d65684ea623967e1178613f685f34875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060e614253492074220954a61881c7f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723c6195029f512184d846c93010aad877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a062c4d139590543ffe8f32223508fc878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28659c3a0761b8ed466c8dd6addf09c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24f79fccaa97777f5a4ee72e3b01e1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e32e37a667e947e4d90979a16303f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d1e82bf9ba90ae21d55bf9690e060882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabae97fc02bd062e65fd4a5ef26447883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddf2aefa689c0851f4276d16acc22d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e80f9fa5d276bd1e89716ec272fb67885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c88d5f044bc939d26995020986a038886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9dc3dd26c1021f7996d6ddb8bcc77887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7bb749425f9cb11ffb2f2b54a2262888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49347c1889e2a55eb5b704e4bb6e9fc5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35c67ce9fdea87fa120adbb017433e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ca3751847b9551c898779d8dc5df1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30571d9314f85bffa7bf4114115a6f32892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b43da0e3adad144f0560b52bf4e0be893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29866aa14c20cbc293e5eeac9319a511894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344e681a9639d210f637d042f58fb12895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f5630af29abce9c202bda1b653aa4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e634ffc85ef17d6e87ae95650c8625897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d68d4ccb72e19cc3040de86eb333e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ac6512f7f730512ba76e4b0d539b2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bfee8328f52071a4db827a60c27d7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec773ac4acb908f1bd9caa208bc90bb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd62c2947b37eb097772a60017fb48902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8085a054177d8ea65bfb14a979f860f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafef29cd21d4ca7151bef39239eded904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc22441356f543d3030c5b3ebbd19fb905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a267388611879d303173fcf79f275906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8eaeee0bc553dcdaecf7744a11ee0907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bdee803b22f522d2c553ac433838a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c98239a8d42470d74b8c8c4a15d7c4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487538967930e8dab22947a878f824c5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a16575b62838c1afd7ff7b3686778911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7411e1dfe897d6ac318ff7e154049b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07807ba37748d5c082bd4653dcd6ebd9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df52e1136327f9dc64fabf0142ceb5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d6a918990248423a3881c391ef164915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf7ccac18a83267dffc1e7f27488d2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bffc92b02966eb1909495e51fd3e2e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534960094041ad82e2d7eec3977526a7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17eda737042d8f0b98e2c8450cd8b0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252943d4be737604d922506eb466645920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b86e861faf1271773269236a0a735921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13911b3ca8d505795abc07a0c431ba21922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc0ec5eaf9252178559eb935157d30923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d6fea3c100d0b2109be2a4d4b337e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b705663d1d1a892ebbae6f1de1d5ccc925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fea3c195b08de834e807b037377c5926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9bfb6cde7cd645d7720cdf2939c93927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b44e4898dbc55a94f367d12406703928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749ca928439d985f340c55a7a0ad392929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa2618c6caccab8fa54e28c0c2d60f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcad926a808dd5f53e2438bff024bd9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37611ebc205f3dda6841b2e9ef918d92932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3413f67c3e1c38fb6fd947ff46357a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246a83bc7dd4a5ff6f69a17072b31d4934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea37ea3e69c79506b6232fade36accd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7755fc95c0e5e292906db711ebf9515936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a96d7f7a4e4be6be4ac413fac5b53937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02746215d51785da73aacf0a59976d59938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b1b23cbd1297cf22d1579fa9ab7c4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b51cb591cc8645cba0708c52785959940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0d0f9a610f371839d8bbea5918e8e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75fa582da5219844042d433a6ff030942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba86f52b9182ef2ba4096bd7efe5e65943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cc5d4d688f645cc9d02f83747c779944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abb662106626fff7296f80c2c7ea02945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dd5a3331aff4b895158c08919b38b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f69590fd2a09fdf58cbb39bc42564947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0854c6053c15a95f1b59f9559315c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ecef70168e4a1305510b3ea9e240e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaff3b9acbc65e69ed43b5d66661577950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77e95f486c424ff7b4a4c738215538951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2a740c4f1a32780b5fde5ca583f7b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504460df5709eb80aea4ebf4252ec9e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd012776f5fbd3994a4b514abc2b9a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4254feab468d7afb6d51407147f7fea955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7a59f8685f6a090b7c9dfffa1823c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc60a4b3d9b1035d549108adaee913957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533cb65dac08277190aad31bb37ad99958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adaa5bc99f11e9e721a75893dd37bc959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a4a66d7d2b077d1ab6bf90a492aa7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288967ddbdd2fb383931f3962c4e9b2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa35b44bdd2e63a6bec7d54abba397962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9946c4d9a3110244d97bb61a9ebe34963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f7495eec8bfb757eb0c448ac43af0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97ca1b1a529f373d358a56410448b6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d657a7a09c6fadb5b6fe211a62c3612966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14495e5952b6e312ef9a9b5244b6d540967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c155fdb8dafa7a785f721d1c30e821a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800d423ad4cca445754bb1a5240ec54969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdf169d56c40f605aab9791efb5174970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347c58b939dd915bc1dcc8b8261fe5d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ad89f24b52f560477794ebd63e878972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd277c4793135739b083530d685308af973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dd3868d82154b744d5f62264d8d4a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4e6e9fc4e9d8d17bb1fd651e1b73f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701928452433c418391bc8abd5f4695976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924727471c683112cfdee88d8e3a1da3977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d76b8ddf72d05f083a101bf9602393978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bd8a7b4f4f15a052684086bf7f073979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3edb0ff5db7ba5c9473df41061f93980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f867e7e1f9d6a2a8f4e0f1be0b7679981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31d6950584cf599696094672722828982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065131fb5e0c428dcf4103189024be5983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f3a42ede4023927abd60f3b02e692984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434e226f0e8dfe577ad33e33f1bc24b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f297de383b41fd9d0d9991a69fb7af4986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64917ef3b7fe9c3a8abe12e4c873fd987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b4236033574f2933d494d148e1d4d988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4affe74b275ce923cd893bd2f586c01989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1343f95aa610652e0f86b06726e80990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be373ff47d132c0f75e32ddf7bdb95991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ab23936e50b437df6e1b6d4325b14992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f575c808127217047856744ad11deea993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe163592afeeb18b905fb632c954c7d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59642e0d2793ddab9264e36f3ca994c7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cc5521a42cd1ef4ae852cb04f0b0c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d5cf971363d0f0f52e00c1604b7ec997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>