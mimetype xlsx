--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1538e84f556556116fa28c3982e8d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d71b1ae6f047eb452098b5af85baf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9cae96a06b4f7f649e7fdad6f8b5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3c952359baff3b191fce59d047ae74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1fa5aa146881d5d233cdc8e47f8ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a79c283c610ea8f95d55b4b5eeeae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece8d302eee68c132335829569c4e907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561eafe11ab23989b38cf03cf0c1ad28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e875dbfa920d717bb785831167afeae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787e84c2e590ccb6e219918608c7ef710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424334c31d96e49f5afcc98337d9ba1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7028ee37da11b13b41550ec299673412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524797b00353fd52557f4933b880455d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488f4de7eb1a4275f888366fa7feab414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591fb3f0edc76eebd06638d3e4c9dd815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d55e49d2e296ef71fa570b9535b6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355629dcc8079398bf6f08462da195217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b59517f2331662264a05aa2e9f64bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e6ed27e05e8a2116c2fc9bb248d1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82178b2ef0fa065472b2686b40a585a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b485b10cd678997791558009ea0331721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617ae9d16791fbc30f206935af83b0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfcbce9bcaa37bed2a7e33b55a2c8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a29d32f7442044a5c94f61d309fd5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8eeca0ca545c076965dd1aed5b475525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26dd655458f8417725247d475f322326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd1b0f8e7d9175287fab7067daebbf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52739386b0fbb514ebaf5e8ceb61bf8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87b4ebb55cb236ebdd3a2e9d1a6f8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e49a10bec712a2dbb642dcc12aa1b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db975a8d4ec4196ebda459cb6fa0fc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7802d19a9e0c3d3420ef792487c39f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c138625057825d38b1f031c7b22716533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e519686d3ac2e5b4566d336e9108534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99d0d761e502a4ee2d28fd58051f6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a89e7c3138ec388c3fc62a6bb5bd136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d8095a46db7977ba79925920ef93a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0243ebcecff0dc8bcdce79075737c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d96ac01ca638d663b11993665d44339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a7315fde753a08ea20e2dbfdc44e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e436f88e9f593b60a82c5544c6151e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837aed27439ce42bf5dbf4786196d1df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e659e7540de5168eb121fcfe6cf5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d1c724faef39c5a2fb7870aa0322944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe807ee725aee449e81ba804c0c811f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2578847f40312ae0e10f7d9ac215446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b514a4f9d32d6fcf634ef37a4ea1ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45890276447be95dbbd601c6091c09df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbe5ad23d2e136a730b279f088a32349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184fd68494950752e26f5db236156a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f265054c90cfddc943bf8678d003bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb46c90b2452ed946b9634f772199a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23955857e784bb4c4788dd42462cebd453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94526809c91bc825bdda94b00d311254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d656d4d53507dc0d8cef4937e4676dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0d2f37c768649b8ae2550efb5874756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83baa27f7a3b0767d53e9ce312660df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c73f0e3b546730145b6c29c74d03558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973bbf6919c07b2f33784564cd337f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488eb795a4b40831f66cb37dc9f839560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283b9b6f83789ffddc4754b540f507561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ed1fb099dde7d0a20ea8b873c6ca762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd6b7c39fd64e89d260831a8ffb9a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797857de208450a4c00f7c670655ead964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312f11aeb7756b8466a2a6ee1b9add565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66312c7cbf1e368030b7b181f666e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd19eaf3a0ba6415e86456d34a0233e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12712372f3bdbb76d6ebd8136348cd1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329654419be7f593a640dc9b6079cf969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bf89adb674f83e20058daf99720f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f2e07fc654572c3bc8130f46191b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4284a1608bcdd0a8430d00ad85c911f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2bc369e8093ec379714a34daabecc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4471b712c430473777a6d738b1f80c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e314338f1d73e9bf92c7ed7e291cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb54a1567b510fca0e340d02487f31a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58a0c7b73518362fa96907844e187e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c8bcf4e8b22ad3da005cb8d15cc6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaf1c289575a74e8616b10cbeda05379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e89143d0134d5ae9b9d2ce14f6396c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2bdb2e5a8cbd5f682634494b4418481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a7d379c5fbc6e7c27d7f64955816982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaf126131d3252e81a8c82889747e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9fca8936dd1dcee64d8a63a36a24c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f54209ba5e947e640abff8fb5fe87485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddf73c7510c5fa72396857b4a4936286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8901b83893b0a77a73d4dd281c24487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b62cb3db43f8fa35b6ac23a87de87f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849954a04495437daa442da1c602fc7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa39c248c9160acd49e29a84ceb29a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777368f81d955143eecf62629821d3e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a3bfd35ef36d4ac4a6529be8a98ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7851802dc8400c5a89eac56c7ab69693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a49069ac7945776dfd464e385896b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4379d14be3452d36b326c98089d9a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7b6e28ded61bb9aace161ddc3f25596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a481c1ffc57acfce1cf353ad4bc97a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e195a776acac1481919ac1e43fe6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9abf40bdf89ee0e39ef4e1c1500df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e91134099b1af4dfaf50ca97adfca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5d2b588f62a28db0af1c39896a8c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723b15f13d1f03d9552c1439798df78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e951b382fc9a45b269a2fa3e27cbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1ed77debe08365778089c22f3b7e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8db1eb082754f33e73503b3472b237105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bed786784c93af3a57d78fd52818a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0929a353c0cb0bc10c59fb6488ad689107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c30b7a74512ab82a72f632635416a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0ab58278fc996c28af81e87371d37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e3b836a0caa2c749380db5d14f322110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879e8a6b5494432353a0c8d8eb5782b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb27300b21adbb12a7cc2342a542633112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d46574a4c5fb74f6273e6a1c88666113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef36b74b03592efd9a464b229e14354114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc6761f9c953afba583f6e66c936ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5739c759b43c8597338a13f7190c41116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c321e797e468ed27195eaf1f29084117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c864a2c7a22a5f6bae26e79e4b7d447118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bd6040ce6b93a92c350cebfb85b3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be827a9cc003f00dfc8aad8a486a6090120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781c4498a5d49b0107916bd54d37f7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0432d1cabc580c2df3a56a57b29d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce00ea54fdcdbedc9bc069716616bea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524453f3697d363bd39a728e8255393124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07535d280109fd955e1b2f807015e43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf455eaede0a502dbf026816d6888a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c10b337183c062007ec9add591377127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f22707f66d1e63527739d28f672bcd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89b8888d7a52f44b0eaf5ef66ef2a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d5425bfb3862850738d3dd7611c94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7de3885131dd5afb96963f3552686131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a54fc4bc1ea014d0a78869446259ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c04e9798b485e3c7cc99543c3ba427133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309c8137967ce05b2e5acf7bf130010134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f188fae2c5e76803965f382e46489135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5645022119e6e6e4ad3b5bae560a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157a94996cb52212fd145b8cd160ec7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb8119f523df5111681010e9da4365138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58962e17ccd36117495422be318b9f3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e14cad923fd553de678beeadf70601140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6893ebebf172791de78a480b3f9d8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dd27191411535ef4280dc4447f10a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9a8bd7886606de222b75e3bd77f21143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c25292ec5c4f8527d108bde6e3972b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ea24eccb6361f3233ff551d115683145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0f5f65a4ee16608a6bc47e70c1ea1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be748287367acf8c31651e6aab77b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e16f81fe6db353b05911c1a3e21b78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1070ed5801fc61bd584fab1304ff98d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608c26d3293860b4de959b7e45bc166150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3f194f597455b78c070e807e235b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c7179f1a612413d225a3c055c7510152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472464859d0bb0882b7eb558f69dbfc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fff6f4ce3b5279c56844894ed6bc88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80664249748fc193721ee9f5028ea3fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5952c0249e961a5477efbd2a519eee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084be5295f7e3ce40197c83ba4d1df4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d759ebda0ebada54b7a74e0e12dba2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe635a9ecf38897933343e8a1d22cdd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c253eb68658bcfdb01e7248980c78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95c820c42e562b75f6ec392952e990161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2686bfb441bfeab7086af07143eb2a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855ab6a4b480e16ec0444c935c2ce9e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6736af7d7f56e70c5a3d127e840c08a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aba3170cc616de2af1ce06cfd56275165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb56704313121ee496a51cfe60240f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d21ff40a55dd99995c8a0fdc07b332167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b1223f83b3198e56254138f4aa1ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2499d550f029a4921e72753625490169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d9773b2db9bbb5da8977c3b1a90d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47f40d2d1a2a11efe99d3f2ba7f977171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d293470980ec4bc6152e9c7caa568172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373627a34cbd4a85e769c3b1bac3443173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c748856f2433ab98b70e3b7fbf797c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281de2cb7c1142201d644c517c92a01175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d663f9755fd2e861c077df2d1d9514c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609ab48c5ab2f90e398b859b88cadcf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d232c942b1b9c87d5cf027d04d2ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80854ea4d5148f301b9f3447d008eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e90544a753e1af984c5cf89c69258180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a543da8b780809d0afeb58631b44a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65bf69049ff9bdc5d348b1adb6010f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec6d54d90fe5a77e443be67e16e9f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab340006fe0d8d391c55bd4eed474c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced7df95472a6858268fd300d7c27d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0602a6fa76cfaf32e812649b2bb63186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5191c9010b471f0cb391ddc1326c6bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23592b8a5c97d529b3e62aa85b6348f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4a1c450e9498942b842e2712e6397189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427480abc8d6999e2dfc048c75d47a28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa22c77aae5fb1413262b12ae886f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb64b9a84e5571f24fc5b37a23c6658192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634104865de69f2fbeeccbac9e20189193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cfdc3cd42e8c4c7c12aa015b0efeb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e76ce45562341a96c3377a6f8f33f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9993319ce6a88b68211b4715f6277196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae088c5de9bb7348252f8223440b66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19581e469873664871c28d353472f489198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbea6a7d0cd836e87d4de978e9f740199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda099f7e4649044cbe6f6bbfcbf6a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e574a62e053a4cf5a02dedb4da72bbe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1e8f7cb732ef064f0fe59d271a194202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc523c99b1cf35a3e4d4268fe1253d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e98d8aacdbb2bc9991c80159ad5b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e65e7c6cdb953866da3bf9988cf40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460f3bf9a029725a4229df8088858a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161e3d6644c5254a1ce365fbbc17780207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d5c778f4e79e4a77e6c429b0c27c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d65589e346cd8418548dc22d55a175209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522a8e9590f68ee00ab4a3fd38ad11f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1d0b43dd75912775ce67bd38edec0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7355ccb752bbaf38bad0c51de82c9ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0ece2435b5f5217c6d10ed42899eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bf0a31038369a8e8e5f0fb3fb9940214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ed87bb8bf0591861f106a2cc8342d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9854c88836ba7267ba56abecaa785b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8682a3596966aff6680488f2a5529217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91b36ea7e14b4a98cc3ba20fee4259218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa873193b73b11be3ef11cd0874b4d00219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242aa61f52e2f09ed0d1ce309d2630a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526bedaecdd5249dae01b19c02dd302221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a473785bad79eff4391fa0c996c0a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824adfcbfcfb4e20967c169362f12a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90f8cf937ae98c07eccb88ee5d55b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465bd89a161cfccf94af8e0aa853aed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8bab32b31d5fc73f821e7ffd747c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae336de2177b84838a7c1e7e88387c07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a30074dfaa88c89d69a64c072b76e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfc7945a358a1dba2e0f0876201c85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ed2a50753cd28583df66b83f8f917230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf32178fca7d6f0d7894ee3adacb17a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2332584d50150d8d18c66543690befa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39712b06e3401a6103e8ee05bc0a151c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c243a7c10901234b57c58822c83e970234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39625f59a6477a4ea734454bfc9d4643235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56ff9547036c2ca4db9d55cb2b84a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478bba71ad26602b5c5ef3fbfe197ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04832564e0a15629ddc5b2b4b20179b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14563e92e3a485bd1c380aa10671aca4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db5ad51e9363d0c0761041aa071d39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c556589eb55f2148344aa46c7ad8de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c78a2399c77536d2afe0f921e91927242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fba5cb780df34eac0911725bb4ed91243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbacf64dd24b442345b1536cdbf1e9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a756c9697ea1dd6b7b8f05f457b2e3c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575b816faa79299d649ea71e0e97000246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564cd411e083c6801df19f96692f935247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53962b45752a289910eeab94c3c2e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481268ac50cd071cfaa77e132be5137249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9340bc3e00bcb4b5c8bd2dc24280a41250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f0ce9d6d51e35449c8c1a87df0ffe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1404d9bfe99d451fedc68e6096754252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26425bff9ec0b900e5be24bf25ddf30c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad217fd977eec45aed0541d51280889254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ce18975c0efd1e864f290c20ebfa9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88751b7d18b879d44462cfc4e9731c07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb082dcac848729802e6faf9d7c553257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3a1de0ce97f92e9cb119fc20097da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6ee0206b784daaf51a27d2ba804c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8986cb2f5f3e1511166c0d1651a7366260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194c87073c95ce429499fdb47b80bfd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011879f0c0f8d9580a12112eb4e009f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f0432f8f8fdff43bad5f4f026779e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7ddb8db5329ef99d66545ccdab3bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f634d157a40866896b71e7b17f6c75f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b10028d7ec6aefcc2ced235ca278d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bc8d54739b6652d8c2acd4eb89702267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633241fa52937ad204b3e4ac602ae9cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fd89bde97cc81449a682ff0c09d0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94fb0bcb9e5e17bc02696d3452e420270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083643a61a0519b24a16c8d5a58d3ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e2afab525f9ffde97e129478f342a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03bc63f1bd96d8009a8f79d34c3624273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fcf9712ea5386de638afbc6ffdf32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e3d358de371f1c9fbf8a89162b0dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c62b88dfda8dd008aa1edb0daa791c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df77bd798977696e419dfba2d16bed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b42409cfcfff921616b9dd608a0ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea95083b527b8ef5caf67236a337a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38212ba2195d0a1a3abc0d13a8a869280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59853e1bb34e6521b504d1b7d7fb555f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f37e3f5b3176a0cbb71b03dab7807282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ce47af8ba09d399f68dafed45382b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383ebfcc19751321b5586e8a499df84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f08e214fcdf72327292838adc75d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd807b1f46eef4450fc8150bf14ff3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a7bd6cb650d3aa12c9ad744efa402287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c010c5de1d3c9c4659e62b4e52d02288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f46cf7229ac3b212b1ef301fa6fe6a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f53a6ef1eaef7a93886d7502310d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822a6c2bc966a3ce89713f647b44a71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd691cd05c90d0bb0cdfb5d8a7efb1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7fb3b116125cec2c06c1f77379922293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0832d1348f51f619ede1de0ca0cc7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f396e4b3b73cdf78dbdee5d8680516b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e6188f94552f77dacc5aefeefdd2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d2060de68f30e79d7e262b6d0d777297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf25be48864d666baa548b1d84ee6d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f7318435eedacdfb1eb6d4f8f2801299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac59c1165cc1e15532a9d9c6861e4f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457025e94c4c394a7909c6d84eb5960301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58850f1a67ed278af0b4d9685ed8aecd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169dcd4d86ccc9b31c6d4a909e0a733303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c641e6373fe530b6c961fca2fe380304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2852d077d0220c2ac1e191d171a53e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c74562ebbb30ac72107f5d80749d0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155592f645bdf72cb3b75859d251b4a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e1c6c05062834c1e7a4d74bae1104308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcf63671c4dec677edeb5fe9afc118309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb356688d477183c6eefb7bcf6be35310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752784d78698e906fa61c717ad132a15311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0241bc2081160130a60108c02ed972312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06feefe67b20a7f9748635054020e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41566110a9e0291b0c5b369a334c9bac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6129b6c55b8118318411e4fd4c05161315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40bfd3efc09bcdf99e2cb6f3687790316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ed1957dc79d2f33d5c4d2dcebe1fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87e309697507511b13eca7d3ab9228318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b8f62d424f05a9eafa9d10a8420d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644253e1226c2a9ad829afcbe087d354320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775cc918b8bf0fcb4b55186fde993e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858f631d621ff1391eb048e6b91a574322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671484b2dc26b3cb88fc75eb4de34c91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959f343fb477da64e947818d82dd37f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f577fd85f622b736be445d2eb1e7360325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818f4926945e83fd501a7397ea63404326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d9dd6957f6e9c687120b7376f76f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04f18df4ccf9ce3a403598f6aa2e96328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fd618a3461580d7510eebe8b93743329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fae9afedd95999e1874e4c1c4e0192330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1205e1cb5e792037e52e9a195c57c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8457e35e63da65294f4eaebd33c0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb74c9bdfe10a3556914b1b84764fcf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2c10b491b1fb9e5034f945144de9c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bf1b8236e2e8ee1062f4820564a00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bdafe42607b1d394a818e931a82cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746d05feea435258365a91def1b449c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65940ac1edd908f0dc5b6e6cf08a72e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3242d3a934daa988e780e1936820de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccdfefdf523f71ee6ef9a02f987baf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dea771a3b496f6fc14a5a15b0ea99341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00407dad7e0ec75fa746c4d8f73b47fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ccec45d7fef58862730856333d5bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5bbb4d95021467ad1af5019766558344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9562d6bf0fcbc8d258c5307ef07c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fba9d60e97a5f4dd2c22be1681d8eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b89ee6ae6cba8e631834fd5a02011c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1042e68b85d7b93086447cc66996b8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f0590f7299e0c24c9f809f8d9f174349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f75a5d3aba2dceca95eee8684dbd5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c120267908db48ead878f4a4e5e93fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e74fe206f5f6d5aef942ca1f873bef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784547d8959961f67228a77ce9d717e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76315eed3dac85ec66bafbd9237960fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bea5485210c9b3faac85f233f12a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3e6e4597be753d8ca89254b34b4a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a271fe42ade4382edc85e91939e83357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f315cc2e6d3c8f40b32449676b307aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9471753229d139ccc70bce99b96b4ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf338d33287237d5bf4487ce40e958d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacf07a445d387912742903265cde25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74b71513fadc2d3b6c6e999b211283362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b173eaa1ddaafc0c58217c3ad1f701363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd0c3f3a9596ebf08a06208f049e28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061429fb49319849e04a392cc2eb16c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231e4380cf9824dd760ed739e22a0fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee633547eab8051a485a68cef8df71367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a0def44ff6728fa72c2727bde680e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fa808693a4528edbcc0d42e12b008369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d6d2c697674f3c8f1f1189997856e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6f52037342893d884e562f559b724371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7fc1b721c689bbff8aa306b749ee2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00bad10574c20714ba18f1409472b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642cf65d950594be29de7c9b8777ef8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8b57c292442154066f9c7759cf128375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6761f9acdaaf6b2864c2a15c98f5b64376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a6429563b17dcf8acaf59574b2348377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab217d840c7f975a348250cbfc257b7e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f6d46d0f4ac9fa18458a4546bc929379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baead3dfbbc20e8a51df24a1b2581b7e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dabd9f267ac1c77429c872bfe4f55381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c929e2c4c0744087ae5659922f9c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df951963ad14128527ed86bbe76cfa6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec9a7bf64d9ddc76a678a40fc8f419384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d781303b4445315234af326496cc73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246c9fadfe0723ed502c3c71f5a5d5e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e784213a6db7c30df38b182135e7dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46188988365e5128e294416d9f83d51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80c37914ac8e292cda5dccaeb1a381389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b718050156ebb93fb6544f170eac9a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ba2920f5e551468041413912ab9c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602f7e9f1c21ba4805261cfad1c57a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54015e86dc10f0a56a7d0fba2e4ed1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db827b5125cd77e546612e1871bd245f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6748f14467c7172ea0367fca1a67d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b968f3bf945903b352dcf80eec2b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c79edfe0fad6109063f62d6301d1c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe901443365c0d93772e8f70cef8e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1884f154f89c3651d6b63e595ce3c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352a2d38875bf761ae74bb4c9611a98400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c637db50d570cae831d06ddd4811a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe0f6837cbabbc233b7f810b2926bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032c3fcee5506bd84ad6a3d4072c8a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7729f36f5cb223782d003399bfd27404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca346e91c42e93ae78f822fd16ba4c94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828475f99f61e1ead03433ad8f85fe86406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcfdd8b6cc605e18e01968f4d05123407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5613572aef4b76ef96af235407a492c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61ea589c38dcba8a5501527b81c680409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f1c42558d2161216872e727c762f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a19ac60fc3ef3fdeda3c475659cc3b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa89cf0a5515b089e32a26487c55240412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b272a8f9506ac852198e6288cfeec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d94655465b06432c34636c87ec1ee9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c22f8cc5c6227484e0de033fada6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aed231a2f92a0824fad0f22605761b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949680bf187033b8642979bdaae0e9e5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791fb8b4cabc22858f62e9061f43511418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0defd37fdaa203989d5b7ba9dc0913b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74111e13e6b870707dfe51e3ef850b41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e2961a3dfcd1d16b010a418b8f95d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2ff22903839cc8723efb6fffd3f7b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a94766a2cca1122e3613416a7693c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a96bee62009c0d3fa5f8d7f3d1d79424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60494395a37ef15d5c4c3c9bea19c70425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd30dde40015e7012a834874e2a0e11426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc22d7dcb63f0a9d61d6df381d1ad4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d93a67d82d9874df4f9b76202c0d2d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e427f1ce2fd6878e6b496ee805bc75429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c765b1641ac5da7e6115382e99004430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738e33bbdc6f435d37a5a33b62ac894431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882e1cae61d0eb371d385e4a54abe12432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea77545942be39a6b5001453a4e69e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da89fede7ac307b9ccad4e5c518eeb6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa0b44c105c398dfa46a980267c1e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7fc04f9c220cb61a4a35b4b7ee1ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac50ee0b133cd63da695e48d05beedc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f035f4f69a82b0120e2ab4d758e59438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a03997f41431754c9edb31c96d6fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0746c7284d50fb87ca0f965ddef9f6f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bb5556f82ccbffb00972552f393e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a1e8c27e964d0085622a3c15bb207442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f620f481c4d6498d030634d5ff36d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199575bce5bea5fedf1474c52a5b790e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1da6e163db3e28e950f05bc8f3ec1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59e6acaca31a2fd02a82f2f73d3fdb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc086fb9d66a105ba62696924defac7e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c039b37518791583e326d4dccafb82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8965242a29515a53dbd5484ee5a744449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9acf8c6e4ffeb0e59a7e7dd51a06ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f92aa285176f0925a75c4ffc0007ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0427509b1a5c198c435a6a350e091f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1099d8852d86e89720af5aad33c25453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd2f2d7b566751f7c028edf7383ecc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd96bf9d392135c670acbfe9e9a313455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f72ac9f1fbaf4e9be898292cc23ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac52032aea9e24d1a9cb2b12697dfc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f09099ec824548268a364e9e6a56f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73775d3524c70a8af37ff1f607ef296459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa673422015f1768a0ebc74d9d6f989460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdd010115ba2c52dc05a686b20b9d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c159fb6d225ccf24c71438c155d7de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeed90f2e4db9fe30144cbb8ff52b44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076ebd3c2dde541a3a3d1bc4ccbef97464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fe3ab6543c0a4a8bc388cb474b8cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a438167dbc59d1129c7613ba0ed94466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd6ddd4e6f0c299bbf61c64d8e6553467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c8e595a5e0ed8875d199ce16f32f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3607fa985e780de0b16e1e700d975469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfd35608ca96632ceaf310e3e89309470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e257089b2e7063af7f2abb434dfd7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7264c47690cc89ebfda8aa91335cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1fad3dca4a668815403f8caa87292473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c6c839543eca24d5b365077018d34474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ca96c1b5fc1ffde1cdb0308c99791475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce13d2d77961333a2c75404a9bd053476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ff2e5528bf60a880a496d45e05ebe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acfb79d930fda904b0e47407d9c53b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72429e6db2547374abf7ed0cdbc750bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb220e9d0bf0dfdc44c6d1a4d49c11480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072bbedcfc215a56cc83071ac5a8695481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5d0b9ce04d1a9a67f82fb73c725e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d596c7b5d9dcdd7fea8c373fb6dab15483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6e9f497bdfe83682069467ce5acad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653863f0f41b104f154bb19a309adcec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4031adca8d0bd988384ada04849795486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd902f1e0d736fae513742ee9a1fe31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8810553ca0abb6b1c493ba2f23009f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c565a3415712e3d8212c3b398afe8c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4c6c118381a8c2d1f06444007811a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf105f343d8b3ce76ffeb6eada5da038491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a49e8bc69a5480063bca140af4205492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115953a0090ea0797944cb4d573cd03493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa952a90bc4b411a776053877f74bd9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5e64dcbd875f4fdd795319e1dc546495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c49452add6fd54ab79d90afcc1c42e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78291487dc64d7eef7c3f56d5bacc121497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c808a0d183c2376ee908796c054889498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd873b41493d6de6515fc059952b34af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aee1fa6472eea595322aaf44520412500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6844a3676d41b50652f39ce44907a58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbf55e91a367c66236a977db3d42ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceea097df8c87fd58464d8e797c1c70503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f25261ab4561a7afea9ac1e4927e5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b92f871470dd41adaefff126d0448b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b70201ba8d3421b62fb120df772ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317f73bd3cb525a4d009ecaaaa330ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926f7f2def1bc881643e2d024407b3c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87952908e3fe0b40308191b566194a5c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29db5eb36d534e4db0ecc7ae2458f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738660acabb6b23d7063796eb9a316d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03a39536c45d6eecb2ea4f7331568a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864ab276f1009db303ff69d5a59c433513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9982b7efbf53e73aa4607339d3c1f6b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de55b5ba2af02182f13a02de553f851515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34deabdaa18231e7761d0fbbba268d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac7a7cab1e4e67fc0e5b16121090ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc4700c1dd7a5a7c162c8f0018eeae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef121c3d31d7b2709b895cbe1adaab6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6315f1a88c5c837347068e120c424f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecdbec64ed777e5a8566be38b0e819521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92954d975022f7a02d0fb43de5aaa26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b09604b9c940bf4094c82a57321b54523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c184c0a54059edc756ec8e1f3f4db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb064814e2aaa8f0ce23692c5e9b822525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac480f24e64d99d4a4b690df37b1792526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f59901a19526fa13c5b0d5bfc776f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee895a72d81b587e4188cc24116080528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adbe9ce66e57a478cc0b9b65f0da1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6abbd0fbc798d314fec88d37b5d0b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d542f6f26cd38d9dbcc373e675c9ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a41c560e64f41c4b2fa66307d4dba3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f15765f7a14dc25424a58afe6604a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9b1e02af693c2cea347594559a353534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60293a480c86cf182bb16d9d5e1bde535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2910e230d539438bd3ae0d1d23ab23536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2c24dcb2a501401f7f1e6014b44a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e4977f0d4ac958eae158e304c9fab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbbb81d2866d9708a8f5a65aeafc2e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fa5e6a23cc3287666596a859e44b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9f2a196427112f02f3a7e993f93ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090de24ca16a491d14408b96e432761542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb86bc3347c27c6048de27766d0b36543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ffc2653405f66dc264824b94fd9c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abad38d89e20cffbeaf74c1935ad001545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badceeac9f4a32deae146192f4c4d80546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001afb7c50c7e94a6f6a0ec9b623e77547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc47f50183960062d72d03dfa0a1c64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05eb078194218d8d5a0fafabb9b12c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105012c2d432f5321921a964e168f1c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04cec936a1fb5bdc8cc81986598af2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887913cb98ff1b7b61a3ffc7611bf79552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88df180e4cab9cea1c7865512fe938553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bc4cc21b7520c94a24918e243bc9c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219871d2d389979a510d011dc72eb07e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6afafbfdc0d73293154b53278080c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ba109252eb83bd81818d76911e177557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb4cab0aba5be53545b13585ef6795558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738e72fe9bba4d5880ea534ae6a7f0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595218a60c25503713e291607332d894560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f0653f9287ba64df5252e255c0e3c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96ac8fb52bc105bdf7762ffa7698cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4b228b69c1165b353280ce7cf4404563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac1743e7888dc3234c7f1502a498ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bb0e9682c6fd346567228c9a76238565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d476ccec55e92ae4bdf6d6da2c0db22566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56047130dfae2e2fbcdefa170d803b70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1e583ea07c0beed81f5f874ca4800568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf161e1401eb55b492f0b7d59a43e9b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3731105ed698d949e87bc7f471175b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818b5ae7898de330f3af49e59ea587f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe93365132bc4047cb4472d2a0e23f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae402381c9eaa828b8cff8d0198009e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed604b91d67c52ca70f96045acd2a4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5feceb73becb0ccd61c50bd3a446a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0b29db34cebb019e4e06bc92a4f11576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb00a7972d2e8e94a028aae7c00d809577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936d7f0336bcd78f5d7ddf493c29867578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1f2ae5f5e246c717820db89d3ca18579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb1726c983e3128e8604beb1e3c45a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9a21ece9dff6dc501b2ec270172da581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdf26e782350f8c090d92170c3669b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7160924d3c2734029a361a5a8d7540583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ed8fc13c9ebb47b9c0fa3e6ab092e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6bec8b1010d606d3a5483784a4e67585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91610fceeac25047e8a035ec8d93899586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2017bce01d5493b1abcf716e06c8a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7c02972150def7df4fc3e2f0bf71a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab074f04d380750638b5a9f3aa3daa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f97a29d69da3e450234687bfc5593590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d5b9f38e0f0da15a7bbca41216604591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1524fb14ee47851c924bb04b09be235592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02618248b11f64b076ecf700d970e08593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98f00d14cec39e1ec7ccd8256003d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ad986491dea868708a743571fe495595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7351ac18d030e1b4846c7ecc4a2c46596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a465995a1d7e7e3942426bbacf88d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292eafde25debe8e5505535455c883de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dfb2760d96e1b489ca32a6767b116599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebfad33d7d9b5fd36a604bf13baaee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0e6babb470aefe895ab7908a0cf2e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63c202c055e89108a1d653ff2c6bcc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598925126809cf26ed891888be79cb28603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0d4d9ce81295557c39b0e1116186d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213d88af74a3816b241f4283636b874605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e47a72c584d274927263b4e903b1fd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9d018fe64817666ad073aafa4932d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a6b6ad3d9d5f9b40ed9324575b09a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e6a4052be10ec6a9ac4e3634ff54b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ebacdd4b3804d05c93d647b9a345e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441ec11baca88cc7803a291d2c2d80e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c4e7f772049539a55ca68ee74cd8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d333d09bbebe6f889beea07618668a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02490a7e26f8ba472312210b4c2896614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f2a85cc5783dd396cfd9b78198e95615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bde510f22086af2b3fdb27d9fb6501616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd1820f2cdfbae6740a04442d78b08617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6983d17a44db5b19f7d4f10b535b98618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391b09aab6b194d3a739c16b3fe7224619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52201470a2570822afaf68c1c5b8c5de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6c75acd4fe517f9153c55a14610bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb58f2f94355f1f5a191b579d447b4c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c8be39efafa6d042bc6d86aa07ba0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36799084f0acf9ce87c9a9434d2811eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069a33e827eeb0cca144e45e4cfb533625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8fdb8eee84c8fedb0621cf7678b28626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e918856098cbf9f026d858b4b9ae2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415b4868f6f3d53ca367bb2425f7558628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540a78961f7e27e2b0246260dd0b797629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912e5ba15dbccb0618605fbeca3c9ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e41f0eb2fbc100f17150a29254b153631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef3010bc6c599f5fc85c605dd354c1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b421e0b8f2724a8a5fb69969b37c25c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3108fa83fce613adb95f464e1c6442f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba45ed44a0e7b2cbcd5de23b86d48aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732524fb9b07d84adc0759d21bbbb12636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd4f20d66d706ff7432795b42311b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedbd9f9a6c94c4d0a150aec8f41070638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6442324c88c9cfabf69ed98380b6ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d820afdd909a4ef46a0421d100eb3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d7e61703157efacd9351667cab2b6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd321face1aed82221337fc8e9b05b9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f812c344251b45bf96c587fd74199643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d878885e573a0b2ae787de97683d818644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfa7627cee715051e77828241bf198645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7932ef0fd955cb9204f88e7317bf0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185348fbc7978a1be349aa49d6b0f68647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f375254869d829901dc5f33a3b025648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f9a5efb014e7ff687318946385a5f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf227b126bbdabad3e56d4214af118a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f095495dd86800a8a198e1494b76a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84eddde6764d4430ca55355cff8b20652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980f210d5da3e6d67047aa5241de9b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ffff4af10b55a06ee2757c9fa17f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb438c2aa747d1b27c0927f0ef39bee5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536a9a68bd759142f34935a4105985f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a778cb856fa62a1285a4c1af51b8b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bf96873b8d6b2e45f4d06b6ec7d7b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e410c2a2f435fb7e416edc687883359659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f4f6609ea135d2609f1ac04c12a96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63549b7c7b980c6a04278e018a4eef63661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce21e67b7ae05574828c953cf9250f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169b8e9adf433bc10142a8fb0c8b3a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fe9b569cf87163c86258d6c0b950e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949138f6e52b3f6685babcdda88609dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0feca5eccddaf9c82446e4d8b2d4f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fe7f02a9b69b634e65d1420fce947667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed3cad60cec8e0b49965476f492ba4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8367eb37cd9cb6308f5c5e2b8d45d20669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbd5482d1e42e23dc68bdbafc09ae1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609576de1dc19d18aef79bde668761f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22662120e532825f3f895b2b1e1ce2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77db171f4105d384c2f640b7f428126673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d6193189868bfcb9a01dba6a8ef1f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032076d8e53be648fdd844c070a533a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d103dde62b93475ad61c418d763afd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a7f47a96fdf72d519656e7bb65f9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780b86addb26dd1d2b189713501b997678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bce9e557983e9b00e29be78518f28679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87a08eab0b19fe9f1eb07220d8da28680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d8386bbf865b0c4d1a136a34d21e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795f56d19543756a89327e6ee1e45a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8c008252deeff34cbb4f726c43a2c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b93a9fc30a289bfb1c29d2dc118b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d9985dff154c37d0576fcd2cd15fe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea8a0ae004281f76954c8473b3b568686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cf7b20401cacb203972e7cbe9d95c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96e4a5512d31acfb597a894f84a8f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc797d52feab6c337d560a739b450d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc7e945b518b9668e55fffa0eaff40690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3cac57b71c86a96a4b95e09d78aeb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97d8ee32e3b04b74a16d038fc5865e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97303a2ad086a6f0c4a37688b5b63516693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799343d5fb3463cd7f9f14bdc02c1e56694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce77f4aca43453aa7152b9a6892a21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e2a681129b883425fa77218f253de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa76f8eb2b5bb6e07bb404f3bc8d9b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1a2f6d410534610e12ed9db770d17698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce502da64daebc4785d9ff6189fcea5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39100ca7f7245a51c37b9664a285f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b4e34de81dc0907ab477314a4fb59701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7dab9783b7cb6c1e1d2bdd376e4dc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e7be62c51d2952190e162a2981e82703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff124edea0549759379249049901ee79704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e206edd2370391cf9a5036114c0500b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb916edffaecb033b37b2c05ab48b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8d4675ff6c3d62c1b2d5ab393d58d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db014388327a087f6d7d87c9df596c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b03c7d847d5d939b9ee7a5403e9a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ad1afdaacd4ceec05669df9d5c508710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ca7235a59fb278d88ceaede911b00711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a7818c5ad75ab676eee1089a50f1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2cfb932ef3d6c670898dc9f0492e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba32a78e41c0621d7c297e8393ec67714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfe66c48d3c73691263d5a7295b756715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d231c661cad28a3fd16d79256cdab9d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56a70b4466f4dac1a657f770199890717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba3e1edce430d689bd4288168d0968718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca9555a52dae5852ad38806670b9ae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d3bf1dc33106c391fbf63858d9f18720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a29afcae8b200d922a2f6af750a5c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd8631bd92172eff4e1067ae39f577722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d5e77a01188460411e8fc10c5b22c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0230f6c262816c07908c13474376af9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dab42bfd2be7b4ad97302a6061376725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e390ac95b51f46207fb58043c541549726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77efea17f4867e73aaff26fb329b316727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522213bf1137378d78e6c9a818594619728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a4fe50ca7bf2e7597c4659bd6c071729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dfc486a87dda0b7ed758a72c1f177730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b8d737a771fba5f4512f75639cb2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f0e0b16f82700d369b7d29a6d41be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c33c999eb5596448d57d54059a637733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddaf23b3841f68e177e6c70d2a30a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32b563d1d87cc6e48b9bad65e57206735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f529178277ba0c4aa70eb66d4ed1531736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d67b0b87fabd0dd0092884481b0bd9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e709f5d4633c6b1c2402b5be28fa8d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d75d84c9548cae4b2bb69ba56432e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9c6399b00668e3af1b7d08f69d0ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707ba7b5fd8f63e1f8f3e986c113127741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57058a6803f8ad35213b1f6ba5e00fe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6162d383b277f887419692da4253e23743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99040d573f6dbf37e44605c7d4b6d20d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2e70b3cbc730faaf926def047bc1f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54d7ec1345348fc974668a6ede3691746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1556473e66060fb9a357670e8f6d09747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3044042c2c86cb699e0259cc20c09c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c057b7f6a2a856ccd55526084c875e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fc44f2d43c941fcfacf385404a60e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9adca2e8c40bee6bfd85841276410d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0d08c0159cdf7f2bc25cd8b29bc94752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c85a2f3ca380a4da2c5960a7d1723753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544827958e36f31eaf0475ee232e798754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e1ddb2ed170ee8a9a35bd39e36d1b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8062bcd3b8b03cddcca04ffd4e776c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b860029b5efabd4c084e01d948108ec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6586bc140ce1aa6382b46ac1b757f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14374937418e38ab77be87547bc711fd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576c71864f9d34585245cab2e8eef22760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ad8f4a7d3bbeaa813a9824ce2d3e2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79ab1c060b3aeb82d0282a494c5689762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ea0a2a5bcd2cfeab124f4cca67b6b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51ee445de0d7af03c2689e616112e8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063ed3b6c4b1ff8aa308ba0510082ab765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1996cec4c4e1172746bc358628ae83766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d4b847e42fbac17b241eaf239d7b4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7a5e54ee5c2ace6441d08f302b838768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961557045f96fede03e2a5d776fede42769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32f582b3a6a6b005bb1a6c9e88dadb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0acac9a434d32a5a30c647d394fc2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f61f0f13ac75529376df6916784f35772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9d231e60895ec6b8e3fb1b8eb6de3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d49ebb1d11e9cb663c64eba02d228774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dd4d65d9d0826f6e0ecf2ced0e1eb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39793c5fbf290533432f5108cb7bf3b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934568be6044ec455821a43d4e8e9b0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64267bed97aa0f632e6d3f5a85df0f9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6018ab19691c242b0a526a7b2055ef779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341492778ca28764b8aabf5824440afd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25852f5c122117e48a205d63d28450781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3377f64e160fe3f488680a8f6f03f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba752a05a8cc398a11dded878cd3c0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1ed215455fffdbc6c945eeee64261784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee2c298748b116cd900ce9bdc164a3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d9bdf3724ad5716e809e7d1048464786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5917af8fa9e54edb80d341438d480d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310284710636fad19573bd4e0e5905e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddcabf2acd3351405b21fd1eee0a48789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58afba6b5867fe8936de188592dd73790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c528b0fa4b7ed07ed807d0900b9fbe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9f13789bc84d2eb53e7d8506e9961792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9405a169d15ed8d0028ae98b8ba784793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ab57c1691152395dddfb75023ca15794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc8597e9cedce743f1c0fece222f4c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432c836e837a9f2e6c1eebbe736c30a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48d99545371e56a475af9b0832bcc4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05b28ad686b7d06b4be06bfec1ca98798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00601a3a84d4b79228f6d26ec0e58f9c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd35d7b754a352507871fbde949ec55800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395dede6884ba313e47920ea3930437801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3eaa8dd6fc4d9b5421c5bb75927d1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a40e62b446b9fb51054cc1f92c8835803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928bca044e43c606582fe30b26461dd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1002f65f92f65b58567cf083722d9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edb90e725095e6312b8ee55e9922e3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017fac7f358278788740c518c513ec7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ce1aaeaae76faacbf0ac70c495097808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c533b8dcccb7eca3ff9c009f8ffa6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ff31a5f7f974e3b3f3171ce23c961810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0711c0e29a672aeecc37dfdfc43176811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e09d87cb67c1a99dea28bf9e2611ff812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2686c33384bd3c9795be077d29bae11813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7f49f802792a2b5c2acda0961e38d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a991a3fcf4d19a7d1c174d44af09ce9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193926ef1af818086fd27ae965a8c35816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50127d2eb62903c42a6ce882aba016817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a9e651ac72ff9337dfa4e2eaae3e4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bae4f2723aaa5414d53b80d6c98eef819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae261195b86e9e1bf9bff4e361a1e15820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc877f21f04e5ceb04d94fe305cea681821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239c1bdff50024f51dd306eea422655822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14caceafd00ab11fb1b059e6e5f2f59823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed24a4ebd2038b8e02a66c563ec6a7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb417ac86e3541a663d94a6a7217d2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e9078b6c49f545eaa2f9dbd4c4e37826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bc9f3bba1201b20a58776df311650827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc3c9bfa4faa63d7f166542ebcf23e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486dfbd936c51f29a0190a11424c696829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81766127580f0f6d6fd0fdcfaaf821830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa206bd6b6a6bdbe365c2536459c4bf831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e18c6dba038b6de9725250445c793832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7427dcc9acbe08c4bb35fa28f2431833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6a993b560a75f84ee0b789d5d7175834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992920bbb34c5ca69dc498ddf80fec5b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1be64849ed2ae3afc4d6ed41ef616e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825273cd6817d784eba63c94703aaf6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd7dfb93844f686c0a36ba816924d3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744467f6a003b56556edbb3e47c76d5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd4f184bb3dc75538420dbae30d763840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffc9293d61a0874ee1c6f8f1ae2b78841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2a7c4d79d70711129f579cbee3996842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e639f15c4c873e41cc45084e53c032d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef23ad7fa51068bfc8f08d0398f138844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32246c9bbca44f5a8c92f8e3d85186c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0c031fad63ede2cdc798a586a4a3f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c8b99850a324b5f4abb5fbe617173847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb112cd96044767db0dac16caab6eff6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fa11fb05c4caa0e67c82518598702849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ba9b1a540718979edd3cf8e5386b6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a1483c95e99bf91060fd208a7e03c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e57b798357d211e6bea465bce9b26852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66af06beb50fb286eb464bc02893c7f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e14eb9ab6ede6c4a74c64d8eaebdd5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0419444837f62193275766e11f5298c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9b4a9b650fd4206855e7eca920b2f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d0b92556ae001b18da8a3bb3e6d91857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b816bc14a5c9213acb5f301ab95fe27858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b53bf6c547ef718b50185103617e9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fade519e3a667864db2d1f0f062b8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08641bda0a04d0c6e78c418c3d9dabd8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c45989f55334d79c0ca611c76d4ce862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be430cd6663b7ecbbca74d9eb26d2f7c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087abb9bedd80e6654ea95ce51450d7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6c65d505b2174e3c94f13d65037f8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb74ee3beb70a3f55f9f776c826f1d1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe97d157498a5521bfd1abc930d2b3f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc89ae631084e7f28f575609a7dc03e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72f203c6d28e51072bc8bddab79019869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93defff687afc102fd09f5996007d4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603fbbe831421c6ee2c3b8448de70b8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc56087a7e95dab9b35e90210ed58b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e5afe94e6bcca5718aed1baffb55d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326dc6e403e35da777ae0435e97104f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34615152f86a3586dca0f482826780875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de501e5f50a7ea820ecf2ed34d8c19876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761ca04fdbe2db5d7ac6c4ac24f93bc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b0a939292994797d1523c07085b7a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f401bc03d429993c434d65b20c6e2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d577a63510a0ec7981e6e308976e0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73002d46d2773a7382f8049fcb97fcf2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1d45fb84e7bc7e643b7bc3e08461c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804058defc664a18040583335d9f31f4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ee2cc5eba0643e668604245176d37884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3eb30c6e14fce9cea0a394120f9468885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45434495441e7a2706b3e91aacacf229886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9894531bd3c8518e06662f95af266887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1b0dab448b37761cac5ae04fa3eab888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c774a93f5c2ba70b5eb96e569e9a9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4e1f3cd028fcea5e5783207467cb9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a554848c890342ffb079b42d7adc591891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acd0618d4f96f7a0db729cc7a81765892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5fffed73be22b009cef744d25dc3a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858573b26b477001366b962b764e6b2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a09dd0451168594853878c9d23a5a6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526b90d3cc4584e73028e7cb3e62ff8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919374a57e6b4cd7f9be2d3414e20bc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629d30c17e9fc4ab0580ec5151d9238898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a3a3538136a124a88d3f53550d23f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f7f77bc4a174bed835ae20945dcd9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee5909a65971a28cb3cf18aa178b52901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ea6a14d4701d98482c0ede4473050902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7f19ee7fb2d0af85ccf3adb97a8a5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895789b37caf5d69d0c598440be2229d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910d429153e3a4f15f011022c1dfb12905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cf8c647091001d1b722b9b4dd052a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b26317d4a89cb8338b14b49edb3eac907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1f3558755a349b5c79842e6a8e531908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887543fbe8d50e123d6db0868b3bd786909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06748525bfb570377b7f7184a5c8420f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b1cf9d83d8d2ffa2ae03a4ad14d5b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4234b67a4a46cf0744713479130f2f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfbca65a6ecc91008eac3fc79c0812913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294be26c09cdaa267925dcf024b64f6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07a5127b90f9928b2513f2c2b14865915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bad8ce1daa7cf3d83b554994e02a0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9a973c8377140d19649cabfef64a5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d27aedf9594e42c1ff55349e8de580918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f72987a7c6ba6f6ffaed5b5576722d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49314c753fe05442c75f843234f93c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de26a8d24d06811dd173264b481fa5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de911ef037a0727d65f36284dd96a14922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99c90deef937ff054a41d73342dcea923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ba28eb094ea7dcca1dfb8f0df7e03924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042926d536e814d42b021f2b71e6ba1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f0782990f8d638654a7eab72e7a6f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737893c175f068bf65b2de4419105e9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7f33492d1464ad0dd0d1aee334fb0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e059529921fda8b1ecf71d9bd8702c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38111b23f14301f9e2302aa1abebe58930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68fbd0a5d3d385e38e183c9cf6d0f9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e05ca63003eb702c459e30f3313718932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89f1a56e12e9459ca776b55fb7c63c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38631559aaa6197b9c80c282d610f5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc74efb82974f49036f1ed33744bd7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492561411fa1f574cb5d29124f6528b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472adfd46ce451fc96e159c1ae970252937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea363a51286840caeb54eea326c178938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ea58a30f72c8026f6b771bb00eddf939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa44483540565d013dab4409f259ce940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff329f7a5cb52858954a49d2647889f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910422b8a99bf65db25b6cb27fa5b3c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd789b5ac14064bb6191637a1f276847943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e8c946e3712747a4315b90085d1c1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba8cacb2e7064384da7b35a9631d9d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb93d8f4be2cc9a5edf9b9892a74bee946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea19b58ff12f0a3b4b2372e200465a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff145fd849b808b326f9e8b11ba82a2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21126b27eba9b81b9c1eae7337ce6754949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab59599cf9be75b4921cd55bf64c36950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b0e7ca4223b788ccd1bbb28f8a15f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b97372202e0d1f6ee05dea0380cb62952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca5ca2cd3ae71203b47a6686cf0159953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe573a9fb9e80f0f73087ce048e655954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350adf585fbabcd3b493010c9b35585c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885133dfd395cfe70a3de7203e6519b6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a50b060a33ca3ec096250b946e6de7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c58209b23deb0826f9721c2b61222958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b78f86ed822c67438e6473ad5fd73959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a3b4d54567cd935de34c0bb0950a3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3470dc9270b498092ca4841eea59d4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c085ba9827088ce0da46f7ad02026fc962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b4959848c0e3e483a6e47bbeb74aa963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677b6991a59448830a4337f010f40d4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24079cab8e0b2d8214417f55ff5eccce965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e442403bb6a78f202bf33b374772b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb76b8ccc7cfd9152ac431307127bf967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995c0d0e32d848395e921a5f90a76b3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479ec98295ff81a3d1751a7dca7ac36969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb118bd95ea3176dd57bf7139265e894970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c4ff555a60bea05eb15738fc4b4fe971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d698f25d69dbe3a04ed01bf16b91036972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19712e779f89e8c83e171a215af2dbc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e96db2d78e393dafd337782b2dd733974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9028884cfd9ad07dbb1b156979310ad975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ecd7b7b28afd212e16a6b2bb8ddd9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0dd79f1553aef05e4b90c9a357844977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6a2c373e7f18a589f1e86246bc26d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa237eb3a09fd356f7aa65a70d710e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb555a6fd05d0eaaf29a7afcde25047980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51d8924415abef4d2790ffdb2ef962981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f585ceebd1a33e5405f1b5f61742b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3936ac9932763a388cfb8b09a2e16983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4285f3c60508db00b9f861a20991ee3984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9d401e309529a5f366c629a60c252985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29d38a11dfc8e7b0907464d78d27fd986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039fc7e6c15d8bd03acf039cfe0347e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a9edc0984c441468a4388c721243e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005fcb4af6cda440c935201f5b42e6e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd75fb0e180e0e4df3cd072f5604fc0990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203425499bacc9788ee53482334388b3991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97ff0744138dfdce9c4a11b84eb57d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac367b3602642d90c8c73689adc615993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05de648cfb361a0a904027117b6e462994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076b9487cf879ede6ca8356822fc3c1995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaace97622171311dafa5e90404b839996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d13d0bbe2ae727f28dc4396c9e8b8b997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0a5f4f902a21d664bff6f29dc1e571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb8853848528f51475ae608c35fdad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea15a8c18a676224b9b14d340cc4e473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d986496ca305b24c584c33b7c43924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3c5f0bd397bbde3d2082ec5b0b24e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f52aba1e10258a4452cb2a6aec85a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9712d52612c6fd0e1d3b16743bf717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b831b57a5377acc3ce06ccebca09e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725e2055582ab8c8ff1c7a2183d64889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcebcfd57497b1cc197883d490f648210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c420b99a9a5c3ec4d7df118e851d01711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c9fbf383740795de6e614874a41af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa78b80eeeb69cbfe9998b1709908913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1891ad35eb6b33a0060572a7b56e4e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d14bad17a2240176689d3d76080f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdb3757ea7c6465b1fb6f41dcb58cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153d730914896cbcabea349adb18b9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31efcdf188355df8003774ea909ecb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ffcd9d0bbaed84fbca9213ecae5dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178cf746bcd76accd7f00cd1d4f1fb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b5abfeee333da4e4fdb8d2d6e353c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452b9d2bf30a6311411603c55bcf07322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc544dc48b484b50096f1dd8ec70123123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f5dc043d4554a4a031c84c38cbccd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511cb715afdf37f60bdbb16561798ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c465400689c570cbe3735f34b4ac7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43e3d9339c2d473985a85745a9aed827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77d6a5018b63f5540c900f75186ec728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f0fe5916f308fe3e9c717a5ffbf5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13db5af4b7fbf29a20da2107a5ef1ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69a743ca52a19948f3b467cd985a7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a967a16415e31c051c992ba5049e09c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b979ddf7fa19a29080c608f57d83a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9419b0f258850039f32751529a8ee7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153b490a3cfec6341b7e77887b44eac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a1a059331b8693e7ab2b71309aa5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738b7af0f00867012439b23698a6c9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acc6ec54812829cc24a55372e9780138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411c71f3220138f54c1e8f67f55500b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e7d44f61545ba293248906dcf68a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a6256f2e444f435009498310a3e8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ec5ad9f3691ce91ccba955e63823c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19af1609911f4e6587af714c1c7035643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09350f773f751f4060bd7acfb483840b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94e9e88ce188bff47a5fa4ab097ece45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591598f0666c68b378abda6b8a638aa446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0d29012a18fea41cbab0da9153b5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91de342296510bab0e91bfb69bdd5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d9fb04b6235baec64421d7f4156cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d9f346337374ae7d73c2e7cb9296850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443ecfa9292c15597ab8a440c50638a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62008ae8074b786e9ab7435807f0cd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7679677e16f91de6c653ace59ac8ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b1b9fb395112001f05cab1f2fe65554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27dbb8ab1a7c0ea598f4301f8aeed155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036b01eafa3f7572d4c457f8fd38ce956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357db834996ea464b15432aef52bca857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb14e7c86c399804be376f86fb4c47658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83be6070fdd9bd3c2c414a2abcd4d1259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c3fc54a457b0171d8eb56093e46d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f0ec034e3fee3dd8b61399a2e367f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d4b79b676b5fc33f93f6f5b82b3f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110cbf4a98946c3588c1f00392864ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4b0d6e9fa6a8050cb1dac88b24d1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a729608dd12cbf244eed3943df3a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838eaf4de2374ca5f4ff4bd57620bc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb6ee9071c77b83cd484af98e9c11467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444bc994486fa456e980e42651fba8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3040d4312ce5cd816fa3512f204d86669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551297a5f4ecf694679626513690a53c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665dbab843176bb1fd1822f7ee7fe2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cde0fb5fccff4624406fd03387c1972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f32b29897d8bc402f2ba6140d7d3f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f13b17f741c74cb0a636020c55eab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed5dc41dbc030794fed23eaa73e95175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee193d9184e748b9f51d6d613b58d1ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc377772a0e7c7ef8b9a64dc6ef8f4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e489724af1596e6d2644432cff4b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e761c3b11ae5f23e00e09ad6387898479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc941c38b4e6713d09558bcbc8c489c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283d20a6691f6cc17676a1483e2859781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5b2adae73e1042cb6da3d2615811d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a3b4c81129eabe806bb04f781578083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e746224658d73dfcd96845124c036b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94954a8f77727bde4de47e89631565f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775484f302603783f71cd048620e761086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9e41756f08ec6314975959543ca1387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ddd5b1d0bb24091504bba9618866088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c22ddd5cbe6bdcd6bc23a21a8db8e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1286b909fce10c1f73df25bd3adb74490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ebd423f23ebfcf5f6fe29725bfcee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e779fc2b7febb97fcaad3f9aba2a7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6b22c91ae666a1a25fa23b099eb0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c937d3c2c539d11f3fed1863fd5c60494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf1018bd133d6d9c14c8a30b9c38b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560454f5f66d3c423fb7fe9c784524696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a163f8ce2f4d71af5a6e9db27834c3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec171ea41caa73c7987509276fd68a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e020e9b7fbe4d4303d0f4a1523f5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cd7a8a6125f4887415d61d0d236ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518ae907545c6fce4522d19b4a1359d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d55b6a39d1804b219976e95757ff6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d16a14645daa1cf8f8d418ecd5b7fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03aec7e8320ec2b0a65bb39e7cc63db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef869794d515481a9a26bdb9a2a2223105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe577ecde09762ab2b4b93b3c67423b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b253f190a1fc2c0723df6efb428f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9a780d36c8427705ae9a0f7789dd7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac1c20cbd05c9560e0eb8cdf3b62b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e283239664ae868452101036c5aeb08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786e2bf64b4453578ee990810578ad1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9339417e42799078753bc27325c3bbc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf5fb20b6e39840b430134ed255bf0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098790e445b911b973a8dad9fc76d2cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ac387e270cbe930e34b789af29617115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c75737d56cb5e0617a9d77629a306116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c217a76a7e3033f0efb1140132609f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93921a245a6502ffbd10e6efb1810f4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4cb54b111e63cfd769b6dc0ade756119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6bfcb0c3ed4185970009d16d543cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f6414ca167edf01286e7d7e1f7d1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06c0b753582b47fc9ae7361543abba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642264b927a74319c513e1fcd9bfc6cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acc62c57a4e924a5bd50359dc8d815124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856a0c3f5c23620f54e98396408fc64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d47aef7d8030f5a92b3398e621963126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f4450247528ae8d1fb93fb254e0bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9a3c5bc3bd2261d79f5b63491276e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfe19c4a623859fe82dcd0b19a6133129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338eda43e872e346738e0b4a167471f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c2d81c8a2290f3c108f46232fc55b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4f055a164fca108fe7ce25e5ecee9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516948721bfc9c6341d681b030d84fb7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6116d0512a1b53cd86f68e100f605e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba85d8c8d2bfedd1bc0a34322fe7b66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186f5a58ce7f533e4cf4774caab52bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73cdd594f6bf307798949503218f5a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20076d21860236cb62317a544404e7b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9468563f740b2eecbb7fc108c08d702139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2cad4e40d6dac4fd4e3388dbd97b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882882c2c1a2e16ffb45ef0e240dcd33141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc27e406589e05b03aee4f761f07701142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98808599436c35d0c912d32cab607c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c26963aa2e6ed0daf05e81c71990de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2b266b61971d96cc03f6011d4d004145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a138d0dd8245172cf3d45ecae60d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0eada429e8d8c8d6ad5c4d4c01de0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471039fa183112171ca264b55817665f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45266e96912a7ee4af79c30d89df21f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96ca437a9e302342a47d3f721dc028150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c00d12e81ecd36d68478346661d42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e27992ad37320ea15a14f854af4385152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20818ee7f13aab92e0361ee23012aa8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ade13aa23169d2b9e20dcdd22bc0dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8c5966e9cec3cf2689968c79e4d5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b038e2f3c9bc6f2607151399bc958e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d03c91220ea1a47b9adced5dbdcde157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabacbf27a61e09a6eb1b7c72bb49468158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07e4ffcb969360387bf16f79ac1e30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d171fc856c7f3cd94a529f5a74f9b17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9add9d29b0b36c3959ce06ad0d3d628161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4daf70dc1331dd7602c33372ad3c87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7edcc76674672f728dad2e492d5e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555cf7da737cf985b60add8213a04bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abdf5d8004f9c237178127ee0ebd4c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b618d6bf6fcd0c492155ea050e27e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f800a6000f7ddcaeec67223802e7e38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ad15f9d12bc3fc806836216790fa0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fba8a3edd02b8a1e81fb9c52bc3ff4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b1e3986086661880f61ee5a8a4a17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138e06a69464b3881fe70286ed6e38f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252e277d41d680684df681b20ba9753172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fa243e54f983cb53508a59911f47e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb7022e16bcfa2fb10bc1b4e0a303d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe12e94faedae163cd535f0bf58b560175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c2230b9aa6b3b5d4dd2640f454bdd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c25ce019849d50087a9a112a9b4e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c105e1d33cc982a53f39162ca24ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a130893dce6228e9b7c07ef30dcde3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d16e8be7578f24e042aaadd4c97b17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63baebe6c9e9d67bf5db6f1eebc72e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfa0ae8b65edf639bbb223c4ad55ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190324fc113a1ab20966afaef0bc4ba4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035aec2dfe62c4328b60a8d356968cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079d7f281d9872fe48070f590ef5a58185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e28f4350325a77906757c8f3e0b43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a9a4d9a4417523201efe2e01eb8cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7280b7418b77ffdce0ec6de74f5df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1202e533b26bbf80c9afa782dd9bd99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b877c1f075bea8dfd34461e50e19c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e0ed7c9873cc2fcd87c089fe461a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a92bbc0bb618cb806ac958455ea98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480b49621c1608828033f31962ec1f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76091bf2b4dde1851af51d9225ad77ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81d7e061ab5deca007cfc6e2b4e9ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c2995602ea26b3214a250070a4304196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743db1ca88f688c3836f4072872f7970197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbd17a6f0883003b647966633292bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537cf2f24667ec4235d4faf044672c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c0b2a0e5234fffad9a05f748883d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ff3f816167367bc3fa0b7c2e949a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209d8d875471693a919a00cdb023ea9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56acf72e7d710ec4d34d6542990175e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153196cfe553114a408aad5278d9fb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fb939be5b0425137efed6ddeb1685205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45e139882ea1a62e2ce062361311d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43cf54376deb33a6fc572c0d0f7951207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ba2e4192ffd14d83e30e7b5c94264208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29baff646d07b043b89c71f863d2894209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042409274207ad29865a24c3a0653d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5246b4d040f431284548d8ca98125211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ec4fb96dbebc126b8db92576a61a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceae7cad31235a0534a4bc3fb1aec09213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69860bbd660089c05bc76ecf923892e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d13de258d46a8e175e72c4670a99c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad18cb31fa1db432346268325aed792216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a466e3dcfa439b6202cbbe75b72e425217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b3b2aebe1633419502e505bbb2090218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8db2e4ed42d28e001c3a84b7a0ecf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ca57a285b28c05b5c914854e3e92d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bf482979a5db3e6707e9d712aa92b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3922df040fd948e02f084159ba156222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b6983b5137e2561c04e78703155f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e612078ef24de55c1428fdea8904a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ae09431f9714af8144d38fda33d4c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bfff4c8f1671b5aa26f418f7de2b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b817903ef9c0c45836a5cc2460d602227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3692ee8c4f4832d030feaad9a03e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1389326ff60d98b39be93d64568f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecc9ef6bc18e3747927fe8b58a6c87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b834d658287cee3b6a7d6b349ee72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a8a11c561fc3dce68d4a886a3f3a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddfe72e320f7d8a06ac34473f5408c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f6d0f4c9e4d5de60cd38462311405234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21695de6f0d916b8cc96548a36eff5f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8044f964829698c82bd461bb6b098236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28204829ba31ba271233246f9bb7ceb8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff33959a824f2ec970e40e468c195b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cae9ca9bed7f89f016f60df7d589c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486a5320f1507074fc068f1ca205ba8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917fc1d98dbe9bd64ffd484419f0285241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7c17e2cb1b67d11db5b1ca5f9ce42242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fd18d5882918fd518a352157405da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d102507bccf42899d00b9b769cb409244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561c0f71ac0c0ec9c1f26d327dd5fe7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de3f893467814259b940539f4d20a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aec8b8e09ec10a436473707736c4be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1328676d354e2f093bb4f204776a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0034eb3dda104c0bc6e06f399b583ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae47c6e176d24ff31e0074750357bcb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac7402b02af3c0cd6cf94386c8563a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf44f4378251e6a7da3bf4eecc647cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a6535d41ffa64d32c9ebf8200ad40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaa47cbede55c8d89b999d62567dd2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7e1fdf3d91cb5386e98bbf09e820c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649ea8b2310a0c7c8bb6201d9892398256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbf8b0113ea41a7b2645d65746df64257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b09cbaec00ff277f57efc2a11ca834258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdb6032a27798f10ff2e38080a3b88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6c29e5ff9621ced0f8090ac953436260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ea697092dd3974c5e1debb20f837a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c10142dbf82d5a5f01ea2d669b1f44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34354b41cd7e711e12675e8b9251aec5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61041b0d72fbb98d7e1aaebbdab0d1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c224371b2b1d1ca2b339f1bb7f2c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb9fec0beeb9462e05080f4a4e716b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e280a0b7be8918fa2ba5aa111559b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f621e6dbf04efd0e9629e4a4061c6bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2417b3364081b89c8da3b2cf232100269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac62f6dad70ef492adb4b0ea78e98c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45e28beb7a2cf473581d43afff6c61271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a911dfbafbaef35ecfad34736f0d14272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c5ad9004ff88a984978c5300ba046273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26721983e7aa6343f8e194bcbc8afe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4bad250ab0a3a1a4434bcf481dfbc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ea0e49fe6f2eddec7cfb58e62846b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e298d8bd1f9b39c66f0aeb35b311b80277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fcede9c659452892b8527f4a89b72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e5dadbc2ad80c6314b22129f42046279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d9fb2632b746323167c43ae7cff04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2940fbc69684dadfa0d4c7529f79e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de2c73236f7c23dd99d86081166069282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249845bb43e930afb7028c52b9fd713283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebcc5ce3256eb3659e880ed1fcfc82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c2038d609f0b3ff13146f6d385b81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b80dbd99830522c47832242ac0482e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9c42da1b4727160160b46d1a937d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53262f2466b72c5c86162c958498343e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3029b1d8646a3d0996ff436ae6db8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490825b424601d480e70833474c50049290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d50d1f026bbdbb3a3a8974c6dce17291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b8cf2ec67dec887f5a740a8d1a3db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e7f3f94cf6f013b3894724f92332d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33532d7bcb572bebc9e3af3828e3b1c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7c4f5b653f722f906953a35048595295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9114d27947bcc32eaa6324546053049296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17039519f63b8214df2130b12e79ffd6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f13a82b5b197b91602bec45014005a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc26b8f62ff541e9ee81665ea8acbe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591db876856099cac96480ccc5217567300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ce9d0fd0994b53e630cea9a202e72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f42174fe27b80d2e0353c1ce7d603302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ecd955e1a1c1d5fa60f836763add1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92520a364830a4468a89d527dc40d61304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396d0bcc98414e89f6fc0113426b82a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b341a249a26b828637abdebde74b036306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba945a50526743cb61531eda7a1d28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542491e9998899099c9c08c8e4a0b96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bebac4b2761d94d7413b04a743a175309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3352ef99c43e4d5c087bdad8e3bc3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884ed3def3dfb34eb49c0e12f87eda8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5631238be954e74809133f7eb09b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca63614e0c024fe5c027d99d153fa1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4f2c7be051208695a3b3d2751014f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b440cc3e484c6f8ed00451f24f5d56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2f68756168a0a7f20044ae681fc8f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a96dd860698380a32a7f27e78101a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce20e9687f0448673d8e31b5e9ae3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb68897ec96f32d477295876208dce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2247a0ebcc6cc76aa431cb185d879320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4aa9ce77748be64dd0318f20cd9a47321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403df3262b271943f7e3ebf374850eeb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95121eba144094cf82a86a55cfeadfe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc65c6bc6c5d09f0a4b7835b669d272324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c16db6e10262183c34b5881268d33a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c72e3b22f4fa6dfe4e649daf350a43326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966762e7f4c755970cad5ff2c992529327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb49d5325bc88f6766d6a9fea00bf5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06aa96cc3796777d381684caab501b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38620cc7553c32214c6cd715add3003a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f87e661e4fb7376c1545bdac6ba01d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f661f1792409552e2570640fc5feaca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d295d2c89ad7b3ecba52dba6d36e92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfee8d6ad259ae6399b184e840aa8b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d58820d2644f1cc17ed101377972a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b32ec8642502ca27caf4696ab7847c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d4920a5403362c474540def1f6646337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653291b040f48525f9c9d67dec04621338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009120d9bf0573051ee849e0f9eb0e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75addb92ca048c067b2fea436d7bf820340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612e230e6885badb2ecd9595c716492341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f49d0d7a73e74fc83bb402067e2d79342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e2aec6adb3040a1053aa418e6e541343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2cd16d5669abeec3877401669bbb0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7ffa6d6d39dc02544704f8e6bdb23345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ac579a41ffde51b14c13699dbe634346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e04d2d7802581debd79ebe826f818c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ccd9909ca90cedd102eb40c18c96d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1b617d8f6e844055a72e9519fa116349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697c5a83871216aa3afc6484772c55c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca149462be62908d9a2536115cb3812d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767094dbfd3c4fbac38fa0dcac530f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e17fb0c8747335d38b3fe1f712be2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dea84fb13b75eb3f767869d7ce936354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e7e95c3873e9d3530cab6cef9730d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d141a5c0d92587c5202869446e34376356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bd2c06596f1b48ab4718747a65841357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b623d338910549032ca607c417ed22358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282993d93ef8b5fc01ebd016d8a972de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa39c0f06ccbf07dbde68b6f797a812360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2efcefb055db2ab2c1da3a851749c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9bdbf56bf4b2ffb7277afa648ee17362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c49c65ed2dfca3fa62f6bbad293a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164527157cffdd92e9e735264fa69a4d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da007ff1b2a2965300f74935098a3f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10969a873848290b577a057b812b66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d022e01d88992067f93bfeb602434367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175cad7f4cf5c49ac46eab57709a4c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60881874ea369e93ac59a5c4c2a7b6e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b864fc87bd0baad948379fb39c757370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f87e2abd14ed9931a5c767915759ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c84cf1d2b2d10e4917715f11c3fc11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e44644f81ce475ad879d461992ac8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102648da12928b6dff41af2881bd22b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107127ac382759f8450649bcb6e28e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b1a346cac8cd01288ed2402c0fc08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee40e80ee6f63405c70f632060818bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512baf00d11fcece4b049096c08890b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931f989503cad09a094eb98912c4d8b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb02eb24e93b0f4a912a60977e3cfd1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8415c671f2b49aab238e80dca3a0c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04b7acb5cc88f761470f9136a2aa6f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ac200a8d5e0d46e0179bceb3029b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa291823c56b78308f596920c4658f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679c026a3ae367944a02f0497a16f7e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a81850d2cd0f7a5c46477ebe20c86386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299580a9822f1c0cff612f5cd701a929387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99326beab10f6af7887b5ac4d8595d33388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe27c1dc8c2419230fbca6c4668f72389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74fd37f5b950390dd30ae31c72d3e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280623083d0478b894c3a5f8ac065eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbf8dfa445bdd408624042300f6231392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5976c47e6c5fc55bd7c519b3ed13e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ebac10d232aa4bd51f6aa128f680e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd3063f1cc00ab0793578b55d0e928395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b036e0931e21ade1d8e52ed39e1910396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a006aae7653c0c30f3bd5380f7f22c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a09c41e8aca0e3fa5c87362c7f8661398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ab9f98a7468f9ee2eac013cb29206399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b089f877c72cb6b075feae32b6a81b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f90225e9e70dd1478e11412b7e2f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a341592a81a4472897d60ec62bc44cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d782b56aac9fdf2123eaa7f5f915258403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0834d97942ecf1d4b98f93d5cc96de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd86d816bfc4d54bb9a768a0217513a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066786debfcc2ff0ef733ddc93bf67d6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0ba8a983df9bd095290e21ec5c8fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b173b330351fb23c298a0559b8e00cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3665b9eeb11d8e81f9281978497a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a45d2cec46d71854abde010534f803410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72763e06937efe38d5ad2bace5e7b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb5440d3d0ac44bceacc0b98d51ec1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51c7dfcf4fac07adcdd95b2ab7622e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe714f71650e47d847bc2a34b59d8f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517583b1393568bb1a0c9c12df06b1a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495f75c388db281509150f688cd9e27416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d11b4b89281bdf19bcf30f25a3857417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83fb51b1730f8f73b41379e5a1e6dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed7163ad9d2bc627b2f2ac17074217419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837a2270b6795bf767461ead332d677420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d0f3581957ef93cc82225c278cf26421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855961bf229012462daae46f63ef936b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf597e97efcd76594a3da1c0baae68423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4c609fc42563bc4b340f574c0dcb0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0432f5eef6a7af189d3e65b41c9a8d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730d279e6425a3efa695b9b47e59a3e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97366d8bdf7a5b371a118c17df428d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9520be7cc409ec9f458ef7e4518296c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f6506e9a617ebb892e0cc4c386a79429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850454dd549ebdee677a3427beb47af2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138624e41eaad43326c05ebe8b473e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfb8f5d456e13a87c4fcfa04fead32432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cdeaf15a670a8129009c88cb05d0c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1279c4b89c2a507f048bc46b1a3f38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492ca4b375c5213db65a8524328b9a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f5509ef84a027f75746267321ea16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872e515b6eb5a09e9bffb055aa1b0f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7b4eba9fc244962d0ce53b8da3350438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef86dd03afa47793fe900db0f3867d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcdc9557482ccc3e0ba41f3c3dcf9a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceeb05a78d977f103fbf16ba511b077441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d25726f54ace68a5072005b49a2a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089a27ed86afbcde491fd7005fac222443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51d52cf35486479420b65a8d3e4a28444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a61c8e90e7b5d3f4d24675dc2d2c6f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d49cf4cdbeecb0a98f77b87ae07a88446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd15d53fd3071585080536446930d4b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069fc8088f201da0cd27c8ef16bf7b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0905840191a763e08ff6d2f998a3ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a08e22a9af50c77a47e6579c773a0e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb21aaf5524fc8070f75a62510fdb86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d1376b86b5dbd4b0884bf3b957d45452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b353cd89c5537039fc8cb8e5240118453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951e75134f152109caf8f37e3c4e08f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533dbac8804387f8e02e08d885a096f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d882d8cc80a22e05c99f5f25b048f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98806c6fa63605330d48e01fbb01f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170da43576ef0edd88d003d746fbae6b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702f694fbc6c5e01e1e854807b0ebbd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290557502346c6de3d81b7895801ed8b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79148ec8b6f184b40485d96ebd946097461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aad26f37221d4b07123f89918292da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e795ac129c8beec6dbe201efeb68e99463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b58ebd5dfa3d1bcbc2b4f8eebce249464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623577d5bdb370c8088b8acf9aa405b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea658b25d7981befd5ca938d54d477466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27ff1c2b81d05243335eae0b7241ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d122368e4c076e9cdd01e003c78433468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce312f9191bad222a8b7e9d933b5bd95469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c337d74b4b876876a95d6e82403ac1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec241807436f5a3a818d6ec74765439471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550422c4837422eee4a1c495057dc00d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f15204712f72d53d4d2bb156b8354473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a70fc030a467e2232a4405304c26f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099c811769bee2f94eb9294c96894fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230f32febda76d6c28144ece6d9ae9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2bed05c2127daba171675978d681d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defbca8615ed7b3e55fd6db09473e41478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa0c483cd21b79f03eed2587d86ecb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3167b83e2d94828523609919b779a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cbf5ad75b29fb5b7178911cf2933b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b2dea86f5aa1033e4267ee9d7b5de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c7eacebc2b2545786f109c71eeb95483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845505c894941634f6ed0a538aebd68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a536a8c41c92f381800010a7d5fd003485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7e6e75e00a980e8fc06e006088677486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b9b27b5b2ad8cadac726cefbdcb02487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49250316263013229dba46d03d1a68488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5a9cd1c87af61a949c83b3291e05c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c5472847429d5c9d961debf413838490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a0c47a1e8c2e2081d37ce9d1d5757491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab94cd373a2c7ee46b18fdbdceb0bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a1737d53294f2b8c3e9f2bd0e2f93493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa4f7a76ea4586f2a2fed8947ed790494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f64bba1bfa29ce5eacdea1d486a11495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9705191af90d09ffd1fb2c25c42d94b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625b52d2423e352621a972be5109357497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deff6d9ac47c8c290ba5a283ff2ad4e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88e733305b1f5c32dfd98298670144499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c07c6510886f5a889e3e9017ff04d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc52f6c24d5574669bcec562c3eae4d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef15acbf7bee783d6a509e794571e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb06e3af1824cc5e2834f89add75293503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140397e4ce85d15131d68f4c0a0e9be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba804ae3ce17e283d3b4956693768e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62865d764450b140f9c5d97ac7aebaf3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c49ffd7208120d6297f826f2c1ed5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bf383a79c644edbed9e2b8fd439b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121db771d83942058064bd539f8efa90509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e52283c4bcd3e9d3736a43f1756fcb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48474adee485afdef732c9b52ed0f693511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269e66d1d051a6fac0db482caf1308a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9daaa6d9338515b75475fd554dc3cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c5847bf48325bf0761afb9d697452514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42609a689fda5ba47ed498bf571df8eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192022910394d878ce5307c57d2667e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e91e66108e8f7779d61e3debc10044517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c10c614b2d496839abf398c837e36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e5889605d30b7a9fbab775867aba9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d2a01f6127738555148b22875d890520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e21ebc6ef58e85a02e6fd1e87e9f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad619672666f996222f614800602b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4bb04ae57f62fb7a162c062aefef4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b5079c1d9bf18859be34aeaefb77f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cf4138d42c5fc77495889ff397d8a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473acdee9dca15f202031aaf30e2a69f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d882d60b3a7e6113bac50cac2203c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf18ab72549f4b4e5f761ee4a3ac7ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0b87d0d73e2421243642237d219c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60854c0f661f97cd1b96c816d8c15f15530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d324c775d0362c8d2a6ab5bd7d538d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378770f45eba776758b2e4e84840cb0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f322bc725e2072d5cc344fed189da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2804321974f18dc706451ad5daab2a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba86ea4df97daf4dd1b621654a14964535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855845cf72668dea9ac350e01be5d1e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822982a1c5bde40960a5276b2fc0a51537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f450877f4f13b88eec9ba33a9a014e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e2e6a7669133e1c6a0ee4208a232a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8cb80452891b2f948cc1f2e8dd0d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5832dc5fbb90f97333c77d67b096a69541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c55a261e266ac60518a7a8bc4d56a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d02f22e00d76b9305d0ceb285e4a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a06c5b9c7d3c3b42dbef58ae12675544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878a4dce6de87713eed28821c5255a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d6e067e3f7597e627439b5974f880546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c764660cff6980f685936453f14632f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170476f008580dfa75b53e394a9c77bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d7c4143d32c1e7a2e68d8d08f96a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae2b4aed57ad0bb8b80172c7dba2f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a225001c6cce08a1b1d79a6896895f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ea0d1b98738400ab34b01ec8635d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22fc212688398b8eb621b0e6bf218d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8fe5559c83b47e26b00900c173275554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed49ab86a5517e910e86cdf5e4a81f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd72c4543f9ce0ed3f7627fde9371d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f0dfb5151946b895b01b43165ddfd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35749127b35eff5991974288926e103558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28e5f638cbb6c75082a46b7422360b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fd8539881eb4a5fab39a44e1ca49d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67e9d5c5bb64f88075d786eb8c2c9e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a38d09aba8e21d61e5b10427759c4c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11447b1c4a44189bd49523798442b62563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb6620d8b2a8ef59b57210388c7afb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1653a432ad30f26233c77989c5eb1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846612c7fa1a45d94bb93de7f59d3ba1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff955950c3316af89c5599cc20cf38d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d195daf683f6c379a7e6917f5a804f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e9cadac4549bdcf3799786531e807569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342005e188970319f3a86631314aa58570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c26d8c0e68b7d2ae3101846d6b12f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff801170092cb8c63ca5cfbabae48f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aef2d0f3cc5eebb054fc7831722608573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54123c42f958546b10c5c57745e0d84c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b98806c6db5a82780499ca0571df2b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ceffa7e638bb240319bbf7798db3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf146acd50bbc00f16114f82045213577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034c87f94bad22d0e4fe0a23a278ae1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f96e4a9d33cc00608da239d10467f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cbd118262cc836d2199118f0405f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8f460dcb7575ea6034fb41a6da183581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c13c43cb1a53e0d0667e6e17ed361582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3bc75898de3c455af1c9185d997e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b309779d65d2426c52e9f69ed47414584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6bdbc4e1feffe03a096bac7eb0b46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970cbbb402d7e46ccdedfe42427526b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c9c14673519bffe443d2353518d5f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c81d12d218fa2dacf2dde6d4c5f6e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf288b9d3bf156b8a9bd21108bae0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36f8b3a50752388c609d4c2f8cb785590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c4b8bbbc0de446b9084e103d96154591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c28234041c65a376ab80c88b35726592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161a4581a423eeca7dad8816eb67ca3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c2be81d82c18ae36d8eeabe7dd427594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33102ce02cc84d1fc09bfa633ed0bcf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809c1b5af9c0f01452256f621b455a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4f69f05471d389ad55c3482217d06597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4ea96ce5d01a188c55265a3715943598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcc6cc2826fdb31007e10298fadca9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f20eac25d8da11ffc31f51737e104600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d6a9af3930735aa72f38c8da5d7f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b264f7ed1fc10c704e2e921292906602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923af89df115a1e7792f1066d54b6afb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166a754d680f44396e6260ec8e10446604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c0627cc36dec82d8fa8ac48bdf70a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8322b53a5e6682c220e9fded65b16c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bc50b23c80972d565e9c4a03d54b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098bfe2cc79277690f9acb5d72c438e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d47b7bf4336aba63166e331a9e1d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00826f13be80efb37feb3b8aef73df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7873754db2e0291f54c5069ebb7bc3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27663d749de38a0a4b2dc18f9066365612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915090b31e11150557a996bfc27f8618613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7344449e140f0763841d7550986b01614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2335151ce59328b162f42f02ab97151615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7becf4cfb0aa3caca0f5d0b8b2bb9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d4607e15127071e08efd74d0cfe90617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7ed08b6698ebb0a7cec7e2f459327618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4561e7f0d51c84645b7a432dde8626619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fca73301f465c150329c5182e92401620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d68c11e526355e7862dcbc16da962621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a717bd0e2eddcec64981c78dd6bb3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955206785f485b66530c28c6250a893623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cca5290925cc96ff24623353ad4c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325da55cf9a888dcc6049bb39c28235f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf773900ce1a0c37e03f39ff0e5a20f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffec3bd5d4a1f808aff9bc1f7eaaee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e58a29d6f48b9c4fc53443ec2b360628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13dec602edee34e5e197e4664213db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68890d30392d01b646d8af77d75181f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235b96ef558ab9c416916950561bd02631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb52e9f211228feccbc3c352c8695a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c863f902538f924d70c6e9d0d6ea26633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9975daabaf91ce877f2b58b28da63634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8b06aa20cfce1a622779b1d9f64e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e532ba68386ffa80a359b9869a5c0aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0198273fc55554e5c550d3af3b070637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66c85aa26953995c09e02c0fffbd6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f176ed34c43818a94159ac62e3d39639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ecf9661b729417a5b567ca0194e6f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69b0190ed20fdf5dfdcfcc93de7f4f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85205e839c9fcc41756810ce8891546c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f32810d7c54fa32e680c981df13d26643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b46ed1587885c109d80b8c41a1f774644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19436e96f5cae7b1d858db397130afe2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bb24fd019d01e1511e32831178491646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755c004634e76fddaf0b464e190b1f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5eb5f7a47add34d6c10e015fc53d1e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87ee7a0cd5ac5c63e4dff02f40023c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aacaa910377806ccc44d161599574650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade8511565a3648f68fbfcdc5f4ca12651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770f083d9deab27e02e53d5c6d69a2f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138a1c970115a4f3f254bfb3327cd07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a0542ed580c4d8338ba0362659359654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce0cc9f06092b438fbd436a54df55d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae2f93e23b3f711c1b7f901047e94a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27c5354cba851dcb75db2c38cbf552657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40740001d74c10d91af51ac2a89d7f84658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab86dcc0eeca657542e443c3ec89e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d15965d06cd39a8555a2b59e34c4a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fcf3b90f543fe978f0cfbfd4f0c26661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d08cca73446cc004e506fca380f5c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518ca8a421947ea99ef63aba7c9b417663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98be9c6f5eb1ae42b41a02db1a391b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a7630874f3f05a74a168bc29b9300665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5ec3ba31a3bef81a91603ef4cc878666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bf3e27cda1df64744722ee69347c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df0ca1b27a72f6599d802671a09ec9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77839941d984ffb2c29bf25c1aaa2264669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1db1b6ea7d46e72d57e6a49bf139e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed61a5bfbacf149f9b2c68777018e09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd89c72475111197fafa917a317e88672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f38d388573b3a454f39024c6dc9d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7520083ca4445bc8cb5b053cc2e9f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d4b7bdf4503a30c84859a34fa34a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5444d3a8714d22890e10532f5c1359d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73956f511880078a163a075fd548675f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4338e3410b6a6c983e1d1ffa71cd3c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d6aeb0925e89d2da08e77e96a168b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4dad86485f3fdad28bfc44c02b878680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4a08e393baaefb54b5cfc54ab3101681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ba0a170ce5f475bdaefe2a8dbebd8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c944920a3db9496b3703eca7bab6b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5cef9cce21fb3d75c16e0a5382389684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befd1b91c636cf536094815f996f187685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56c2061ed6e8003b0f281579e5ef08686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234914543604971950f9026926d78a47687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3a911eabf4fa8fba3b15d9fa029ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad075407c0d8f511f046ac8064eb9d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0cf099906d8b9e157943b21478fdc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eeccd1fe139696ca1e6a0441b0338d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce64ab4355763df2ebc6f03113de22a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770006176a14100d33e53d505afaba9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d7bcd64e8e7bdc37fb171cc0cfa72694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f57000bad526bd4909b7bb5046c06695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e0f3c8a91ca65651a8ec653ea0187696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24648960dd36149f77ca92b10a663f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e3aebccac6634231806f8e06c855b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5db3e6857c7472b8295bc5d2dbb82699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e5d3728e245ca79f20319bcc562e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50256db146ba31ea41c00e630466ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3009b13c0bade389af28fe425d122702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a7b4e2a4efbe56539dfe691fdb5fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10cc7c4b8f87edbbe5628dfdaa378e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bf16f3550722847f68ca0e21c8047705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a928380321d1ef829000ca3b08547706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238204ef07deb7989cd28e6c66cf523707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cb0fc83bddca41901c83dccbbd5f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22627a9269d138b388700d04f364677d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa585d1857de6cb4b53373c18aff1a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd9df2910d5ad734d4629f1f2a22c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12476faabbe825b0762c6b2a083ba42e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a83511d7388290e26ab459052f9fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229e22b2173e75928e9b0dc487b0760714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb1d76d9dee4d21a252eab0c127c96715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abe9f0e95d372b5307ea550c6b510f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dd70ac17d4686ebca3a84f28bffce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb03959f1d39d82b033bfde873398dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1438d2acf7bc5e9ad4ec0748e8f3bd4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f66bdb2ad435dd6eb380cb42146ed1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d6dc2772fffb189d9853888360504721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f430b1f64feb2d307964074bca035e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92db2787ddb6b295a0504613be3902723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc080574f1cc8223ab79f54c663199b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31080d498d0033f64bc59c3e4bde1fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad14d7ffc5240a830bee16825565ddf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3476615ce87e2773d0117c86fd38291727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984d064ec3c62c07b81f6d3d0abe519728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b41cf578e9f169dd99f3af9d32f5e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ff58490246800764f83deef2826c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680d7ca13ff4b18bccb514adb11e661731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848486fdb80f24a58d486a25af7b79ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299009883bb7f60cc2d0cf486736ac88733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e388c2dd8ece1624847f5ba4bc8ab4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc616ab2cb860b4a933e84888733489d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29585c89725ca1d34fe95d3bdbccca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50601b332f25d775d16ada149fe33d49737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41317a94894550333524f7273fe2270d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8310e42a2453f32b6838d68ede992f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc9619e8e153159cef1acf36e943fa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37d2c0eac726f1fc333a55825bf504741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78edd52f7da0a8d7466c1bb14fe2dd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e60d3c12f5891abe7be627f3cc6d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e998487c448834f785fc8f23797b4d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e3578b048d2447ef555303c792984745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff382a4db8027b94692daef7d6d4e330746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e55e97a23e4b31f93c0e9f1dc9cd2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01f0c20d6df90e6fcd870f7d3b7bad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a27c853b652e296771a35897f16f61749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683eb8d015b7487517452c1e3d003b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2b06b119fd6fbe1e85001c4ee9ee7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84a044c408e66a0c316c5226279e76752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9b0484d2a427a6d56a505cb22d720753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1598aa6120e3eb68f60ea17868b0c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01fd22585084a7c5b56498d85e1557755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447836d8607b317b30eba2af099f93bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fe5cf0d7076f7548f90f4373c09b4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1049b46e854b142f13d7f3c74de33f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429874dabceadb1b3ea252124dae358d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2ce25734a13e470bc6f5201efc9ba760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3252b488b0b734dac711a674253eb0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f76a735e66f6b77b4f527b877e80cd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb5c28caf3130340f23b2661389699763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc81d992825976288bd808d03f89c65764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b95f892ffbbe3f3dd1d0ce54d53e9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0521cf694ec100ae9473fd3541620766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d99126ff51c65a26ad5a670e5158d3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae08caec0ebff9ce666d710854f4429768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ef7c7724ba1c6364e2c444105f4e2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44f734d1dc08a527d1061edeefd7b3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c119e9472589e2e1f5485245fa5a636771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ec2427c3536567264bc73a5159fe8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04afc952f9601714f5b2ba4f809063773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0313c3b4926bb88ae3679fbf109968774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30521fad90a57b8a5798e4fe135af767775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298963459499333716573435deddfa5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b016dee5728d55d75d754228a3313777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b16e57a0f1c6e1e074b7b0863f26c6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911a4acf9c7b786f3fcfd742c9b0013779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490186ebbfda0a74d22cc957dbb736a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085445bbd67c025e7e2ca4077889a0ea781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324a86b53c485a53caaf8f7c4c99160782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9d9e0886b70ce841e2b97fe17e9ab783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db033f082fefc7d5b5e26f7f394c9f70784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99963eed52adf86822da52e0c8b02cc9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08753157c0ab62eb814d319931d03445786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce9c7286a14383257849b69e9e5a2d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f88dd3312ed9322fe0a0d79d06e6cd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5f215ce07c1dafc2dfcfd984b182a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc043279c84a6257b115e9dea9f66dc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7414991ce654744398d8ae1c617870791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760699fc7ef3e3d4885688c6bada5b53792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d6a0a571e27874effe53051c1a6ae793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0f94638cb22611cb07cab19a58127794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43adf7b2b1f8e2042a839abffcb318e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0140bef6fe038e0fe2ea3a78058c605796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b181c4ed367c5f03b3452a0fe9e3f68797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8fbe07641785da4e86afc0f763176798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6960defd42821b967e8feccfd2b25a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1284348e72f3401e18b7bc1a026d24d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b88a817361322b829124d08f322d03801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21a8e33cb2df14dbb77ca71d7f2e42802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3a04938556317d06ccbcbdfefd4cf803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9e8110f77550b5b18833055a9c1c7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaedc093a0c363464c0ce76ec59801805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc33a535f76ed873cc5c6b323bb2f6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17df07b076663043e419f29c61137b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52024c3bfbafa17a24dcce046610d0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bfeb400d59f94a61be1b4e487e1c5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f63a46e065b9234b38f5ae0f99ac71810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bc99f1a1365401449311153daea41811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbb6f1241ddc2574c63fdccdef31e6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60da2a485c69bdfe8f9cbc54614256813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e131be47abec95cb461be9c6ff811b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163d7c6e4afa43ecbd9a188f0cd82f3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd7ef1984e1dea5fe1478a3eae40d6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544111dddd041360386aece9399af4b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e852292d8ddfb541f64bc5f9b8cf2b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3af1bc38172915390049ae83c0f8e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9dc90d0b4444b02bc52f33e1e5d5e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6254df0c6b0114def8584fa759545a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346434c093f7d8356e50072f9aa26d6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e74cfc0dbbdd99ebdeeb03b8622615823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e038e12321a2f0db620b5fe568833824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3d0884b8ddf5aca55c1c0a1b76219825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197697143584d08bed8dfb998823f40826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d7a14842a7dd62f922ff3cc8fe0b6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe6fbfab015194639ca39d5947248b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a92ad400757e19d6356128ec311a25829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a9b9f1ee5a6a47adc7ad3ce9fe55e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e72039fb4b487b6dcd33613b7b58da831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426af325ae1738d3ad275be156dcc8d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d179cddbb0d94d53addade8cc168a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0de349cd4d3bb89017fdcd083093b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed81ebea489881adb65f28d8c86de2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a8f120b16719c2c295c28511d44f6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd7d70be8888cb744b532037bc75f5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4aebb407f9a9a6890de3a4fe55db3d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4650e9ee800a954989e83f7ba3a50839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cd2902acca9c18163361d58079d62840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fb224dfa6ed4ec381f6102e3ea715841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68089a50ccabe19d42125df155e48c99842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0b3eea2dcce77132e0bf44384c773843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92864b791ae743280616f50baf2e135d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37a90551077c2dd9ea04d50781c26e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd658385f50685659caf7ca75a91c4af846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b8a3d8f522c78959f23322ee6b365847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c6d062c5b947040cfaf473be7cf4d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c816607164473a003c525e8bba9ba849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546ddf9e15ff46b01ffbffc1dbd1fde850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6536220907262f052f09bc07732aa851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af15df6ddf05ad8dbe0ae450e0d4ec852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c8a17802f7c1aec971db4b785af5b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e643a47ffe2a397f0836ea2788c80854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4ae7c50fca9af0d771b1a49a5912a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4126ed05e1643aa2af95aff54ad23856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6138be0d03ff3ab9ba54ddd58cad0a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe08d73b7e9c2622a34bdf2de047271858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320bd0db4ae904c382846136fee23fd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd6b462df8dfd8f04b846266703ef7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854ecad4c64a403a75200891c107884861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494c75badc7b75625e053f5bcd22863862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86b02b3d87c6f2d3a9d86cb7ff1e1c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a20b64834f7e9e6dd5f37a5728b1b4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c2c39b6a9796fe2ef5bc2cd0e7f2e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904d9102671d257c1a1a2be5397f6c4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6dce10de0e59314f31b1d64ccc710867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409e8d7241af72a5bb61e44ce4218c3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb434582975d1ce2bb5896bf1c1c50f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda11e2729f764adc2b631bea76c66d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fbdcbe4ad94d6896e6bdc70692f20871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c93433ab1906e08f7107f2f6dac46872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b445c5c94f32572840b06b3a6ed31873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72167bf62048df6bde750b202aa0960b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dbb23d9ed0354bf90e541d8da95b7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892589943bd79c08a958eb3092388a7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6918c03ba1b59a4a4c8d4f01609c75e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe018f4dc11934f1e7389a19f1a133878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488aa84bee510d0637a79230fd4b24b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb5b7da55a4ddc113e90f98add3a9f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f508e02fd8f4979e7298ec1e8498615881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09e505552926ea7b0858db5db0f058882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0fe923b313c341bbf1adef9ab53fa883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c49731a611103952e5fc6322b3dbc9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947316a146cca43005eafdaa7539c0c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c63aa8365c955747f5400faa09bac5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417d99d310f49cef33d0a8ed5bb17cf887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5f1bef5e9f2019b2fe9047343f710888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09a1c7b574e1182be832fc0ea0b918889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c191200e93be595e22a2e24282fe7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988206110f9ea92635604d3e6ea71ba1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc4a764b8ecc73013f64ec1ef3d93b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4fdd26a44e888f7ca1204427678d4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b1b76a2ee6c8274f00db90c578ede894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fa04914d591a740c0d711f00ccc74895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22014c60163830420735cc9becf13e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466aaf1373b8f640a5ce4bb4ceddd09b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec894950f9b0f935ed9390ba54a641898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d02cd2abb44c894630f4b356476fc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f36801a91c8bbc82833ab39685574900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd000b49cdfabc3e7dce08e6caf58a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5faf6a9fa404108c87a6075fbe10bf902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4de1ba390ccf0acbdf9179dd483fc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3aea39de70f70b636273ede3957291904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42f667d8a785228efcd10e1fbb60e2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edae37f26348b426b0c97024efcc30906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcb5f129702624196884ba0e32429b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d5e907105663ca6c49b35534f6439908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c0ad29eb75ecf21a080f64b58c41d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a79b267031139eb29c60ea4ae438a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4078dfc2f163608c698e41a0c396ef911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedb695d96bd45cadb306c3b9022d62912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d82cd407cf1cc3c36bfa53a654772913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2349631bec134e10bb1ffd9adeb5b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121c1561357e6992f46597bb0c83b6f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9b27b4e6754e501df5816b55c2147916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f97b9289e93811cc4553a16b2cbd68917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4814cbce175ff7ce66cb235dcd23a2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308bb591b5e2f9dff8d6a2c5096417c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032e7a7edc0656f8a9ffa2df0e569ea920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f34d1d31b850e6b8baad8221b09b0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a3fe730d8e720e7cc1f500915b6d7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b472b918c71d9b839606d18691a66923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0053b26730fb1107536d0ab284a28924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e40f9f18bdf605f6f82719a7b9783925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179589cb9dcfdee636dcb6f609ddbe6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45e9ea6c1e4bdccc8469736b3432d0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69691f5053316d7d7ab01077478e60928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8371e6b53cbfa8667b5bad333453c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d5349cf6e65a5dc2a4609197abace930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9e7a63156fa8c7b12042691705a10931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb702f13e6890455f119e1e7835d88932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cbb263a3bbb0dd6badd46eb769cb3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef1605e646dea660d29e20c446eecd934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429cc5dc675b5d96e50d6f5aebb67c1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb037051ea568993005ed101bf003aff936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f01c30bd063875436186e1445a27a5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eaccfcde6073cd80c9142e1633220d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a17dafa2ee48c9f655f156b37115b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627752a9e718e2d64f828bf3b9d8b307940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c518a21e785619fa2d2ae44f8ce594941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e816559ef2fab8414aa756b9daa67942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d86bdbc7be5261c7e15af3960d7ae943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918758554bc3471d8303acfb9d84f03944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be718aae6fcb56c68fd6d37347e927945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c968f15b7b9629fe0f98a8cccae911946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d1443ccbf186cde220f225431e1f8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d923c3bf736ee1f85516e00531e4f9c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69261dba37ccff9e5931a239920eea949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be514447971088099043a6458b42799b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d886a22b7739bb2abf2a0bc81749b83951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaff26bf6c51dccba7640ee52a803e7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcd103917697ed13cc2aeffd788b94953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27290d6cca29ebf773fae7350b393664954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d87b740821120854b9c028a0af08c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b06af1d8983afb68e57817f22a6434956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec200919f5b7adecda1d90c4b0e96dc957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87a5235a5937199510ea785e959e65958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc97244dd1df66c18223e2ad8c977b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d21e8bb23e87b59ca1e2923ea676a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7b50ab3add8b3343eac123bfe85ea961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a2efc920714a260f6c0dd340d15f1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c839b2442aed0d99e9929ac179757963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210de7096c91eb8fd2a25712a863a43964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7060fb93cde401ab3a5ab00d4e8b2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742395239597b10a55ac234524acc8d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6177b7c6e5dc315023e960cca07c06967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b2076b59cca040b34fb9f5feea007968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e42cc339e6ed548e491df595465d4d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8c58d088714826f94cd6dde45b4fc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04147ab4e24e7f05e22044f10b798a4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78efcaa94600b100727aba5392e032b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4bc494ed1f5ac3d6c76a0a1ada6d5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754411bdaa5789b6302235f80a308153974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafeedb375f00f1d08771547f431c25975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254eaccb75e59ed9295e552bb4a2e47976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c130f6a47bfb8832c27435a5f906a29977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575b065cab808200604cfe144a94168978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed0ab755bd0feb369208671d336d48979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fea82093060752d327c931729c2e5980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ac0f6a067ddd8f05a1fed3f76b532981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee775048f776531cf1ae61caca405a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1eef161c1258f709f8a2ff39af34f7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68ad9af21e10d936250608ee1f6cb8984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f989fa074ef1e0381743781f01798985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d3112ea748a1912a47e8ac602a97f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe89d21f65706531b40cb1b32dcff9987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dc8d84237c180cfa0bef2ccb4054a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe45f476f37e77620f678fb4a68ddd989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a9d77411a4c95749966ef5b0bf570990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da319e2e3f7dce49a51cc2f8d4b4e494991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d1c0e3a65f4cee48e48f475a8346e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c28ee24171a3b00bf57ba089333b1b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff6c855d211da153db45de68ed8241994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecf6d35e2c3bcc21e0c82d2e57a161995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26432968cab69c99f7c2ff73681cf5996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d154aebe490bce960999a8f9ef4cea9997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>