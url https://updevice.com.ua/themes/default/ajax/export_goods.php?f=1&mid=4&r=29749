--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8d22707bbdb65d3e1ad485e5d419d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65015a0cd271e1dc31e9275c5bf2dc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f691995aa0b28ab0a8a434a686d743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec359849c4e2f8f722f4a0def8986b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959d90175c213570dfcd28cbf5f2ad15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff645ee40e259c88acbed9f3365c466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb4084f12a02cd8aa7c5ca2dba57a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1429879f8e05fcc274408df71d9d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4234da4686d38f8eaf50f7c81aae3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7528244ade4429a3220fe2af8657e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2d21e941179ca53e6e491193e906811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489986224c68a5610e2ccad9748e8ce212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c5225817c0ad58d27853bc2eff24713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ba1ef7adc40485d81adca18d20c2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9788b8cdc7add4ea9093bc11e173b8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb567c065b854fcf0c67273146c259716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a4560babfe706847df48cca241d4c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aabcdb091c4b469ee6140849d5a97f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f490b8e963054078c5d4d7125353dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab3e641bf32843ce99ead7b73ae92920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b9dcc448d264c7f402393036fac9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901be3afe51715b5fcb92f7a526dd0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2d8104833ce4483d9bf0de0172a5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770dc2a3dcd60f5153f620d725b3a7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9886cee68e17a8a32394e96563c8c4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce30a838a76db3bc08e28a0aa11508126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9474c0694cc8794633edc442f595cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baf1b82e500a4f895a785fbbcfc46928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22198c44ee6487ff26242fdd89309b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7725c50de1d36272a19830bfee08530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eccf7ebdbde692cfd631fd7579e39131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc088c02e89d9e1c419fffbeb31f187e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb390aee13c970810bf293ba03da2ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3945cb630be56c8c9db490c45ac1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f04f69111356dd7a4e9852a311ef235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf1dae6a7d9959395682a091fb12a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e8bb306671ec49aa251bf12e6a12137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5503d705c2854619cec9b298dc563b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad14356af656c4ce461f843f1eeab2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585aa21a93477df78922fc9d42c88a9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac4f2261f696318b30ecac47a3358341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be4e729ddb092acc4bcb03c2bac29742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead36bf4e0270658c1ff97448ba11d7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bde0e75b4b8d6c1a5577ea980fb6c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf62ad131cec8322d5273278ab6bbf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8e27d8b7b4ea1f9e17775f6b5303d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb99edc0e42ac4bdc7b13955271574f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f988c7624b916a33db3c8ef1fce139948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcc17abd5bb1878c71026faae84f0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0f8993cbfda1efc80d63f52ca5bfb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fad3e76de04b5e3668b6311d94b0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59da3eda89dda214920b64c24137d5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914077dec0b06a1b0d5409a55ecf78853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911cfe723d9301d202fe52cde574b4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a57e525d14ffec01bd6ab08d5d639e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d219d672605f1979dd6b94858e4d6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cad6ba7350d7f92ef3c2ee6e259bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a9e4c4a351b1702cc7900b3f45f5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bda98e151ff8177f04cd3318ddd15659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b21c42a7ff6706ad15b523d4f932260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221657b962d0defb7e49972e1333b64861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc0954dcbab5c163292bfa6dd2993662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651737345f01b73646d3ac48e1dbfa963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc358efac7aeafe7915126bf4f64a9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0807f653f4ea1127c52135ebd0faca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2117b6fdf5ff16124ecd59bbdec906a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d918482d94693a878dd47c130e895b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018957b6ae351702a02dedc6bd6fcfa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ff8bafc1298d62a020edefcac685569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c07a7e2e379acd6407d09b90f1c72970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf762413e5da0db8a79c516ebfee3171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d3bdfa184c0c6a965149be9ab563f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a79ad75a69aef159fd80308bb13ff973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b14505ff995c37a7d689bd4e4ed35974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c87c2dc9b813d92c39c22d16e4c37075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee743492c81f51d47aee3db1b49d8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc294440e914928156519b39d50036c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b8708381e53846a5cc42412d899fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00192bd229e597ba42b972700734aba279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0854cfa22c74f5296b121b132a5d67680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4904f382e2dca96d7caf309ff5de681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869374c8fb7dd5ade1350dfdc98dd75382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904982a96bba73d8a587a1673d70aac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b99fb2f28c139308916517bbbb5ab484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376e9bddfb4e3fa89872c62403ee33785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2147f0a8ad9f8fc0761a1c2e0a0ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c081d702e2f7a33b752b48e742eee087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beb322ac4f76a12415c9c2ac2d07fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713a6e54293a25d5a5d2f03799cfd4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626e5420ffb30801bf9efd5f826b78e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d241deb5265160c00e1b7797b0137d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbafd41245c646262f7dea10c066a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc1414539db17d66af059e6712d3d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b846bd11bd7c7444d63c6352bd0a0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bbeac7c8031a8d16581b39acacaaa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee071e475afaa1c9852fe508886af096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877d79365918f680ec9944f87237ba697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6e406394be90775fd00853ca07cfa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb7307f14f5e13b64217a6952475ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246495bcea7e648c5fa690bc67010d45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef841310f56c7a9ee9c40c59ab71eb8f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a60709e8a745572550579a6324e031102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f155fb3d65e9a2094deab4bff089719103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392f485028e8d5b27bbf53248ea3fcd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a52cd8af669cac59149c44882e58cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e34b7fd63579d3b6313f1d90eb9795106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b02fc225d5605dc66d22f95cbb232107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523ce47117c99d685032078c0890c90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1075ffc8e635593c1d10a1555c7443109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d3f6efc0cc07dfb2d209a0c9d8ee0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0539de9351f6f8b3292ec1463fce8d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccc03a273fda6d1517cfdd78f63431112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1398f2cf2054e2233f0be91da562442113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cfc8de2d910f2d88a14812fd4c2bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5a03ac0fec6d46ab92d9320854126115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df07501a0ed7e36655e824061f131a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f91610b9095ea4164ae2c388fa52c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1ca129ae09b06d15838e6037adb65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd08b3794113761cc3b06f7fe3d0188119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89877d17436acb94d311c7cf7139f3a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4f892a3baff992e4c257c887a1398121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413859ad3409337ff31fc4acd05f2650122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edb210a9018365c019c0d12c7670b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc930abb4687be9d8895d5c84e89961124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fca84b49069166b5fe2f4c3f9c49f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25876cfe8763c799b85eb8dea354172126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735145341e279c8269efc50e1216ad64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09891dbe0cd9a5f6161974fd53ab41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34d96ddafd8aa92f7a150a3e8baefa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ec461be35da4cf0fec507c525d96c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1710bb3c3df2450e39c7d0cf9bab5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34176f53ff7283c494d5437910f6fe26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3b8fb08afe1a893bd676660e0c5e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4aed96bedd13408715e76782060f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc35b1f298ccc3096d7e99c352136c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65b493fa580a5b10a5911c75a6cc7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d38c4b1b636f908561e4a5d31050c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f26b36615180573cedccd4e5fd37a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4abc7121e3b8c359a68962230c238c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a491dd58a0b981fdc68c39a63bb39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c114700e6b6d2dc047b77863ff7c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d5ae262161010725314d77504e4ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371343141cee5363ed2c65df2238c3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a717bde34b6afe8a36f18eb34bdec91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97372d89069f8f9842fa1fc8540f7bc1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d723c58ad1812cc404e19576bb62a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0e12db2ca62dc9e3bc0c3eb1cd5f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c814092648ca8a6e15c77409fbda0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c867e7e68e9b1f5880bb8ee0aa4c71149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daf8b44054dcb072b0d1dcae30a618150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1670652f1b28ccbbeabd4aa2579dfe3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287ec46c8496787814b3bf153ec3c12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061a345b7fae9589cff697fbc55a867153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04c2a2f478e42ad2db264b01da5f22154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b20df5b906e03775e14f887704efdc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21200377bc634d2b581cc10c61d9868c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9737345fb952adf8e3b10e89cc821157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53233a5c56600287d13115042a5986bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d176e7321528a82ec70dc236df392ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9f406e3441e00c67542c595e980df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc813f4459ea651461a8bce075c6b526161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5eb950a79c40443b81539959d7f9a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970d189e6aad838745dcf90aa25be81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3eac252dde20351e76a32e228970e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be460e199991fd37951ea51bbfef2fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514273d3967826c979d9300e0a5bd35166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376a8dcea61fb8b280edf1e33e56e5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8371b9b44d4920990b54c5b4ab7cd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37e16f2123ccb59a3005531f2c8e8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5b1b3d9fe87f269e7b499e3393daa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926365d0a0203aa82db3d5c6a0951c8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eaf6ffb8e13a3bc1ff7605c01c186172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68016858bc559d7295fa3d4dcc430cb1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5905c43f9fc4782a16c0580e49a800f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd131903ba767ae08ef920d6e43fb37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47cd05848048c77ec03111eefa889a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c3b161457623a367ce0e3f4535fc4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e48448634289ee4140653dde336c25178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e47dbe158f74d0a8293395acb1cbc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf92e0746f307bcc12123521e4a3def180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf522eea706786333afec1e1d8ccd115181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f01d722848650cba2a4ef7c700bb6a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2266158a013fe48c5f55736c5800ef2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a03fafd5bdd50d3ba0154b3ee258d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14e9ec8f82a3b9aad231f0f8374ae4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a32f5a9a36b3c6c3989137c46715ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb48a088c2664075a0cb642fbb0ebe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61feeede1ec5567eb0ed5323e9ad970c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f791288e38dfb0df76a9fc1341447189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc02d88ef03219682f2fde72a59248190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f58f2d4ad045328caee5325850c286191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a147a58e29b75f5e5a057071ae608a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096944137ff9e4f765e2aa07c138eda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36783657269f399fda31887fe4ba072194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8f2cb1dd2368ed0499f23b50815d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7974fbe18f0854e9a9ab16dc2fb6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc88b54d4dbc6b5fda920bfad83c472197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312efae4ad743698b7fdfab7ddc3908a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c8d5092822374f4f03433bb86ef94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348f4b5c4279af25094b3a956000089200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae606a21b73b8a71243d1d8f0ae3d53d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcd41be860f10b4eb2aec7ea2546a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ca00c1ec31221417b52dcae5e47c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11241a1d0b724f5e9f27a289dc066f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06d9de73d514b98f7bc2ff989b2673205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c846523d9611e27dd64c81b971e1346206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5914e7d7cec64dc88665c36a5f8f18e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccc64f30997f3ab876c2ec35fe24d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4b292e6f53c1114b05bbfa784f364209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f88c9b95f4afe1ee460aea2393749e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393497cd5601bc324a2b975fa2c3e29211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625a4f85d769107b4d98c7f0dfcf092212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538e3f370f7bda4938509d0c25a149b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f17c36c6538d3a07d6f55b32b551d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d03418d8a9fb7cf9586e293d4337b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd89059d7ae534460d7901703db001216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd12b61b42f53f306aa8df9aaddc5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba431e75e01714e8b2f662907e7f0806218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7aa971e412add7240546d6ec08237c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7863331892bfdbec30ef3b3b72b313220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224e7def3349ca90225a356fd0d2e73221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406996ef919611bab2d3b8e139b7cb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08076be6171744b0116d16f9f6f44cae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6369243515edff21c682e6682d2dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422baf498ae72dd1af57efa89bef75d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62494e8a4a4b35497c1fe0f32120944f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fd44cbcfa21017ea47e0f9d2169d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008bcc7ebdea293a2345c45fdead6e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d7d191f931c0b26f3d397781c27d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536b6e4ff8cacd038524c73760ad734230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05635eceb3e685b925858659094410231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2efad0d605ef0596e4729c6fc7829232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eead9a3f61c9c51a32ac71392f61d74233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64de86c66254f8633de8f575541a3d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa5b8709139fec69be0e24f653fbf7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a56f4bfa10598790056e50f117e533236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bce8566c094df7114c9c0e757e136237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfeeb59ad95b74c58d748fbea5021bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa6abbd24376068f28174eef15f38e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06beffa165598afa842b5f76f6a98bc5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311d3685121997113cc846b3f762ae9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a816f3ca23f8364c54f245ae07116242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac95b61b77ba195f685cd0017477cb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc2177c745045d4bbca92afb62385a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ba4d2334be97c474d2729b968bcfd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c81ca56965dfb806843c3be93d302a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b54c82acd6881b83e5a2343d6bef1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3400587090f17551dc429b58dc2f459248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888d020fda4a8a5f62984e59002862f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb681b4c4dacad0c458c7d8b4abe959250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997dc21b5f2e3144b2b97f93e2b577f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148857fa24545b78164dd2b07251cc2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe454ecb497f47b291049d993522b71253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bd0e1914f9457acaa9d08aff23745254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1335165d5ac2cca85719730839e3b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4cdc32afe1168a647afbd0452e5ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b1a99fae6af366322a27ef1a2000b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042504b67da0e9f71b220df33162986e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5a2c83539240f39b7de641cb7280b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803abb6c33ca7c523b65b95bc469024e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f1c20b25f1b8375d2f7b39e778c13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a61ec419ef83704b5ea9dd4d4e2ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207c5bbecc56c9b6c5ecd67caf160eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b973fb7cc5f955b04d08b83bcc68cbd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b84a89fbf196b20b86acaaa05b73b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4ac946906add9278f6879639f316a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cf8296d52bacdace3c3e0f6468fd9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81003e9bf68ab433c112416285f67a9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0f105e1075361945fff3553b5aa89269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cca916c7e908768ff76acf3ddca0bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea3922909bccee07b8a3757e20b6e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f785309a18d8f61e611d19811026dcd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa9ff61f177bf4b1a68bbfd874c9f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54fe5903f4ff5ddb65f2806a4306c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7c93c074c143e1ec1f3b9e1a0c414275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9ff223aa3b71cc00b2af20e4c9469276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76424fa8225ba90cd7359c8c8ef308fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c7e807b31602562d2bc4bd9156f84278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faba1fa34632f310fbde5c52b60d6c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da43c316f8788e9aad3cec4f6ae4359280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9868970c8f958467e60e3eefd678f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f226d69bad815f5fba9b00ec9dc6286282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc14244aed748268f806700c62e7a8b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495a42dd98209bf4f0e6eacb545cd14284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a5f5cb189d25a74cb411d3a0ab6ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d43ce7864c976a3371a369151b8614286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a9de1db9b64446bd48376339f016b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48030a7728972ec0f119831072a8073288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5ac01ad4d7be92441347503c1192b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ba0c17fa654a446c6bef25ea83abc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb117fc5e2ea7f9a47206314d47bc177291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c8aa68bd44d536442d391ab361382292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb6e732c9cbdf741ec2af322d5c273293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1e8f1ccb7c07b93fc7e0ed10303b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173e0c1400fdc1165487d3511b65535295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385953d117cf4de8d368f99e60179e28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89554d0417fba02e012e64f34a9a13f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c07d222c1c811fe325c6f2e465aecc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4ecba74cc3afd79cae2536d18b17a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec773054dfb087336450ded1e72d8236300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b80674273acab1e79195f5fd9dbcd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d232cc1ebe00d05f19f710837c6a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83bfd1bd82fef642e3b90b8b852d6d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217f7bacb1937e9811bf23adb68e752304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4182d0efeddab57a91320eb2cd133305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232acdd2136491f34359953ca9f3659306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1acd589fa8a4aa59e26ad53b59569307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dc639014f082e4dfd726ef04d1620308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809fec4fba5ddb1f2c2cadbaeadf085309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab700c9769b8c1e5ed40c11286b6d448310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9fb9e763833ca618b98b824949b30311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df8d07ef0cd5b1ab774177214cd5bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13791e0fc2d8f5297105ee8058c9c328313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774a5995f059e36e3b70cc18b40c0de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb55f7cd99daffab3bcb16e55bebc25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a129cb186a87f8591994c94373fcd39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b5a3c529136920c64b8d7a29190c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f594996e43ae0bd7b458c7e55a9d66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded64e2726e7854264c1d576d3d4a25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae835dcf8f258f0dd18acd04eeb6cae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5db6e0a42eb2d2706e37f396b90fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564eebed9b70df270d65f60cb0140ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67646563e92b5590227e28f3d1864c1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae68f19a515c3b989758e79e762f41b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1721757c5c20beab4d2b08ca17a3883325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8ec3941cc6acc05b653846b94727a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a248eaa4c8a132bb9177582be822b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac08df5eb1888bdb6fc061c76eb3d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b902c8292e7d1cb1024183814bd9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77053033deb9b3353eb1aeac1426fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef7a9bbc8b3a1290872cef723a65ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c9d9c912afbc280d728c5f4fb4369332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24503b37ef4f3d02929a0cec132cec19333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d938ab072fe34976251fb18679ee788334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b3d27cf9ea94f52f96fcbef384a89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077b46b1ac71de9b7bf7ea94812192e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8425282587e6cc52e89c29e288055e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45015fe06701bcf3ca92716bfb0633c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211fe9c5ad1f99a420e06e3749d6b5e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2728934b2b51f239e8d457027757d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbf8c0ca55c2fe2ed4d1e3ec485cba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52726f9398c8825b4cf4ce76919c53ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700a18b3c15ec97204b1f920c180a93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c66aa436a5fb1952a41f507993b23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e42cde3fe42b433882d95ad48a5544345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91811a5bd8b24d7e88be8304ebf49e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c51221af29974b1f172f5740be3e6f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bd5b0e15394403059b991ad3168f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b417350902d7bc0ddafd9a87b246834349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c1d95491b3f43e51256c7df064a74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372dfb5fc259258b4dbeb1b649c96f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc38670ac406df3e2fdf46e80f78eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8daf707e43dfd4a0c5496417a18c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee873fcf3bb76ce946632f468859fbc2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a18aa0e4016e8dcafa626cca745747355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc0b02fdb357838eaf8ba8dc38e322356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f26a63cd213059f13bc62d9535ea62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31adc3084ffca92df522d4f6512c69358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2c7083372adf941ae0a509973410c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7261d52ee80fcc6c99e62465e60f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074b1063551c9f11ae80d4bd4b79258361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63394a0b7f766b28048c048dbf964405362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ade2cab45e77bff8a2277dfc265b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104701cc0e36fb4149a465cf4857e94364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683cd64e08a27895f1d36df5bfd6a02365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4985393271020c7fe6dc807e247f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5178ae813d61ca6408d0d001a12ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26437163ebfb52c0e6cee6136ffb0b86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c863bf074ed01429cfac94902ec1c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a8e35e438c7aea3ccf2c48d17c6b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ad6187eb8557202706e58ce452c34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db32350b088f547f8e136b8bba4ebff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b5afab7ac2a066a789b5225e53bbf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9980729838c81a7c9d0bca9ec91f20374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1d67bd52e6248962b1504d1df7940375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82c07122a7045a91547d6b51727d83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc03861b4e3d8386bb758862d15e18377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15503cdbc63c56e5748443d9775ada378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b163f4209b41b33801c3008393ff4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a831c047e92ff335f797cef408961380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4d5cf7259623f2fbef06cfba6a60c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24036a5116cec513d87603fea413956f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32d1016ebcc6a0f0a6c48a3f4134ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae0981225289a48395bf5c9123b651384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc02dc461bfae1580aa0cf963046b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab18a9920cf27ccc60be3ac2a777b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13f785632012463834c125ae0c4727387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ebe5f6ff47e2e10bb9ac0108fb7f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0227bdbba29d81e2a54642fdcc12311389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484d5a06bb8965dce4340d3f72f1fc9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2ccd6f92cfaccad2d559f7419d2e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a3a8477b5223ef4d9c20d6d5ca3c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcc5df2a5625e5c374e80b446dce5c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157bf294a30c79360ef611b24f5a789394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abea36d550758c6a048f26d4aa826a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119f0b54f3e0eee3ebe63c18282ca78396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcace4a464b29091e92fd9850cd105e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944c410a299f6f167acad6ce497d6be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461aaa26ddb5c8db7ed564126fdb86f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987e8c96282e8b138beadf680045545400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d026f16e88aad5ed063e6b866c73b74401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a25012035afebca76fff1f67c8a2eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf62cbbd3810e65bc132ae8e9d9b00d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1345df43c54747f9e63d3142a867d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc778b8cf6390a467a59a8e92a575d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc47647eb268c293a2df93fd7ada55406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbcd18fc3b0d4ee71acd96eced42af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfe47b015c4806e99b801363dd3303408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b1d2e31726fb31f5934aabcf64f3b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad5d7051e28a24ba04d6ebdaec6425410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16582b35462739da3eb19f03e4a06dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e207b244e68effa03f7599c845188412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5732712eca1ffe99621708470911fd1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4204f77a2a803e5f80be186f44ff60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd2264b67195c681e97e4e293e9866415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf50f595b0cc1e3e78ddaf84595cfb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437185047f5655c3836a72385d27b138417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0fa05d9d4968e9623fb1868d4606f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c260049334a1c750c7c221553222ade419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670becdf2f644175847d46adb552553d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3470d410657fcbe4adffca5091830421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a03c5391aec370e940f2a13d22a40d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dee028ee007db39ebb66d23fae566423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efd35ff7fc94a2c307ddfffc63d964424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c64ae7658b29bff0186d2a7ebe20f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa222f2aed1556a5ef4f24b089ed93e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac78f2b90c5fa34fd362711a6a5c48427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e8ccb432ef380764e0fd2aeb4b523428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27511d55cfe1052819268ec6bc8ef59429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adf63467df63e6d4b8057b84360b71430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317ed7e9276795990899ab6627b63cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dc25c8e1788a65ade85b5974609d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388458057325135f4868ba220972f722433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059369df280fc84ca573aed2983ad2de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2f7a798073a9dd28c88bf808c3699435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822f8f7208b0fed995416339c7ee305436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee728b5eceeaa5d04841ac6c738cdd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef0f96399ac1373f85fcb2e57bd225438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97dcd937704dcd5fdde34f9b97fd43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f1efc71cfeab4803e0c4227dafa67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123a8b7e7ce208f8ecab84825cace7e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654b6be55131cee6e870e0dd18735b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d66248642fcc8f11df65f247010c0b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0a520cced637370f36b25a0946970444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd2f2da129301b1a74929adbcb5617445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b370f2b6ad30efa9120134da603983446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50976cc80f74645223e84bda047a377447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2956a7f28eabc011991f0e172211ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22305e76f81025a4e0bc74386e39ba25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55c98b00a046610da3b7080b69fce5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1af7d642ebb1fab792fd59a301386451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf15fac681b68824f6356c1408e6671452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bd9cdb2a74e76b1c7698ff2a5e98e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639d42ed0ec41b093e0bb7d5fad4f29454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b6645e0668435b6361bed3425dd97455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dbe02cf52b7290b104d4ce1cad77c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bb74018e99a5365c0a0872baa8984457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a5047494eee7f42eb195979c2b151458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfebf1da07a57b6beeb869444acccf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a2f178a1cef2d678c5cfdc10773c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54b93e9d43e62c8efa4c50d839dc1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332cd3d3392f1abe37b036e99aa8ebd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad956d7fc1bab35bb97ae09c807ca861463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4295d7e12600670ec04e7ee88622e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262906a2488d780acb4b017d5d479bdd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a8aa3308ddfe277d1eb5a2fd07b76466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58f7fa7cc66c0901bebedb8f6e55ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3039c300fbea688e2884f7d63398c9b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894fb328db59b1d6ef5099a31e80ac4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec9c1050f2bc4f2f2234acafb3383d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252341d71f048b5db0291f9378ec0ffc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e33d57585abaf5e0cf06c7cbf6a51472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f6f07527eaac5fd8d7e6ad57b6c26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e21b70db596ac95ca3963a8897176474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689362f78db73782d3051a97d3fa1908475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8a1afd6cf6e9f93cda4db35790ac7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be211755600f50090abb76c73fa05ab2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f816eb933628088d3b12e85c115c2c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847fc9450cec8d39e13217b4fa35a89479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc70443588cedb3e8a4724a4def911a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43c84075a4c1bf83113b0852e52c56481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168fc7402c81a6e0cc65d08c392faeb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb942c0abc8230d22fa171f6238b63f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397704f2fd08b282b7184833162d109484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887ff8e43434ebe93a773404a667924485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c56085fa466d83aef1e52942a2498486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacf6fd7308a55a1beec5b2d3a73547487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a7bc52201b18fbc37a9ddbdcffc76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bba078a9848fd5ca48e8ee6acc6bcd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cf2d3bd7b9c5cf393ef80dd99a503490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e2c2f97cfd42d42b3546da6aea4c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac711918d471cb176cb77579c3a762f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155c583611b8f34600437464f7f45c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40588ea8f029e93c78f1b9846f20286494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9da7d279e6f3029b0d0be2a0e712e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac94dfad1296f6da07946be61e7d75e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c0f6d37090b3b80e4ff8007ab58ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe264d90f26e188c1663f398a877a42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d5c3bffdda4ba1677c80deab99fc9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08c29ca34d41b5c69d8f25ab2ff6c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9fbb73ea206ea652216f521e1e292501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fdc0f0ba6d590209bce0f67965418502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcbc9df6aa1df69d8bc51cd1dfc122503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5235c392630cd5a4139b8c9b4870dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab628596fb5064b42996f2fa314ef57505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186f6afd2bb1a76b8632e2f6a8d5c43506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec469a8940de6a9ca93b8092821a9aaf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb200801c68e6f3c6184454b5b2a2ac8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36468af7e772ca1e0ea1e688322c9aaf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb38df0a2905f11f4ad30d554d03eda510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cdd05b05f7c3e3cf0641a5595d9af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c33bb849cca585e6dbeebed6c2b5fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ca5556333ba9ae1853e15c0216960513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195ea3980aff37ceb4d5d4377a54d93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb639217f08822eeec28b091d3eec5db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad5bcb778b6b0ee0fa9d1710f7862d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e567434032e0e04a7cf649c58884ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900e9e3b461a5119a2b7046a64f1aac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339e87cbc6f37dbdb7bb44b3569008c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758025fdaaacf8dcfa5d20e2c553180520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb9960915e2d9ba77935b6e30b190d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef32e9aa592f0b96b617d056c4b054522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3366ea5950aba3378265f93848d9b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa573005bd5a732963a55a4c86454e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df8cb9007367c3cca7bb52a597afd7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0269e066b84704c22ed971f9d79be1b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb068b12a33a3857781b88a9de41be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436011f5566e2e70ea13582d6dcbb5b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220373ef44c21df4948b65cabd20ebe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705435170438a3e70654d422a4191bfc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac1dd418e61a419e7498011879b922531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb75511e7fb2953ece7e7cf45fead5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8d30883c390002cca5a20152c5735533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2778b66a7d1b84199a7031911d3b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9024388ceac9e1d7b10d27c7e4a5cc8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e51b2a04bdb0206de5997dde2b54e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4330e76adfb31b029b46f1331500cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d7a0aed79b57c584c4af2e3e76c7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941effaa0bc63bfe8d6c6d08320e06e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c5956a7bd0c7a710af062cd67d68e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac23b80d166a117900bcb563f0d094f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaaab7b56187fdb5e21ace45b00b5b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a23c34fa00240e6a7a5dab825ddb6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176eea63553de3ab5a8dde4a9eb90b87544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55efb90724d037da82cfb035f5e072a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ede3426dd1a2feafa012a0202e33b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13208d93d968a76f9ea1bd54a1882801547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0c9739d6a1a4482968620c06b8102548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ed8676735ddb2811c9be835441264549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1bc737d824472ef234bef654fdc5c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78677ffbd67131fe3bcfe4390a5cce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447e329803964e9dd219106c1faf4ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f25ed12f42901b108d653649be3c92553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be62442796b1c34a8acc185a7fd9fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7accc580b773a4afdbeff84f07e33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7eb320b5da228ebf270d640ef5e572556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21303735ed632a0909fb3015ac81690c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375a683c05182ee1a9cae0b485fcda3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d389c00b2599682871c8122bee1c19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20107bc072dd8eeb8575d8457d231f31560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cae5a1f7dd8d1e9388f4634af108b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23cc746913fb822ac1534e0f5ed6fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90be3d9bed96a7d2f8643a8c3aed1c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbeed2215277edc0d21c67aed5e1a9c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd3f579e0058cc8a5b4b250dfb4098565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867a564ba3301c9211bd8d92d3363a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da7a28018334f7a33aaf661dac663b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c1e9c92584a0adb47ed027dbad8c4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af48785e593fcb7caaf142ce49fea45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae351fe8741d025e2611a949511970570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ca9f9c5c7cc8d7b399ca6271a94d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b303b181633beae64604c14ae91a5c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bf902c891591ee4b6202f5f7f81dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3f1fe87f70cec2d777b8f24a37063574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428be119d7450485c914e971b8c3c86575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ff04e498f57033c5410836074c21d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ec4c3f126bfd2d225020482ebcfc6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0662470fb1a8104659192b31b6420bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbded3a3d48e2f8b8975b4039195ce13579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57038ed846bfbf325632e975e8c94d8d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0a5af39f4ba746621e0065aa17b5c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45af88fab4e4dc6076e257b412003e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1442c5457d5ae577d0e97e084fe1709583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae53210f52c118f2c3c5582cb5d837584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279de0482a31439b5921b21ed3b2d50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87ac0f3d927f21da4a932bc1686707586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8cc4f22f39caf457feaff0d7ddb23587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122708b174aae90e0a58cc3add1ab63588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a171c51d604bd23893cdc6c23938d11589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dc161602594644cd7f77ec5e62570590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487f3c5abf9117dbf05ffe5e181965e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a24874795340700e60c5d4b19088b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9775d774b07a568e917e571c3a682593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae829ef7be6a16ca2250d7ec8d71640594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04063684ea1cab4f747e2e18914ef41595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74d41f6629d2fc912d3b1e82138e96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878b737a5fd693d2e979d5d052cf5a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5125bff8c246741bbb00f844ce15e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881c5069fcec25c37c6d811dec33c51599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169062d987be9a33a764a4c951de730600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065b8f4d0adb58f2e3de400b85e3187601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f7769758405b4ee0bb5b6571b49f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae986a9d3fca0a3643c945dc5f2b003f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c140ed72245682a3f1b0922c23936604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a090afb6b25c69c9cc393decbe342c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03549b899fc8c0cdb1aa86e31513f8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e6c7c268b3b0a6817157c754c2703607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71fb6259930b17f02af8f73bc59756608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb2075c3d01356ec8053544c2f7d22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfb0f4312f59b6b4593a3b9ff1b3ca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d92838eab90f99f87d1402510ed95611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dc34d19d2d5feb383fcdef0c5e9c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04cef625cd6edc3b055996cff15fc8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec46cbe56f46af5fe1ca5db87ff356614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b05b761b7a31f3e0607ec06a90673615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b530e67cbd8eb67bf63b5305f21a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c287691c98e94058a9a64d003b000c5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b32c3a18dbad1ea3bad83f4454e8e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9fa0d2768170efe43579af84f1335619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e03d5d8122a016deccc955e9b05c16620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb65a7d7edd19e40b8a6fcbe032994621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2ac9e46c508eb2110680bc17fbd3d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea448c435d61d15e64baa6f13a9dfe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65560d346de29c845eb35a3fbc63d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690357660b03d10be2dd6e4ed60d4529625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7aa767bc5afae489d32c25577d990f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6fad014c2b83a620677456ca50d46627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7ba73a4bc57300b5fb062ac7b4a4f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb908a857a41a4a98c9ae66b29da0d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcdd09de8d655280601ee2ce00b8ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf7ebeb91c3b96d55acfb9e5c8a1a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8641f3db5bc01a64b374a53da989271632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f53891063e324db5c1c323360a630f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d5833e0df703f764454aabe91573e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143eff8a4fba82bcc17e437bcd3db221635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0d7c34da1f6f21dd6e3bb555b101c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8242f43590cb0ef1525be55c11366637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c30d945cbe5a45f672fb4381e95ad2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95938f289a52a79685bcb41acbeb30b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a2b44cf12addb7805124e0258b2b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d49d35d397e6113bab561a06384d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2d82f4bfb55e68e6925ae45b52706642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849379fdb645d6ecfeca9b9864082a77643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d285d4307a5542711f1a07c5c3e6eae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9484bad8b99d4d0bb6fb4622d0b5dee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e68a5045a008df8cb13ece475939d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a33e30993cba42a228df5bfee6e87647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c158e0d0f9448c7a7f231dcd21fd6e8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3594530f128555624d9412345070a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b4c992081c4d6a4b98a8d1254ef53650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc56343320aafb1dc4653b84432796651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbec845c17074386a1af71abce5d42652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cf59a17741e2979297af73c47f3d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0beea039ecdda734fb5562b4e55d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec28dfd46b3fd0dcfa0bdba3e5782b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7600a62f750cfdca8bc8331f89d73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3ebfbc5a7303e29f8d3df72a6a1de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e45280ca8757646d6cc67dd3dc4c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92175d7443faaa7e1b6d3f0f1510bd2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65408010acbef41a65dbcc0a5e3a0fd2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ed90e4d4e292a0684f8d6386bc16e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357be9fb18d0c5bd62df4337486e734662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488836eb67a8ff3d5908a479c878e88663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d6bae476b5e2cc380ccc277f5e28d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36d1dc8db3f1a5987b211ee8692acc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782aee76c3bb96401e9fe3ce64c87d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05980a8a8335c182675392561fdd8311667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406555546fae1af8e88daf2d27bc84b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688d7f9369bc2ce9743796b7ab6779c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0cbdfc84f05e5aba960ba70878dbb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751239989f8aeac499864b90107d0641671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd67cac237738f1a29769ad272b85e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa5bfad3a748e8d5fbc7fea04a8cf3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a97c591287f042ab0dfddd2f5cc64674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78af27f3cf56d825fe3342acaf694f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb695cb00cce88f4c884553bc28549e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094f1e7ad99ce59ac228255bce617f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e60cc3d022969b7619ab393092988d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d63d5e50b29000cef9558b33a3b08c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936ad1b16bee25f2c064841d6ae8bc9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c7767ec61ba7a31d4b21323de588a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f33c6b95a6f66529006b11814ebe7e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85ffa1042828150971b7dedc1782cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1732db31260a44ed20ea774fd74f18684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24035583eb1f410476a98c94ebb7323b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2959fee161b2e0e9a68bb749e3bb07686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56389efa3a8154942a03442cecfb20d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb3b552f7965f17d7eed52848271b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7bfa4ca5d6d37bb64561731d2e06a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d396f7e62943b47e4dbda983aa8a88b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8d5c87aaf569d4945eea79fc23f97691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4b6dbda75fea71735a7e062a0b150692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069fd0f1af728421e1bedee37afeba2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb27eeb658cade1a97a6c87d4d9fee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f420c4d37609d5756eb979e9beb145695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d499b7140db6be33e03d4b1d7a9ee9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44c1d682a3f9601bbd8a629cb5d309697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e400165055f62a91154856f5b50a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddde58b1d56ac50aefb2ec21737d44699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d922de8d6680aa8dbcd14b926a607700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b529608310cead103d27694664b07f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7b4d9d4445cdc35e909e49641f908702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29654653bde0caec992b92cb4b409f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e18eeb07a7fcaf13827b3e99270bb7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbb39901b4a4de4af9766438108c1c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e0cb1ac1b7210bdca5e39886dc9e0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d25128c8aa8daf58913a1d5aafea97707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef994a457a029aae39b7570560ca1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e77ff69a28bc9792835afc60af10c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170ae278c8be61663e03d5ce1184c56710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e04f32751d7abc58334ed841dec45711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594c5635852fa74b2baaeca5d55ff52712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457fb0c4a766236baa65350e7c85ed3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501ba751eb0f2bc61dcf36ef46dd322714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77817a9d6a2c540788dfa4423782f30715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519903f549b698c9a1d1d7dff2fcd32716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2d824178747216765f1e4c1f3eecb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5ef3a00b5f2ff2be7c264535dee0c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b4bdb8fc713ac7d9457559eea4022719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c843f8804a5a9835f0511db379ff47720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c515ca374603b6865c30b179e08682721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a43970e096414d2431170875936c64722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be5922afaa6d19c77bf38a3c9bacba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8df951507d238a7c607395b9da1ce2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336470c0ea1c5dd89ded97fb1a384a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c546f19f79c658d611e3f1ca563dc3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f03d8bd664f4f49a9e3d86ebd45ca1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a822f963142f5d89933442b42ae985728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8e86fd4761d084a1cbe09876d1a16729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd24b367c23b29826661dc3fe17e14d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff5426e2960663eb05a7094407e60a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68ae76628d142eb889effd090f98ca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa69873e235d4735dd769da9223ba1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d42f59b1b3b66838293228acbb0fe6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23b039d491ea265b1f067160492bf8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695dcd0887a1992b8d2b80f45baaa53736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b4ae5f1ce88ba8cdc5134b06871b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b56f7d22b6162acf6e8af075cf791738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7c98f156a57e22ee2883d96c45517739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09024c32cc6c3feb065b7a0b17ab35740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271a09fae3a6430b22a6bdf3c7d665d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cfa72441f5420965412dde1236dcc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e66ede86813551cf659d94c42dafe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde93c19c422c58f4ae5bde3c865cc2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e572a01a8a7bad2421041024cc2af65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b764f4d58d28f993f3a078fef4c0066746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367397c8c3c0c2acb53a51dab30640a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7b1a6d87f8053a475bd67313337c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb06705221de7350e88923a19e386b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a70e89591db272af690b4cbba8a834750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08c14a76c34bbecbcdbea8fdc2df86751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e388e5404e28be08f42e12e488ce17e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f74a4692c1ec46775d8b8c913e2f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a057a1b7791b427d6ab24755b74aead754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fdd157ac1884d71761fe0c220e90e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e05d094c1d7d9735d594aeb8c6ca6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09da19a6a60bfe34ae57c8847c3ee15757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1ea61a2ae9544c8ef40204f8ed3ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19147984155f72c2a114485af3266e9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52e141ee4e12812645f52a85201a97760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e95c19411f82b64655d3f442762d5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126292af1d8a9749728e0d7e8dbd794762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c68df40b18f31bd321b54e6cf6f2d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b42300c14792bf77d3cd0fbde4f721764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3448b970b815ec8d59ffca6f87da88765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1512bcfb001f0565f0fa47981dd57766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2d07583fdf6458ff2c86f56cc5d00767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614b5b8c80f5ea092a7bd7a73c02d81768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455bdd592e788a3ce14c2f6041a6e00769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54598ca26e49b189ee7cb61a108db868770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda19bc3d8877e57671b2f5a293e440771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d8954cea0eef921ed711c2b17d5e3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcb05478f3a965f0daeff3980d2c7c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9945955989cda791fa4cb485cf691774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774b8706ad4a7b4a0edb4796999c242775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712e8cfc8fe5b226342517f7bb11f74776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba82e908b5cb235597a525b01ab8ee777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ed8e9d5d4d859c95d0711bf9e1fe3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fb551f331642355763714a7091279779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd2eb9c71951b7ca6e301a912fb147780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a18f8c7584a692cd1d4e4618a3cd2d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4a1291497c9a6ea049f2d70e09b13782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c6f35a94898730a39715adea51f9e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6e3f8db60dfba94c1e3b5773d43e4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35a8021c4216c8004a77097d013bf0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498b4dcb5d98b68a173925683fa3a77786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16eeb0f4ac940bb2e80b351a464b68c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62020fadc62aeabf022d0c78c81c0bf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca17b9c3f32c2d6c539d0380469235789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1477885e1c79d238dcb36948cae38790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0aef1e40faa31dd49921bf7290c21791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f9745e557c9351dce32c1cd0dc522792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c96fbd8786c95aa39df773160919ad793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4626552f693beb15c5b468ac8a174794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c5b83b91d5e7d830835b3b7674e37795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0960521286434f9065912b92d48feb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77019f46916c0beac1f46480453bd0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5706290746c004318c625f46212ca90798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ebb23b14ca57a3e224d3a38d02399799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064223d8a4ec4fcc361ae5acf2dc411800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19790a3b50a67e73a021456920f3390801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99218f4a5a16e97871ab9231842786c0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6284cd3c2b9c9603cbb3cae36d55c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d800421af28bfb5172d8f9141a07a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d88e9c0260b9c85b7ea0a37af4c9b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4322e0f2ea7de3cbbaba05fb7044bd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8b706e8dc3ac141b54aab5756333e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bae79eaa486d9a718a7f05eff37371808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7fc103132a2cb0f1b8a9f5a6c4c0b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e65bba0a9439b717aae9b8552812b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdb0ee8883b9f1dae9bfdb0141cc88811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5708c3dc19f5e8f9f7c124ebbebf97812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f354a02bc26dc7dc55216d8dae898813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a15244d0e863e615e3ec16850e5a3f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e861b598828a18b53c6b1bf9ed67796815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326904acc490505fc974b88046dbfdc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266521867aef90403a95f09889b5a7e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495df37d740bd062f6e67acf0b59566818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafcdb07b5d3a3fdc153d03c75f00b6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963b1310914d135ba2c110c041f9334820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bcbbb40fe2ff2a6aee8379951239b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bb77412ed73472efeea64382ba91b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a4aa307f93e2f2e9aef22a70ed611823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daee0b383119530626e2685e3e32729824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a74d99f292aa4f3389b3d82d3f91c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacf5f0a455cb14f0176b99813790ec826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd2788dfe442637058e8937a6d34c5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fca82cb818cd55ba9ccc9c8882a71828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9004de372ea790b914bf8ded24968829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c847b584504dedd2abda6ee540a6d24830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b90c16b05dc55bf59ac6b21cb343f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a31329f39b3325291a66178e6341cd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef414b2ab0342007ef96207646dee8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749b1d1d19bd90d09206d230e32c5d4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798e5e39193ef65b65e88b4477f4e2b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce771b25863998c677c29414d37eee56836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96098cd7a79c54db8c1a0c0880ed1e99837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892a32054eebc9a14d891476ef42afc838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9985a877f93fa91283e4b1142e022839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf00c3b8ed680376022c02193cfc00a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da5f3a26198b966882116a06bd76b8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552073b3159864755aefcc4c2ab63a7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5ca2ea69a072fcec5db4bd0d82ecf843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5aa937ec5ee75d2829707a7fbe18f5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87160c931eae906d59118cb906754931845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b205c4df32adc6c555c258f1c8d1a8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c9c8a4e9f1c35c17330e253ce28a4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ae23c4ed63c0534f1533115dedc00848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d9b057217d922917437fd20738925849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3ff497640a487f5bea819965cd62d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d525fb6b4065bcca216d85203675017851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bc6717d91e563770ff7db2e7da105852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e8e87dbefeb3c9432a4d7895a4a37853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9986680417d3a431ce2b92a34c8b445854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6a1b446095d88bb75397593f49075855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149312d80b1afd1b8467968d7cb77c9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5aabc7bfbf80d06a01b71cab8e748857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc7ae5f8c83982a38a7a8fca34e167858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded3fdd9b07572113aa6b6e5d86d67f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea174f2a7125776a9cab7d9709ab15c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bada021b887dc09a6b7537154fba45861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98007d3da48e58b1d5194cd9c227f91862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6b43e877b25ae43334f4e33b9b636863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cb0df6cb5cdfca7ed3b5fe5a8bfc3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce5817bf193682359daf9b16b99c8d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7628a2ac3a8d613af02a3579fdc63b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e843936ddf841f60145b22eba97db1a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1bd66f88e8c10ee1c1e960315ad9d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63567579780a88d3dcfa3060d1cb433869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69e6f49a0e83017eb1fe33d8517a04870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9c57c3a99335a208b4f973b48c660871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6588ff33ebc2b9dc684ae2f32352c38872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa1e04243fd56808f0db3e0a2ec929873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284dca4320a9f02884d2200e4d9b6a2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a26141d41761a262aa10995525ff6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5a6c991c603a57db5252d32fbb73f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5d38156ff8fc95089defc8f9a6e3b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a8c3c1fb4b61fd6b5dbd8d4578522878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5a4c29484f6a1d8f0756082377bed879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9d89dbf771faa0d64d5dd3880795c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102344a8f1c1602728e4a8109f08506881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0866144af1f2e91ced4df4d1aaad7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0df85c70c86ff92018b25116f483e6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a309ff3502e531cee284fc9e37937d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d20c47df9c755dd3eb988f3376be6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ea2628deec9e8802876c9789f60db886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8bf93cd718c730087a254525618e9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01547f202a1f245d13ead258fdf768cd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b358c82313beb06fd632bb4d9f948889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331dad70ee845c62efbf37a28c134ac890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae309cc915802ce313a54ff5225536891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd465b966392ee095470c47389d3535892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857eae74eb82f145e503aab7df36fce893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae24918de1307def94d1262ef47d58894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b81dfa2214cbb7b1fd3e46c43a9f0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c18539cc357d0d5ae457cd8d1176a6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f7d281a31b01adfc2f169462d48c0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7cd73eb7b0751b5c976d90c20cb8a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aad39a0cfbb6de63beba523ac43ece899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03798db92c19975a92095a42719aa32f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eceeabef6ca9bc52425bc72f829ab6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6676b60d15d97f1b88ac3d6606af53902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd95b0f79f68bb9d58271a48f378200903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ce50626ce2bb37904b4ffd789a442904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e39e581f1c033b0e6047e7b4b2d40905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff982caf6f2dfc69fcbcfca290a0322906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cce681c14de66e83730c15246777c6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96403d23a2b76935ac119e3a1112137e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbecd9de824a0b8fe0872c726e9538909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed13196701283b4aa6ce2f180533b0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c32bd9317d3944c47c093dfc88d36911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe0247d5898ae426549286e6028f23912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3f8871a685f3c2bb22f6c885fef9a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04595dca9eef2d4f8fd2c927bb4eda9e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372ce79eb5b6e3cff85c5ec9ee68ea1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb10442cef7e817544b084750b9e65e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85074be4c6655c0e98254336abc1a49917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265748bba077e93382c4dcd32ea337b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9bd67655118eddf80461e6aa5d93d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750168c950fa90636b018a7b2b30780920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712afdfc67e5bf53ba9f02fa7fc93c15921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb73170a455afe763e29c47822dafe922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197d7e74a8b8f47b69a6f49a9a040fb923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a257c4d63a5e8c9ad9f73d512d1463f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d10c0dcaf65c5da960c398320400c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906e7d416663e4350a34e20457f82e4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb29ebfb23714a07b545ff7e0bfe87927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df09b1131aa643ed8b255941b93e88e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f4d60bb9b7488db4b1e43fc05700a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3072a502dcc92a8c0df935e033ce0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641354d79b2e49c43d66e40a913e92b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61a27dd78fe51aef66e6ea0a49fdb9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873054be123e956629125ee4d1ea61a1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfff15ba8f608e5c0176d7ef826a560934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695e680b0bb42cf4adc91d175bb8826935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc44441b50e3dbab4e44e461ac0fecf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409df3193a64bebc2bad49ea0381b20937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8a0171462b3e6705f053fbdf3bcc8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcbf569b7f6b8ce57450706a054a47939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8532a830cb6abadd8727bab3724dc940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a76e0d5b5838c90fa53aba6739955941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7deb424b8b6297bec58eab68a8b77a3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dee136e82fc0e199d33907ed86c34943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a348dc81e988ae4e1f7aa68f785d626944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32243e6989dcb25c229f6d8c7be6aee2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740333415899eed7c2dcd83aa80e1a1b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098bf5377733fa3a6c3f230802e455a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc2b6ccb4f0b0afcaf8d82a688630f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3f6bddce64cb867ec2846b5dae3e8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32567ce43dc2b70197a10b408a286f9e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2436315547aa88478aee75d8e604c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2520b30ee37a60e6371b139c72b1725952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fb53971ea53da0107a2da49d7cc2f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71b8cdb1d1fc9fc2b7aff716b036b5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17b50c19d7f4e75c78102c2a8a4d77955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f918a9c71564ece788b28cb31e80c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6182d0906109abb08990989d215a1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6721f76281c21ad1033f6120e60a7f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57681fc4037897eb58639007fa0df78f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53735329c6935857e3819078588e2a5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dd8c32e6b164d8f7cccf1b55f0457961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc8b6da11c1ecd2577b606ef5e91a5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d7580e83010654a65f94c5a0e4fdf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b33b7714021600248ec9eee5970c5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e4907ccee3905f18df45153b0fc7c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41bf4ad2c6050e33c1fb8909a5763f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f189f041780d28744a8d5fac47fa3d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96a05d6e95d176a29d4742dc567549968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf75d96ce6d647524b94a32f26a2f1969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5215829187875cff37c3ad9d71d403970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff035eb55a327ea55894ffae79bc5b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced693eb9394b068a4c7b202fa34047d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7217d40507635ca1df968b16bba57973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ba1fd5559707f45207b5fe0201341974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e88adc41a9376f9ab55e92f8ea034975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439c24bacbbe949a0980c1e3ffa548b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c257a1446960ebfcd7e5fa0a8e7f5c6977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76b42366fc689ed850e8a772f031af978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e2276e3b8ecd13f9402e19177c735979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a1cc7f91a6d88922baa3c0a679bcb980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac575a60bf8d0e7544fd483347f26e9981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcd4d1d6991c819dc76e7d21154601982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e3cff5fe8006c8452ef769a64eb25983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3db156687a1270a5b2f11434f4a12b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391cede304b516ef180abf885aa7d1b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75eb25ecbe90af949b585d2bd78776986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e48734bd9c4f9c2a8cec509f1f1c7987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c930b413a82c200c59557e4d4f1115988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164482f93838766c96704cd22c1bf336989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d9a9bd281b6798fead127ffc954d4990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04b1254cb11d389b9427788b5e0c98991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028ff93437f94ac24945cc5c392e559992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23538f28eb56f9c3a1d7d59226219c3a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cd2e1bafa7b284a8364994fd822fe994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771a1724b98541c1f376df45d1dd7e5995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b6ed7f4fd1b6d1ecc994c5d23ceb5996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf266eeeacbff04a0cf23afccf4a44997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b78d8f99d43d9d1043c41bd9e3dd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf53e006bdd713c260a6e82392e931e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd813cfa52b4d003e1d0946dda5417c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94e2efefec1fafb1b925b93e3dee6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f537dcff441d94932f5297337890685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1667f44a52c37601f353e212c801c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a950c490bfafd9c4ee24c8812c6117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be46128ce27cb20a4304543210733c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca303dd34957ae904e7b950c304f6da49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecec94828cc2e047656423067137f7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698290c0bdfce5d311a08417af05c76011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb665ca3d3e8e181175169e789766012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832c2614fb0379e88aaeb7ad208d76813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892fc9e62d6997525cc085b37f3477414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f96f4a75de1a4ee0eca72345e024c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ea54371e2a680ef159117cf32730616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb952ae6006f540968d135fddb2998e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfe26d01ee16c8ac89cbbc069e165818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f2f865e95a25a0712f9abc95ba87c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0510be8a6be0b1fce816bc044628720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef95d67cc675ebc127e0eaede57fdc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756a7a295e66710a3c8c84e5cfce74a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084249789fca43dd523bab8955c386c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96354b1b0836e2cf4786fa961cd057124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a845bead9bd6581202f4dc4e78c6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c6f097d00c315a5e81d7fe492339726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb97c6567131491108119d6933338a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d5166b376a35b5b9165a809de62d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57659af13490934c04f1d69e868ebbd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06dc876b73d940e67148376755717230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a3b49072ec5864f7ef12c4338f63d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76010584b4cc87da15167362d14845c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc518e77b9e6b1ec1ccf588cfb5b4ded33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5310c29f84e4e61e5ea9fc4ebd7227934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc1157e6c42baf3d64fa6f9dc22d2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404b19d59b9dd775461fa53b9e2ff9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e442844de53cdbe26a6c02324167337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6137cb498d555c18f605a69b1ed763438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a790c36bbcc11018c3124ce5beaf039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b82e13794510ffda073f0f0181be740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f5c5409ce8e22dcf3f3b23eae39dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf8fc41abbe4960fb928c57c6c099d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9f11390983381d634e0432f2efe6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9cdc829c991ce6e60fffda7e820c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a85e9d17d51c52387d2e85d6616fff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d80b16ac5eea573b6dabbd85e7ecbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07382e07f1aad9cecf06fd6e8bd905047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbffbd0401952c7c2f481c2e9f16c6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db3b876ef4fcd3842e2f292a5f3ad949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e9867ff7036dca4bd2e32f481158950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f617aea59f5a493b969591bb75f7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52b05245f147beb49aade1b277c91a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942286da7bbe93ef17502082e11a1b9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f256f3d77480d4c11720d8a3f12ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fae98fc88de9c72b3107778f1305555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0d43a6b8c5b252d99f375760d0eef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6349d861c64075c15b04d1b08fd65157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2624338b4f16065ba3d1dc4420f99ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d785716febdaef4ad082fd15e30c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3549391aecc0b889d47aabc65b9c1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc487f1e6b4859565b231dd9ed9c806661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622ebfe082d8771191bd95b1cc2eb4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de26e1ed4bbdc632148a4c035bcd80263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123b1059e23ad82fe45dd05ee76753364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638ffc7b2e2853f71d04d11bc087ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952565e7928abc1e820646df505aa1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f925baccd72821ab78be010140f25f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac69ab3e9f077a94274c63e62f837968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eface38416964d7e7556884d2e54e75169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0af06e774c417b6207b2749e1e5f8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbe92c2c126b61e68a1060080ac2df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c03b089cf8dea9891aec3bc83be05c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b10ae664f421e1e112a0c698dbb6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450444785f87d27dfbe0463fe9a82a8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06645ed64cb8a4a0fc2ef7341286301275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29881edca2bbf900223ec7608aae157c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a650ff57e9f6d0794c1fc5239d62bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e938ac88b0e2f2b49c509b43f50ddb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d8b896ce2b139ba0ed8301122a60979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c42958ebc2b1bd2a3f7bf0875e804b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb170befff4b49de91fe1f5ed2834081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf3ca0bca68f59bfc2af93b864750982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08095de014a4c8668929beff2297acec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1727fe83328c73cd67edd6e907cfedb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9e24c63adbd96825ae42aef622ec285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a90e9584f0a6b46d36614ff1e5f7a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858c064459fde81dd1f1209fcbe300b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31486915e2e948cd4416a40ec9143c2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ab729f91e52e5a5a3ddab962608ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944fcc3e1c68e59e909bcc1c356566290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94866735c5f168920a8444cc152ed4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2def88c6ab600091ae7b08467e5c19c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd451f7642bf59db9ffddd0af91607c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9430fe6b4ca81c1069da22a12ac6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dea3ba3a4990788b560f731f9cae9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aadfd040d35634c63e0dd6e370566196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf17f809f8557e875223af7c65d3a1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c39362bfd25d71c673307b34d638d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c3e3886770162b40991bb592fe9c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799e9f74fd11c9dcfbd06f132efb923100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacd17191ccaa882e5825396cc992d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db41e37f1146c620a13498860be6d04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086d7eae5f8f071a2a2bed3a95eb6f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83d2a44ca51ea9a8ed11d1c8c2a643104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62823fa7061c342f62cbc0c2ba388c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71095dd50b318a9ddbdd2727d40e6020106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77205faaf975d4c424aa86854ce2276107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e552b723d89bf0615e248e5de76053108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17992ca05e060e1f327c24b1766e159109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59914c718f2733de39f1886e799f92c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46187bedd056af7d4ca2529c5ba51e58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381f3a5c45c199a3b57f77736438ab0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958f0d3143802316156c2b58eedccb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b85966b22593d982f6cc6eafaf202a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2ee6be77698b90abb4602c24ba1c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e362d67745f23b9d5cf542b99ec3701116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e482a615042904bc3e485310dbaa9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bae0396a9c6f5d7977099fbf09f7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f929fda32eff15f65a019762bd4744119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc885e73b7fb2ed9521f657e167c106120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36dea87e5bba1e83747a50e356ce25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35335160245209cfbc65ea499d894e7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84ffddc3cdbd910987dd03c1d4eaed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a41c7d94ca4e85934850bac75568e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b2e4e09e57f0f5024b225e8fa38f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95685dff7bc015e75b577461141cbbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6bf5cdef6df10fd1cd0534696f2cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c6cbbed6d159d52e308b82aceaf1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ca64dd030d442c71ba591d29c535e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275656cfaf831cd561c2476e1da003ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f3e68e5bbd0ef8c25f3a91c448056131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c0d24a676e8c6c5b5959e2dfdc9ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d7c1b47df4841e2c533b86a770e9a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be64964e129acca44e6adac6e228640134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be6a3260428e92fca3a4b8b7b4fb0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab007d7091a88949a0a8bdbc127ef059136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c5bbc198e3cea62a92409fb1e5a5c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c4f8a7d3a077f7211fdd1b387ab7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe42a869250acf114fc4e35b0f5876f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d5dfa2dfe18857fbbe220074f16bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07caf236512b4614814d4f9f6eda7a45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de83f43382b89c4e32cf7d4e700c009142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dfb3835f249d99e8078168eb3dbf3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b04ccaef1c4da64795e9dd0bc3fac6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb47748c539c5a4feb6d117cbf84dff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2967f4917edeed30c74e7b0d2b1d09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2311474bc353724e784e8ddafc1481147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3643422c028ccef0add25cfc6d895148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001c8dbb595bbe8d7f42aec3a4f6172149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07816e6634dde48da85c8825e4db00ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8123e4a148a411bc93c684bc4628c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c334c7145eef3b2a888a3a49a3b00b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204e148d10fcf20087abdbb475031a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d298bfd805cfc4da753ca5faf3953c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47108a3f86f73364e12788b36849aab5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40354bd468b75a2a695a1c675aea114156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80217da5f0fd143a40e46043f1b09efb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787b802223a06a2d022ca75e31ad30c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a0851691442f4614c03050e02d1b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899990735e07fb879e3048ae0346ae4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b47e9f6b49357a0754efeef697f755161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1ca502e4a376e284edea27a1931c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7436704c46cb11cf27723c88bab46163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103de7a8621faecf5972af7cb45ed6eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54865cfd2551caec6c8ea0136a96fcec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bea00749c6500da0da8da85492190166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d38c62f3e716f4d6f888f4df9ff2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e65f772f918c94485718263542be04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a84dde8a789d996a497101ed85cf43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfdaa3839425121927256337cdc486170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6706d6ccc9df873e179b03c6354b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd77a971245ff0806e00ed014d02f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd93d3c3f72d05e23067d696aadad7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108a39cbf17f79c387f00be6e4c6dd2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824d246e30ffd92f03286acd99c5aab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d136677d641dd0d030719e1aa395e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301f4a4a4c3133542c987342e5875f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f71a6ec21a8be84b4b281ca18c959b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d5fa51dca816c85a57233efaf3203179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e2d8f1c282e55bf968f4a15641b79180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d6f22bd8b586bae09561df9b47ddf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd54a86041e3fc6952709c524b6bfa6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bf71e7b8214bba05906fa497cdbdb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74237b2e76a5d582805be655fed5c4f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265ddb9326ea2d6c6a2adb386045450185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb318e054d81d4bd47473cabacf927a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebab9624489fb9ecfef7a555f8c2fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d56ee2eb86b627f40cd2d9a84748f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899ac26351c29624413f8a3be3fd4a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bf5cf47693bbfa031ba20af8af299190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0aa0cc95191261687c89372d425676191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c84d1faf9acc03d5d35e5028872f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5141b911b495a876f5442846d49bbc4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca59961c5111033dc17c29725c45af3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6e1c4dd2dbc9d2004666aa4c9182b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c32b77864d95c4f05b69e52b690970196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0339ebff5904cb18d43cfb15e958d61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7772a0bceea6ac61e06c316c79f71b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b6ce3dc51fd4433fec986b6eede0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8978805551f492649d1bc2d11ce78ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29456beb22c2aa3178841bb8f55a3c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cc57206f7b8bcc7e8818956bef4d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700caf2dc6510682de31a7d52df7e401203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4689ae2b800d4ab3a7037322af587204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d703a1783e2d6ffea1256f93ac1a1c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17981e6b126f8a25d785345aa0a0d2a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a294cee91a49badeeb9250990729c05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534856ba16d3b4d8e6f0c8fe09c0eb4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2788026b7fda30c25576dd6e8d33a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7f778a72da38c4ac3416f845a91e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd06bf1fe8d82203227817be66ff689211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a914d8892b0c329a7c07305df47a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4bb82d1b13db3ed0c9ec1afe38dcc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80fa907edbf0c95c7c4eac5019c98b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32034d7eda062e29e567ec39d0245d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d8a4ac510d81ea0d1e128e22b2f16216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7132197d41a97e1438de39d8485da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd79b608d6d44e3b8196bac276ae1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ba1a54cb2a78ce15cceb0e457c590219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3f96a367b1bb065d8f6c790d3a0c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecb1a8a8203a10793f0195e0ed6ca4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1a9264433b77a2274427a834e4f03222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af375214897cf9f3c8072e7d6decad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64953925d85d6cc3379a6cd128c60bc2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ba7566604aa7a86123b305dd2cff3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de5e60ac021e5f0f0702d355b51543226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a0f177cd1f30622c835d79a319c1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18554953f9c4c8809419a2b21ca4d94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b1ab1fd7c5b472df0f3f1bc65d815229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51945089a880c0e387e8fa616a715b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724681315579698f40eca7a7070e9bb6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631519f72dd67d6600a5169dec3a731c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4096cf61952db345737a4e898894f44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd2b9196a3c1b8d5d8390a73ab4422234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d03e3713b28562ca51b4e185922296235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23567fa267bfcf70106332f62778dd4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7bb1d21bbf3bee4523e4e2362a9d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958f516b3cd26719e01d47612b99b3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f82f18ff480d5233c5ee0633243e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966552ce3d900023986356d9625f237240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4665251f2046ed47f3e049eaaa90e57241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe59024fe8179ebe0b43206bd8a568242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe925c6cb07bc09ca2656865183f1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52db868ed4e044034af1e048704d348244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89694a6bd9fb96b1142c9365a51f9541245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54606e7583857c720f93eeda7acd7fa8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c28a0c43b0b0bd64fab4105c12ab11247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b392ed5e023d54e702dd8046c69606248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7780b74adef463a3d34d633387fa63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23e0c6a02a1178d276aaada35741cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b99f7a85ad5477511abb042e94294e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff1a5954f438ca8116dffdb2fa8d58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870e2ccaed9719c85fee854f18e932a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26ed6dab1576289d04a5ee1a1ed976254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff8888a3642214e262d700dce25373255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cf3e3a726e4058b3c43a8121282c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb50dc8379b2dca976f1ca25e7b7be9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c248f81df76246b4671d92c10e80d58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfce1acb8f37225d1e530bf62e33da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cf99593289006348e74057e90b702260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb343bd0a76b0bc6f061d2a4711375d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2fe977c1e6da2f1932f5dcfb5f35c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c5eae36ba3b6f5e7f65c2f6ca46a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcda3b53f8a69b5c986c4653cff6ccb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6c5d8f42cadaf3c3a334e654dcff9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a127fb4f765f1f08a3aa54157a68e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ceb0f1917244d98e852bd396e1a5d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda483a5180dba118f7d36a891aa5afd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026f59e3dd92f6d248ec2bc53f0a273269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223014e3fb39388b4f0054104b41f93270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fda898ecbea04294e1edcb54f7a485271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016782d5f54c0da1de5f3d76f50ce50d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf61be1879b1b54152d887759ed8b57273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71572bf0ae722ea83104646f80eae09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dafeffdd8b044a434c87baf8f1a552275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4610f1318cbc722d93086ba7ae437e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459644c614fe42ab394f82f46e94443277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a902d7972d42a85cb03de29d7c05a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dde9913db1a03721a9fda635c5cb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27be101d86fc0063c451aca611ef28b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe2cc8aff419465bd8b7aaef8fd203281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd3732af3a99d1eb4f4f9471fda730282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9200430c24032a5a49524a5c7bc40b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d7b23c72a30bb97988e2162b5b12e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5c28d3258e221aaa53abb60844924285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71a4ed1abc4e9b45a30033277229b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb692fb48efa0423a743b6676bc36ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13760ebc3db67b1466b5aac19f808e7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54806280c0f0824066f364d89bbe6a03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c7986628643906831faf0071722a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2c937150b40a5f5cd4c6f2c63e3e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a929ddce49fe619a6afee0a3386626292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a1ff676eecc5fb5adee212611b4d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544fc661bacdc08e93af5bf9849f8d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccdec86665dad60fe5c195632e0e2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78014fb0a9a3e2d0071a75e04a402fbc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efc29f8bb7341f0c6aa93a07db7b69297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88e7f0eed2a249c108a37b95b89d61298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cd1189ae5c618a6a039cf9add8e10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff34dfcee395f293f45460ea0903ed6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0221c5f0b2b1c22e8beb58afa59c8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d483319d162589cd3f5bcd6fadf6b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed3b926e12acf88aa63e8b89239b7f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7861b6e936cfae06959ed52319d4589304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849c776f5290ec51c58c538ab40ea5a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3a2ec6d74560a2066bd0274d69a5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef56f15467be8c0f629845e14cdd89307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f27689bd59d1b28808d53960869ff9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbbfbe6069d5e6412c0217074ad724309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b544e8cb0aad04c664518735af591310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c15ed51f4310971da53d9613c5a3e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be379d08ec2581862ceefa4cc7d225312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b364dfc87b3904eb9c846e73415e8c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde680e02a8568a7e3c15054c8d89fe7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b646586210553d39ebbd5725ac728315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d522b57b63e7f57f5bf1ae8ee383262316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d79b7e25c97c4618d2ff559e5c517317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af931cad7a9232cc04c96a9adb00e37e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315408b574a6d23491a525773107b7d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd55ced94c6f12069e5c03ed8859129320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb928b87953e249e82070d2ca2d68862321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a753fd04dc46a49a9495cf0a21179322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06137a3885c991a547e2bc33db44d97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841d652c4e334703fbecfb2cc2e1d3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b738bc56c5f37143c7569a820c45d8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84802026e1b37d0399c1f831c7952435326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7db1805b0691c0596ef8cf691f0716327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff78bce04966499ad1887f556456231328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a21c737eefeaa87152c69d2097002d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa627695e40111a8ef6ee1442a1ca2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7a273ecb9cff458e33f18e2df37f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb0a8e06fa3f0c1d72ea5b4a46ee63332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea16e3af1022394d5ffaee18f55795333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb2ef6a1b6d12f60485672e6d06548334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aacf255c8929762f1cb6d4e6605d70335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de66a02daa152ae8d96291b44ec9b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ee2eb792d78bbca9e228fc3925297337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e135773de0178185a39d9f02025dd3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114acc96596aaaf6615866a553084e68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4197878a583328f914c67d31b9fea1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a459b08cd798492a4e782e2a2aae66341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbaee3863347a4b4e8fd6dd395a3c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a46656d75d9fb14b6ab1edd5203be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8088205c037dda59053584914202780344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf54ba85457464fb06502df335adb8a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936694cacd71190a885fe87d58e7991f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbb027aca55c7dc9ada2ed457d2a7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cddb1649910ff3c76202ff9e08eb8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2cd381cfb00693ae24656b7c6bd51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90854673bc9bddcb5479aab0d70575fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4fbc7a6bc5c0ee1d0bac4f6279719351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6693bc58dba31e2636871764e35b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362573a240817175663ae26518435c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722e11e4acdecf345ba92810f58a184354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5909711028c26785814aeee71a608355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e7bb576ece70d55f8345438943e84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e28985a952b7772a31f913906a7d12357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc6398156d9c97a01bf61cbde02e0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0006404bd6d3dbc78139490796752d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12082ade2f2257c6cbf89c3f9707409360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f59fad8a06403be3d3574d7b55b686361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286451964c2efa1a81fb8a1192841470362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ef738a2b64cb9b0895cfdbf7b5e78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52424976892fc7bad516140b0d9c7c59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5f1077810a821255b8afa0e10b2ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151942ceb50047a0f91889bb05f9ede366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2c0c50079b0ab3a938c3262337055367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf0e411a9f9ae76bd30b902772bfe2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3979f77e296dee307b055fc6bb7182369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2de644b288cc549cd3167a30ee308370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffa06c45ae34b336e3f06210f325d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dff97294b2ba903196c62bccd2393372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40dc93e4c268576ef579cb01fad676373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9f93870cf761ac6d53da198d0da4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc74ec3625ab92efdc85a595ebf2053375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99647fde2ef6b2145be1d0a3c219c0d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f104549d900fc64c0dc0435165c1a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481c6b1fc166b712743f1bae2a65001378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bef7a6d78ffdbd60c9508e7a3297b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e54c4bf5d1a726dfe3d75fd9b7e338380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dca854dc3591643f4f21252dc5f8e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f48f06e58db69dd4da5c0df807cba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037970f76fc9855638ba0b951b134ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e895ea5bbbefe8cedfa63e3fdb602a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef843e61480f9b7e5e96174baa80fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2db9d6753f8bd4fc40cccbd40aa35d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de017b167d405ed83faf71b1aa34048387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708241d62311c60a69fac81f0d80e040388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc566935006e63a8c21d8f6777aed4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf95bdf367b400f6baf15e74f9041c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e187ef231cb5e592f852b21720074391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d91f7da73daaf4ce947a1ef3c8a5bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c62b7498a621551178eaa314828cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ded7b3d69528c1b43f583fee63e5e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa8fe9e1d6366a39825ce883743edb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86927604520510aab945777ea1da4af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0192689d93bb9be59df685ea8f350397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea409edb6193778dac8faeaa7409d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2167ea4a14e8666dc843d636cbd052399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bce6dd1bc7e4cfeedecee8e22ca2eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8b684f678afe1b71f6a12093258e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6a5f7767d75c04e60ee0ee08d3cd4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8f2e6fe9f015f9f55f43df9177364403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36934881bcd663cd87f72195c052b18f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178216ab94d619095147e17d205aa49405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564865a72b4e1ee38f2d042885dc358406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caffc9ea347ff0c571fd299ea13287a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202f2295313754dcfadf0da3c9ad900408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db03f023c35217d1fdb5aee58a8408409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f815092d2b14776e58968aca3ebcf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661253341489a3e0359c387bd3f3ce3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da055e73068030748b00dafff737af9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4240eaf178a151206603b283b48472f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc19f755a67665c2fb56185e3dca20b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a9cc3cd33e30261c5a3a98297f0a6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26dec02803291edad66f24402bf705416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc210b96791df6f08374f12a01b25d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14a9fe9cbe3eb294340c3cc5fb9f6d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22f39f6673fa3517655f600b8aaaba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b49856d143f8b1e8f4277f16b4d54d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464e32c04c6bcbbe51b93516403c085421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0076db596f84ab5322c6485c265111422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fa06b25d0df465f6396b22b63cde4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2fd1152369992c34db881a96cf08c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b9c75ff3ca2eaf73139d050d92c76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32904f1250f262a9b8333667b4c6955d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52645245775ec944224d341413aace82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416303d86d90f9badf7a210b1f11428428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca3105b4be41bcd32f1a0953c50bd8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db038bcd1974b87b0ced70ca0bb9936c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0cd28c57164e1b4c013f8e00029e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a51fd705fb5f8fc3feed8268ac48b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418546b84de9ed9b4fa86d033f42d8ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a34c4e306e802cd02aa1af01f52ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bdcee029eb486a2dcf0f5858426cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24298df8237d63dee13231e48ba4b799436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae2ee618f3d3d092907f21db33fdcb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602aa17df1e697aacb936eec972c523438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31f0a5cb3b340020ec16ab89dc83f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da7be2dc52bcbc2b32c0c7dfff9bce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb45c5e00b25c7235defcc34bfb83c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6912c3c90feefcb7efd6d68362e3a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47099725030621f37a34b2b0532c7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134429e534a3a046ee5e179410857b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5d7fdf8e766b6d7bfa378aa7e0c60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63a1a37eedab742a9311e3b1be36af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcc4b0ff52f330f46a82ae3300600c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfa1cea5ada5785276bcbd3e3ed4c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e581417484319a965ea8e2d100f3c48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeba67eabb846f116fa5b3620b2908450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb6aff8ea3e3414ea6f04c5f8dc41c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d73c4956c9716e67296f60fb15840452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb837e9c81debdab7b477a54a11158453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b925cf8bf20022d83300582e20c8c32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56abf4912b1c37351e9e6e8aa48f7b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d75506b36beaf42d9fd2e39bd3248456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dcb6f94e98c1a12666940120f3c15457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60bd3ab5feef0868c46678e21aaf0f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51f0ad3143a4a38a6ff7b2d4404ecf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e83638c5b6bb8ece0666c950db556460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a2f84ada4ed968df2baeba56dcb59461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69031f79f1ea2a7c771fb5db84ec5df3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226054ed2bcd244ec40bb02f7970aa67463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a219440b66c47f1f80d26f4fd51b534464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79d0f58c2925b831088e26857a8013465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d933e0931d105fc4a25930afcb1bc5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5432676fbedd474433ee3648f21ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67676ddb9c73177b07f601b2e640e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7a36978703dfdcb3c731085aab73f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14c9b2cd42788c7a6c199adc6d97c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b9f7d8ee19fa5811ed7bb66a9eaf4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44093e9f17d69cce8e57cb7292c45fb1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1afc4b623c8ed7bf74df31bae9bcc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a7c1293a646e64e86a6355ab5c0bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5da03d56d84e137c63d05078831231475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fd80852f2204abe4c36ea0fc9026f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c53d1e796b2a48fc054811167f4f78477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45c079e01c0259ca1f6219ca5d724e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd5c1940bcccff0385fcf7ba3e206a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d8cbe0d500013ee8bf41ca913a138480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fd0883513435d422731b4db08631d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f79e2aa6ced8e92f662a1d7c26ee6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f53985313090bd302a178c06d3fccd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa8a34c23da8ba6e0fc91c098f4204484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e231856c94134bc21b088843ae0c503485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11445356c24f4086168430822076894486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907aad577f0f84ff4b42149b113901a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3ed9486aa7a50be6fa1eae6f1d186488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05720ffcb91d59bf211f819d128fb2ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c9c1d95f26d428208d2ecc1e5d588490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a521ec630139ce918446d97e44fda491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97371f8ef5b1531deb30bba9c89db71c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c36a795330dd7929a157977f5f0897493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f84c491fa213b82cf6127a6966f42494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed8516524eb9b629b87689e82c08ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f98d50d7542f9c9062cbf874fc62f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13315eede1a1a002f70a4cec8d2b09dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b3eb8ccc8f275e953617196946a76498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126521f561e8667c2179d45d6fa3adb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bf4fff226d06db2a8efa0e7c7ee0f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d348c375a21ee1680ee847473161b1b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7621e29b6bff3e8066a3208f0f5e524502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4b9ec7117347637cc32badf152fc7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378ef35a5dda1b2f8561df3ed2edd07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cb33ade8bca1ad9c26fd1ddace1df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e0074e0694ca5910f409deb3fcf58506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a0c137e74fe604d93a36d36831052507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1beeed2fbccc3eef33e21d6388d41508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49221260a3b46f3c2ea5308f1b5e7bcf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b3ad2f9651123bdc02bb27f3a4541510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92372e013255a20cc95a8025e503716511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bc3cafae90c96529cd3dfcfb93b2e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09634eb878f98246db82dd0bbfd6518e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da5b1b5fa5cb5b838a14b2656e15f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b6c5c20f857ef80f5085a42d7ff3d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae1efe5af573f41c963e4109b378fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602789ca9c47e42b6da3e36f90b94f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fbe25628ebd3016893cc83bb117dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbabc127ad0c71029100108ecd2908519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fbe1c47a180375bd718436fa4fc0e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4075accaaed87a84e001bea07a9a92c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77559e65dd1ed32dfc93cab51a7c7806522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e7bd72cf1de0a183cb4a244fc0f46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2ea2ea496332059d562acb2b2e9b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ede90066d05dee72b2678b6455c38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d0ae9446630500988ce37b3972618526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d5cf4ce22f70364501bc4fbe4d3ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122192781300381286921a3791e88d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7027c809d3f7fcc22ee2ec1bb442c16529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdee6c1b9c451cc3d718deb27e108e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c45d5d843073fc4a0fb67f6649566531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a725a26ca9f10f1d536515c2e442d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7196f0840fe7f481cf0c080e3a8e0b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102f992a1c3145c6e71a69d394db91a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb8692c4b2d22909381019bb1be7cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9c35b468554070f4d98cf769ae24d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfc239ecc19a69c0fcc8a8b474e858537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3d50df7b1e1209fd9e2f3096d1b5a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf07d563cc62fc1a136d09b671de9c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476f65e968633e9be73c0925e4fe8d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61638c62bdd1e417e0e8138e4188e90e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b462c524489b911f99a36fb0687d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265145f4170966510d9e337230560280543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85497d80ade4472915e3998ee1e74091544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd0f7f9273a8fb9b5bbb3202dd3ab7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80917ad99d154e7f460e25b9dc189d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fd1904f147a933e0464acf1acbe9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46df035db0e96ecf9a9c473b693eed8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ee9afcbe23c88b97fb9e60ca555ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aee86f04b6228173f6bca22fc57c9f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270a89e97011b35348f339dab1024cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addd041ed8aded092d1d1e992513ac0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26add7afa29e71c9ee9274533f3bca4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b7a04d7fe8ce17c1cdb00b424a0b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac28d66262a8fa273ea22b481244ffd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e700e2f288f38439b5bf670c1999b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335efc168e99f0f19ee5c1d1e75825c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbf81f1cac82356310e92f3d51acd6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200eb36d6d9b975742a7071ea2ec8b0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63154f195d669eeb8ef90395a7ac71dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a01eb877031bd1c26ff9237b5484bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d0080b63bb9a5083369d0740a32a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60902fcbe405bb34fc4ef487ba33f314563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840899caf90b3e12413f6260b025622564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069d53a31095f49a2d7b803167c46cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669085c36855950166537d4d2b7f17f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d87e31265cc5942e38b9ed964a999e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61e38712c325885d3aab13b063bd87568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4497458868c0cfdda3de5898f2910ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d9bce988f5b9e1424b816729b12fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e2edd6d565c0030ef55ef57c6541a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72db333ba002ba1a350236224775d8a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7a3ab55300f2e2f2deb2e3de6d85e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e1c2e28eb18e9b17d1d474e219f60574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9737849f830ed1be069426240927ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c3e6f578de767aabbd3d1b4665586576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018463fd89caae17e522a431e8e2741b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1013e8f0d3e2ef931edbfcda0c28e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ba52adfb6b418e04fe653ead577d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81715d239855f3098a42e7fb2cec62580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fee3d6bf2f1a972d531226523ca41581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5a8956975fcf3098f444c159ddb5f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bafb6780b8f74e783c924b988d9e84583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8ae5737b54710d9d457213f33d4eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b815f9173eecd117be65e2912411a0b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92583b1618449305c8906aea88f722bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8080e3750024c8969819fd4ed810f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07deb915f80b5f4849d9c62fb7cb6321588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b0cea4ab951848de583d7a9899d29589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5809c7a5783672414f3154a2fb16543590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111c53f14244ac624671f7fdde515f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2539ae14b4a56ad61b6b87432994f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6629f6b260c363655220cda54703b68593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a3e666af8bfb56dc4f464e6add324594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b98ff5bd5d6850cda1bcce23377b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1a3711f8e389037217b2f32350e81596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdeeb1ceeb9dd8cf653a3ce27bcb765597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ba5f4d6689f6c7f4bb5ecd64ab095598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f51ea9a3b8a2084c24365184bc0c0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726e23b69dbe5cf63dec38e23fffe73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cf1d8a2e2bac7fd336f1680d00a07601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8de4f0b8868a48503d7c594252c52602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968696d37502e483838e9aea5533470603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31f69f095e8f686b5d57bb66fe315c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdff41ce3b1294b074c6f055bb44863605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361aa5a0d88c92733842cf4a3d8b1ea0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c80f75e8cd8f6a985e01c0ed4a41a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209a50fa3da96fc3f118f98d944c64b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ae7eaa2305358afbb7843ae79635b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0ae6e5c61451194347078e2e03438610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b2ecf9f4ce67300b21ec4850405af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0b2441e325bfcd2a791e8ab3e6d58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d4dfaa3574823fd4497d4f7f36bbf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dd80915484a970782633893bb0ac2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b960ea821893b445f7a002c9120dc9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc07b60920aebaa52b5bdc9a5bd3713616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bf40fc0b91ff6bda612d69b886a31617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f2f3aa71ede85e22de201972de95b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963f011f5b127df9cd59a1efce4871f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5df8c338870430bb47a5c5ad9b2832620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42dda620fb2dc6b1a33d4c4ed93e91621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10107e3a1cccbe5743d6108dcb89c064622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc4d327e87de150e7c5dcf1511ed58623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dab87f69377407daa7f846e44e4b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c4bc9f6fd8f9aa19d2ce416edeebf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7483f8acfdc8f19749055d45ff1358626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a0c46c445d6f5d674ca9fb39aec65627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0d0ba5fae4ddb12bfb19d8b959466628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc05d1b9b7222d52e7c5f25a5f5078629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c43aeb8b6a63e4abc0e9b04759f929630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38477c6e6fad44a183b177659691a98d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2c8a982ad761fcf72497723731319632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe47be346d2304e5a1feb138adc31c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aac02d94f50fc7de527b80808abc46634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a197a14472bffc74e27dbe128b14d52635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244aede54d4d66de22c5dd80dbccdf2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc223582ff92d696c895502abaac01637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c12ccfb31311a6dae8b64e9f1824ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e723e1e3812c4743d28291f345238639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc1cdc32a75abbeb559900c5f82ef3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bd6ea51ae29510fa4beb52bcdf4c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6177b202cd91b539ff9bbde19f98b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239b1d7c3d61337f26fd82e46c6a3c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bf839ed190da39ca73cf5671e1ff6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd780fa41eba86c0311bab4aec7e3178645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac21613f440a274ee2ca2c3622dafb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4246f4fd8cdff5a30f6cd296d4133647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0ca9590a129682e340404568a7e5d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4a0bc1d00d909e4af793dcc03c540649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ca7a9bc7eda40e03f60c1dd7be11a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27886a4fbcc9bf36b1647c4f76b67d70651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6bf147d60cbff3199da42375a48fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d496ffeb15de39541f897954371f0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404388b11bff8bebb552a7a035c84fdc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014fa56a6d7ced77eedba30f0fb87db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1791ba257730bbf453a57b2b35849a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f815a9e09aee929eb270d19fdc3a34657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba1257be35a419533eaf14271c5717658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b7e46853919f878ed7a809fe7ccda659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a8720d438d655c669f590f64ddc0a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4595bee925720e4d1119137c6a1c9b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a1e4805763dbfd0aab4993e413dfc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2c25f26280a52f30b120c4a0788ee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c07646a2e49f494022c5d5edf56990664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fcff285e3c4e5e5faceb4fe57bf9c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b00625848627789dd89238e797e1a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c31402d92de1aeeae3d1684979675667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae49b6955bbedc206d7c9df2d0ad355668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33e6edc6fd057893363667eb6547d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df4946abd9c75cdfb4d387e06e736b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb1d9734ee3d3e75a83b243f1aef35671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891add9e52bca054a0a14c8c9c6a10eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ac1a7205f445f1e6744c3ec47d4ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0095da2d773ea36370e67899ea752be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c79d62f057217fe9d59f7a66579295675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c45093c6565543a69580a8403056a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80f6b52d23084cc0c63a16a7b5e5e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e3811820278fb6483d0bcf00b1ef3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2c108377dd5596812073e48533e3f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652be2e0bdb6061b4cf68b099592a5c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c623e907f29cba1ef77c433f7eb6bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c72d05c7ba7b3a0dbb84899dbf1d90682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b6c79f4590eca3990ec259a509be9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542474081405bc5b5e19f98945a6d34684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627ede9d3d6fb0754bc890e37bcedd6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e33df774722f8cd0fae9f9af84a747686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccbe6c57a9e8e76cdf59d27253b5ca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a242c5a5adcd7838446209dc1c0f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382f4811368a65b65bed05812ace98d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006ca474ffc8e24901627f5dd4ab511690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb98dc4aa46b7a2c53bf7a1083c576691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48727b6ab50ede905055772ae267203692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c834f575849f1afe268acb1998351693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10b445d320475d8742b60771b615d8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaa3c2737776fc158b1ed15e750bfe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5e1933d6c847a34e8aa3e7ea33e47696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4836caf85a7e2e31f659c192af4430697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0378a19f1cd44d260cd4b65d46900698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940b3bdc846959b250a837985c4282f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ae9886173f2367de5aeb3f50483c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9312b5bb2a11f3540e3715a4725496701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf7a035863dcd9311b8e57d319e18d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21573a906919d25c455ad328f929a07703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e324b2b0529e867c09bed1d01b643704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73551242bc6c0b86dcb75f887e036914705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eda4636e2648b2d80d66a81845f823706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b010377fc0c7b9d374c9801c370058707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920f02f1a962f914a43f50344ab5d96708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a23c040058a857b1b6f5dd70f8938709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6351cd4c6b411f2a9d26c884d2206710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468834605939aec9a688faa769e72727711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca002dbd2fd6159c59f90f7d4f0d21b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1cdcb26f3b007da568cbd4d36d24e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f60851b9bb3b28d52a284f200fe01714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce95a25ba47a985fdf59586e70ed8b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973abdbb14af16d35ea35b68b05ae75716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecb788f02584ce878a68700be3cc81717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df41b41f4e3a20f8b54fb5147971a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c4dd1ca1fc8d26bf484d404e7581d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb4ac84fdb0957a3100afda328a36d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41c867ac680e4978ae35f5a42aa408721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06a4520ff00a8e8fe1f934682d7264722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd676f765469c8198b2e70198547931723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d2b820038f9d989fb3837d140c1b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99846138850c91a8c48dd8cb4d4a574a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be8b801258f9ec0fa39c003a144d27726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5545525c0f8274784550a6d68f76755727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5af739e70b0967a7a9d48fa21c5f90728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1edff1793e04cd2e9b34d5ca9a9aea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d05d5805f9b629575007d7aba76e6c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e65cbd77de38aac380804e5bd4e7f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc625f4bed3b5e0c52ceff3e0cd792732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d964561c13b1d169561a04af7da0d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0393d60e0a66bb8f1cc2a3c7955c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73448e54c1194ba1af2fa9fd07c8255c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e5f4cf7ca8d6744965b2d1403cc06736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a88c50d92ee32f050701fa351b46c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9ce5b488bc16e92aa3a8a1fdd2a9f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed1024c2055c29b03e88145816f743739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376ed75c2a38b8b4147eeb08cbec20c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971fddd1d5d66947d0dfd9502381a2f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8743158cf3c8d72ea0fbc501cc3e73f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f888f36398fa6790d8d35418b8f31a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e077ca01c1119249a570044b3f7f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ee7bfe98970648a05be9b72ef4dc4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0572ef92bbadb95641fd12bc316728746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1051e893047440e05929474ee284e4f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877da4fe26a9367ae92e851f2bd99c0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbf823e445570f0c6ead5a0fdfca3d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348e4cbb777c4d0540ee14f04593a0a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9432215a31afea22c2f60959d1b78751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6adce0d841f959cd8e4e7907bb924752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dbfce9f8290af0cee53d22b23d81e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ee92304b5576546293a84416d7e5f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83927d345225d0d30f028de44f6fc97755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f70cde9c528a48d3b05e4688b8a09756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cfee4120fbc297ee41b5b9947e7d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea0ad9928e726f2f0a7a282263a9da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c181494d2d678a30eea7416a8c0b1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207f96d2334503bec5cc2000ea4bb68760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22207ee70e6cb600922c397757dc1e9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60829ccb836124ff46218aceeed0ef7a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a6a53dfa89685f87997ef1c88c56e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ccf85a2fddef98e35e414e74b38cf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4308b3d1bd9299ab534e438c885b9c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04345f46d07995634d1aef252b7f5ada766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085704b8e443ed1664147b801f6d9ba767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a5d343f540335414ac4117a4e7cc3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebd42d0d24f4e92666f784b687b0bc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3aa9487311d1beaf5fffda8b05592770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be309c3de4c93f355dc1cff9444307771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0872f10640940b3a7ee4443e5f1e4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c84f6f790ef92fe8bfd9f251fed43773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c928083ec667815347b5e86c2c9517f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a81bfde05afc3c021f99cb7ea49fb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13cd512925fc65fdf0877ac84f4274776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe3f890201e1a902129009e03aec99777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892605a6adbf3457f349498ebe2b4c4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035dfbf7c08afe4edb51bc40d0d382a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff782f6751df9a4e8d9819fcccd0a26780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bd39c80cad0150670e1bf8a3d3824781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d70f0708442bfdf05a626d6ff4409f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118ddb49d85ae79799363e6bcbab648783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5a2e772dd46bdf0c36bf4b52652f4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fac0e7981933e6c90e1339b753e2e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46ebdbecda058655c36cb7fb1fd3ae786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2d65f65b95bbd86f0ecf1233c6f3b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2db6a44612dc98eea1a78f716d8e9f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b5bc8a1bdd1a05252d13d40507b49789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8749b4f49a1d472ec838bc017cda9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f607460b4a98e01051892173b0998791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e06e5dc0242290a51e4fdfedcd2c88792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b97f632e480759c34ba1260556ab6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32baa679672db6ed1aef4657695d98794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c40629e87b240da6d3731ec7f74878795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa99388530176d240f3fac077655e6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ea72d436adcfb2668042e113a6c98797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c05479713c69be2495974b4a83f87798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b603d08d0db3be006e253210505d3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed24ee1853809956aedce963b4e1e97800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab03506fac09956d01b08c04bacaa7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9e3bf2e905c47ea79d048b82d1364802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e7ee2b24e5c97b94419903994db9e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2645152483ad2b9b7d030efac54d2e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d6940195c94d5ea9ece3111919f2b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea39c73631cb7048c5c4cfab73dc263806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbcd6abeef6c7894e7b8ba959e8452807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b37aed314ac1dc3bce593c79f8782d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1170fedc05d1f92a0fd76c12d8246809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89ecfd6b043f60cdb528b7bd65d659810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f8cd71557d953eb138760315999a5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fd5901703f5998b814d1535f624f6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae359a898ec99a69074d8aa6e32c82fc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9e0d46d67c0f88d0be2a4bfef30f9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f09291b209096d838b07488763d702815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e3f432687299a9825482a444ba661816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557ed5412b5c9a346600055de2a6203817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223587b3eac446113470fb24cbd6131b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64f78abbd147ac090b605cbc455e2e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916aa0e7c27e78d48f275da5205f5a1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d670e292e60634e0235fc0bafb91e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2eb662dcf0d9c7273797d296b595c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde3778558ad5ff462c2c0224802fb6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290c457cb4198b2863b34ed6f9f6d94824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4413489ebd6d912ef68e425b285ee825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06244b0e218bb1e41f17261a9b270668826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa4651fbb659b34ac1288fc39eb4ea827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a469c8a3e6e6a6f65a63f98e825193828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc77982053a5b14dce3af149bfa6a35829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a7a1201b925c811568cb4ae8b6afe830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf948d57b05d17ee93984267d9af22831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ec3fbf660893cb35f5e3407319e57832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643dfb5f485ff4e015d61f6ea28ebe9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf57ca5926f6147903789f1cf2c26e4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f993688214bd75bd757b270b49487835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ef063e6e77049a214a74d8b9b1949836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1bb61a40fb5ae4b24af0d633c30cf837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23dd2d1d01f3e6c1b66b51597b8c99838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72465cadf04ef048307d2a596a2f5557839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed908e9e9ef7041ea2a2bdaa261368b8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b61e2c6f0e20fa6bcc8c7bae66f88841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30e8492e994c17a430db3cd2483b62842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc907df3747c9c0d8c7b2be674ff9b5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670addc69025fa4c617c80c11b2e57ca844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c583f2c7fcec62d209358674e4a36845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2eae96191624eefdc01c0dfbeae28846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5af55b9fe48d4cd507d34335f364f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e37d55b5f058e9643ef0421fa387e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3fedadf9c4fa4a4c8e33986fb5cf7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4675825ba198eca4a7cbcfeedfa987850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dd7c9775d03bb7a83881cb6844cab851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6c914f6329279699b2a327c45a805852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c482e7b2faae32428ffa54c2d328d0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcc97729c42242c74783f8a06f2849854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f84aac6a517f6de133ce40e04b203855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830777656bd525619e2887d8175cd8a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdc4ed588eb84f99f161e43fa00c64857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273409dfe9042f197756d964947f2016858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f5356b186dbc612303671d826c669859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc085f787b0467cae54b5951b3af5d3c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cc5c532a3d33b21d008940db8fe7e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005002243c13ef87f20300db24be9c31862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ca14971604f587e944360df01ee93863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e11a0ca59c473eed6918cabff1ec05864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c2f76aa538004393b466f8e362c60865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a48c66d080a35f10b64bc3b4c955b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80981f5a9f95134147c38c339225c5ff867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f42e928e041a034884e6073630257868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d2671e687fc260ab1a5e6f35629b4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dd5263349585ef7e46cb4b54ab165870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12428831e5e2d0d2af6edad1c94e83871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ceca76ea909f2d2706b23d6a84086872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768aa7dde4c50010d03fd725562c0b53873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9955fed152a66486270f6ffa34dc26874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c1796d24c39370f4d03bded0e9017875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe47de518e18166a94cc289a88a7299876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d6f129608188cc6bc3cf5e59832db877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0e54582ff95ccd0a1c22a1dbd444c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f25c66d3769a607716d1dfa7b95dbc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a268d451852321823fcef5e99ed9b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbeab0cf864a2acee4582620b2d3d29881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4ce86e7a024f1d74140702c09753f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6aa53a15da1cd32553febb97e38ff5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a788c330a0163c0367851ccbd11e5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425a2fd9cde00b5be5c55b29542183c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc0ea6c42be6b9057f9a3ccf2d0036886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf036278e41e4ef36e407ea8c8055fd887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2bf48d69b6f11c5ab042517b43958888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6adfec85d4a59afbf41bdce513c6f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69bb90e0c9ae1055acc54a215abe30890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dae9707bf58495cde77382ebd0d593891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adf2aae293f17d1fcf5264d89cedab892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cc1dce2b64290c807d797e44eaeef893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19b5b6b8e3a9f88d9389e7f9e1cd92894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0a588b2e5b32b1ad7d8a2d1e563bd895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99696daee8c186d9a4ed6cd05b56f06896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7182de2f0d718fc6c429def8ec7f1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17b110d61214bb9d65ffccea5d6686898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd49cc60c455da7f8334aa961a5a8f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36804dc1f16c985a8ab180410e89be900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd99a349a335852c54b1e0308c9029901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d6a4021fc3395e4591922ddfc0793902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83574f05ef8c275cc613404769f4ab903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1eced070d30ac6705b1e106cc61f23904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fba45232f396826502763633eec95905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f111ec96edc9f304fe45a927d7db06906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a523901fb0e22f407d837546d2bf47907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61c7b6662e7c1747911bf0bb299139908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96eafb36796d1c85fd0188e6ff32c6a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c4a98ab0e8ce3f25a3e663d225b91910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5b4fdbcd63f93002abeb390841f18911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6558c401dc5ee703d2a01462abe1e86912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d067118497942ef4aff75319c4972e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4de89bc3a153423e5bb27b0e16804f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938e3d6a4927ce71308bcba390a705d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44862f544f40b34e75891e45df8e090e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1912a158fa8f09886414ecc21fd7e9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3658ad270895d63b72f8988219e7fa918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec998a6f935af20ecd5fefec3e707db3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb81d623260ea28bba1311c9bc4896920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f53a0574c32636a6550f541591c838921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f784261291e468dc566c3c81aa1dc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a70f04ea5994755e641f16a84f9db8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503feebb1c9fb2bce86ceb30447ba2f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e36aead24c5ba5229b476aef1843f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998628471d66ad90befe229d7bf01cd9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c549cb501afd4a223ea8dabd09c85927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7c9ab8378e92f31c31135c6c68d2f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066630fe85c2e3d7533a47dcf5319cce929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd86628d2b77103f82a782e906f58a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb8cca75b2c0028548af509370068e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fafba565697bf220462a29129b351a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046cf2b6157529797a27a23566277b6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45242448f21b97e6efee404f0b823e51934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429851608ba5517b56409f0d0dca8df935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f512c7112dca10e88ee346e8d780ced936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7f04f4a49f301a30e8d2dd5d6ee49937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a5578db204d7f3bdb94758100caa9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8cf60d45f9aee4a7018793e99a724939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742540c774b3f4a21ff348ccade55a8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706b09dad6600ddb2eb10aedae8240b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd68ebcea8dca582cbff0ee24294aa942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2680aab4ec9bffff24a4fd182db9a1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af312dcbf8d361b1c382974d28914ee7944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12be4282c121567840ddd5a4ce4496945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe3b54735a207579a508d89498da7f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955cc1b920239e73c20c423714e9c7f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973be49add078f2592a9023bb55f21a6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568921c0b1154cf1d9267800aaf3411d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abd559eaf14c311443eeb0746e862e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536c565c645e76aa10b2dc52b3431d5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a22f9e935a419e540b66d5be1f860b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a32bdbfdf5b26b987a1f38ab9e609953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fbde73b8d9891557f38051c0c6f44954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e913e0935e23395dfe0cc920d551e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a29db7a220eb1a699d71aa3ff7276956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbac0d1fb970bf765a491aec0fc099d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4b734b919b0fdbeebaa19c305ffdb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b648b5d4cab7bcaf437e0de8e4313959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54d83029d18591c6da7183c681a061960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d43b95af7583727ebbb62a14888f40961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa91ebdf4297c766deafd81e7ac217d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e55515d37098a78f04915c3c4781f7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e8786ea9808353f9a936e80442eb6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8457e73cbc1ac0d0579bd58d3e08131965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66cf8b15e489d12d958ed83ec99bfd966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea101183992b6d6277104e0785fabea967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2c68c3f2c73a7308ed3d09334223d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702de6c79a75570018bfd997256ce1b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121306f70db341282a457fbe83a50717970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c5a308a5de0ecea543c72f7e93916971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4ea7466d32feb0f4591b16dc4f409972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f783d0bc80c163573d948639d55b1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73d41aeff1ceaa4b165fbe2eee2b65974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc8ebb5362434d8c95a972cf7c5cd3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d2d16283a9afc706aa15a07ff4e12976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bae00e0854000f8b0faf221210664977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0785b1ef65368b058b7b9469134e44978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438db4cb6d7d1dd6b4edd005505f31c7979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10efaacec53cc1751e0ab725244c14980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a023c739c0404ecb404368b7ae1b01a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddccb6e47b5c44929b4c4fe75536e1982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6a57ad0c6d5683385d43b36cd4615983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8da66081a7b0a7194e7bda37a073f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f7fbdb737ea8aa9f85030af997e8f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc5f724da78667ae71a21ac41e25bf986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54099ebc1d9f4b1d69e049b397968c4987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9117dfd2448affd1a814b258e79aa6988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0049b5cc6e1b49a9236094332b220c989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb7033917e0ac6e7a00c31716f97d8990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8d54ac4bfbfa16959cc369a7ed659991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89999b3d10d3300b1b5161360081bfb3992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28592f0b581b39f4f0c956a9f0c72a04993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212b456cf35aefaab97a21e06e9517c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d20a5ed641155b6384f15891cec99995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762363a3f972102528b68197b3d1440996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1708d67f820ecfd2a7e6d45d95a47997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>