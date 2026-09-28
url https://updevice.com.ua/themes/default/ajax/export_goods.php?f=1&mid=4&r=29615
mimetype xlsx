--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e447443ada16188117bbbaa2bb2381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc235521c0623406b71d5ff13dd9c732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc9619919f715d2422876cc1e9817c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c38d428a471958b40603ff04dd53b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d454b8ba64dc3843c549fa428d5e43d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505e95720ef964c46708271ca4618576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a176ee9fdd3fa681fb9666a69f37c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46934aca9e9b86b1c9fa78b89cea0ce48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cb2a99e37b092b5af3fe631d59f349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ac17ebc62c3e1c9907be7437ac9a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e36779d1c3d1e47a7d9da93dfd78511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04de2bcfb36513ceb9ea3a30d6e69e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e90b942df416a24e59b8a3b0b0b7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83a74c0dc4186bd77a5763fd6ef49814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2003d31a3f51b7c929612f2a2c1d7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4af7fbdda31771430327c04db61b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ed4a89e9540450b3b491c78d0434117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bbe17f16650d8c97b0886f339979718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701b09e23cabc79f130b34d21fe3eb619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd08f7609dcdd58fae40034c2e5a0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd8b800a9f7cb2b9494477d5c3be5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf6dcf78c91ca5c81b8ca4a4ebb4f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816810cf1996d8dcbd15217451cba1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31dcedcadf8185ae553bc94838808124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e821c19e2aee0699ab71e0bd4ff54a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebdc8511958ec4aeda5224413eb75e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505018c7baf26ad05986931f41efd2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf5335dac93dead15fa8d5d40b3aaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96bc1d3ef670cb8097455dee54d62729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993c4fc5586e6b766784a8a4f3a9fbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dac5bfbc9af81a54283965a15cafe431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317382c727916cdbf4d4e8e9f1b33ebc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cef7afba77dd3e9e0c7ebba974da633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f6db11f8aa840cfa347d2c332d37e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f35c25321df9ca0d61d7cdd9d9da935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a541b6ccb306cc7e832de64a14b6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea40c74de864420ed8feb14891bfb037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba87ac94d25b6fb6245f8d41b425b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d725e8e338c3c2a28405194907c14439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389b7cee7b1e060e72c288f46e9590040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbd6e256edbbdfd2689e0c2b93f21b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafc45d5ec4a7055486d669f6252a0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87495bef659cc23ab127cdea29cbf46a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbba132006c1e63f6e308abb3bd5f3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c02fa3c18a79183448c345ee4b66d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08c7fb6d2ecb3bf90ddbb617c1535746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fd3d8ba2992090088d27511f14d8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83633e1bbd6cfdb65f76a50e532d1b5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63813ec345ba51260446886821dd6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d48dffc16782365f0aac8d55dd0aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a9631140355404e3049053b375d2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884b4eb7864c23ddba6b088929b490552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bba2102fb9a4f660394d26a769a2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02e26b2dee766f32c92133e140861454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b640218c60687f79daebbca728db2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828556f617b7a34d5c417ac312b6e2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c7a86074feed4e5f9421403eabf5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12b9964b414d8941eb553d5763447858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8b0688a01c3923973d6d4497f247c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d9afd2ebb5eee2b53e9d2b8ff07da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc1c9c1dbd681baae8c27685dbb66261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b8d23827b6d778182335bde38cd9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4efd38186a849f4eb4259d5a4b57963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d479808576dede48adb6fd11e782b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019a978be193093a6ee7242632b041665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7c8547ffbccac973b2797b8a6c82c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5d8fc75baecd8c10af43f0891190367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dab111323063d270b49393e6b3ea4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e22976e70651339e5cc544f690c3fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466bcbc824602cbda0bdbaeba38dbfd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a329ea43f062dafed2eb738198726171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e1a058f8bea15e4c01eb64f05e62372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f1e341b71dc006603f1bdd63ebcdd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c55cd8592dca88dbf3ebd4d639cfd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e64178ffcd191cc71b1508a67de93a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f13f767abb8c8b9e3a74991c55d1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d564fcd9836623c457f80d818f2a98777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141ece72f6dba70e4dc0a043e528b9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec939b9ed4a8d926eebac11f45f5dfd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e1efc5646b13e92907c3bbaa7313b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dec04b7fedb64363c9d33df288d66981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea5b8c6c4a79ea4f107aaacabcb90d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53ab5a73b45fca6f551c043324c51c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584c6dfc8f651af35cf9ec99fca593984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d57c7beeb5991c4c705e1dfec99e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fe2a48c2a1c07a57049f543a5d28786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06301b3b75140d487997822e12b4e7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7bd077e38fde9aed8b59123471d0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c63f6f751c35af62c79ff5da53817889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395bf0eb9d1da66ed2fd3b7a2d1322090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92da776dad861278c028075b0fc44591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f8ebfc21b1ed08bdfcace3642d99592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db16280067253fd14b077afef093cc893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53de846a07cd0345b167c49c304785a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b329ebc61d188cf4d0c29cffb248e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635ae32159ae4452ae1d27876b4260496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ae45115df00d162050a8eebe7310797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5384650ded107064b52155fbf892898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0b0a88baff327c0791f8c95ef7b2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0663ef72483c2d62657bed5122561100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f167dd2d8540ae4891e8ba9cf2d6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b782b8b66471d132950ece04c96f11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e6ebc4beac6e10e08d0de1fdefc00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca0751b6b9889cf2ae96fa023ef1a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d32e7c6398c3fbb85959c37966061105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5aa7f5269cf6f4ba51ea8766a7c5fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3716866f22000e46ad3425255fb24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2baff3bb9e6b8a1f1723df33df73cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b40995981ce8a5f2af2edda3e9695109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee463dff00901b1a783c297bb1c295110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aada3cfe63ffca783abc412a863d62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ca6a0b542c36d4d3ed43372b26f2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090d0462d5d9417fe6ab3649cdf1944113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af18ab26ca211aa09c62600125c3af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2f9a8b5bc49a1dbd371612c418b52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964548a735dded47ce49a8fb49e3756f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8577edff0ab2eee594f68a3a83b954117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09842c3c367591088c562819ce064a3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c705a7720895e4762f3970099fda90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0fd67d5e53e3df1094ef67137f7e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e16df430e4535ea1094162f79ad1b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003b91014e927f549702709010c26e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85222cdccd4d0b1556774f8d8fd44c4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1e5741228a4bee1ae67e9ef905d23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6777afed6ef70974c00f95d08f3efc2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f41cd3b4ce1ec11d13c316b064ab4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de53a2c29ae64b2bf072900f76e22ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fe54bb15aaf5e6660ce5df440bcb7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9597b8836cf8d0fd18c258cb69f8d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff31d328a07b86e9d34ffb526aec82c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ed32844190f6f8778828e0d7646e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ddc06a9655647ddf181f5881e7936132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601b6fc5ab6ab61d070b1419b3137b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4d3cd7a410f42658609a8155b4ba3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4475ecb1759189abca1bb6a1419721135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493739e60e921a6a2c6b6865f6bfcc9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201aef276ad0289cde691b7cca4c51d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966db430f90d3dd48ea9891d0641350138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb1e8fa5c25bf1eaadbbb480ba3a02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e52eb7bc8016660035067d8cc2bd7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16af898d5d0f9b461caa1bfedda2bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9073814f1e0f500d39a76d4f3b58564142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdb00d31cdad171f8560f9fbff79b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1904eedc9ca4afa640794fe68a72e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c080729e83dda1661d06f01244f85e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de4096dc5722ada4d6def2198b37e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b731923eee0a552f33ddabe66c1a9ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09208ee540ae58ef06ec65d0e590544b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913c56ac9dcb931419fd23b0d236316149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741431881d21ab7f7efd5a35946c8ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c391e66b2d3a15af09e508c0c0ee17c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99019cbc4da2a5bc2fd6d577f5a654a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79e24a1384aa71e2c2a320bcb28e61153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128d105ba204705a5e2498afeda0ef2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d89aa719e81373dcc8eca85233fd74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaed611de494a9d515db1b9dd47b537156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b4aed492fbb5f589632081ed23c18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f8282e1763815944bde99d3a9461d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e359891cf16efa0951881172f8cddc2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d7040a94e6ce13b7edbae71fc88e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298527a5174026393cb19a17ce78d6d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eaa735a805e26c4ac93c7200e26cfc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc6d3cc139ec6a7ec93cdd6e6dd341163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0da19658f6768820e90cc4d054d34c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaf60dbc10fb265ac2bf6205dc9ef7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466dc2e5e630dd7f2dd33de2fd49182166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cf6143690e80b6e2ad161b0a1aace167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04584b8858e3eb255419da6a89a43569168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feedf76dcf8e20d2150b1ea04d32b0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6953e434581ffdc907d1a56c58a827f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8fea67232782038d49c5a4126fc68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec3ab60269ae3259c373dc0dd56319172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c664ab9051327de3ca431bbee602450173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895914bf72dc746ae057d48f1fbe967174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb0742d7613c7d1eba3507897477bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f8667dc928750bc2307fff68ac557176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1185eb29e057e984ae05a847bfcfac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c54ea2351a5449740f4cc6ad61f9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343358d8b9773533b2b2f890ed3102e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bfa251e9ba611728addb119b98f74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ab6879e221e64cd92507fa6c10dd9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabac99be323baddc4b47928c43e34ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1141e9d8fc2986adad1a57423c44cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92baf7e969a8ff642f9ae0b80fb3dad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305825be75147144e04d2299d492903185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3436e2b68b5651c53575327562d8a3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61daad1c0ed9803318aeeff95506111187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505765eed9b2db8fcacc19150cd68a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9cef9350f40096dd0b787be3ea094189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6908f2d062b376a69b2633b12f30076190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810a43f11d6c141595f2fb9600dd15b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a92d388ff7ae801e4d1190c237f82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b168b7a342f3e32fa1755ccc59d9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d36b4ff5ca58d2024689fe14be3dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6db6a566517ce02cad9eac567e85f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9e8dd21578dfb2101cd7009bfcaa9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296ecb2bb818b1c047cb694ff12b9d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b6da687c9ef2f02376efefc19089d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfece9a724da8f6b1f3c0af3c6cd19c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f80510fc0e01a6070dd4906a90db5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36014d1702a5488f2d5dddc4d4ae35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1b4b514d05f317cb03bb43a453b58202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477e4178e2f0e4abb1f7ec8a2c0bf1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d3e9e80001376f08b25ca2f9fbd95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7bdecc9c94a657fa368332ee9daaa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0cf43d8d2d199d74a280c44bd8b3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612577bee97cfe5f4e86b001083dd1ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef3026cd08a33773f781f7b3bd83ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9211fad40bcd7aff7a16e1c4deae486209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7f1d861586967190d0b7fd8380390210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27447be75b0a069d80960d900a9b7cca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e3d0526687746894c376256c69e33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbc7fdf182c5fd36222b197bac381c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb0ef44929699e8617cd82420c61e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d49e973163b626c08f7a50f0d4881215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003a08f2316cdae9d9eda1f932a50c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fe3da82d130ece1ee708674497a77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17b57e534e16e3bc9145f675d1447e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2921ed83c680e27786ae9e8de8051219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95de660876fb62acae63fafb23e5716220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaabed92c9b806c92f1716366fda815221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64601eed69db42d55d3f03e63c42a9d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3432f61979cef1c042a11cf25757a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c9cc378ff1ab56a43449b227cdfa9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdc75d008043b5c7b45bae973c5ffb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550691bbe0908f96d428420a9c5a4057226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929fdafd38faed86a16e11e4383341f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316542949b0e0201d25818c3d1bbc868228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bc4c521e74e7147eab0cd0796448b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45beea14f8b0ab08616c7e0f2c629ec6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8514e7d15fade7a3b8aeca5cdaac12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af0113ce6eb4de043e2a1d4cf975a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f278833c8ddb45b02883b30298f6bc5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc478c68dca1fe95b7bb5d0ed34d30234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca07cb2e889ff3b80fbe00adeebfef2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd523f2c9219ab137ece077ef6075c66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7931afb3b23e6d479c0d6770fd6908237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780c9180c293c6890f4d1bed92b451d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa4c2baf699f0038ae030cc3495c72239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75006ba5a5ccdf42e10495de458c5ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003e55e6671e9c8fc2695b2aac704af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9b719d360eadd5ae5aab57247795f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18468c7abc0ba8201306b74bbbf1230243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e680fe02086aeb061a37a9adb83b7a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd6f37102ce654880e6072e2ddf9c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1cbab4bcac1bf03aeca8987743a69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7ccdb9a3e592346f56a27b946e7d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eabae5447c4f65a28d9cfb5644b9c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eba23c352dd2035bcdc52959d82586249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8be3d2e712913e1aaff3c4fff1c8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c52858c59837394e9f677f38a58d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b3cf5bfffcbd4139bdbfcb1ad6247252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda4b03393dd253bab620108779f0be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da5618c83e023e36ff309dc2cdd33a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7f30a07f83581ff07ef508d57c0f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51c9318fb8dfb5c1b48b313b0225f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d660c675dd3d235a9e74fcbef8ae21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f08f9a16b442a2e58e84613850295258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21df8f0725a60bcbccb818e08eed301259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64529737011196e3e5fe71350a1f49f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617bcf7c347415cd63b03404b45cc66261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eff5e8d10e905b0aa1b561c3795d9e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5207b385e4f695f6b6680d1d818ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17a7186df13fd94355dfc61787f2a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519cfb9a4b0bd6fefba9e7173655177265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383062c1dc27f5e560e89aff015ed763266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114420469b51b97d17f8290e2703ac8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95d9582f9b92c5b17a43cf431880e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103025008c9a308ed7c0a028ce764e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6b178e96353c352b3eb8c93d9f585270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859273cd9192bf4e8f9a692540655988271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243bcdc05a735d2f298ef4836078120272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff33d04d6ab628bc5b580a420be5ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192889b6849b21b9b0a80f2bf424055274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b2436697b3f6a98457b94e4156ff0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11a3d0a7406b657ddd1cc55a65061d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ace45cbf3395c1552eeac935a3f21d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0a0da3e5abffb89c1c0a57f65dca7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5672770cf0538ac52afdd0cc6281cc8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9df6f7f0f9b361189666b3fc836f35280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320596384fd62b590dfad6d5100e228281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca2465c3d9757f2a6c2f1019826048282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5680ed2e043e6cebd745ca4a27a0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a4e55f4e9fd3159d3e743038f94c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d1ac87e39dfc4de8175bfd648ce75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716587f4e593acadb0e1f900ce60a60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e60f0c3f422d7e2b0409d4e22dfce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f5b1d6cdab33612cd02dd40efc52a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f40e9726affd0c83ca2d531965a906289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e69adc3e03f883ce8181db270ad1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5a6d7503b0c50e6dd96882da0a172291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe18fb4fc269d92d81a7f7720f44ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa82dcc1ca70f4514645132b62a3a8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d357a63ba121514c6a728e3480d6fbd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212bae439aebd687e58cae674885d75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dba3c16d1a7eb7cadb1e366227d05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6162aa572505c0515687c68d50d11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac91d4ee8a4baec1af890cf1b4de48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d5420a63fac68d91a466ec6a53c93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438933e85620a61c2a6a7fb9e11c9b31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cad7d9f0b964022b7e006a6c949a01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc6861d479edaa49255c14512f9073302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a5ef6f28c1fa5d94c1a4ab094c801303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43ad86bd5ccebf4464d08cbeda8d11304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d4555e4c425dc75fd2ce1527204aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46c1949d2976d7190562c0bd9de447306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d099581ee22011ff1e5b742a07f07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28a3fa33693fb5e0124d70907ca571308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eaff42f8c09c20c802d427ab6ef42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a9cf5387caa9ced1dfb5aca7d9ed3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d2846cabb9e2ca144645922dbdee3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d3b0aa919d55592bee2f5fd13e0b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e5cc2747603f9142c3bbb331c691b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c46e91ff161d678ecb99082f563bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102834fdd11c604627a1344feccd2c2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c328b7a7e56f3a71c789a6a0e12f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f971ef96c8c48cbe86f232702e760317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca98234644cf7d945b34aa3be00d27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726cfcecc89be28a8a7043b533e1d50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fef5984a00aa4f3a7412720170abb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbde6c32d76f90258011632acda64d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44313ecc33b07eaeb25db6c9a63ede18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3809ed36bb1a3e7d701a89fb91823e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e25ce2656a24ae4ca23898202bd18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbc90c4f2642822c2cad5c587e2b3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ac742e7399771f93926b0b1ea3ec4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e547e2f3107eb76a4afc4ca4032fe9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d4d3278f9b3e22a92419469bdbb49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063e642a30c0d03116e5cc42da51fc1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb75e8783f4e210d82edfff2248d756330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fd9da583b66c90835bbde6364dbf8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e31096d08afc350f6550392053ee82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819c7172c8414297c30607e250f8583333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d17a0a6e1e5dd8bae24b18378ab50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95a29e4829a0e51ac7ca40a45d5492335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3ec41e69eb985243102cea4b47f37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fe57690b0b4b0bf4d731b3f0c9eda337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013b5f627d499f063311f4db1458ed3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18ce30babedaef465e4b47da2cd574339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de83e7d7e8ee3e8e5b419d23717548340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74b1fe4a72fa29be96d603c759d824341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003e5fc2f099a3b7730063d0eacd11d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc475d0af2b716e14ad95190c82280c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541a05d3517e31ad6c9e8f82ded7176344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3928bfdb385482625078dcd164c5a02345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b344402598476c24d8a392effdfff04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75384d49b11875cc4ea7b80b543a02f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0f29f0aad850aa4e6b228f2cde4be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c1d17008f5eebfda5e86544199237349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b8709d2d29c8374afabe3149d6dcb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d793d39b279fb48cc0237e5dd0b82351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65c4fd15b7216869af39ef11549e29352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7214a417f15b1d2f517d218abe6a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef286fc194e3d0fda9d0b1fdeb4520f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646426c7482a128c145aed85f2ce4631355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae6b7df73f8f0dd6f2bd8d7383fc57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e9b0f588f22115571aac0d9dae71a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b62e702d2b87b6e81ac8c2de5ef389358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46cdb666ec4ac08e66d3717c2f16a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6208bfaa681be2125c60c9578ee4a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fdde96748b2b23f75666972109b80361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb2dd9887ec9cf18354142a27a7e4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea1b0d5f37cbebf475aa62dc5eeb24363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb54de3597b012eb58e6bb4e818b0c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f4339bb5e2c6707e6ba714ae32a98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67351394b413bceac0bc100f0526e5de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb462e7af65bcf4a20f5b587ad703d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a4dea28ab5ce81561176d9792647e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46390aa7f1570d697a1b95fbeff2284c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918621a306731e82f8c58c5531160c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be19c7a1d44c2b8d6af77b86511540371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b640e621cbc5f3aefacc46cc56e4fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb669c200c4c0d246ae8f01ac564c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e817ec04920751ffa51834fa77ab8f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bee568e0927f78b4903ff84b975d11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f668f56af53d18084e6ff4d2b74e0c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6209402daae4d16cd95110a7eb503d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e359023fdb912f522a9b8bbce6af8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01521b2b37432c0958b3e424870c4788379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65745a55722e865a97faae4c7080f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a404af6442a06720375235a0007b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af0c8a80ba3f29e24cca5e56af62a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73005d2309f0c7f4da4d08b74f2ee9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a186da0c4e2ed78401c708b0b0adfe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600a89d28c435b871873df181aa07ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d7fcff955d4f2b3c19f2da419be18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a3d80f428c7882fbb8d6af21278a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e63f70a9522ea9c9609aa0e182e5c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fd870bde8602b47335a93e5da3895389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ecefc64824acd95b80a1db5b29ff0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0499dd6a5590ecec70c57023dc39730391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bbae348b7f53e8604666a91ad49a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718bbbfbf2ef2dcb8e057306ac4b314393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e702e3b4c7a0de9be35f56dc03528394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09370c5f0fa5fbc6f16277514c2b2a59395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443426d2b1c92a68a8d42b861932b0f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047dcd40f049dd0fc17a325d07f1812397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca752e5ce444714739a68836b393863398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a1e934a50c550354ad3b224b6d69c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd51263ffe828f7821b19e73aa85229400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05abe6f3f496cebf2f5e96d156acbd7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70304abf466ca5afaedca67107cf2071402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b62f529106cc1eb1fda1185a9c9476403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821fdd1ab800546d377604d8446479d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf4503da696472be3b7ca8f84c42a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25da30b1eb651c18d984a7f278d2952406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7309a79e47324ba696005e852021ce1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e892adf8cd5f17f3762aa95578154408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd691189ae632c9e3e3a031e7913bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ebc78298bfe2df9b31c84eacb5f1e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03b44e4d461a9e4de59a5957e372b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02fa08ae2dbb069ccf02a64fe48ab2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4088d1b57f758bc3af2d3cc4be063413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ea09554ff6724e0357764c5182b3d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796820c82c16c2d8009bf177555d84e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7cf2b0e0d4c65cf942ac9b34c8454416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e3341981dbed84645664287cea2e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57023dadc7d229e6ac7eeeae06e949418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f055dba012fe2febb4dc366f1a1ae01419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e602e4e9ea003dcc9433fd3cb10f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768eed57e97e296ba6d02d36ef6e5d22421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821cea6b3ddb4661812777cbeb176ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e0190cd27f15579743c405825b6f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cff7488c766a3b1e12f77586bc58d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ab8ff222079c4a3d794fa3673c254425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dee191136929f86608ff5344cb311a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1a98101586e20436335a7b0b4f711427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988a096c1b7ede7df65021930fa64d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f4bf7fb142864762107de4a3629c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9565ca26d32edb3dacc0d6b642c3fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0897f0ca54c5c96024798f607c0bb9f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bd28f3b1004b0c906c072ca90f139432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5d1eb6bacb00f85a9868a36b72e12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bc12f261cadeb1f89d51d706ac07d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306b2aa060a268267833a19d3d6c837435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f97b73cde220144a3dc93f3826016f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009216f00442dd4cc799f6d192113e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38f5835bdc1d47bf65b5b8782c0421438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29a58db0cdf4db307cf72afeade4e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fb8f90f3d33a718307fb8ec85f461440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faecc628d41d3c1a9221f9b0c6d7e4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f281a612f4436c8984d3a2fca416d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35710994acf33e50a1a94fb5eab8753443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16115f3412b1667837196be983662ec8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507405610fcf2af6dd12a63454f2482b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22384a45bf049feb9160147115938273446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70727f3e8b0f55097c44bc7e5b52af0c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb0c7599fc3445be45618a85f515bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae1b2d017301c323ed1256494cc209449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd4426b0f846a1154da74d2af4cefd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf7b58e431221465e445e40c1fdb93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf610855f12d7c027f5f3eb77bdb3b2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5059a4a36b563483ed74ab9867550453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39286dfa01c79acec4a6d059784b16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362811a58739656931ae68f21b8aa75a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94327a8e365d0fc0d193b245e330a156456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30498f23d1b9b2900f3b4f08b59a8a45457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc01b0d8d2286387e5adbdc13504e45458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8ee0c045408751fa7e6022bb5e233459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa086e3f99b8dc795337c3ca84a544460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3acf4770f7f1a4910f62ce18111c03461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd3b09d328db17c5c97ed7b91c0b4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dd6785c54faf4f4295d34bd4e2818463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b750f17e1cdc20e65bb3f2dfd417e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e0a166421999fb13c777bd222b09a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f918833d3ff34de449faa8b287f3c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33588ff405294f2c1af5e56bcb03a45a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780368e3d20ef3bdc47a60a0d5bd539468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5f3c17579d03bf7e2a77685d2d302469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375795cf7211c61275835e28dde487dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c345027e911c5c1cc3146105fb4f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fb12a3ffd94a4fe8b9d759f010782472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697bfba2c00bfb8d18e53ae12c7d51a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd20883e16046baccea77c75bc9ed0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413fe0f1333516cfdf13bb4b1a0c74f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86c6b35f7d7233efb255bc72ea9751476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bdd6f505b59c119e8396ead00a0fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff25b7ace4ec905cee5c0b44e1a590478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5707cfad72ba1a3f0957a0bf7af38ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8f24425d86119743c5bf423d44e02480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb2c9a1534600e37fc53fb8a413b9d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8c55e68ba5518c8d663fa4c7c5e5d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a91e90dcc473938d247ee40127699483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0801351b688e2ae512a896c295c5a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f281e4ecbb7f6bde9247cfefd348ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf2d46fe3395e90d22c2a7af0c41ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e31f94c2c73f2af7ff5b9dbc609948487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4803e3db489e67a9c4b3396fd0cdb11488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b14783716a13e03ad0d1ef0c5575d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cd77982b723019cbbafa63c10940f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b757db4fedb622d827876d6278092491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f0f46a2259a192f0f34f67a39695c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70631741337d4a4bd569aa6cae7475a2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d83ec43520717e37be816b3d5904cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416bf13684b431262110c846b6601f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd16ee78e0d767b4cc8b05efb12f44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f80f31ac1ad78daa7063db66f8ea12497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328a896de26b55ec080b50991497e95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c14f55609770f521970580eb3767ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689623a4404411d66a5a567320f05c00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5e6be41c9d4e00bc35bdcbdb2d82d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ff6dbac2dee25b30f5129430afc2e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d181ed210df8e4f88e73341eae803a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2da841f7ed0f8a70e074e12c9d889504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3314f532458d6f24f461830fc621ece505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009a409107844825356858695df240f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8955a3bf53d1dd12bab8e88d29a7f64507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a2850e3988ca7176459103aa7d7cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8720420fb2a5c7f6510c6a0045407a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa34d22c2d03c11fdc4ab3658d6fe0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be129f525c80b37ecf118c2afddc6d25511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36140a4722e838fc6803c123e4602ed3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0766bc392ab621d25fd34bff0b37129513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8d29ef46a8e243af703687770ea2f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1036cfbae06d6b68763cd1f3b6557b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612683204b8bf48fa8ca16bc5a76e924516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d43f511b03a94104c72523ca7215d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124f3bc5b6c6d321c87541b41422563518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653aa058d81ee17f87b2383c8633acfb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b3f15e112bcf7fa3a2832b9a410ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad0e2f48bd2bbf58e9b04de98099a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29b5b44d214f7cc42f16a0369da3df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294005f8adc0764418359d38c442c68523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739757f53bbb0d96078bce637d6970d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ae65418c089b71e8038c322b400b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9484be2edb1d934bd172c1b4c48944526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3c136b5835028a833b475b6c0395a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a319ba028fe1fb59d5090e365e1340528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dd3deeba1fdc4ce833edd27518ed2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9783316a29cfd86ad07e28ec364e30b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e450d11a2999558ee50d63883236666531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434885e5131cd88b22a6bcbd11ebff82532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497f8d5a79e988ad07313d78694c3f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8bca486ccaa9e1712c0751e526acc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff1da9f0d48d4928847ca90290feea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6628059d829fea83cc5605887acfe7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b011c7409d4368e8ee3e44bf4b15d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37b29c6ca2d6594cb78e4fa736efcc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b19510c17a5f8cb152a97b7dfb1d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de38a283ad0674dcc8e8ad13eb12ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7c1e3e228fda8c44859a51854f638541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ba42eef47421ee18414187f35ae9e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfed74368cf95829a483ff37407cc04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e5b91835887e900d7447655378e18544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a133d3c2eaff9f262aa667096969084545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826d8ac9651238986d38bf32adb8525546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb28f991a490cc14539399bcf7915af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f85c96694ae90dafbfd4c515a0028548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06498dd00e4f3b12eb033918d79ab73549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b87ecd7be46651cde8cbbfac44b7d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd713f8e5d4a45bb8399a99f9c06f81551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650e30478ba76dc5a2f4efae1e571ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc8df8da54c1e1d30c8fbd6b8576d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b890452165076ff9d00dafc317959ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663abf0568c4b618bf1283861acc3526555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd31d8e4cf0780bfdec88b100022bfc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9098c6685936500561d1594d36500557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b66bf54dd012fab83af8c026a4f9cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd9fdf90b1901653951fb802cd46b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5fb8da59cf28a8f6f92c5982e77fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8776b1ebbf94eb2ecf228d8d305c9bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb772fb2c9ff89b2b9cccffb8661a75562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a13165f9c16559eec27c4957a00192563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3478fb3e649fe351dd119e19a7173bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ebdb0f48d540b578d9d5176302d96565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc95654d0db1d3a70e87653523b33c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a99513c69cc3bcdcb2abb0c95d388567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a44e76a6653f0bf987fbd71d5b6f20568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdaa41f877bf03a3ed47498c3d5ac2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03b16d37fa6eebb95daf57046484ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dd18eb8977da27a88bac9cb3f2858571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba08467e719c7e7d16ca450aa414518572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7550d193f423fc3ace98f86c4c85c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b971fc43484bb84b5c0b37f618f8261574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ae70fd4f83d6bc55ea1e07926ae4b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa470b2d33c82a487f078ab46bf3d4a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f8b884b2db1ad2cc1ea2d80678f1a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93be6a0990079a634aca3032c186d60578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efdd965326bc39b758ec26885fdbef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba511b1c22cdad233f41287db7e58cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b979a1e8fc9ebe03b6ee2b0fd36372b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a8c31d12b88742282802ffba23320582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de83913c878281bb1023593acc1710583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcaeec5df30d6a06a62699f772de905584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472e8ad2bd0a134b3dbf4b43b2dc930585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18955e548945d9cf5b6cbc743da060eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33088c828e3b6cc65b038de30c0c53d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884961cf38429672abd268058eb755d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e1b12544801ca24e2162d95b4e1ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca0dcf65768b01e08c7ab21932a935590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c2010bc0bd915f0d90d13623577a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f355ad61752904d5fe761ae5a40881592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9e00f80bc6311aea7385c6115ba3b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89e63b393165daf3e2ab26af453fc9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26a379eaab3a4f6ea37991f56f58e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77760e3fa30989391cdcf4129c1e88d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414887886104bda17d77a332ac0625a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70368049de1eac06a2a11f31f02dee5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fdc64ca1cc363fefa229a27194c8a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f90cd815e78311df79a2f5b3d65cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dd8c802478bad5a63f28a7f83933d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f296dc82b03b073e1fb724bf097ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80715ad1c6ee48b1d51004ef89d936f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551ca5bd5a837a26fa717a057c22dac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af8d92c1ca2cefb5f1cf3cf33a15a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0427ca218ce0f16326270263f5837ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c8fe8929b10f25c636d1192eecd34607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad41c00079357de0cbf4e6fad2b034608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc6fc23b77877d901038383bfd8f61609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426331c7dac5b9efc50281b35b49cf18610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd7347d5a24516080e074a8ad4513b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc6a4560cc297a364a8b7759463c10612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd5dec5ba77ff0509e64f5e1dea759613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3bbffe5b8f85c131eb7a1078cacc2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75475a3d771568aa10d5737a3235ba1a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe69fb7bf0bdec19bf2d3ff5923508616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31831f0d583e6c0f8dd9a19c65bfe1c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cc2f16094fbd5e740ad020849c4a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21334f2bfbc151e7f918482af78750619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e49ca9addb948de21d3bff5a9c2682620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa18e67af725ff7620415f194653a00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ad998b80347b4827fb4d8d2ab7692622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963eec149b229c4a9872282f2897ad2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56c6c0e5c9889a43b515b66630111c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce88c9ce4ceac83c8e8db8a9f86172c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544754b7ab04de6aa571dae265bf8ff5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d566a1da3089aec96737dec2a2b61627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f82101f827fa7c1cfba50a80a4b78d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08622b92f2d476f6d93cdfe70521da8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35414b68875d295ee6213d08b71c4e44630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ff22622e7974691368924415f83a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcbd4df84edaedf6f1d6f4d70f75fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8479e73d8b21a9a6c8695b4fa111df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bba72fdf0f4afaf51714fd29b5442634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d4416c08f23c2af2c5c6d44ee6b46635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e0d8444b0bd4f8c603e9a2605cca6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f269f04f6299f290a16120de0426b7d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8189a236b569a911325d9e59db0b9d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b546def90f7bc900f66c5b384c1d49639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaa920aafb2a99696888d695850171640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f14806768f52bb6a6b52b30fae7163641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdec4534e13b36a2e03e3e45ff2132642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8eff90059e94fb067c698836f50e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574da8528b9700972c323008966378d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8062b237da9de91937ebde4e2aee1d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df413a55eeb89eb89a5ca7bb343d46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28610f52d2ad67cdfee40d106c824c40647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ffaee71c54fc64ef5fef1ddf5bbe9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0073469d32de8f99996fb6be907fb20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d88325b78ba1e9c16016bf0e1cbb7f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ce0623a683e695381479e4b77c208651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4a939efea684c89d1c155db853261652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbff708f818bf5a675a910be89f5ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760301d44e19941eb912ab68236868f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5851895e6a210c16a492ffd23f458d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e8abb24ce4295fc16dcaabe2ab4f7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439c39cc5b1817244c0a7a862bdcc3f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d21b8c9ecc23debdf70f99f2d200d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a032df37789ac1ae5128875b9509e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043e8ad46b73738c3339ca347170d7c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a49991ee85d2bfd53ce89557deae3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbcdd0e3d4e17359f0b254cca79871662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38db799be54ac65a00168bbcb0d5c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6089c448285b65fea55a7a0e5686152664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0e6960bf6e3057ffaadc312618065665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03808b02c93e61d69c994e33ac84d997666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2541f8cca473c6c7faf87e23741e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757a9a1a97b738cd106bdc07a506968668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b53b820e29932e41fc5271233de95669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a964525f86b5743a730ba6239bd695d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdabafb61147c25282be5bf8fec34fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738ebf85831f100d2cfa23dd4e1c48b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c1f68f8f4cf9730248798d40cda54673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d5070c601baec2cfdc5bde09d36d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e3fd59923a977e971bc0ba0e23554675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4d74305ad31d45a9446e0aebf27c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17a806b1a7a008f9fee483cbb4b702677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727852189353ef56a55e37828aee676678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5285c871b691f1e22e5c20cfede187d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166045dc02e7ad2971bd92c6b355f23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994670bd68f72931d0c04c909585a92681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af694c0a102612628fcc6f636f16fc2f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dea3ba82f821484ee6b795218cd6f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc0f1f92d7de098763c3a830c41a55684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1a09675f0c01a1fc490cb0fa1249f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f9f4f16f69351f8a6018730794ca5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d1fcd90dd57355bf2fd9735bb9ac0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b52054bf3a9193ee1359a2be1ba17688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96771f17ce955ee93e6c30f4a118a3c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cdb61694194819499218b1cacf403690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541fbae720c183360c2437b96a32f6b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b1264b2c9892863ac4d4a8af6659d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e82952b9553f3a0dab8754baab1a4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cf24ed593acf06b50413b8096e90c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008d64ffdb3b4c0521b714488881d91695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77335ee364ff44177fc6381c67897f27696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09842256bcbbb79fb97f6d062a5fb6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaea120c796a0c0bd9090abe2be4bad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47908d1c7c38230526e6220975d735ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df320f1e4dc6f8407c0e217bbbc66bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b79cfc90168da8669227ade9d0c000701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad422b73d49e98e84cfb50501dd3d212702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e7640e454a048474af27a37031efb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e7eefe8a7ef5c157e40b384405885704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa923915cb738b9564a4af12641c1821705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7a25283d8544ab203e4ce683a269d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c380d56a1093fcbd1405eb239086f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807d1f4d1bc96d2b96609ddad7b5223708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c22f91866d237b0caac0bfb456d3a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212cf51bb530fde6ed15d81a74b5e4e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5d9347f52b7b09844f7b78eed9558711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbe40ec543b12be5956758c54a85f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a877b0ee721a7982e8e2b729ed9dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80404b225d21d2dc32576685224813714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225625266c5c2aa24463b7ba38eef69715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac2d9bd6978f8cf65dd7a174b4d277716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c93681502fd84b45e227712b9f4c57717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765579afa756042bba54d6ced1d02d6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856678c45944263b87b71cee564c9d5e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b465a46232ee5a0c191a863491f2342720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec695be03ab2e29f17dd5e1a20a0411c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee6e2a622a7375689aaa905f91a511722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673aa05439bac3fd998caa0bfe418a88723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98254066a74c65281c3e6eef085a2b86724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1a5081081a772b9b92eab609afdd5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716a2e042781d813a456fc7cff88159726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870621066532847d3865b4a16cf5a99727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb01e58d90ca985c22b3e89ff7a25bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ed00339e489ac9128f9e89fbdfe00729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c1f284fc1138c9c8fa5d93788c31c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942aa99e98a3354648c13a1ba7694b20731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d78671f37efff45762c87b1875ce23732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca88e476e683688fd1ae07d11570b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228dff963d013b38c70a5311b226868734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2a84cab34018198d9f3e6c24f3a1c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5da2f68b3f03bc2a7c470ed054686d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880aaf20b4934d6c1291421ee3b7c3dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d45d06c6bc184102e113aafd059bad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39820e11306decfef6265458aba3b130739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff550ee5a481bb3e683fd853b22e9070740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4bc7914703477322284c64fbaf39e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59398e7ea34b53206b8d22a85d3f72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fc03c2f0b012b5b241203f57c9e41743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef912a0c924435758e0f00c3bbc1eead744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10544d3b6ccafab796514e8038ff7d6b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15295ca6929af65f81dba8b628c4ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf7f3b15514e728be63867c380581d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c085d1fb986836e80c91b17b1b98715748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6fbc48ea301c583e6bf5ce682cb02749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2c2e4d5870792bf743917a36f411a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9f4a57e35c3c83df7babc20344b5b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0acab74dd946677eb39a8c0b8ee6a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3bbf5b13abe59e80f90d7149b5d2d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdd69af70a4b48ff352a9c60b8f4fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3862c02816d82401afe71fc2166f04755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaf04cd6ddee5e9ef637ad191a2772756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d46265dd600d1c9588e88699d13bb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e4f5e49b0929110e40d71fc8401fe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f645fac8ea8a3f1b6047eb7c3d8b8dd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097ec0864a6a94b07bd6cff01480fd6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ca0dc3845d7745ca6ae550fc2992f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aeb101e0fcc9120405b4d79d0b45d3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf637825e6f94ad6aacc700cc5b9d9ef763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5875187e97fa6c6dfd54014adeb5ee764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0ab881a99955a4d3dac81305f373d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de274c0aa387949970c0a18bb7be6a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6e0db57331b71b6bb8c901f1e8283767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde6a95b4509465631392aec55026cd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032d6bd098b7d7b2ea3f55a562f3ab3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38cdaab7d6728e47de20b3a8c6de1f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae50cba52b4cc2be28df9300b3533cc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927d2548579cfb2d78de63fdbb6fa19772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ad9ef87d9425bf7cdb647102e3296773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e6bfcaf53fb67a50fb7ff67dbf99d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316b160dd480de16fb0632699543584775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29a984d113293b657762c926417999776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c7a8b085b4c4ac4450fb753073b9c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3f830c3c4be006c3dd113857d90c0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0b91484f29980af44d2fd5e2bc239779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e81aff61969224b56225b1ff8bfdf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4723efc20d8ba9fe1c4479007ce0a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd7cd54dc499a69320a0e4ae279cc0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17211bb47d342d1bff2573cf0bbc1a9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ac239cdefb2fc4b95e81c61ba983b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978138fdfbafc37984c6ec3245d8b0e4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537756e46ac5c4345de381d3dcdab56786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae93fd9085c70538a34d9c097c136c3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb9fb63d4145f296c2094eafffbd32788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eefe2d7498e58d49ceee516c9ad5cd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb965ea9b6b3836b8c39ae2f55bee7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31919f1ad3063ac26bbfa1464cfa86791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f323a4ed6cd6917562e71a0b7d934792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2af5ef95815b681ccd35cf7bfb95a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68085edf2bec699454b6ec63ad3794794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715f273a3b04c8516971500b16c0e1a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08d3cdf242417ed1d65fb173498e70796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8618b4fb7a1857e0669e2de35eb7d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa11d48119617af2c6d6cd8a11aa44d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31452e4217a1639e374bc79150ffb1bf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c54b466576e92c2c19649adba4eed9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c740d7cde678254c64f6d131628ab2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957e663f27f1b6314273d3274bf7af5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91f1953d5d2780e26f1b2897a446d8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b155a531ea917e6fb96c079c39231d8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158d8370d7d9b414f14567a1157f954805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43995394b33104d0b5ca9522ab451a1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d76133b4ca390006e1ff1110df4e5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6b8b194e77e7834b5193d3f3220a4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e89230f533ec8e5ff97f9251ebecc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529f6c376c31bfd85b642693632aec1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313036400c226045732532729a5f906811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242250b5d7fd9cd1f95fe1dcf6aeee8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597ca5fbf776f0379e1992e1b20399f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfb650bd27ac6df8c5c9340bbd3d6c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c7819883f7d5e57939207d756923b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa25476d7f21591f6f4ca7092b8ab9f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4df1cfd5f6a99c320b33ddfe6e3430817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeee861abb2c288f16ec9a892e4f80f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509a1477d8696eac76a7c718beb9efb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8405bc9d26c7192113a83eb942afd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63c19fd59019791589509c5e327465821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2df82b9c42020ac129a94298e74c0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f373f204283ec18804d9bcea62a1592823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b170b13029430b5ba61cdeea67cf556824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35c639405e71a26c66a1bf742261f2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055006237570e685ff3aed1b664d0a86826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20b07463dd83b228fbb5f4fa26a452827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2698cabb0dd4231c4605355b21043828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a5bd0f3d1697f1693450e302dcc05829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345f3f94fb5f94fb9c683ea3e9b5bdb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff82255ab141186e4001c3acf03b90831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363da3a9b01a3253c023fe7967b5ea82832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd040eaf72b648067218a661c64befc5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d792d12098eed85a13fd619a11ece834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025153ea043f8f5de2cc21ba7bfa6ea835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2168bfe4c187adca2be0cba2d415106836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcc9cd75192278d346e1434ade29b5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39a628add4151b116cb033941eaf51838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98cdc2f7ba9f71ed0ceb576a3ec0db839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261eab2dc3c3a595ce56f38ea5e1b02e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad94b83c7ed67c4d34d8044e3b6fa1a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2061466ecdc20766a4d463bc5dcc1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfae08ad85470baa2a3d39808f7e450843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930f31dd64fa7f321e55530d6b113fb844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada0aa5bb2355e5c428d8f957bf9515845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19728dfc42ed11e6c7a7b65edc0c2b76846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315ebfe216668addf932b4e60a35c1d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a2c91270cadea23eb5514a2f18a53848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cc3b44443b13e9e2f6d9e7f0aa449849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de9dadacab42f22efc1e6ea8bf976e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ea95d07e01f71a651a49a85ab8e19851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6546adfa7ae72282ff22cc0d1d045e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3d96a950945b7d6d2970a71acb78b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3878b14a09e68c747983c2ee7f3e0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad18b5351ee1bd58ca8aad36b0fbb4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d57af22fcff63aad097554d93d3821856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebb3328560e4a74fefb161aedf6e77857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033ea5b32e0c0af8ea758aca5370e67858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04b1eec7d9474362f2e609f849a86f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b2f70cc6ec6b0c8b546fa8ae200b6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43da2d2669e0c419793c3bb8aecb8ae861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958bb6409ba6c5239e248d8844b1661862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5eb58fb307044f99f75daa96f876d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f337f7205562565061781b519d210864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd547bb62cc334951b5c82e4539a094865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe9605e7d9ae3c9a12be5650ebacaa866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a3007d8839163460d8df3cf48e014867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bff72ff9b1215e71cf2af6464c537c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf02aaae3ba64ecc6a6a387d64e840869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdc57cbaa765ad15a3b9b877bed6a4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f164e6ff2e11700ba562c58856a95871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdb042471591de82e5ebea14b9f018872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525b9288291b7ced70d20052449aa1f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07851cba8e85c7ae81fbc8bf1a2358fb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326f2a91fe90ae38dbafb9da71ff0b7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c8f2ceae6d05b722d8766bf78180d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea54ef26d5ece2bfb7d4c154ca2d346877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bc5a61a99ee25219affe7b9d4d4ba878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a7c3719266392e8b3f1f3cee2ea64879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafb80201fdbd99b9516289935d7bf5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff659944d182e63ba35d6a6d187b32881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc005a938b280fe3509594424d6aabe1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268d899c241e2c2ab94a3b280a071d2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d403117c10b2651f745f1a5035d05884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432c6f46ee18b6933743d0a1a93a069885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1fb100e3a9911e4ced1ac058e2f36886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63f601bb232a5c27fcb8bcd25a4aa3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e9795a4b4890a8054eb1fae2f6e97888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fd873729aed6a170c68c40f1bf018889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc998d2d850bfa86cad2ae4f86a4f3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1eac88296a2b7e94325e8b3c35db6d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a92848d1e1ad23149aafe8c0bb6c0f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3ef18343bd894e7b1707a6cd2bb9f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e74fd63847e832dfe7b6d37d95af3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228ff3a09fec4b3e22c722b2d833506895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b10ce8ab02548a1b9ab6efe91ffaa896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1787e5fc846109f2884112c648302897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c4c6cb8b2f19c7c2b0db35d714547898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fd021117dca640e4ebe644b9b0d51899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1c274df92ea7273530d81802cc609900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c1884d42ef97689035c88a33420e6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c6a0dfb1a02757ebe8241e1bb65f1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fbb7059bbc31928da89e0f1dd8d18903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2beb755e0ccf7f2026e3d6ed39e1f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b832841bd024d010d888abb03293f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b704b75aa340608839111ef2c302ce906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9509ee55a6b3bdd349fed2f68cceea907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4840ff9043a73c234a8374a34d19eb908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b499b5e24cca2e1c7ec3e2ea5fffa39909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9f0d5f1b2688fdd56ca33241ff58e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b8ba4baaf4f100559f98bb0f5592e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d76d06e91e77a2c24f9680225dc80912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177850c0e731a242972d97143a93616913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbd919d3b9962c63c97feded665ed4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ae45a49fe43f1f18ba8037e556ade915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2ae89ca4a571bd92155971cf2cd37916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9783c06dea9e60ee60ccb721322457e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39020dd56546e0903d7922185000ea918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbf551823c9cffe81dcfa085aab0a2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01652b151c91b59b887214bc7d461587920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8757d12fbcaf90eee67042fef47b816921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3cd1e6c9711c2840eb6bc54898472922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806df5c75fe990e2f5727d3325236c94923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4946508bcff7204080b34b4b1c85b6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2768037aac3a582ee74749cd95f7a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dfe89aab492ea734301c210b28c83926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1724d9e7f4f2d18dfbda6409ffcd6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802c36cde36722472b251bf6bb75ebb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25307d21eee225c92f1925dc21059ed8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1d6a99fb6a5d12944e8bae521b8c4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d445f513109f13d0d8c861c3ddaa009931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0167ba902b18be24a67bb2bee4344932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c2ea4f4f3f90afa8a10fe36eee505933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1395e55ecc665b29d79f3e504b576934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd4b2cd40b9b9952225ff14487a324935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335059992d807ab72a1bf2290c9c4a75936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e803225e5b91a05dd539df776c357937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfe5c65fe118a60f8912f638661abd938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4029e5296417d1d53b02083959005939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66373742413fbe45965ade83972c28a0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433201c5f18a115ca2c98a46e901b0cf941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc58c09f5a200a1186c74103cde230942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f038b24cb5918f9c064b11fdebcee8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343259311c0c87f734bd6fbc93e1e19944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc38dfe7e0dbd550144d2988d9c88f7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18e56969b33a6f475fcb2615e0428a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eee2f023bfc5852fb5d9cbbd6f5121947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7054b3e980bf2e393ffdd7e997df5b0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13e19a8c3a3835583f4ff989648b6b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354509b2c7ce48bebe1ab2cd12f3ca8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920c558cfc3944d0f1a447c37e41120951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208cb4c1f974578be5196aec7e30495952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd71ab0977745eb12cbed40583e8ae0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae10f11e21eac49af48aec6130ffd0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e27c9faf46d97c1eb6739dfd2d96ac955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77055bea58d478c56dbd98d2e1751cc5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3bc143b4a4fe75136b386a5fbeeb8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dedde92564dd2361997a26f131ed3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d036ff316131538ebc9f4f8c6e9a93959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218a41e4b5025e8f756dc0bdb73dbf8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82a17318ac5dc7ce4cec7cac67ec3f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24f5a3de2bdb813516ea22003b6c33962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15546752c8b6f1d1246e20b8a0ff8f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8d0dd20505bf7a7c1d348e4d7f1f1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fa9126841c749f555193020bb60f5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3690713bc78e6bb0a08e1c0405887966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f883b0f38bebd0a08888bb6fc42aa11967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ceeeb06687200168bb41314420706968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cd00e3bdef6c417300f31b983dcbd969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d208c853c52f1b68f59f4c230d317970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4da96058de7f2e83347cf11108584971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ebc170560665e64bdb5c489107ab4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea794bfaed9e4e808f3643a40b1b77e0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0ef22709eb5b968a1a17526d6b10e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de8fa6bfca42d6309e02bc33dec417975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012beb09cca9badcff269c6129931cf976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc677211b8bafa81a93938cbe108b15c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01b9be1a51847fdeb39e07563c9382978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe57020e2a53ef92ef12c1d01c4bc2e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3bdf8c88515e6e8d362dd042938ea980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da485967ac198394681e6ca9814b817981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224577d4c3855214f096c88629bb3ed1982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9402aee487cefddeedb889262f1df983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8890fcd93138d59b9a359d9be12b184984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1631ce1c1474350f02702ef0809469985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be232c26465c395b9a94229a23ebe6ba986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f40e10401b7e673820780b1b945b8987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69187f443dc423c01f8de933a91ff877988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f1de2076cfe7835e7b29d94c7f345989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de06beed50b824b36f758ea113f67f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795901a3137be5d151d3312430f4d2c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c339b59e2425b9a5ba903c8d07079992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232e9fe603f9c7035e5c07e1eb9a786993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5812861264ac7bdfb13511ea178c1994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763a00a61dfc7afa821cd25b5492bf3995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd81466bda1152aaf4ca5d73743bd7996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e040597a17326d6cc5a7629e6ba8e19997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614c46c2f13bb07fffe984bb4c4cdc51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7857690c72d9eceaa0c42c4772850c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1923613f85c584c4090882ecc4f7553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f024d749c1f83feeb72277a77b5f5b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74ddcbae8e5f3236212e6d8d126c725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1a634ba0ae9f2f018dcfddc92a8c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19acf33d6446a38ac671f95b92e45a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9f6b809c8c81d4bd69ad47c2f9af98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852854ce6792119d6d8e00208d883ab69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f11eab9369d3647ac2a9aaa6b869a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5385ca65431a7a3290944a0fbcb1f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fae8ddcc20ef92195230d57871e4b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af484057eb756f94b07fb1b4b1fa730513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be55f1eca8a88583cc6e0376310890514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887ac82cf1fd25dcc7c1f4a5a621f2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bc681c2f9e9f3b84d40f07120c09116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16128a8978bc3594c1ada7e33eac217517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f181108f3397c83d2f7dce9f84a2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e1b31cd342c4987d31db37939b7ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c7f815e968e71c367aab9cc6e8dbd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d70da79b49298406e8b221651967d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87b591b01b9e0da334579f032b165e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a73c5e2b906d3016494b9fb0b10f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382ce7eb27b0abf7c36cdb640c27e7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72854484576f563c70b33ebadbdc496c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fb7b82cdb5d152f0c83fed87fab6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39083fef800ddfb38aabc7e3918d40d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201380d7a7f2312b4ed08ff7004661928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb43df60ee0f5b3220053d69671cc6729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524cc18982de41898313028eb6c5d4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34977caa4feeb297f048d737c6570031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c70656c178bb8ef0637592bf79f2a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e8305a367e92d04276558aaaa7fe933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1dd77b2b6bed9c4e45420b8465d0ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf31a2a2ada3ce3f7ed4cc5d8e2aa435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475af31ab87345fdb4179797fa1f70736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7a27f29f28512864ef1c38b3bbb5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb42ddcbd9b77feb47ec7e3889460f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425411b712fa3927d9d35e879463e5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8281b201a8d4012e7484ff8c15d074140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210cae90df70d8246216fb7baee32b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770857310a9dff7351d17c0ffd519fe342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6d0942082bc2410867d5743c8bcd243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be9acc21e3086f9ceb6df28f6609cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ec0abe89fb7b86ba73be11d2f112145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569e9a36b2f9a65d60687ff42d1e5f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f182cabd8b46bd2d4e4f56636725d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ddf784547857277f744c38e69dce648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa4ee457798cb4a5aeac2f3635ef4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c108042aabf776fbd29b5687b8f1750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b7bef68b9ec1cce9a0427e5bcc08451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010d9667e81ff6dd6ae57639414a6e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ee07d4c017ae4b92ee0331a744f9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d2c90d0f5a72e41ca1715d571b77f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b7265375afa718092d1eb0c91041255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001e283a93c21837498a0872fef475456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963457177c487bf8d2e0d8ccf4c14c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff2b20256e82b66338827e4be9f34358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06582af84c55af4a083782e93259260b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9121cf087faad9ffa6b3a887d5d56b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e364525b06fc9ff17305c5fec993061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbeab5c09f7cb5a43db94bd27a9169c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9596e2330739ac7e83c320dd2fae4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e759b4c084b2b46fbc583565e0f78364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108233c8a28974adbbaa86fea5e9f29c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb6ddcc08f532fb7014b248a38005166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb67ce77097c6d563a4c390b7e71b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba600c5ef565ea41869f3380126eff5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0ea6227029229361d55c42a47b72169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3aad34f27138305935201df1ed42670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4686231cbea100048c6933c0c071771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b7a9cc6ecf30dfd3ab99bec4b30a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379583fc92acfc6b954f0d870b7995373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cbaa3b9e8e5e98394ba158b9cab1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fcfa7e991488053dc158d18bf624875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031403d8fe8126bd146faec88d579ecb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b214e41c362716294bb8ecc1856ee877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb72155163406d2fa96dceaf3d8622778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef158f6f1e3b4437d158cc8ce9978b6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc19c2df0856b7f7fc0f5e8a651c84180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad0b23675e64e99a3c016310a5023481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f59524e8706a3a42410043493c9a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef07bc9ee8bfae87f1375f4582ed1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa03f3b0615c07074b9a8e80410fa2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3e42213bfdbebf82ce42c173ed7f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94c33ed79b8f38d4efcb3f617db67186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481af33f97422df056a00bcac266d6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1637b8e5596b341789c24c2e3b43d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b44049ea8bd47b6852b4adc61375f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3ee0d889deba50f77071461e864e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f40ce89028661a04643a6b58d772991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81f50ab290da20ffb2c747f40da16892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5880b0714f361b747612fbf78973d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f4b04f51859b172e04df6e5168ce494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8c274639e0e63549eb6e91146e17d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e74407a45e562b0981b643e5f8abb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830e3a20d11d3856537a82b60f2541e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876040aaddb4d20abf77161c7ee4eae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda45ddc336646cfff403b0af890634799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436674844a04ee7cf4b13597698d55a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87875a03cd614fb90751dbecfd836299101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6099a752031c2b1760018f6c4f12cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b5cbb90eb9a0cc44a5f209dc644fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00e7275b7c55250834fe2aece1aa06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8d21f4f2d77412ed9f3567e07146a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865d3fe58703cdf053d04acb1f9b357106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe32d959c90738e9fc93e453c36bc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a924aca02a157752537a405e326d356108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fc91e26e56cd28a4ee0db7542a2ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a82a36035357f59a0764c4a80a8392110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8ca58d9b1580782e9b66122685e02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d447c6b2ccf644319e284f13322b667112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6eefaa9ed6fe5fcb8fc9cbafd35bef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c89aca12158f3e401eb18557cba78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67a07232287f63a613076c41c63166115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7906a2c920c4a6d00741c0eeeb1982116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d39beed368a06eb2a6a7714da3c98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d96d42699fcb5ae376bf07fdb36a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625be727b8679c67f640d7cf4fe40fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724eb6a9f36ac92c7351dc379c91ae62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b7c15f61c906c1a5375f626cd24e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f4480f004a388e48ee21ffabf5802122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5182d1d8cf897cd6cab568f7ced842d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e85b2148b41a5ab757e5e688b1bf5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfa0f79cb6781fdf9c679998a956d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff9af44303b9332c3b631bb071ea82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f8bacbdd946472d070ada919e15f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e608794180cea04988560f616685750128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575f5a0225db4b45dbf0c75cceddf9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2069df323185a895740d996716580130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c52d217cbb53083869e9b3335b554131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60999f27f13f2956ecdb0f130bd8a67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377791febc14a51ea72f1764bec497c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f883ac8a255144c69f48755881604134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1370cb966e134b3e2415f93b109d9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b88fceafdc298496daeaf394052882136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387581c2b8504a4b374a884f818dcd24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0da3cfb08e32b28b40b9f817bf395a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e376d4f6e65c30d58e49d5def5f2cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4e289c709090aa57ad31cf613969f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003395db9d4e5587b78a9c6479d8c83d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d976dd4a83439a9e8d6dfca2be9bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cee3c49475551e31d44aeec5bbb6c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef038d43bb28de50260632a68cf233144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1d0bea78c8728e68e4708f14892a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb52e5cd415295d8af61fbed7d74e50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea342345763ab7ad20ca48157c586602147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576fb6c1af053276082e8a201ebd6df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b47c64580f963dfb6acdbd68982db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec05241f34f34052e977b9b1f021a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e1cba49876bac37d0ff142101d132151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7d4ca80ec900cbd29d3b01d55a0ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c8d4b5ca93d66551d7faf6103bdf2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a5f7a65bfa6ed7004114a33662a41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572245dd68bce252b539107a605d568155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a933312848f0d42e6f673e70a619b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1229a337c00940b9b3cec28037a034157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1184018a21a8c0aca9e92a624ef10d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7fa4d4538557982f164da75174664159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d51642ba1c1337d4477ee7498b1e77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486cbf5a2222081230b7a1818b67355161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2af187b748c343a2289fd850148ed9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2d663b03e2a554c9383a3db7c8172163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72323d94ac6b24da9f739bbbe91fd793164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78340f2ebd2be3d38ed4e3f98d2b5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865ba21948f4d52bcd2a6ac4ce5b143166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136d3a83cac0cf468bafd42a827753c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62824b5c2f08b09aec8b55a99a4c9986168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf39ac57827e9e4bce21db813c178e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712475050d1ea03342a78c9a0252f79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7e2a410110f457525cf1dbc2300db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf503d842402691c155b4d69dabefe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f8d51997e52c1561a35347f25d34d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909ce8da9f9627a2fddb6c9b2f8b4af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306e44d1d19ff99766229ac7a5f03d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e3736f36afe6879241fc6f36d9d6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744f1b33d47adffbc427ae0eb4de544177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc73bcd8d1a736836bfd4a432075137178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651d25056c5032b038616eedefafbcb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf75ef791708e8dc89c11cbd3a5514f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f3ec0d3483e057b061ef02eb809e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac0df1240017efe9381c52c11fe605182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114828e0c51e0131b0d862dd5067241183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491afb65dbff09149ad775afd9e5647184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12ba3b4c550c6b55a5013bda36ff18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779e993548b575eb4e60e48ac621462186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31755d219124e013a128e38cb9bcb70d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c248a6a80f89c400f4224d2f6af76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e23c1518f50786f5695f0ade028b09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419830fa0e0449b81f522cfee40e9963190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af684c8d8c88329ca3f3b74f936882191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420f8973b465b9a5123b6f527ff4b21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b98a194c99c1155a6d1ce3601d7689193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c15fb039a053208bcea0fdcc80f23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8cd120939ff0dcea48d6b76d22834195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449491c5589defdde757bf5fe8ff1e9b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e55857b44951c25fa39e2259da796d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a48d9b11cc36fd331992b2dc0fd8d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77e6e7a25a5bef77c55e8e3757687c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a96b41f7e4b9d40143b735b1c83cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23b28955c9e5b6ddeeb41bdf7686a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33399124677ceec69a231d9a5230c856202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecc03a99ecc50d14ce57599cd3fc18203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6574f50a00d842f93c50cb21da6921204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549632fafef72c6303b46c825322847e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01261eb3416340580d25afec3c3bc1bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cff761230392f4bfcf12fead7d3e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef729f4b30280b3c56fc3a6df1797c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92907450128bbcc788874a6775bde51209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914bb672d8a4cf9ed046593dfaac1f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9533b01097a5028c68208131128d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af5da9bce14329529bbda1c8e4ada8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5149f2180d5faa5bd5c2754392920213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581031aa7b1a747c88c214a57272dc5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3f0907ead970e9c5bfeaac248d2c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3da70f09d27d48dcaeb5473be2f66f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc2568d1b6dd4d41f1f8b04ba8acc5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8a1a563835edfe7b87e501a9cc49c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640332cbbc19120c3c0c376c24055dbc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1913da91eaf0ea9256df5bc1f7335d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48765b510536f7cce2e689c928e3206a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660598efa320ab6be951624b1a11aee7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4815d331cea6573dcfbbd7c803f4bb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06943b8da0ac456585974c9a4d94fcce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbed9aca3c6f5f1b2e571338758d170225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95081d782cb2e3ee8e83266258682c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37a9d455411b94d0dce9f4ed4452e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8d56296ad862360b3e7436a647a2a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe400c81704c78d60c79fffa07e43251229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b29e2ad961e8989f7605cd71b199d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42663a7f9db52f174294a2f7f8978370231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee49818d2b87fa9693ee9cbb9b2451a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d673831281ed1d29b8c47b4c2f6967233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118934ffec2a5a671c792d4df3bb8d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1af1bcf0d98305ac46529dad3cdba6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918696a65ab4d2c40f43c119993f0fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6bb66d783c83da929008ae01e90a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bf3adf3d72d7efc99a7d846b879e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed2645154ecbe8f1c63ac4a33a3b78239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a217499b2febb8610faa135fc5dd4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e460816678d01d56dc89af8e7c84187241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea5d7a66f4849b673a340bf083162a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593207961696b18376a263b23036f757243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a1b5d6e554b060aca7be21935ca94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74db8bf52c7deae69bfe974cad41c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbb6eb1bfb81bc5ccbd477fbbd2356246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cf6adadbd628bb26871fdc96cf028247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1df52de4e8b6cd6750b3a8c1563912248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fe36a35014684f991b75db6ed439a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a6eea446f02fe7e6f01b74191f2ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f0f149ecc2f11b5ea14c1a45425b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0a1041adc4865a0d5d574cbaaf6e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d09c199e9ef92e32a4b155f2ae12c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8ded639266e9b5f0ffdf50deb9ec6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a852122a5caf0265f4ecba6e7e378255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d83c777aaa0e634624095bab46e65c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb9ade49cccf1d0a595390c3bc446a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88b14220b072f0b3a064c609fb88c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d63e84d05b3c673025f075c4b050c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86179b78c002b90480aee92541ffbd36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004a4c79353f6283c720078de148e9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900372eb4c56f81d323824e7b108f11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d078d8e0853ab6e66a36d6ffb313c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051daf8237576aea5f0cfe5afaddc01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe47e9526c106e9ca1a98b9fac95743265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18b8425826ac90e003fcfc77982f7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b588f30ed48f020befc4286aeadf87a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a675e0b8dc2962174ba2538631a6ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a4d7d6ce763d7f16dbe115fe38e00269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e445f3ce6777d6e1598ec8968fbcc8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96bff639315e14e5bd59725fd443d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db4dff7e7775980ae2c4c779f53b58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dfffbf371373e28aca2ef1a93b586273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95784961d91f3c95df5b81d4fde135b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a8eca8e7a7df24a5acb46c59c96ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225a430ca9661932d4de06fabdb8d73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc127a56cf50489c40a7bf803d5b57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8790356efb75c97bac013e986640cf2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef963795ea34a7dadb11d0903d5a8fef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97a84737fc20267f2194fe734b7276280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754969067ebb64c3ffd1fbdb677f3a04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e06ca46b1b7548a97a39325b6e884c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fca6863c480ae984a5f38f7bee1613283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d750108eeaac382cc61e19c965557284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757c2ec1c1a35c1402804f431789141285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a5d623750425dceb1a90decaa4b3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b233018ffa486b5be4e07ebd04056d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31f9c35ebeb2b973aae2b7785862ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0234225db4f433a65f9d61e833a1f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc1adb7cda102ba072b85872ea6ed7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43df0fad391dee21de4c8193aff87d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f0da43737d8f00247ae1bb4944c9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c240d661c60eb8e6bf7a2a313564a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdb06b9a67797036e33ffd92a475f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48a4c167fd09f87b12feb59a8d8cd7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e867dbf096d1ba7b61360c4aa1063c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a9ceb3386f79d7d88374e04546974297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6fb58471315186ad8a71983325e94298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee8781c66c15bc47102cc89563aea3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d992a9835ea27d2929b2155b7947892300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef53655449b5f963dbfe86ee0dea24301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522507560af321a9426516def3892296302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d830606e66f15ca9a5cb5c7bcaac6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fb357a8549d0fb624b1d53a318d6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c07ea593f2b6a691cca14479e14e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07821d9ccca4e99f359ea79cf14dbe48306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679556b31be591d60418a05b8309913307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9e9978bb644902963fdd26fa2a378308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef6bef9c336077b4f73caa8847c2ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19376acdf482a1083c6b276559a74273310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f9d4d656887cc8804f0bae198f659311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f3a9e764f0918999f83b22e283483312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886099d86768ac2cde173f19d0d4a72c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141d66b58136b2bb90826cc41dbe2f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94f6811c569c8964a17235ba7e12df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94af282335841c2dabab39f7a41850316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a98beca82fdfc90e2a408ce725786317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa97a0dc7cb4a858a92ceef5eb28959318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d285890ae75959c743425cee1600a0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b64b6574dfffadbf90ffb491cf1a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea70da353257437311f66135846ef9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c6256d89608b4e573a66dccaf8aa8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed73ec01a595ed0feafab643cd80e7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179dce3ee19515a350deea668cf3fda324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60958562e398266bba50dad7c264a28d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaf4bee6c296f9081c43a4548da0a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431610b49852754cebdf4c6940d57160327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11d7bc1876138e23b87409c41cedf6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda2b2d9bb8fa9322d19b1c44f1885d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b508e71b15037db96ea761862fdf8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34203527acbd0fd488a55247f57e6c94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f767e260f67e1f60be64450482cfd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e32b65d6338f882897ff674b9d2d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a395bfcb6c0a1ab85ff3d1f9db04d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350917b4475f0f9ef439e08b4ae1409c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950181097913c9f5ef205ddead7df92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3561867c70ac50f65203fffc9d4b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402804685520c175b3d0af829e0ed19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13f4c2e578ac92e4ded3bf0178e9e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c9e298ffe571a88f027c6df0a2433340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf59540690f3280ab1bd08a723dbcc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1666c0c6be74834e7a98f17cd69c5a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b4047ad5cac1050c1187b433fb7ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd8cc32cf776e98d573d8254118978344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0ed62af5bf903e5229229bb7e1824345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c40004f2046838977e961e6f1f113346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e620a24d4178b92752993ec890066347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91868c9109660f4f910a969b54731917348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfee21f52cca7d5573e3054a118d52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35ed674e183f98a7d268858b7f3b4d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf5eae73e28983f6bdfdcbe1390765351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3106d84e5e4a19a488103f7a94f6996352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb74b243641a426c3ebdf23d30b2a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133c6055f695b25e26d4cb3d0461fa5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d35e0740d45de0df2bf0944085c6ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1e8e2f8f2bafa1f0a50131d260c1d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8270baa9129c3dc240b2698ddb42179357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827720fefdddb665e463520f907fd1c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392c659b6082a5c49ea66fa3d6275aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dec3d197814161f2c41c0155c9ad7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b47669e79e643132a6fa14633beee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd5c869566b105e6c65031c4633d00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5411c5c5f206dc7c4234023b1c61189363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d09a5ac379e14385382e602f2acc4d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc675f2d60b56650514ec9b93ab3e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd97a1e5891b38577830230192b5400366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33b2df9613ce7c133f1b3c0b5f11b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef388bf70c84cd90dd2165a32eca231368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076239e6b86c16740740fa1457abb36369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fafac10ab9410d094387f4e7f52166370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a49bffe383782abf36fa6a4d8c7124371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ab74f6ced71b2c46395eeac2ac730372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed3436695d0484b41f17c0253bdcb0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c817b82e55207b6d614b69260ac6e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d48fc6117e160941a8df8e85acb5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d47083bc9fb84e353876754d48f63b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a12781391e4cd3ae6f9cbfab79c11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e2e5654c37c1cfc3e690658cb767a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800711544fcbdcd5c9937fad7f24ba5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac850d5ac87684cb955248cd383ab5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd5be35a1bc27a843d6347ed59e8c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868484e6077b7282ffae682f7bc0be99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405d5005318d1ce48145fddd5f60c14383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3618ff6d36b863b00ec56de5ff2d2e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbb8b79ef6288bb36536f04b3a2508385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb24a1b78d3fcc23e5fe3f0f3027897386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ef6f95bc195553b3c8782f9ba7707387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d7a80e37800a5bf6dc9dc5d954656388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fd9a2fdea47ee2de3cbdb66ee5faf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec42fa57941a1d320330acdf4d75c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3500d4cf694f077d2e63f45ce4b9872391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8c712341d6064ed5c8dbf6b748a1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59fe419bf7d21f4826802f42fb7f2e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f64b9512efaa771ccd22ce586c515e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4cea82e4acb937ef275337a6075f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7451093c058481bb09c39fac583ae9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327c79720bd5f5fe277dae32199d495397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ed4cc8327e797c12605b113ba236f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82898ac722aafe1ed0c5e80b42368f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7ad597b3c8687512fb3e2440120eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81fce939090b74982aee51f6341075401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2395b78f6eeb3a5fac418d860fdf0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27250e4ebf847fde8d8a54cbc821c77a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd853fd4e973a50fef1e510daf2a4cdf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c8c430259af47d522333b50cf81d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec79b629b6b08ea7ace9ffda4716fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b42c34909ed43f1249eb15e89b1e79407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba20ba7ec7fe3bdce0afc37b21f8ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007b0fb02f0fb0c77d745c6c4fb5c8a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be2ab75a1343f16fb166ada75ce123410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f13b704219b50ae06ba41c8a8c0df2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af1e3a2848fc39206a9de503a48a7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784201b5a8066697420a29ee72d84fd3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae8d1098b8fbd348a1f6f159e2f6d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae828904c6f2bd8599a853c73576566415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ea2d0bcc70cc337f78bba4755f232416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e394aad4357a39e7908088b36029d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6d45adeb9d5abd7523e9761fe8e47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c21d62194cce34194825c142354931419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64880e8e23c92eb24ea7aeee7f6d95420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cb450f9d6dbc2069c6f5de902d1e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcf5853e5b9c968828763f7b667d37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e1be1445663af71ee0421571bf3b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3f860e993f8ee1f106317e0dd5c03424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e05f449d0ded184cf804ca96a1620425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ada73e4e458f44568e812a587e32ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f32aed7ce3163f0e09588c6bd4882d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e3e9cb43fe371105d93d2ed526625428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb059035ae039fb378dfe49ef9d686429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e891719ca2855a7d622d82448e9842430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33a591b2f8e9f8086b6a392d2cb3fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cee707313232ecccb77e5b64b8d217432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf19821e9c81163a4133296e60b802433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ee8ef7009e281fb5c73e386cf57ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754331193dad1029fa9d722f3464f41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce0d21bc00237541e26d97f6995345436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12815261d391f92e58ce327bbc0b7ac5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a521e3b470331e9eb85394808f0b8e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c42692665868ef10ffbf9df8906a0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44c38e9a0f36513e2c96b56a0cccd3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a72f09a616965506cb44762f0aadb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2af1ba325796b739436ffa7db9bfb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a2afdbf2d857fd0c3a167259db95a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6e830c12c10847234753a7b703823444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f2e492167a698ff5717ac39317551445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f483b665e775b63c8f3cf4d8aa74857446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4445ceb29d78b6c1f211170d44c4d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159c895f288b73096aafa71446e371d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393eb6a37aae8d94723c6c480b32db49449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6bf56fe606666d6072872dc450a9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de599bce1b1899d5a4529d8541a9612e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376aeff4df7a56cd82d1f595c509ab1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b858c8eb5ca8ab2d818c6dfd2f9db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9365701cc1319d7fa27da455fbcd2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96eb512bb3c244466327794f8c5f6b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132186661dc0b941a3f16edc750ed54456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3143eb496c2362adbd4d0d6b89a5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605808c56279e55d6b9319dd28d58c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2a287ea9b2749f1b28a42c12fe559459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ef9edde150f803624a93bd83d532f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d4886facf71aaa189fd25f2add94b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a20e32350e472c9fe69fb92082cdd2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033109d6977aba59caa6f0f5a4d0e927463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180541539d6637bc9c0ac3a5b6023b20464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54773998f033d4fde0ae7f87c16fbac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1d03c04df4b47460183609fb871c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcff586474bf4d40988819478545676467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03414091e5a43277b16f201ffec32024468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab15adeb82ff6aa9c56d701b91143e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714f9c1766853ddabfad883bf6d9844470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b8b801f31b8ca68facc2a236fddf1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1944cc3499557335c9826952e89fe3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027630b30807823c187abf2834c9531f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7fe7a17e6c696fd1453ba96824fd4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6895f5992f18ce9f1f2607ad3df343475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34660ae887bbf7f4138310a55b5f8a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b5b4985b3c2e41422f7824f8d0c8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd12009041a95926494496e3f1eb94f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495d0949d1b45612541e484a7b873c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb69841184cf29cb7c5672da37d7509480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e4838c634492025a7207ff7201cd9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63980d8a26fedd8c6ffbfe0fa0b5308f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4863c1afc55b04c9a7cc9549fc541a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7dd8108476a4d08979a5a38df8454484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0f798e40a6a0369d2ba62931e6d3a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa7c45de609e1f514dcd326186000d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745f3a9c2aa5f4c680250c18b364036487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde2fa9600b1523169448e0bfa1067e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3156b2437281c6ab17441cd68439ba9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1b84350ea47e88c683a783a2da18f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3198ea28af40eaef936ef0f6d43fbf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4c75c8ccbdf9532920ab905507a5f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad2266e7cb76d831d644b5116fd61a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6280e297449cc1146625e0a771dc1db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90913617d90416126871a30032c7c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f91ae7e3d430b3f8461c798a23fa49496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052d42f1a2a8928439312a6263a0d2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452a9819a87274e3e6474a85324149b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8b0e8c03a0464315d31011cba0a3d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97dca0288b079b681ea63dd2cc16b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7918215c62c74ea10c584fddc1b3508501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e2e6acdcc1faa13822afbe74983d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852e87bdabfa66b4613d6ff1ec2c864503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145696361c6c4e9a2073aa395441508504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33226ab1dbd0b6f5142db24663256e0e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3d53fdd00b3ba9309521ae7e36823506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f393cbf7609337f0416e53b0cc4f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84a71fa6d08c4b08d06cc1d8a7197f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0f690f965a076e4233c7dd3ebf760509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172860d47e24a9d7733ab19720948bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f708d82b8bd0597baa23bb90b3a16511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86104f32b799b7aecc3574c629240605512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6f17412f616782bc28cab62c50788513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb237837a89e62c33fd2f26550d51d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6597c4e954920f750b75bc3e5dd197d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef62cdc572b610c71326b945b41c33516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19fd7cac0304d0fb6cef12d1d5b9a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81534b89c4e04f16559b5458293a8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdedb87a59340cecb9c97f6ed10143519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a83d6679cf71273e76e569bc545a8c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b57d0ecd480f94f237a11381a860f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b609c47c28e313fd8b893552f57c1b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cad1c9717ebe5a5c077180648230e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63079c552c01b83e51d0de1ca2441c56524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1db4ba830e9cfe62768290402c048525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078fcb93fe7b8dcf8c11b93e714f6a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac579d9cd132278ece8f24f110a57ee8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319384476d0ea2a0a7d0e01a93c43fbd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ec87fb0f3064acc70892bf9c84ecd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36b7e13cbcf03c782e055354ae56cb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb27e23bfdee8396471651f6f55341531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32f04075b7106b7b3dc6a8b9f28ce6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a8d8654b9987203c0774f8edfe26a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bc8abcd52b53ba4b4066801937456534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d801261bcbcde8d00a7988bec8b3527535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a51fe9608265112a351f424e7a050536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ffe9e4ce120b6a4b0f12db9aff4eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a684e0f6575fafc76905efc474d9e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d351bd858c66e1415c948c3b55f1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4b1fd41539e788f160edd67e7bd1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0f56aa13dcc6bcb29a7f73c6d72af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c94cf42d8644df4fb1ba0cbdda886542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019f8df0e5e008cfa1d1c252b7e7d1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e03f5ac7f4c330869f289be9ce8ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c0a6038e8ec081fc1a178d9788260545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c77ba7a1a1196797e68a4c2bf963ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480a75bd325e1e627cb3340c9aab223547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e431210d75e334b985ff8dd9cf561548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df7c6ca1ea2130782da08bb2647de7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db1ed299e82d5c6be8d6bb57ed09cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c9a4549dcb1e153a565f4d9c1e990551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8b121e1c2ee299a6a9a5f9ea96492552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3e246eb36a7960a0d79cf1fe9c9a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d81ef6ec8498e7502e17b2be31661554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510d26ba0b92abb5177378794dcce57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6143b603b08b0bb638a18a28e6bc2e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676362a61b7a532a5068bb603b66c47557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2517c035047c6c598e4ff25716d0e32558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e600211dcbf8a42e57a3b500d8805559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb5b9917f75cea3d44819349b3594b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40606028dc5bea873d84b88de87cef04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5d96155861ffed19d51a0b3e65049562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756ff0555c0acbac660ebbeaf10a07e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b33debe82959bde1702d3c6e58677d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf681332527b22e44d5a508c7ee47c75565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4b224009f02e9492340ff12d51fdc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641418ee28b1476b8242096f5f32a10e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a1348bf5553ff31f136d8ec88ccdc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090432a76f1e1d67cd8acd587f838cfa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518fa5b92b6291fa5155f51dc53bb6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3140c54dbce7f3ba1a0a4f600ce45571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe08698c7af0172c8191d0546c2118c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b84a006a7b2067608d4ed39ccb40cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d67ad8674f0ae2b36bbf2768046f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9e699ccd6ad396f9196f968966e11575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fe37f3fd2c54fce2aacdf1945a516576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06098d50177a5c887b7d6de59f65473577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56992d407fec318d81071e86f78166a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10adf2bbfe4f3c84fc35fc253f198c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8735b0d1d39336c9dc17c64e200558580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b946902141e2334dfcb65fa848eec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b93825644f423bc8d43304ca89eed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d639f0dbbee97d8013f21ebe108a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e4a5479504f4910b6a861484ba4aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c71fb62c12e9196493326ebfc9b1d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c84178c18144be9a714e98bf89532586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762f280d37e5eb9143c279fa9185ec8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036edf2b98cd5a6056dea867c43b523588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8998c8a8d73c6567148bcf62c1651a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65ab597aee9f5cd3738a3da5dabdd9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2c4248891c68c072dc426f193838f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8d7ba983e42d6dfe2c1425ef7cfee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f331fad83d692b7efdeea1dd50eda7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f285cc68400c0aceb71d71dabd7d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3dcfd339340729e5bd5b2320b1738595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967d8b4eb70f89f1ba5ded6d9a89ef4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6626cd9ea0a631a374fafc302901e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa3ab584b24a2e7569cbb779ac8262598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d409b3e1dd8a4f99182a797021361f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421df1f3a018b4cd0b631a7bf71723f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12439a7afb85f501d1b013ac3ccb24c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc6cd8e53f41f7ed5e24897b819bc7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f283879a3773e5c81a6bb59440e7266603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788620d74e07dccdcd4686ff28fc9767604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dbd6571b0857a8dd4bfa0bd14fecb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8563f419c7e03c628b27d4729d955606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08a63c5a1aaf99dc6353b433aa675c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe958ddb51aaa3406301334c0fd0084608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca3f193b2f4e03057eff057019d307609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377a173c9aadccf01c3607e3e1735c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09240002eb83b05c0e70b14205ee5b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e280385cf54ea0f4e14eb538a32750612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7abfa172a72b40e85a39162da532b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5df2018eb0d92fc2409b0707c64851614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59a3be7db4a5f32cad96f4fc250ef7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b151800d4c5919643e6df5e555ebde616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdec411f7fbcad3c6a1903cb4f57dd0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafe13c364629d5b46c26166805166f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0c13660e3895ab646dfd0baa81ddd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2cbe25d442d608d6b87cf8a4fc2ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cd7a0bba8dae7a27ba084d1819606621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3eb135ef1d5b7c1bffc99e93149b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f95c158d4721142a6cc34b655962f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7354b51b87f63e49ab73c0e0049e84624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e47bd66c0effa9fbe763b80a4e947625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a200571977dc10a95bf72c3c998ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9e9a3839fc99216518caa0f866fb0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94608c3eba54558fa96e6817c9388b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927b29281327caee10425d23650c97b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a57def52d888716acc8f0456216b46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81304e96a0884013889d462834cb303f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfa65b34b73cec73c3a3725b099fa2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a38099927817501f76cb2446644e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94c69dfd3ce3241f1586c74f6d6f49634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ead16e770d1699626e94da16c5618635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc228d2bdf0d46303812f38afbcfe89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9cbc1fb090ca2c1375db2cfa01113637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81c207ffa201ae43f9b7c95836b939638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bf24b0f64857ce0fc07ae97588ea5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57ae2c1fcf9c7d2813d597448c439e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee953f96e7712dd654d901bb666f0c9a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f9662c7efeb68c9d6cfb8f2e509cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a6e71b68bad3a90f4d88790740784643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f806c9df2dd6c4546fb9311e66e40a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad14731e119a26f015e68944742dcd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ecfbeba87875bb980556c074977fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf4480e8081e45d35e66d56376e7e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac7806a681b4789bee6830daaf466d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbef966b4d33bad9d13d2692e3b288649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12250f73c11a6fe298c4258a4f92ae24650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bf72e0ba0a8fd269bd34f91ef0e4e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab405af6912297e816578679a212e5f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047650b11c36410897ab9173daee3bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c94ba8de851a8dfb63c9dd0245e25654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afca1604a514b6e97e79cb98410c125655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462674b00211fb2a9568e673eb6278e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123490571b6f85aa61bbb71ad929d5b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb50c80d253aaa04d2bc72d0a2723e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf19464a676a536bf6145a90c0ff179659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb620be281ee7b42f15c074ac900cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b3a61bf912f0f03e879f7dd2d813b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1d58dff9a576ef7c72cc8221dbcbb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a6ed8acc127f6cf569b6133e4f58f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd0473bafa1b82913ae01931f2b9a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef355b160c76ddd35171c60d7cf7785f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a29c7a058b7672c372783f6fb9e65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468461c963bfa0bd1694e4bbba34fb8d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66829f1297eeb894a4cc070b7230d9ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cfc24698480cedd0bf666a9c9b30e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76c9c8bc1cebbd0980a2b759f22c10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b449cc5be7bd5ef1789de8598ea0893671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc820798bc5035f86c1acd7b4f3f1865672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3ff9ef2b57fe5cbf98ad4670e86aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3e42fa530fe6d6f291cac8b2ab609674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0aaa6217a78242743a2b3cc8028877675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b765ced04344533da30aa4a0503e187676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c1b495eec26f1f11fb5aed712b1be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3fd92276b3cdeccde3d0b9747de02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae40c39ff51cbd9a843fc54cc24a211679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dde4fa953cea9465da112fb5190217680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debef4f6271779a1637076717b0b12a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cbfb09c412fa710d402284ada599d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16acebdc8b7b003b20712cae49fd20e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993d392c68dc1c8a32aa60961f60c17684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4274ca8f85f1467602afa609b004cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489d855e99c8c5ef1f53e67d99cb791686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c47cdb7ade0d24deddbacbda57de6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6df01581eee32e8f1ecbe37dcf7c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b70682ecfc9adf45bc4670b82631af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d39bc42e4e904f46c63310deb8e39690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b873c02841cdcc51d3adc094dc45e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d942080f3b6c368c977801d9cb238692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e74eaf66235f19d3dc218796faf8e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7501da519caffc3fb20660812bf7add694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392b44146876557761e7bdac39adbd1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f869b5396e36a29f15b102a4deecc5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447ce58a36f14fae86fe576722adbf6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905c8fc27f843da7f7a4ae240da2708698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1e21a3e60e6aa067c46476aed8af6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458e25ada2ce8c1d9ac5cfd19136521700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976fbcff1d0d3a4d92b63e6eec4f089701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebed8ae4a9ef0e6221492d9f99ef45702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d3babba67b3b370420d013db965e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec2be532466777fa353dd3a84e4bc9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ebcee37b785491fdc9e64a1d4ebd0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bfe369743bda40aefcc0eb4f632dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5be3ec5e1b88c755312bd313f81a29707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dfa366a51e00a32c91760629fd870708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d066f3848f88c4a3a8a7ecf10fead8b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615566fe2666d5664f4496871ad6b8f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228aec8cc215b7e952d18acecc4c045711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de1c6768f5e27f10ab9062bbf65aab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0d8a1d4966520a79800ac21c11002713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9259a986d19c210cc931de3bf6964714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83406bb5bc17aee56e16d84d49beac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256397fc14cdaad0c02570140355944f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23362d502689a5a4c2e0784a5f2a98e9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6a4ce42a32f11fe609b6a4ef4a5c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d27aa86cbde7e63f1bad228dd89336719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b998619a52d6e406dbcedf4b448bbe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6808309cf4e50b33b47957889e36029721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1318d68f4e292ae03fbcb754c0d7c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12263b4b9f1696f534d086817dac8f64723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71365621701291e01c46bc14e3a91a97724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa319f1d131d4a60fab7b07e749d7faa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bc5465c40173878dfcac6b6301d7d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ed08fc4f36fcf2f6a61b110cbab1e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96548185602f2f86d2384c70206c4a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af5ae5c8b4ab787db17b14392d52cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bc68d1548a82ca47784b852006167730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5db30c0296aa73b5f7833c7c2cc804731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28b6bc7778cce4764c40d181e2ad51732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91e9cd2c8057c3e4005e5e3b86a416733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9595df5060b0e9cf53412463003e27734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ac0a6dfc8fba3ebbeb855076131a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0343ef3cd6f5de1d923c512c19241bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d516d7ed5b0e4e7ab41fe9ccc3e887737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30486797a2aedcb0702b2495d284730738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26220b64edcf886a7318509bac856dfe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a075ad49768f7d7eaf2e067f8e269d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c21cdf85c68412a734110117a6b614741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe004ce1ac0b0d4ba77004d15482e74742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86cbb8ea48a6c4684431aea3da632d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bde37e0ea7b0e7c70a7b3b82ad98d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396a1346f392e820aa97446ba57af24745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b1fe022f4497a9610332d4ab1a90b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ed27a82186a91d9ade299d379598f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f884dfdb6dcfdf630e37b9c24b651e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b45f8fd64ad75196f4290b333f10d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bb54c13a15802ffe8490e65860ab6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b098aa947a5875b8972e3567b27d5a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bec61ec5878d9ec3ebda878985c38d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008befa53f8d28054478e5d47f0af395753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd112e16d38d4cb141e9ed01968541754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a287e4fd12b33c044e4c3aea3e3a2da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd03a46471b015315bc95b9029150b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba3d5b60ae324fbcbcee7046c2d77d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330acc385ebf597d1b52c869bae46d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d323fb5f400926e6790975bfc40d0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807855729da0f74de8dea4159335fb71760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348867ef5f43bff52e940a60939c6b3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cd195d4b173ff44e47b5291da471b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd576fc81714caa6fe7157447a4b6982763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfe1fabab8a72466f11335f2681c45764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc8db8851ccef03eac5b6b2016cf42765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d3e433f5bd6d4c01bedc25bc95b88766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfa820f1ab226250440044ae41951d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839a9d67b64467e2cfa6e7bc8441973768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21e3a7f16bbe7c2ebca3ce17702164769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d31d3480c4e9d1752b96c43347832770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a06d7e69b1dc4d3ce690a0412e8718771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6370a3f00c98692e0ebb51b49aa83772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba59c3a6d4b36abf5ddcc7700529229773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5561f11b21a4adffda856f02ffd7e5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a17359130e3962b702e74cc3c1842775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45145c9cd2441337c96ddd06e5caae95776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f09e49e26d7370452b2a5dbd654c7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66e915d184f4d5b90fa6b6540092d4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7df741acee89c8b8963972cc2cf702779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d7c045c5f5ab572ebb91ab8b48da2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e48c994aed73b44e23033733fa8e9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7038ef07660efba78b4bdefe56300782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b178d63bf718d8cebb83315e0183277783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be881229da991de2877d3c0c21a17d57784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2756f7b812e01de0ac9672183e5e610785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6fdb19bbe386c014510e579b3423f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274972a404d80f29a42648294e91e11787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae2bb7bbe1c8bca0f9e40142fc3103788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9734e824d2335f10f87c111e5cf6af6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6242ce1d301833365a56ba8a31fd3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02badb6ef4a588c5e274792f8ec0a0e1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6659e03c1c6034d0b5d8375760be4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d3259ecddddbdddb015f2b99da1b0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fa5774d0e7abfbb27107dfcbab28d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1580e4319363388ce240df4894fe94795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f27254d5b89d0de08476a816d4c65e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b700e10e159b14b68b59c6cf0aa45797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa5af57f02278cc94dfd37c987dfce798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a5812ff00570557f262175e70f70a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb379090188a76493a6f2a8ebdb06fd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f02ffc10d30af412727d0116cfec2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392067c88665a60f0cf468c747069747802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde99e72ae2f45e39d57e000dcc61963803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af927f8fd60f5f6b281a2918816c1476804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88666af8057bac447c1b0c28d13acd77805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16fa865625b6403521a71a79b81567806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eca91148427e6fd8e78428172ee190807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fe9e9e047510dab2af2844666f73b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17ba4cd85b33cccad2944493d967c7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f30f9c41bee8f43d5c8b0f2de57da810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a453cf27cc6661bc80080dcb7b058c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f92eb975f3dca465160122e77c0e3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb615f0e4c7fd64740ece30a02708d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb878937d41f0d8ab90254dfdf8a58814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56af7acb15fa841ed827c4f10c716e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7df31ab2e759a10d9ac6f2ee14498816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9f4e21992b4fa0ee21cf3c8eb94d1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15bad09468d95b234138f49e5762ac818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fe1cf71b0441372a2a68bc6708b9e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae258983d5bf5ce60f89db1e34bc1d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644ac2861953675044b5b6aac2ac284821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cc8a485f142708879e3f41e892ce4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9a530630df2d59fc1e5a5d81627cb823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892a11ef3a0c3434e0b368b35ad316f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cf59314b023fe227333da1ecfb93d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d631d1fc8e6f445444860fc1788d253826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf84ca397167bb5e81cb69881b63a1b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7bd899b301369d27cbb471f817fa0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587d6c08b4fe2ac0c933b984bba0f37829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f49857102167bc806a209ee5301e3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a580dfe576e6047d19cbcc8c30bf18c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f725b7f84297c3298ea6f94841cc46832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f7ee1ae738f7a35e7d18f357dcd4d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a18bde4f023843840879981547e98834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf498556dac54a19194ad56c4198add835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bebd49745702004b57d121e23c9020836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b42c7e13155abc17e18b0d710e69df837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb086106f66ed44b1d306f602ce4a5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fa184d4e660368ba2092a472bc4d6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a839bfac051967615ee52e20707bfc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60e50fcca664d72898f90451c0f4b7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3134ce6b4a7d27f3ffc05e0048bdf0a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a2f178998ad80021148aec3614496843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3d16831e8de19cb597e5c47efdcbc844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c539c9ba19af9e38ed58135b0ab5d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51985d057df57a0e35f993ab1ab27d5c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472166c68cd81d9827be9642e9f2f2aa847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04223c4848064834e9b5e8f31746b9d8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd1054d68d9d4de3972267ec68475c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b652c9b69d1a3ed707cc7e012753d4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e45008af8698efbc2e36b1c0707e6851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24186a8b1943015f6b6cee33906fc553852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52341b3e97f8c2690b6c67bc29da32d1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b104a6ad0ffbd198e35a230b1d1725854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f4eb70ca618a63475ad80767eee41855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017aab22f9ab8a6d85afa949efaf62c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31abec8fa869c37cbeb20a55945662857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc2441bbf33b190505724c1ca8c1b2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784475d77ef17eedecbb78f9b9de161c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3c2a96e759c7785faa1c9d9070fd8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbf7c781b8310d7c4c002560f28034861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e3ad55011a3fc1a59e79c66c8fade862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a53d460ee0d2f17c5bc13374b47cc7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a983a6efe9b3a1ba759897dc57620864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b3ea22f5a0092c0bdda87b5d7c1d3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bc04c48eeabf911c152de3b818c81866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02858bdd61fbbbd030a9d73f9e65311867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597ec0e66ff9f79c04e7b0836f77b59868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd45c0a9fa04be823ab583c325ec80869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63342cd9b2406f3e26563022913f90c8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59189216e477b46c1785fa4dc859d3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b24a5038eba72623035530af28993f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b1e628364ef20a0de5291e39faf34873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f9aa3b057df534c9f2c166ea1df1b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0e220205cd731f24b0b5ff33f79b3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8986317dc97b16afca04b577892d09876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a23135653e6d892c7c322a9a863ac877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69025cb967fcaee59d68e84ceabf88878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4ddcd966b71967a654e2de87f3610879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba783be0453153cea899067376a9a7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadd61dcdc58a47536d844695f61e6f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c220fb577d997a698bb0401f49e80882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf8a4dab5069c1194ed359be35bee8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd5b26ecc48a08bbd55918c7ce9be1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d43d689183c8ec664062b7ca52490885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed262f2e386851e7bdab7e4450077eb886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc723751b5dd591007f0443c9e4db3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00bb6727e40bc834e346738e3220b5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc83d110f97d4d49e2c683c733c964e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cef0622830deba4376bbaf10ed3ad890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfa7719e1f0ab6693dda26dfc71302891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c77e45c98a88281e1b389ec8d7799892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d389a08d17dc22cdc0e678cbffc65893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1733b976434ef0bb07793d1513961894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe2e9ee350598bc6f63e3e45a12847895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5cf29ab44e843d300980790cd55ed896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f76971e19ca7d8e16e78ca2a0db84897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894edba488c402bff2e80f302111a34898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e017cd8857ba8c37ce946064cc2bd899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840b7b41cc90a047a36feb8b22b010a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cc2472867aa0f294befac18cd1467901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d2e461c0431e465b26f3e6df383fb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d06b773ddf7c73bb2cc536d8508d5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86db00087b2411503bbe69f3546a447904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5275f4752df0ed04a62397f2496fd905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f9e0eada510c26ec6df026566a1bd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfccb648ffda640ffde1d7e01fa478c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59354e6a527d954bae9ed862ea1e8eb2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabbb13aba80df96d47278bc7b15f02909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1446a8b38bc8ddd4380c4d63f9e3844910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca093f1aa39cf6b4c9abea239bb3bf911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e80ae03f4418932c6a118dce19cb0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d04abf72409be41d3ebfa6df55d78913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887141fdea59e12fd9f95b81b0654ef8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caf9b36fbc0d56cc935fee0217ec44915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d08650270886404f1257a5d9612ae916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f520f6ba8cce122a710916d443e5db917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b409e5a17cd1561878e64caa0627a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b8189a13076090d2fbab91a33dfa2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f688c1b8e52d704b75c5fb4b1d150920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08619cb411f9315bf72a5c1a525dcd1f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb4c384853e0573aca7c23efa2ad27922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a10ef57945e769b4699e2862d29da2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea99b205d9a091a29f07da7ac1e7bed924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95415191b24c00ee4aa3ce1cbf52409925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500a879751ce096e396520692468c67926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f2ad07c4cae42c89a4488c87c9284927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056c53bfb011a3c10a85e782e27e1ef928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ebca377387bf11a37e829b38e62a9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7b7e876a6fd251edffdeabc2e58d4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78626e1de458574c24b65644ae87264931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71ffb8e2d7282395a66a612b446516932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5f2c84d125e557d5a0981577a5465933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1ea4cb3f97d368d2d734e59ec7928934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb88d95e5e53f2946030a0e99736ee935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb0ffc5449913111ea988db4300a6c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e586d04c49721dff30a3bd410e57f97937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4e57b8d688a8f548915905771faf8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af7ad2afc0e0915e2329cb78c8f98f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b709de74199742b6d908aea02ba72940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb9ba4e399e9aa57c7fb50a7370613941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b20c15c8e751ef60b8a928c6bf55c3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271d3835046d1c1aa88d56335ddcb29943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f508c7727a8eefd01fcf5c89d4652944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd858b355db3fb21b3ce4f575d4f783e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525d72469f7ac7b8025277f7ad70427946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78a52905975edc3a79bba92610617a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bc5ddb2d3e3eea64df174a17d7536948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b362b072ec4e269649e3012988b9e7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718341e8c166f30f1a8937eb7bd9017c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e204fb174d2bcd75ce8e12b393d1664951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf383e6fca6fc5e295a1b664a55f12952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bbe7845aff6349d3ea1b222852bf9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678a9f16092ff38cb6155c06d7a3f3e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c71e23615ea252e68c978de89be56955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f02b1dbcacbf2c378daa8b81e5771956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7bfedc166dd3cb4976da1b1217a49957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c590214888da699058a8ba2b666c4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fd827c97df938cf5aab92830c3059959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c64dd39e8a3049a4e5ec2b559d5863960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67920a80ec9638019ba53bed6e7c16961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e118dfd739807ab26832c5cc11ed8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c314e2831fd7af3ce7ef4dae62bd4a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfed269a77e3718092f53ab0e6d2c9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa19c4480d928fcefc5429016c8125965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a785ed96ec8f4b7b714b591f481e57966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba6e938cb0a0d946c4040915b408e3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123f07d88f577d32a0216b6790adf16968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bab0b216a2f066aa42dbc2f2055e2e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03806d66abb5505d7c27e729284b392e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a59ba102960fd4786b95c29b2856a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee5b3ac31878991f9fc60ae28428b8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8898f75483652ac5e528d85cab779973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a931763570c96064839a8aa0c74fb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6090d5a4ab2f61e61d4ed4c8ae751e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344504a89535e2e7a17982f993c473c9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c9e68ca0b56b293556ed3793b0d48977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa47b09343160e7f131edfba58c30f6978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9b96d0a784c332e053b774aaef991979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce55bf35a9081a32a222fc4aa5078a5980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102dea7be35f28b29c42632cdb0db7e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25ffa7b150736057fa371bd5b1aa35982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af2f0a6a9b28a8466657fdf86be724983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef238300a58d5d82382224d224f9f9b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cceb7bb90290f1eadbdf99f2ad5c3985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f15e91d6f853d0ddd6a6ad71dc1f7d986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb90d337b09fb5734e49ccb3693ac8b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0855234cd97868e2bb27f33040bcfd988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c615716dab9699183ba6bb507166ce8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52175675b7fec28b723489bf268ec97d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb59b9f77b60d940a62f6acb2208ce2991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02d8e171c4838863cf19ff77da2c0a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2b23829e3663601b6b833655f96bf993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9703fe5ea93911beedf72dd1f7fb99994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f126ab45f1ad8c65b8797666ad1e3b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4562e887629535d171fe0123d66a5996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f02c3bbbbe0ccbc0bbb5b49f9d1c2a997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>