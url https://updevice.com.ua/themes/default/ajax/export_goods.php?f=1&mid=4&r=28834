--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632cdb7ac468989848d1cef4e16a7f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac56a5e373abd330d2f7d9a0ad605fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98acd3591c5d9d7d0df8fad776421b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0e3ca6bffcb264480ce222a3078104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e49dc22938407d423984c8485ff5d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f3c9170f301271f27eab55bc330326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a4d71dd1834faf07043f8ddba81bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77942fec50d1ec4dbeb8b4d1b6e2628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a4b854806dace955c4252e1afc4ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1b6061fc2027c74c3cf8c085c8a0a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67580b3721951d120d001956b3ac4ae211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41383be9e90c202bedf1d5b540f9aef012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db010b7bde471e5cf0d94231c6faaecd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19b1852c42758ce2c5ff039468111714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d19a94d7dcf2038ea257408a759a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aff2faad1333fc3fe9d7825b95a95616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4b9c7aaa365edbe34bd073fcd016217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903147557ca43aadcd2cda724ca20b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192d6d6ee9137dc73bd38fce97a32e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab9e82fb003acf3ea93bbddc21a1d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606c7f43d175f34d9c2265b7852e02621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8db3e3467a3736affeb75c3e19eed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0c30cf047432571bd6e1810efa1c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026cdd201ba9fc0e0fa13f930437e3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0ba20f6b20501dfe4a4fed7ca819e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322ab55a5a4bd4bf5db361d186168a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939c9883bb3ca37cb6b5cb4d1349dd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9b6f68d9e372f430cc662a72cb42328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a5c08ca3eb5898f751e4932674fb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460af79a18185c0b70eff77bdbd40dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d732faf10607c8b473664342561ffbb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566ecea0ac04842844ad0f24d99f53032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9eff7d584da69a4a86867d54f9687733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1281b9dd1b505c79473efc97b477634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece032fbde3ef33bf22989fe119647635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b34fe618bd25de307f336148840a5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee86ef9b7fad9b952ad30fce5d4ed937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f22258c8c412e88b1578243e9724c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94537a3757397013e368fe23d8623139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd171449a3365c6936c83e3729bf511340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b5646de02a3803b3e6ab8dd8f134241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaedebd9dbf32c5dfc4c55393574d0342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e425a2ca0966081ae4a0267102852243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b834a047ac22bf5de8ff9a27880c0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adaf0dde70d4e17182ea1f63820a5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6f9d0f729962405ef8849ab1bfa4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5aa5e4d8a1b27c70b0cc8802fa738e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656366159e49fe57601ff95de76d40048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadce8bc4431f5d08ac2de37f32be44549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64594a22e533409939f0b0db697a63b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022b54151652c258ad71d8e939c2e2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f36dcdfcf3911bdeb601c7fcbb80e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40903cf7fc54cf843ea04b571aa22853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152f54a9441335f2a560d3e0bac5ead54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79738876ca1c488d38ffba4597ea818355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a399f225d9056bfad3bb30333102d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88891cd56272aa95307f6c44646300357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ccb481a6c098825b68262016b4bfb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55accc492da3d459d5f08968e8a9ead459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c01075a02780305cc61a6d793e2b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da580af1b9716f6bab81ac68dbfa662d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb33d9d45317c27e74a4ce76e31440c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba30443a3a4211729b1aa91b0c10bd863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e13aa23681d61710cd7adbd8f36db964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7a24f1ad21114f64d3226000eb35165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ba1d6c893bd82cf23585c6971ac7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ee2fa842963a123b7d20bb7a5bd2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93dbbf7396ef109ccbe430162e1ec768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034838a7ac187eeb6ab0bff650d72fa669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0398973ed9cf71e2d5911ace0aabe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03830e63b55de9f3b287b8ea24b2462b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0625d70792893b3a97fff7ac382b4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a793ad037c7205cf0a4e7baba7e7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95108d8a12e7def24571076cb6ca117a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629eeab9752e7e60668bf1081681c1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62e613933b5c096b60749f233a289876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3ccb83dd987ca419bcf64b0ab687077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582188b9b44452d0f820a70e76b88b5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d58290af1f01663229a7a4e13969479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fc5d8ed527cba77b4b6283b08a2fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228360541cd068e051ff17bb1436346d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fd4fd3e59694391cb0e00bc74b26682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39649018902b2b1b451a3e07ef6292e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2efebc7cbd003d4c7921c9bc50283f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f2db37b02aa851852605cf2db9e3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb02c1e97fd98563a70aa2270dedd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5dbca5fc0fd743aac6dd9c17f1cee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a7264fa8236b193c854d08b210e6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b97116cf83aadc85c1641d07ed55e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a083ffa6311840b2bcd3bc578b1be9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbfc6de45c3faaa5d6266942c7a6b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568396f963958c45524f4e9ef391d55a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a1baad7925c510bceb5fea3d17d7093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcdb8f849a79439c5c1208598537ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cd9d4c8e4117379614ade3668ffe595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce1ae962ab4922afa4a83caf12e1a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639536b0d91b3f6000016ee22575ce197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd1e3a6ffbc07c61cddd970afdf16398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367d284bc22bd3bebecd458738486ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381be8fe34b4944ea511385c8a4b83b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3b34c99799eb2c935a7868399e59b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcba0b4831994df908588a954d7aa04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7346029dddb91e35376205a1b329d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d4c07a46349994e36cb943193144b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce2445222bf61bcccffc69de3940d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ea1c3053175f9974046d13fb39147106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acdf25faa1af0fc771f51605531db4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983c3df6ad42ceed9885e7f231c20ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad69a5d273f6f80dce1b94b3dc46ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d93920197e68b5cd4bfdddc437d0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551dfa2001e3fd51717d9e8179bccec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41174d8f96a83a8c673432b8336e9265112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333cdb0d4ee4a1fe24f7d63fff31c9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89dd549485ba0baba68c49b8969958114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be6c651b129195f7278d6ad78ca6ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6418dfdfe68cfd0a8ed64ec7db62c04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd0a711715229c14a68e9d90ad3af0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec42206fd06889b2dd3e2d5f48767b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19e76af4d70b6785ffda5db8dfc282119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b22bb6f0298807cf88db106fc13bbd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af111cd89ae5bed48111c4913251e99f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c018742cc0a84c1365959343386e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbe677da3a387fa5dad637f6314393123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39d3e103fb6ffa966ff01c969ad7e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73f1de498568abdded8665d5b185d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae24f4ca4053ae943550fefd698d415126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e7518f8f968b30274b1d0cc9715cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482af16eb53a3ebdce4c51b0d095c2f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bc2892a306c51a0d9f6cf59394f08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a443328fac029f7880daee57b8954130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b14fc60ba9d72eb2bd7100030073f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86121f2513805ce29392ddb75cf077132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bfb05624db902e5cef5a7dda96d8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e67d007be01b34c08b46e69f6ff2e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf140383ebf59a04e1e37aa8e3f663135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cf1b9dda71555518fd3838b870711136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8156ce3381765a6fc0e2c8658f34bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73026374f3d1371fb3e9718c551771e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9531502a580555a98109fb50425db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4355fd6118173782d96e49fc345ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964cdb90dff56ccdf2a634b40163fe3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4c7642708c6d1d1fe771d36eb6877142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372967c49c080933dc1bd45a390770a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aaf306964064cd9b5bd580b62e17b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49e3964d27884d0803eff595824249145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94912d5e235930a2e3a7848fdffb3c67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911dd3cd588616819bba3fce4c87382147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ee4bb75d7595432c5d4b4f586fbc0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc59dd2f1266236de3d4619107f66d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f63d1734c74b5b7d10c5e6e296045150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bbe1c143a580d545eac4ba488af2c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1be8ddb8c2b57e36c3acdd9dc3ecd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3f40f428a364be872affc711da9a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc502518ad490c1cf4bfa2f57753b47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8844d7d4151c8cfec1db3de2dbad0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3561468fe350fa36f344414c1e61a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de7628551d4410ac7782e64907aedc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d2aa1e82d9808730b7aa6969e435e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3908275844cd970e557346e56c725159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51864bd67cfd6fca44088b46fd90bc7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0073c406106094646c5ab0e79c4c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fb277763e6993c798215e108ce8c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e92e41a896136092710540fd4c5ef9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03cc56616174f7f30f077aef4c80c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce19b81020f3d1e5bd1a430164662c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4341079aa1dc2d118da75d88b8b598166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558db2782e3e2663fc7e75a5cd18eb8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363f1f4480479c4b1575d6502d376ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bc80aa7990fbffaa99ec4bc3f0290169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c224cdf79f9a5eb699bc5eda99e46ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb809425b0db9964a64ebeb3a23bc09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf9da4417bb7717c8c2aead32e4801172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbf695a8fdff14353a3978eadb49f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56030525c1e74930430e171e68b6f83f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6aa6aca16d51f11f2a1675e2e97ccd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e107daccacdc695afd69f890e6071d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79da2df8d8626df425fb71fbb48172177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a90c5c7c13b892989c5e5f01dd47b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae225d54b26c63a47f0f356d7271a30b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08e7fc80ced1fb6cb6115acf4437ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76edc2c407eb1da8ed5ee0603634ed3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c61db3ac88846f1bee24b742719bd0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708d86d9184632374a0f32d93598207183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048be813e4f5fa41308d0400158c5a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad52f9fd6d2e51e42d8b5fa26e8126185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad84e4734654f493a7755626be71d82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bf2fea2e03a1c69192fc13ca690dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4deecc207c7627452823cda9866ddce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f63b6ce64f82d93d7e97e1868b4790189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a29f947d9d7c2162f690704139ecc1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95309c4515473235d5f6454ce1d3eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f32eda7b00230749fca3430186aed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fbcb1e8dd10bcd04130abf0b3c747193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fabb86f85d5f8e6996b4ddb0bab1a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12137e75812f6fc19f4e879430b2f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66727177711d67bd4c7bc7f0d4b8691196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59881628c7d5f2d724290fb4b9f7441197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a25e2da120204153586dd92e7934cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94762c2175bb60d5493725f02ea8d5dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104457d12d9b3a2a1e3c8aae71e8df7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6a5d30c5b4f989d02554d967a1b7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b45ea08226a9ad115f51d242dfc41202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff082cb7a29ce086018bd7ef8fd4e0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ddb6957ae4987ef44f972184ceb41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303f64e2676f3f761f4539f335eacb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e25e8eef9ce6a8887a9ba47a1cc44206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763a31687bdef3f003ebef79f01f948207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c1a1782acb475117c16b736f0f126208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82e1870bd08dda50642c5516770d94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64878a4114bdc4c5df582a042bc5495b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d07c84e66b54a4fcf3fc0816c5e028211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9373d6504fb4f631a4d47af3f3883212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb88ff014f560ae31ca6ce15651401d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160977b97b6c927d0a3af878fa55556214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402bd8603570713553bba9a619c26c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f6e826f9c106faeb8ee7e63a5c31c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731bcd83c9735e0a8196ca50679ea62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37560feb1d71b1ce0142d970ac7ad5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da2e1b62b524880733537a3cbe6aa9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6dd68c7fc6100f4249b15aa4f5eeb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbcfba098f6a605de33b0d056fc467221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c7c24e4f2d7c97f2b20e757789785222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458da418cc77ed396fc0cd7eab5ebd41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473ac0fdc0c940994f91c24e67a4477224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043140c13e0a7edf1061dabf9ba22d18225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c870eb9e3aaa8e2668f3f34267b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9181bf2760f6c227f15146243105453227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449419b6a3072f76fb52fb8a37229aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f71015c49757900e44c3b85f89f9e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b5f6a4f0da3fc42ac2306dab96f35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d0f0f7aa48b6f812c18e223321e35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e5e693042c1f3a8f5708c6e500408232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965548efd4082ea33dcfb2846016333e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874e1f513fbfcc7aa3a4cfd2724462b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da503ba780c0659031242bcb22795ef2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12528e368eaed1727b399cb0caaba1dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984dc2bcda9f850cc889ca8df141b3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebea82b17d9c7ea884ca2c25fea699f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fc18621dbe76cf103f596e6c49d14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9769aca1b28b4a3a13824cc1dca2a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a223f397e9b2992c7ddf839c8aee7e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1762d4f6ed79e6f8f945ee0f73024c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56bbf335a5d39005cda62c156187c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2167f04d509f1b5442623c6b5737d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741138794519bfab64ba10f68c5fb1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70114e2d7b03c57e058858d18071430246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141bba5e87452c681391610f48b2edc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d09d6f8b9fc02bfecdfbbca78853d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaba6b26d5c027e964c5e1e726260cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2153d3a06686086751fce1d719d786250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadb32827003752bac70d5cabd4cad6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99386ab7ce63af76d506968b3a72508252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f884d3eca67a42aae21cd355f596ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16597ccbf7f1c268c88d1bcf6ee6bf11254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5a3c29d77ca8236e5973d9222802d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c15b0853e71a4a9b25c7daade60360256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee115d6af112c56dafc0c4e262376bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e5ae14b0746fdb65c0f324ad0a484258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14868f58e6398cd0a0e284160d7d9c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5c9bb7f27478e5a9ae1fe94d487a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362319135f738c87cbb2d194b6fa6a2a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9aec6f33098fadec24253ea00254e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c64a7163b4f757a0de341ecbddfc6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dce3af4f7d3af1338e72b36cef429264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373d58640a54f2d6ebbd4ecaa548cd8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cec86c620c01ad037c58ba89218c23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead261730ea09d5ad694c53fc8e51b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fd97108c2804dc9cf623f6fcc344e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a837d0cab6a1c506bebda36c22b4cbd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9bef25c34d1238d7bf60cbc07a4c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3a1d209e373beeaf3c594f83aa8a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4ed3a5ff3d72b59a664f9189330e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977707b778516a6d57a836e15b81abe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8bb63faa2064e7a6a44208dc782d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25921a68bb2c5723513de4f6227e0cc2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfc8ea5dca0b005de690f9e03b9f19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f34d9bfe19a01324b7288464b8a8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa2a1125cfcf191f316e25c8fb26a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea36ae801949f0bfb2c4bbc4ef07fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205553050e5640f147147b54167e54d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1518c956130949bb83a185590a48ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed6b3fed663e909bacf1c29011a667282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8559fc877e6cd9d4232a6aacae522283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8d75801fccd177900d7366c8cf30b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94c36a2b4bd3c23281e0c09594c922285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8c72c39525877a1139726f6b35ef5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e43eaceea830629d0b6b37dc213759287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d50b72e40bb4e0d899c680f2718a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d3af5ab40b91f1d16947f4298226d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d094020dfae45e909940e959d9df81290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6f2d7b0273e28c6df931815a505ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02cb4f4aeece9b77ecaf7776c13517292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808b799cd6f199b4261d564414edcbd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589d24938c46a2fb661c75fe55575d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c970aede10fca297cdffe6f2341e772295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35645844701550ee5f55659d52162c55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f315311dbbe580b4081dad6e6e5f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e01af2d4c018fc62df53a34041b8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796afb781d9325f58c0e12448d7361a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbd57e15306b4b08622756814aac9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2414f2f0213207a395e1a5346a63b4c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8ddb7376215698b3c827d7a508b4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8adccbcb4433649899d48dbff18616303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ab253867606d153befbb033f32f61304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af62e9662f9ee631afeb0c6cd1b0f57305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e52a099fc693d3a0baec4baffc7c2c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b101d952ba517757067f6988478fd9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826038e5e05b487b475d2eabb898bb7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ece06145c29b6d516814993de6e70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4d4f7d9b6f0adce864a8b9a224a42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee434784a8240bcff2a2efae5faf03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf61ef70248e10377e3a2c03388eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fea7b9a423d5f7898b6ec996b72b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc8d29e81893e3824c11721e49c683314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38066785699669489baa159c80ea52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d822d7ac1a31b39250f1a592b5f5c64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8a04551b6bb119c4d860be6ac02a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da442459111afe8d93435b57f59f92318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832dd25b1a21de0c7611e85c2c7782a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8f29f7f9738269f5e2c3b5d005866320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f479d5fbe5704737b562cf7942556321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2deb41f8f74594d19149784b400fc1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e00eb155919b66ee9614b0f91a7fef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d910f66701760f264aa9f3d574e581324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a34969e9120f1745233bd971b69e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c95fec197863a33571044e1ef8ca02326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00088630da41ef8ee03c9fd411136958327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16eed39e867318375c5569f3db3ac98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57763a51e886d08fe2aa2dccfd9750329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fda7df83227a6f640a91b90da104a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262b8c93d2dc2d72b94d44d0d725475331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcf9dd792f8c9fae0926d8b423ab31332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b14d116f8db532fd86b5263a97abf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffd62c357cad615030765b957772c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79084d46431b87c3e30afd62a2a2a82c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78553990fce5b333bf575346dadb340a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02074766e15b9f089a85d2234effe8a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb39a93bde4d6cdb9a8f0550d5d77f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb5efa9e1f954b3ad8f59c03adff69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e47883be398776c76e3da2dbc531b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bf8105350bd60cec81d2a781e4b68341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf8c995ee86d69e39afac2fc976d33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3c9c9ad92665fda21db88605e8b87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad156ea185c8fb25ceb25f6b49c1dae5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1072b8180d98319d78f69135567c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924666a49d3b7cee982b410bdd3a10d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d80bdd3bd7807b34db421b6e9265eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6020553d5891e813f9e6f8104e9c80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e04a8bf85195a4484fab6f3ba57319349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2f3407106c1ba3790e26a6b846628350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d33a7bc54ee6121fe33babcb58282a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7364035f318e7f727480c6568c78142352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9e3b947f2b4136e13b118155e690c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5269648e8aa8c2628d22a896ad2a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7b89d9379e0d7db115a8f0a04910d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29916d131c69b7bdf2a3cf296a9acbeb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc9ea98c8ef14a95a4474130bad507357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a1bc7ab5402c60f92363217d01d9b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75560a51c46d87d1fe2d34072d599da8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6130f586216a9eb4e972f243c9d74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac97d78e061b02b3d60cbda44a5e94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4e42a4a67ef0a4c0e2cc92312cb72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a47ab2c4c64fba6311865a28b0bc08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b3a40e6f361c1ee2f704e12c0935c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc456f3a6977a397de42f06dcdaa7ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b471b1bff9f1076333bebb66b47ec1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c989cc66f485b31c64020a13c97118367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af013bb52025febd18d624a73cc0c1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64e2278e0efe884ed0ed685e04be26369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697a219d94fdd25a44c6ec8b3bef7ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff03870590d47ad97df64055d8c746371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab7638ea8800463200d6d4692eadc8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c514ca419ac5ba9938ff7b07c7f25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a1f027ae7d2b64abece849fab0f9c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff25d1c1fcbddc5787dbe7d7ec3ca82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b2511338a047f9980272af6351d5e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb15250227837016d6c2fa66a895f23377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da477476b2771e72599cb1d95c205b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a525a88da2eab0e008d39c9c9558b55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c59cfbe574cf111b14178736f6a98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a120bbcbd830c3cc804862129d7af8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c4a2a1974e335644ab47478d9ea02382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6abd99d50e855f03898939d40baade383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbdec94f6c286b13f71827b928d2cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558914f7e618b355175480dc18c11771385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7005536582d19c3e285a247b3ae5e4b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0784a93adac547c6bc67a4b9a25039387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984e9178aa405df9b96c516b2ca30df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e867a91ba17c00dedd0e201fe0b136e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a6ca0b83cd8fdeb84188cb1551fdf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e26b7532d9deee3ebea79823b0ae7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a773c3e9f9e36f8f0221cc6805036392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb825f6ddd406a294a79c1f9e7b787393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04cba7a8ca3cf38fd6f0e96a85e182394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69d2fa679e2de5b4629cb4c9b00b0c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd9adbd6910c696b725eafe2d5df73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b171f2f444f63bc952e90d23db4b37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c00d2ccac6d0975a6e0d15a634a02398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1969af6808ebff02ee1b5ddbb8426a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002dce9a486b2a3e6e9cf0d48c74c62400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863f891433bad5a2ed3276e6d1f2af7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d022a474787f85d3bcf8e7efde628b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f97e3f92ba5b378eb3456fb8fed87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b992c6ce20bd9fb693d40a899ce226f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecaaf79f276e34d3ee54cca752785c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeffc1b180ee425269c1c500fe63d80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69356c7e1f68c7deb646741e056fb42407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff3f1e2356ecb31b77ceb23dd0548d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5edaa0301377a8124dbf674c76de35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e9215033d212ec8e33a925da85e95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6f8d088ad8b7ef7a61f8c81ec8722411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942503c3470100670721d6e77e6fdfe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a8d1407830cf8b37c30c941800ade413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d965a75fa1d390d88b85c5d679e0e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5128e22e70c786e353ecb7653d76b86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150aa686091e5be5db19c5960735d6ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809f704633549a13fac94600608bab3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64620af4cacdd922f94eba709f7f3e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67399f2c9b12a0a56c951eda9e385440419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fea66ce684a845a4aab0c8bac68199420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c81892babcf1e04ba5290a3d9eb36421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d447d519bb067589ea6138fd3dfff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a671b4fdac9cfd7838f78b8248d4e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3001f296a7cef679057fa2cbd78ddb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daf0be54173f5d6afcc56351af7370425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3fe93ad74ce0a6327054fdb607424426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31338959ac39029c0f27f82dec0f7a97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acf116b03f4191dad02fb604432735428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025cd9384da93112f6e43cf577a3720429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c2d49dd61921290c358e3f9d71a0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756c5a0a79e2fc73a7447792f299334431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778eeb79cba05b98a3000e86968b324432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb12e9243bdd8afb824ca6273b990a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cbdb14043f6172d835eebe7ecdd14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42be065d1c94197dcdbc1c0497b750435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315b4f9e5b28c3306155f1f64ff85b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f6b30488e9b7f38a5ac6980714a2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677588cdfa5a5ea242927c5cc1e8cf55438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47da146195c4efb08da0d78c07a7f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff7f4731ac6be341bf5385550cceea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75854290723f757132d4999d9a4040441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fad8f910ae25d02168d4ff54d54dae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f54f88432aa30716b8c51c0e57039f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9dee5cd0f288f1014f9cc09f77c65444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e91d3c862fb0b6bbc20130882cf13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef5f39a7b85f7c582bed9f36413ba4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb92eff2319f5b4d1ba8d447aee40d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ced683cf9790f3228cc745a8e1c28448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564fa231940b5202cc9202c11792821449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7c022ae5d73526579405b41b2d828450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d67b529880502f30b918001132b3fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33d98190472842ef85194f587965da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593656c9c494c3f259583e360fa73867453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01937003dda928598cc52b024b0094c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf02fcef756e4b224a34f9a3abe6c94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801258965292f122252f6251ba7965b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b544c1c50fcb7167448d894ff46a76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878ccbb66f69bdc83ca8232d400e811458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528615c4b52cd0fc5810f3de5faead72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2740b451dc33c7bb3be497aa02793460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b166c4cba2f47fea6b26d71700fd8e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a5eecf79dc57fd49f5b8b2aec4d79462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac450e3ec85a308d0e56d92cf3d1ea40463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45659a5c9f8b8e89404c18d704b8a06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71ca6b64510157d025f76efbe2a95b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5dfa13de0c1b86e65bb05399e4e9d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d69ce59b4986980fec94c2435f9dea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3575cb2a5b3c62afbc82ffc59b2ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d9ae195d18599fb4087c6781d6e31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54e2bb9ff5b37b7410979849e303d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bef1b062a2fd66aeb570ebfcee9d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575114b49a4bd38ffde7fbc239a0b513472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121e0b68171f16eb4914c88a25171b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ff3f0a40f1f7ef5fd8fbdada31bce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b96db8285208d849974f8fda393480475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb92698920daf3ff116882e78160bb9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676a0850d21e973139fdc771b253a37477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700250d49277fdabd78c5591cafe25f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcf58cadac4c8a90ad688925d6ca65479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92a3c80a7027a7728cdd53fc9f5545480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e9c897a3fff0450696bdd008fc545481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbac6822dddc4066636fd0fc5166b62482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3398e2e4ac873699ad3d70363a2202483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e85207fb04a164a0b5aae8981e72cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd21c6d8d2a93fb2a754192ff22c7d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a6474947219272253ae7959fa2030486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afb5f3a76bbe39f909725c46e313eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0af6f2bfa950e224eb4b1be116344c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ccfb96d04e07c4ccd9a116663b5ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016d9794b7e8e2467cabf05d5669293490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d6e4aa85fd2892a2515d8e55692be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed119247f0ca724c013dacaea3dfb6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922f115cff78a24988068f01208a229493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e12ef1390852232e7d22d95a7f1ac1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804b44ab497e8bb1bbe9092b98df941495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf67867301e041f559324788eded85496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35caab3b3ce7d3f04132ec394564d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463f99d2e53da0fb75c662844835190498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065255232969a018d6de43df36ecc762499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d771cef6bd2173f8150c63474e50ff2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec733779b41bfe74378639deff5cbf29501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd587cfcb86b96f09092318f7ce8211502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8723f939ddcb25283b4760dbc30b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1176ef9eefd6f9ea1cd8ffba009ed0c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388bc1d9fc006b813ce851c5608077d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381dcbb91e191bd4f445bfa90180963506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d54e5dfa6cba33ab01bfa933c34d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430327adbef2d66fa0fb2c504143f1d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bd9ffbb831c7bfa325fe1cdb85039509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb6f00dd060e1349e836db4704f6b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df62ea74f4fff7a7d55b016cbf212b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199a4d026273f85912242ead6fefdd8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd9b09d71f014e62d83ec308817494513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514824ac6fe1d49f1aa9d36f037ca0ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90549a766a1f557f534d7837ced740e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67160f6888ea29d02c1854e71d08a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee69d73897853d3ffa7b5a5cf270803517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dad14715dfada3416cf5f9ee9cd6cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035730a89eb94f1b891e79a6c5b8321e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07fda6cf9006b81b08cd05d492df93520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0660350afdba2681c4a20b93f07a239521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e962881cdf3db86cd012a52a31a4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423aeb8548f3d01251d70edee9a5211f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0041b01e1b838bc0007a0c4aa9a42524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dddc07d78d0ee0bd49c5895403734525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb74322c2ce49be83778f6b14ca2c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d87c1611dc8a00fe48fcf9ebbd9af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2d2df816ca44111a667c26946728e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0da77c363a24e3931e2ad1dd81ead529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325f6770d1fdd5c2cebb58e986aec57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587834ab0bedb6fdf4c8591488d6a1b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1482564f3a9902b0310629cc6629d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db74d31e6c1184b2f62a39bc955328533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7900258c7dadc075569a149384ec302534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c48430162648d1067a312b0935326535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd3d51202cf5d57c4dcd1205e3a085536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc174da7cebdbe269bb977c4a827f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c81a7a67fed5bf4013b8651c67a8aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2339a5e168e8ac911f0f0fa380c697539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b2b678f4b6284cafa07d28c1260ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463167e153ed3b394ee451240de2038541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5276bcdbbd7fbac2e22952249f9599542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321fc8254a730e683789b12dd57fbd9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9d8d205a6d162dc7576bf11c4f29f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed852be7a83df801cbf1ef6ac5ee0a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7215b9746f32b59c5af5a89cb3153546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f00ca7de0b27697ecbdba746fba43547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93286289ea84b8d1c3ff4cafddda61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a611da1ffbc82c33f2d888c5fc104d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6681c2f8b17b319878046746bf7b30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d4b8e1da10366e45d2f1c7a502315551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e799323bc17f793bcb3861448d544552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59956ff6b485106051b6482ba7e4f7e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b95b155a281e5d7124b3ad466216da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341000941773d9c1852f5ee30c9fbaa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56af49bd3915500ba3088d5e743605556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f92d18d0fea9fb3178fb9cd58aa9c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443718341c9404f08f32511c3e0c3b39558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa62768267165a4081ed44ff0e26da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884191ee81674ed4719f11bf927de62b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9611bc86465df6dc1d14e8856c717e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e205f771f18e12e3b80c75b3774fdb0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39962ae7e2b959482661c2cdf19fd5a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6f961f615777206d9168085e15922564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b05df23b21513c3baa9804ba02a350565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbe6f7a46b2425d9a98b46060d3ceb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161e9e201090690030af0ee905656e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06f1b1e3e022afdf664b10e1f2e4f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abc3dd9e7aa29f84fc8e29f8f746bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224e465046435efa8cb786b120ebec4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9a2e4c9c75c581eaa2b761bc26884571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b522c44d59681e95f5766ce15907e64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd71b102d69e4383ddcca8ab6e9ca1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2c4769626903121f6eebb2480edc8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad8b0106818d6c70a826df9361e0b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56b528857bbdaf2a132f5f49b5be2c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99257b252ce69dc80f601335fcca07da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbc97d51e329f7341a826e3e7a2f9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e974a2185a77653800e7121fa4972579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73caa68fd1a4343b36b38111b424cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22408e1db891cf9c0f7334ecb6d8a1b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81279bc96d83f0c161643e7fb8736942582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8dd5709b573967380b9a2fdc2ece2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86632f790a9636f8fdd03021b9b76427584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e30c5aef56a84d13c89147ba1e8c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77de4b729e5f2e58474c45340563b11586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5efba1438706ddb04c7a433a4c8f48587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097735f31f4ee600c5b1293cd0ed8025588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d36183f6a9e972b000537af2d456ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86b7a51ca69c545e49aa156016b5de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8b6a3686a4675a4f16b8acdae6304591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e767003ff8c81e8122e2858a4627a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc5c6824c467a3aff0ff0cb4843260593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01679461398914419ef7fd750c46f88d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ea2cb46f995c7d0538d9171d83b19595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdf96ff9480336b2d94c2166bbd593596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac504e22342031b5dd5e9879df1e85597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4c41e38910c8c0c9146c14736bb04598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9dec3f132eb109cc909e17f81635d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d0228ac63044eb372f63ef8d3132e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de899e66f5d3fb878228b361d2887132601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57e410d0176e62aec258ef9dafffad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8e25c394b13a147ffda59b2de4763603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ebee0cd7fb9cba345cf5427e1a53b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf2fcca06f5c3d2a6554d525309c2e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f247a5f3a4aff034434b8149b347e70606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283b4c38f0a95e081397c117133b603607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dc0928480f7aea8a6e29752ba340e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1fc0f930708406920d4786a57c774609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dd15f21477629f7a07f466b6a484c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192d57aa9858a382d0312c887f52bea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597ea32bde724551d7bf21c8bb8b432612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6ca6ba08b927028c5b22f2ddfe033613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f42a96984f418bf69ec83e81cf950c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79e6c0861428ea13a582dcec59ea7f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf47064d311b4713b8f8c2444b7732616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a5ad0e711dc4cec58463325d4155e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56293ebe11b44a887091c08c8ea9b12618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6dc5151b237d866ded585e3949b3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b354e7c113076aecad7bc9ee8cd5366620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eaa34dc797425c9132da02a8a33ee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bec897eb8910c92baf36078f1c2b5e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f2802c27a9644748eb3c89b0b7eb6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57d8f76b9ed153bbde41e51d988afd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d111144abeb12a1d065deb15ed62b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786e30a1d77d313dce355c914fa99fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501de75c250730419250f920f925c880627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05982fb135252e98d7d9a4c6f2ca065d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e3020175a1aa859ec85d1871b8107629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a66b4014440bb25f0839ca919322c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e08897b74cbc7ab55af3fa51a87c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1664e0ae1685129a610131450e1b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b291c13bd9e4312b5f0e3445b47c8bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac2f88e4e33376e31f1da7baf54a4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f9b61913f7855cfb02d3710702850635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545be4ae58156b351a9df93bb6bd082636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dade9a4563f02d763ea66171bb01dc5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a93a3b067ad1ed5d1ee92451d8638638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488f0ef2fbe079e5a97bdd8df6f6712639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911028b6c9ec0060d3dd8105789fd1f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bc94c61be4d5f4ccff5c6b52505d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a1cd0b2be4769b09198f5b06cff5d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e0834521a424bf2799e87f4f3be97643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcf2f2ea9af6dd211ccf238a42a9e7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfa4f663b886910802f6e439306fd8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638494f66f8376c0721978e4f881dad1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a593bcee53fcc62533f5cd2dd2baf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b059be250da21712e0e33d3bc92a38648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc62601c40c62e471f19f8b6cfed956649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51b19c652804412d21e057ff7e0eb9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f699a543910bb3334962eb6b9521e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc7ee637e31e880ee3e4b4cd66eb3b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45752951932a138ff6552edf1450e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733ecd1e6d7cd09c81f19164a64726e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb6c18eaad8670562e2e23bb03139d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb54f0f6e1d03095e607b44bc82a6a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d650282f359cd6bfea1b1136ebc5547657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717462156cb0f19451f7b60c8273567658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87debb6e3c7f9982568b8ec12fba2e71659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39775402e6804e8baa173ce70b961812660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b159a31d9ffcdc05fb4c4c9be5fc56661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e2ee5a24905a1b222231701733302662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0be426981610ddc79bcfc4db2c30b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece854d4086e98d03b01a32bc61511c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de5d8e8c7bdf9511aa66220c190b79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7bde8c8b69f8790af87ba2d5531ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501fed55502395b957f72e2a9cec648667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff17773f0bf12759c608793be7be0e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a54a59f70380a0a5dcb4a10f9e3c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae99974c7487598d2bb3b368d43097670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733021d389037fa8ca7314488d571dbc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc42b587f815aab09f58baef14e7fce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d10984f07ebf69345da9d9eb218244673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ab65331debb95b8773e4c9d15c369674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85567a0a53510736811b6e92fa5b1dab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254af68aaa028c891b6ddd50f199f0f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafff399ce20f84cbc1f49bcfb14313677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978a18261295e964db7ddb53fe81a0b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131ec722698788b940a9c272b4674c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8718958e2a9f87a21f1ee39a41acc0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dc0786f8b88854898e54e259f79a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e0e7c18fc9bdba406c28f61e9e4ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862442c011d9e22fd12abd29dbaaeac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472409963494c24c0b0b90b7c516ed9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb282c301296e5ba91e560f23183e3a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78714d206f16732dec23286359857795686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2fc045a4b65e6ce241dd7741e43db687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a4b718e0af7e6981f47273d3b2a52688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c80b8245f98deba746241634d72859689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356c32336cd1e97d75277cf55a8d821690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bc3455cc69eae6bab7c1333c1fd39691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80451f68dc0549b3005aea069a127a9d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652909b986829be4c6c7587c184d1415693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419d75274bc985406de3382a03e28c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e404f89b1f41c7a98de73825bea3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ee9acaf1074c9a9625a7c59a632b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa43ff99dfc7e8544d8bdb37f76816a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3deee17c264d2ab6ece966b2a9434698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2e8dd85148c06aca88da5eb13c2fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4773bd3a8673bb7a8c5ee48b3352405700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8b9c2997355b7c182051e00ba793d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53711f4109db3282444ed9820a7063702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc455a620707d920cd4654d7e1756d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cd5c5c9638c9e8af4e7f3d7a3ee8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fe2ad0b4bd7531479b4ddbea5d360705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26be4822dbf4ed3902147176637c37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab07c20714e0d4414d87a06511436c6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e192877a8f53fa993d02377535cbc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16752e3297be923db65e049d7123f2a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c5a9ad23bd1b2d7b6bca8891fd6d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cbe6644fd1ec26133865b52395c05711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f04e6da0a27f53d68ff3ed5af1ea7b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7abf4889ecc3c404d58f5a9c5ce836713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01914a16c048a6b4e01584d77a61ff47714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5892dbebf770b4db872809bbd726ca2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2063accf8e8f62efecba979fab491716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dffe795bc515adc6dceb02df5d0de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a329c3453342c46fd6ce0105953063718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8b6182d0c966f2416321d8e148ec5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c323cdc362f569d10d30b77a64846720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a35c329d86afaed2374ca831c4922e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfe9e0ebc138f188615cc674f53481722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b76c89d9cea99e312ad3b1443f1f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba62cfbcdc283738cb54b356f6f470a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ce5f8fae6547b32e3bba3080c0bb4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a981425ee6923ec29b9dd6f601e59726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d33d0cb9aafdac853e058c7729589b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8401caf9d47c6b235520e50a2eb8a11728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0195cb69fbcb4015d1583744f008b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7795ffee985d6f4940c12b36ae012730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ef4d9e870efd5a7695cc7d0cb87ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad1e56a7880a65ba653a0565cad91f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db882ba4a18f14ff3b5c6e499e5274733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1476954b51b3d0096bd34df2d29acf9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156a5c324c8862eccfbb7bac2bbabcd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e784936ff28f0b3d16aba79b774493736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3d565322f2fc0fde1f34c05816f54737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a36d9e7219217af679ad19ae39c283738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948cf88fa9ae7dcf068f05cbdc4b2f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8b81e3dabec828827f4c2f3ac35b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d560ba5ff8b760d7ac4c6859ec485f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6195dd20df2848446804bfa64a90580742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81362ddab0065d9a5f7357fa11fef905743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074abea318dfa45ff45f1d4bfe4e7e84744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d61ef0941c23fe3065a02591137e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f11356c0f0bb84c056dd7d57ea1e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a99ffd030de0fc583162433652f75f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fac6b1957ab56f04c133123469f571748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fafd704de08d8e974c3c67803c9f9b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fefe6c8c6bdf579d7258742197b15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efe9020fc99f047f7ecc85843410fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75252369219022d344429e860231e1ec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4313d41073ebe3161d2924de5a98e21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae239b77f20a3b767edc36ffdaf4fe77754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc785b560948d4a8189179bf4a7c9d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81c48eaa2637eaa4df774739c7f878756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385785d251a2e8afe88bc4cb5cb354b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e3aa80b7b977fe8e8e02730563114758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7455ef5b3e9a92f3c93f81bec5c35e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92a7901fbf4d121a6aabb150a865c8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7866ec9b5c81d786132a8e5a5d570761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0cb14ac13e03fc800cdab2709c7ef762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970b6465658f5bb637790bd005e9905763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f88a71a6b49b81f9ee7118e6bbdea764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb825cc9d0a62872ed1337b9231650cb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a68de3a1ace75d1785b6bb3f6fd752766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e913dababd1ec50461d5564e5fc94767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec466d3aca86eb6c7a0079fa2f0bc66b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87ce2127f5ec34d1dcc4396a671138769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8d50e4df2e5aec18b4bf55d7eb112770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c294f2ddc5cec7d76066cdda446528771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c7637d60df5100fbf5ffae9cd15c2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db313eed4f630a78a0da61e1e9fabb48773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a66fac80050940a4a4ec950423bba774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7818ea4ba30f1c0efaa623079e8a7d1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3a778b059aecfa907f86c4f6ce3a5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905fbb24a1dda0f540fdc8b6f9331c8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40fcc3a24e4a7c66f068824a41c3be778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1b942d558b672daaeef1638cf893a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92870230db12cae0aebec5a1ab526a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb253104312fa750eb033d11a7fdeda781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98faec6db891d73f1dcf3cfcf89e6e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527293e8a88fe384b2b09b67f027957783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba23c28b0a94aa2cc921f0ed04e8c3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379105f96135c42ff56567c8cb7e1ac785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f50e2c57f5789afa3d9ab175a6c36786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40561a7fe45bbd9479fb8ae9d62ad769787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c833ba404aa89af992a04f0f9ef501788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018cedadac4fc295c82168c37b8ea7f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e66d689f9aa59a44ee94ffb56b0ce790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d3edf7c6387ce2fb9cf5cfdf061cf791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6ccb9a6d2fa62da30012c604dc77c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe854a5fc682d98ccfe9117c8db9f369793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598abf8df42b21237915757300b9cb8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13eabeb34c45bbae17ccd251dfdb124795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150a5f4ec63296d656851fd2ffcd577796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff2741c181317cb4bf0d2771554c62797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85929614856cee9c6200ce41651f7083798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df15262e3bff6f4f86d839dbbd0102799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65ef1a47bbf5f9ed14fe301570cdfc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc48711b0e7a42baa9ca28d64d5c5e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfec23d57a95bc65c787f112a771dfb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92d359217c451649a3406523d4c35f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2591ae229aba46e4a881a1f41457f0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a151f476cfbf9c7706fb4425476f2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4046aeb45937728fb75f55d1e5f6e3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a94ad16bc98628fd820d68894d4ff807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c7665fb109e00dcd1fec66080b99d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfef54e3f978fc722d2a87a733ed7f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a35c15e440494c8826059c454d89e6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa726f8735ec27d67e7b43f422d5d206811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77107e187232acdaa1664cc0b66b2e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093274f9dd8521a9b47bf4cfd0202ed5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892797eda6a30855d0b3910de5bb8db814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a03a797070ea4dfbc519f65b956475815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac096066990ef8cae4137ba3ab27ec1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a21d9346cc39d2ad79d2fc380980ec817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126312a236ef4ad9403cd391e533b8d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ffe1f8002abb580f969ad78fc4f5d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9754c733d38e6f1187150bc40a24dc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95154d8d30f06b8aaa2872a00dfa586d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd200c3763e09080f2f4c29f853be2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d316a5c5a5407d07a0847ad9046077823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42139dc76adc80f5833ef3fe6bae080824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa44af768a62a6532d85cb19e701278825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7ca3eb972ec227dd2a4d2bf5892b0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c66a67ed85bf51fb92c75fdc89eaea827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d897359970f1da8f716002dc23f09828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c5c869a588c89e5d1a800e51d893d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b7c48863045cfcf14eb32f66bef73830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98008d825a1c2224e21e2a81e35452b5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c2e17db4aa641c349cd26d6732d9e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdca53ebbef412597b7e4e7fefd1b1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8cb53dba8f13bbf7933bb94ea35e6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723d9f0607d8cb2c8b93ac4034ba281835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264518b62006e1625f393bf0f73e4bd0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee637199899e7bd7a892c2aa3b265247837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e3884a04a5c8f55caa133a9ec2640838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94381d6aedd2b3a42cbe9ec8eac27127839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e8c5d9b2f28f809c97a372a03df60840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93a659eac2384612bf5abeaa6f489c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4270e190c7fe58b1e07b55387664ad842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaca81318af3df4f8db666c5a865ed843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf20eb16853d75361228e5c5631734844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79211b93a8f4430f869394fc2d91609845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b81a156cd8ea869de9923112ab4f5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3f0aeced8b6eab74f4cf041fe84ca847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9622021a1d82cd05969ed2f18a38b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b773dfa686ff4d90633bc14e96122849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd07df32d699dbefa2921ae5439841f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dee9b18ca5eeda28e4e3a55d4cf63851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c64cc0c0a0fd8e77ccc2ab90d9fc7c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f9408b2797fda996bcf2eccb7bbdb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006179419eb74764884bc83386264a1b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9143d9be4506ae2919e506365ec4434855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ede7cc25aa46289f694c906a1571f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9625b2f0b56c4de7c88da32b13debd6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cd15ce1b9a6cbf473664cd516fd9f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5ee488abed8d2400457ec28ca030a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311da92caab128d3cfa7e5e20b6a5ef860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed0660e6b0516689537f77025e7d41861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c47de716c79c823bde0492e45f7d06862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911edd911305f3ae9a7c27499682997863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a932f8aac0dcc4feb93befe4b28cb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840a95aed35166d85dc8f70a03480e7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f19eb67866a9ba8a0f338822a98765866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f973695fce7975ae22636e1e8d64080867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f946582f0d409f67849f0ce8a0f28bb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb08b21e0231dcb48b750fa9a0ab66a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670be122a0d091fc9f33248f7ef110c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b98c6bff661d2c32010970d89f9a1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed75062b5c8de2b2fcf270eb138184872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51bebbb6ed91953f4aa700ec5cc4cd873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72770e05804fc81e3a62d661c2b2e28d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213e0c0dfe8a71db053dff851a3c85b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83880e02a99b21078ee1901ee2e931ea876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ec770e6a565c363e9e5da99f005f5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df8fa1e9552ae5d74a1352f844a1d8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f5bf8ef698cb8ef5bcab3b6130063879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92622624789617a40909cd5b0cc93a8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc599a31a94c39ad235dea3bd8b0763881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d168ae7ff5cf471734280951401a3eb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bf0f2b2233eee6c4400ae000f427e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0e72cd1e4bd7980a0af1a74e05b4e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969225ccd08acb0be8d12a6fa45993b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230cad81b3e389e57fdc972fa829742886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199305251169bdb4bff194d42bbcf1f7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb72584d9af37c610a2ea1c84795db2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e1e168f94bef5b6056e3078cceecb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45ae3691dcf8d09ceb37528db64de4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d913a890071ffb0e05ee7ba397079d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13064446207d49b2f224fc1815e4f700892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b48eb83cb26223b38984d7bce013d4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea80a7fbe78dfb47c575a5bfb4f452894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bfa2987d6fe82c2df5fddf124f071895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fe083d90edadb4593bc481971f57b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945aaad0e326cc53715f0602c92c435d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556fe7d952c6a00c9f026072b24b2c2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734e8bb30d63396d22ad22058f5ef4d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e57bc962a61cbeda4f703289e9d3f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b07299590c1cadfaf5adde12bf1e3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45805c042a5c245b8deeafd5a58bfa53902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f221aea36f24c9d3ceaa64bdfabced903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91340572e80684169ac6aa4089156667904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b5a1c27969af7d75a6e4d92be8211905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6c972ccf54bb5c5d1902bb489f616906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712ca1c1253095c6a612e1e5b0709ca907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea9554145c60d39379f0cdef58b3a1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e854b37157fba1e00750e84db4eddd909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc14cb222889539489fb22dbd0a89b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928183f319ea2512ae23cd2701c57d18911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4bdd66a7996ce2ff6581496fadaaa912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591363728a7186768544bb5a0fd3e5c4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee556bf8c5f1fdd712c02ff38c075324914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b1260e83644c97dd71fc90cba369a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cfd622f68d3faac6c319b159cb09e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941888b82a20d30c00e9f491a28ede6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bb6262dd6ae9811ec835fb78d3ebd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e7e52f769187efbeb7f9bbfca0547919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dc8a56ddf184ff347842c6ec0f915920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895432b3a95675893679bb3802eb7616921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebfacda0cab9c99d9730fd18e4bcc4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258602d9e16593a576da3acfbde9142e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc13ad3dacd6b2b9ca439a88600eb85924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd35ac4770df995df3c9e4b21ad7dee925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74bc312f68f64341a9001946c535f8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613885903bfbe37bb9cd79cb11804c4b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b80a27fba4d28ce0ce7f427ea199f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff929c1556ecc605b391f0b8dc24901e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79851e2100495bbd27c7b4309eba128c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fd954ad536806723bfa04f801132e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634540fe76e4a6a78b9a801b4842d5a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a4d7b6c7d459e5d93dc116c964cf4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d76024f84aefae3d3acd078efc8bec934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5a0199043eb66ffbae0bf31869607935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca88941119dbc12187d20907bcb06d6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc3186119dab4ce7ee99e5ca4448d9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a092318b27ad306ef7133f282ed6f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e5554e92b1b4f835be215e97e0b56939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c07cde6d4c83fb4e515472665d9afc940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ef19b359065300384e33f82ebf65b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331902e48ee238523c48498483849b5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd55ecc104fbed2c8cad5e370139af5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850951133641ba73b40e71a8c57614c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed743933cccac8bbb679aab8b4b685e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16880c22c5f7429a04fa42e6c5a536fa946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded196ffe9641dcd276a82805bf7ec8a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e302fdfd81c4868b4c70ad025bbc8e2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb46c48408b4174eb6524376315e5e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbd401d3c18e1aff46aa26fc18f02c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac66bb9e58ae21938cdcb9ff5b1223951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc9ef2cd3df1193bb7c9fbce8ca446952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d74aa80bc15b012bed85fbd062b13e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c56bf44c3fdbed050f122e5aae09c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8d805904d4236f29fc85e9dfe8b9f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d89576f59814090fd99a0f539043c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534953e1411321742a4d02fbf06e99ee957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0c9dc7914e24da672b94b4fbc2ade958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf9f22fda1f484c1d4a6ef41060653959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b16db189a7a4ef53d7855d323cd83960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b19764d18e7a50a91364852d2d517961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3430908153d7a42c091d70a8943a1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d18dd1ebd25892b62c0cfb28c8f267963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650cfb4e975d77daa4ebefaa684b2f4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846fbf3b994ad398c9701f749e0d5f4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529fd8477e22e14e7ea8900031ee857966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ac761ca565d24071de3c027dfce78967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31516fdee44ecda6edb82692ea1ff0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e246d597aeff49ed232feebb1954a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df86b56c0dcfb7736c698c2ca54f22970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f141fa41173d7ad2e1c3474ae2ac723971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde7ff3f8aaad6765f008248ffdfaa8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7d3b31b30e239acfa7327efbcfce1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974da5039537b1cae5fe09c0a3e4076974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9e30cdbfbb193f05640ea9fa56f76975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5861e1a886e744c1bf17102c52dfb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e404d37d6210a379325281bdc2842c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbce6d0825a1ef1b0d1ec38a050ad7978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8aaa5e5378b2c014bc7b2b4891539979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643303349f577675f61d81193f042b9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb52b531bcd9c421a9947196c8b17c5981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580544aa1e06599f710143d3782e33a7982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f77f2a75a040c6c8318d98880141b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d0ea71b3bef64abedff6059c4b3e5984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f563f83dbc7ebf019abca23354c20f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb2813b6b15c416878b13d0568390b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306ed078efdcf9f6046621b137a59d4987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc7bab5aba20197e9347670ee6aee6988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6ff141014bd536539857a29b064e2989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806e47e3ea0e2dc58538a45cab3ccd1990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6fe52f93ec5645e74c172db8a5d13991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb64cb4b363104769289a128f5f7aa992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837da2d4fc3ef4e5346a25d159bb10b9993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84395a620fc7fb675188b04538abb2a9994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c10945adfdeda862ccb5bc1675a5ee995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadd5f5249fc87d338d4f8f122bd066996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c3dd2818b813da103c31472964419997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6984f9d378d342267e6d6dd93f3ab0c998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc9540d21f67d37c488c23ebb629021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f0bfed99eb698cbfa2b592e0ff0f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb34eb199959cac739d10fb2299ddba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ea52fe7799befd28e1eb6b99891bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c384c24273ba8f891037a88e849f3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61ac801439988f4689d16da95a0ef66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f18d9979e901116ec744b166b21087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451cc1eb0b922b854ca1554edd95e0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e162b39b907248061b941f20a8b8929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d076f5207a908ceafeada2efd3dae7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8093329c36bc95c5cde5a4ce8d536411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15f7d2e5cdc2b9dd252382ea2c3f6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdd7aecd19782ab48660bfafd6b05613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97d46f0a41dd9dba2888c352a57a9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04db28268aaded899ad4aa7f1fc8d7015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81d271a1a6f6d2d9f034656481563816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d250306cbc80c0c1d279dbe999bc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de09478eb1b85728f0150754e89c2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647ccea7bbbc84df081cd0c5aac974819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64eca85173b05c44b0d9b414d84283720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e960876c7e08bbb36fdb68ec36c562e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30c2c923963baadebafb78c5e179e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39740d28752c6d4e3b7910ea0094f4d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525c3333178a0a9ec070c11fd4bd89d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e0b012e9935ff58438d2ec63780df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1bd722d8eb2a0b4a2cf5dd899a83426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818b2070d90239b9a2494831f63a94e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f25bc02f69149488462f909526b08328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d943cea4629d7aea7b66569a269ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265226d5ed317d33c67b7190919696230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fc1c0f8226e62f444b83f6cb9ad8231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da053ac3c2224b6b7b47500cac1d8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef938ef644cf8c00608a945f3f1f5b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582590753bcd8f31e1a11c8d719c60c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078c68df397773b6b451ed982949e5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690667a50d8db10a73cb83a57e0070c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e11772c7a685bca6c5af0cf30729e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201cf51c7281429a8bc71f13ee1db9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7736f7bfb00dd8090efe2352a01f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57063bedcea1ffe11e8c611de0adf59040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de72d41276a9195d31c3512194352f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400ebc24fb5061469da112f3a82aed442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7162699b233e82fdfe92dd8fd4390143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c2dc8d3b8d4ee53dc9e6d756dc18544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ea89a377de9e400b5fc927d33d98a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13036c9951b819729546542b0527f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967ddd480c1cf05630122bd62c6b37e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f466926063e6b2e4e6ea608ba9b7d4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f937ddfdff53d6e11a8d06ebe4ef8a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a67c741ecbb149ea6a8649eeeefe250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb668b2432520088d016536927c57251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d726d93c1e6c392892ab8d620fd1ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695a073f458e5b9d0ef5aa3fe000bc653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e312202b02aa9bb7f4fe54c7cc06c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaefa9f3101efc5d1fbc38de5f6862c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5eb8637065867ecd716b09fd0ff4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ec09ae90affb468c6c0158a67be3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b00b7a402f037a8fd6c3f09dcba69758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6e9677952d66cd3145944778fcb3e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0da6962e7d08a4a881a67ec905413260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35132b49168b01a60de75d5d47bbab7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1668d29cce59dd6d96c146fe5faa12162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733f2d99b6d1310ffc72f94228e0e1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02c9993044a9a11f3e789f7b8880dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773a707423378dca4f4d6dc0b98fad265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b0d564a4db2697e44d79e0ad5e2d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492e915d75cce4cb2ae6fb6e778c03d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8581f64dbf1cd8327b50edd233717a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f541b49b240b8cb0fd93f112f40c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3dc4ab92dff4818aef5921bdebbb770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee238e5b8d960c66db772f7c309c21f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a57617eae484fb2775d006dbcf1ed572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c102e83710a61da44dee40ff646c57b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f172e39d7d0d6feb72fac538c1f1b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375a2b98936e53bd56b5bfe9db1823e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a376c96bdbba7f59c86435717b553da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad85082b7ac37f629cde4963c8d16e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbe84a1af437d5cecb62912b7b61dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1619dde2c50db4f272782daac169fe379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82a00ea40fe53d52f5e6afee091d1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e89ef464d2288a0b9092c968e8e1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04503afb973c8e3ea93a442fd4d2d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df23b2eb81b5aa26f4f15141f79bb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a45a97c8aac9a6c94bdceabeb469184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33007fc016ed4eb265457ea6e16961e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74529e5be472c3cde078b431ed28315986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d74bdf0b021a6ea1532b5fbf492ecd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac8d78f107afcd93df31770003ab5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423576b67a9f1d25f6bb2acd94164a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7dc1ade0277772d2892f3dc0f07d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3e7a5d1a12b9a77229ae5be14bce291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e95d5d34ff4f327b8a26ed30752a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ad215c313e28830a0f68b7f5d6cba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722ef0739fb0d2ee1f010bb99bf152894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a1f4f0b76d52664efb4e680e6bfdf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726c4edcc2af8f447d037636168c08896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcefab89aee786a16edf3619529b2197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa0cf73cc1f4cacdfe8e95f4aef7c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f7ce8ddde0f4ad89ad6f13b0a893f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65efe6949d28078d89be4c0626ec7b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d46dfc8c4456dfd7f316371c53d196101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfba5a7bd004949e40924e96964b43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e7c9190ca7f8ba3bbf2a60510d5d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7be8e82713a65d6a9fd49c1cf2d3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2909348b063ce3885f2e71dbeb5f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473738f50a5919892d290939294ba7f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7afff0bec503a761599a25c77078f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c342b1f30a624cd624d4526aa2ea5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ee65c607c5173a597386b425b6472109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad2359fe93344a2f2a4ed37269f916110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0510a3965d6ab611f49aedf8d2cb84111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526cbc6a79ab136af628ace961e3c58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ef503ff84fa54b24e9c4ae640a820113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f2ec25fd52c279a257e47b52c3dac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33bf36ed8294715cc9463baa0c0fd7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4dcd8b1b0503190bbbe278dae29737116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806a9bff60d0ef0b6a3ae62ee2d278b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2eec8b4512da66e2d86f9afab9806118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d6156aa1199c4500e3e657d76af55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902385df307110c8c7afefcf48ca98e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cea30fa11166c3b2cd3dee49a503fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f5802be11193116244505367571fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ef2711a481fa601318157f24f6936123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28c50ebabb81a33787a03979592b15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a31da2c2ec31f0a2b3898a957e5b24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810cdda8d956397508d895d1bc5379e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468c0035cbe569ebf3167be1d51e9f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d08599f87595b26f0402ce1e320a0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ad5ba9641d686cf3418c76f8c9e57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ea5272f2b770c77cbfe6cb5f088b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c27afdb3ea588adccd884150238cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc24f47aeeebc6282ca59a4ff05ee1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a64ec2535b610f38ed570b73634fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f36f4225ee65560d6ca8315662fc8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27065c8bcb213c5341109c09bb31566c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19932b12edbdfaf5e86fcd84487605b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bacf6b4ad3150bda930351658e99f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9549aaa78a3ed491a647a64da34dad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ab98997d591c07c36aaf6b77011ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7995d5445220b8602c960d2552cd321140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c626710e2ab32c0fc32e711d1c0fe68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d84f32d922cd935f606c05cf4f1e8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69bf759cc8288a1e93af5e2add1c62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca5db0fd0d974ce340cda7c226f248144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea072b5348762a29f4f64ff0b7dcc0b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9e7f4db9596df508be38e0be17d56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469e80e333767a8a386acfa601921d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290f479d8d2661c2dbfb3ea79a3544e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64fd4a80d255c4a7a3d338170800cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32505e569138c8b6f3043a168fb2b7e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ab9914f6b95b0f7139d611e4da168151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c2431d01d63a18a2f0c479adc4645152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a65b6180b0952db263fec600701329153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390adcfd45b7ed40e0075a53706f1a76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a8e82703d2627e9f6984ab186254d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2686cc8071d60bf48735e65a6bafdf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308a88c414e8ef10deae012c680aef5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292573b4db816d434d9f7d1a9d31fc19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5f69027404428c88ea3a3a815d7dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b21fa12ddfa4ea86fec69f506e6ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a99b47d51033630031fd3639e9ea0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991f843b1f636bd755837f6107a0396162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e9a1fe7a7d53cad185741d527a0c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59698046e3d7d8448876a4529920f1e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f25a41f766ed61ef3732771dd7f6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26548e0a079dd725ae8a93823db4d96f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969613bf4f83b10c010d6fbe1c568de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d3266abb8c0d5354b8ab09bfcd900168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb7c04a16fa0c7bae90f01280598e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c992c3554095e57f836aa860ed952170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be03e45c42de2f65f15bd3c820f4ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2755ced02fe0456ca47dd35b8e3668172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd669880f7407f62c57699c7d9d4bd0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68517521c3e4f4942ebb41db0d2b4200174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c1bc02713c9cff3a3c4a647a237f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0761e537730ed4b34ef8e68e91f23d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aacb6319feeedeb97e98a32417f340177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5b6fbbc272c52cc14973bc0c286a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408462aac35b861e6992c0f438e9e11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716fa7ba3035e4fdb3c85b3d64bbf03180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5860245039c04523aaca96e423e41b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f03f2f450c74d479a44cb5bb1f045182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ce88c1496ab4ac054a1942f00af7e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d3d9748b84d36adede4f06c207e97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20746733271af9f623ffc5894127c415185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb685ac9207e00a9de612016676a7d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb43b81d9444b75b0b1a0d97f4fb50e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87066887aa9f3743a65cc4246f4dba7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e687bf936ecc454ecf7513ba98ff6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008c9b387e0f72e9a6041becf037586190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03167738b16e4e9cbcd20e07b27777b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72d0fd1addeee68b7515becf85355e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369198e6c3250df9e04a93e8b317bebb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33428d57968c98aa6f5683c42d3bdbfd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d35cfdffd04beed52d74343bda7e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436feb729e2f88b3abaa82d6394e8742196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4539c01e6681b5d296cc6625d1875e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170ee104e50bd9819e9ad5faa379fca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db05809ed2c04fb5fd866ded067d4ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b0aad2fdbe980ebf41b80604fb892200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51bb62bdc4ab1dd31a306cbf1590d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac797c29191e3e76038ea81b28abfc73202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8795c114d0cc192d157fac7ab9d1052203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98791efa2cbfdf790547a6c20890b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84f5d829ea2d74d10cc58ba7090cfa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be7331079e32b1b409c4e6500d6cc9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590edb29f7166e99b04c681b28f2e711207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f638ee53cab83f965243237d55ffc8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14782abec797ca7bfbd0d87e566078209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ba37ad5d8a3d9e091b40dca51a732210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15208139608a647cd20e749cb37f5a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f961829aea23251b92a5aba02f837212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47963358a59ee3813d1ae4640440d6b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbbd0946fb042b68a37b5990dcf1ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217446f3249c61015ce6f3d17bfc8dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83ae07f1e8ed8b3d82a57fd5ccd86c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f05086a8a3606b8a08ad703bc91dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e46b502bae2c3c5f16867bd7892eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60edb77015d148bc2ec79e95fce032219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1560a25c3c2a07ca920a9e924812e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aea1e69701457b2499b960a06bfb9c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fab6df8e7a3572b954916a4874e0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc1f2f79e240feb3cb89153e33123e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba3b5c79c78fe5f509ef826bd218e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd2c266c0e3f958653b103d4d71c3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f79da9508581e5d1231623b0c8772226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b268b3a3d02087bcece08db157d8b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5b3b3de641209f4333b21e15df6bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b5158c2147e1f035d9a7c85a20165229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf5319cdccc24b54ecd142470519eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06493418395a12019737fd9b3a3e01c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9f1689c05628cf7eb9c9428ac8c4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42c935c38361351ccc611cc00e9c9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c490f59d18af865c1e2d9f0c14ac00234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151be90a29a90d3b75ddca2e49652215235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c7161aef8b7312dbae552139ce39f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74754d081d70b77b44ef7e2ec9d54a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e91bbbb0487b818884626405f85aac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4c1057e62106d37ae4e8eaea5d957239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01f5b4256207763146c513298b39af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a2f6b9c85a173770637a100539f1f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30b5dee0d14d9b421a60f7e524536e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3913d27dbbddb3e3b64acbe4cd932243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18affc94bae19f4e2e28a5ff8d0a7d21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4516928a05fb20197373a4f35dec9db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1389f97917ee75de76e09ef5accbb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd81dd6bc950653a2a1a5681fa0cf97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245725a59132a6b5e65e9e96d15ce56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7880b1cfe5a670a301c48270b7077249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fc3a5734367cb112ec3ae9c7e3f30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aebecc076617e293b7fb891a85e3f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3177d76ef315e92cfdbb97e425086252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445f5bf35f9e829a56744a0c947dce5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a02cfdbebb13a65559c264abc9df0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38acefb8e17d846bde5dd7b94e13ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffbc6667bc8aaaa7e87298c3ecc2b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92956eb67fc08c5a4fab7b03dd19dcde257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc7a986fab7eda0b6e2b5d4c231502258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ca278e57b1fe9f0429850e6de0dfd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f06ccbca94624ca37af16dd7db750c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18526ced822dc2428b340ac20558b177261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44414d790c603df3a294d5346380a696262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04f9e494b697dfa5e35b51d7e64bde263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d88659eb4b038f5d482336e43d6ccd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0223dc0ce421188b81d593327ae7111265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3176f8d0f7a117d737c3255d69174266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d578a8997d612709ef5c9ef8cbf27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c08c572b4f0650dd6e0164a187a91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b37bc0fc449eaacd8a918a84abfff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ac3b9ca6ba976f0b2514ac8a9c86e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51bc01fef90de226c891ab2c358f8c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f00ab39301c5effc7d5fdf294852ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecc66821d7aaa66fccc879835e1c63273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2a785c9dfee1e64b9fa01b36124ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faf22cd272af5a562bdc77c72c3a0f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e09ea257e22de111d9a7147d586eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfe2a4dd100c79a9a4d09659d89d7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113c6088956cf15b6196c349cb1a395278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a85cfb80d58f6fe0b01a0b295d43f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c45e0f24800bbbd86cba720e2b8dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b254aafb52bfa4ade3d6739561d0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9244bf115fd950f1e0cce6a1da1965f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5b9861bab211ea76c2a080ec50c50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b63bcb665c10812e52574773fd251c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076ad4e20e2ad05925606e41f015db1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fb085dae1e559a073a6dac5224c85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6d602f580db563205e207f582dd2f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71298c58e5697a863195a1ad5945c934288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da68ed5d9eee70fa63a5d86154109c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea944607fa60af53b1ef553ea2f0ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a80ac602d0c001c14f33ce5c6efc82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf3b87932da01194f12020f7573d3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef672413da6b03efe546d294b9847ddd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b315b6ca91beb6a953230bf6dc1ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa80f255e82398c3fb7557448735d85295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239c753d100f8e77bec3ef3d4995b62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d493cdbd740977ce5388a85ac9481297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0faac6311904cb3a6b23241dae5e3e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fecf4f8b2159adc9a3d545e1106066299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32d66f0f8ed9ab381011dddebf7126300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5c0e344c11ec31a543e58a7125d86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04483b705bbc1aa407c55d5546837a9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250e6f072cc9910742807615d1149a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e8b67961067fbeea48fc9c4b7c1fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1e9a8811a4daba5d0a398a8d6b7d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1028ce83f86ccc6c0965320a872f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab15a0b106976e597553a7c7cb0d889307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3b7f3751410576e574d5fb0ccb9d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd7784091b4f9f70112b78cbeb38f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303b5e52ab87cd5c036abffa826cb11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8613340c1c41bb68f67de9d2cfc2945311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a229a6b2116322996e2d25000f0fb0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d8cafe21c7251722d36d953637126313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e5822383eb2f670bf8b5fa1ec4fd4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357d396e7e340a976d047bed1aaa125315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cc23c37395e379abbfcc3070cd2af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebab93bb7eefc3ca23558dbf3e3fd8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1425fdadb3a0376483f81cbb51b5e7f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc90e25226938dcfedef973507dc47319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8659abb78dc1b80e14b40e50c53cf2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa919257c1a37388fd39fe0add89dc8e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f95851c43d6bd54835d7401f7b3864322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e693bcc1eee2f9c310775133b4272323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdfc9ff8cc4e7a6bdc8a5b3b214ac6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291c87ae1b6e96bed7f9220176dc778325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0bf3951c0d1664e912e278e0c89f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e1d9a6c39c3cae4e136d15c646829327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f19651764e288b3cf7436db01adaf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaa6458b7f79e7d0fce9eb0fb46ada329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527df6fe5b4116f922cb1648e8e7dc1e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfdfa77978ae095ce872da33915542331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604120cdc2bba8936b96e9ba63f2bea9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24359c9bdc606d3448ea01e8ee65373f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981af987485fbb6cbe370f1c192e93c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6675182865c1eba44ddcecb8057dc8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892cd3f701b0519f7337cf5d6e83247336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbdb269e7174cfa6001b2f5a574a66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6497e1f069a6e3ae30d0c162f96017338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d76ce57d6ade983ad3340a1ce2e2d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae5c9d1b16e118ddcfce0cb20b7a95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15e4531411421cd01d541d78953040341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b65ffd6362d63ee553b90ed7f574a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675607e60aa329cbcf2b218832fe5b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2ae29057b2e779f15faa83516bbb2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824ae59bae255b7b39cd0e313d40c0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec500eeb4e137651e64f493ffc5d60346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6550f06cff68db9b0f58efa0110812e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c99324289fe59c218bcb59d69e820348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994cc2890da02dc2ab74308941fe144349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945b4d23bd29343382c301cc779167a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8790010dcbed0d39401f1e7d3374d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa5576c53d35acc5a144f0ed7e12dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b97f29aa41686e16912a8ffe3dbb9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbfd0f96404c65c2f0d35eb3986836354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32a48af8dc84c7d8e001badf3f4b54355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2eef3ff39f690417769383eb6e1e7b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89a55f3300f213dcd84f220f343490357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25528bcbac0d9f4859d269730545e8a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83806127ad70088bb3ccbc2df05d0877359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1635ded1d7782981323fed090f12e5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073e2a9ef49906bfa91cec90a8d1904361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa131d2ffcfad117b9e4f8a49e13ee1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4cff9a272c9c314275a519ead50c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613dd5d898d18bf3c2172027d8fc532364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dad58d6ec1e3cd25a3e83306303b05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7352426ff0021175f343d188a8f62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905f95ddf2bd47fecc292bc061b7445367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d33c63a44836b69949026b77e9834368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c259973d08c8da0d100dabfc1b593a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d39c14c7a71bbd26e6852b4fa5f93370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031860b8e8c6b02a48489197f92d0b55371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64761fed0dba9e2218e31b38412c94372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbc7382875b67265bfc503e79b6ff6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44db2f22b11eb67939f6ad96c79d7e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60f5f205615ac08c8dab9b4ba974f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258363fd2fc1d22b4b0c6f1f7302801376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3ba396f1d5d0434a9ed294f46cc87377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882397d63092bf98d4907aa040ad68b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4da32efcc059063f02f99bc1143672379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778eb9d98df8eeeb6c9b8a22a29677cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff16a432bd3ec163b871df47638133381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3468dba7d195e16c936a05357edaf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da0f0455fb9746be28ef08ef0eb5c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4956f314cf97764232c85ba1aebfb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ccb61769a59478128d7a6978adc93385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c0be106f19982de085e3028e1dbef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456be7662ee3f0ae7f55ecc5be9a2eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463b16ce4ef9feb72ed5048840c9c07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc63ca6d38a27712170c7e2db988aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34453f981a56295722f750cc8df2e41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f97d452e9e5813fb48fed0f774975391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a2243dc85ebc80e3a9857b1161c69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bbc2f671fe5a559a537a9fe72b6b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423f17fa6faf990c4795ef7fd4f212e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dd38caeaf34fb288b9094dba37763395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907993fb737bbec2fd39f3c8005a609396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fadb375951e0265228d973d2e7775397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaf84bcfaaccf6534e6923c275f39f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba06af19bb6dfd58505d1dbf700cc9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdce83ad2e0cbf9a0490f045a51424d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9eb8874dcb7d239a9d00f0f626b226401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c4f6e53ccc1d1e96bdc2e9f3d3589402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c51d1664d067a817013ebfe79ab7ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d24f39c4c2c378b4e98fc531214b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4100ec71b10ec4895330900ada1e954405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c9798b2ac7c9154683c2e9c026bef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204db845e8b45862f6d798b957d04d8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e0dcc2c17608fab85583cd5c68e8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203e9767fcd9547b1718be50295bd0e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae8fe9d951bec1dbeadbed02cf78c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8daf7e7abaa6d4b21b9e20d0f8600411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17adff1b3f27f5ecf4606921e6655c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f3a6851858085c0c3b63d96849279413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d038f9c91bad0a6bd2636a868d74e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216be0f0fabc6d777e2ff787de819df8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8222b947cfc503768c7c20c49e4b52c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ddf61a316609af8d87eb88eeee7fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c0231d23010a908bdc169f62ddacc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235c570f41fff53544c376d93fa3d88419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fffd09a6be50fff6f5fe4f806d9bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231776ef92f00a233071d68d3afb16bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c0f0ac1ab80e96016c66b2fd88a12422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc64aac5b38c9830a149d0ac476d10c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8094afa88596446dc7c1b60c0b9430c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce981b0bdbf1162cb22f875b477ba04e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac30f87ca7667d4a3fbf491b43a1f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f6a86e04716e8c3fe39cd7ebfa997427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76584feb8e583de6a6a768adf3730ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92923a1c5e6f045e0f5e84a77364dd11429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e17b5f657d982171799b4719cd2bf4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372d1cf23010171f0b740465024b92d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9235c3ab85e7d1badd9dbef8f90766432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6866562ecbb1df7485c02bebd1be0b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f7ec28934bc6b3f3e9137acd319c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c9b26637dfa2b9b6435351ef988f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1f011e0e4047e15bfe9b078c3d5e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6efd3dafe853edf43168190928c3ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cea190107d0d0898831584521025d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0f21f41e75f5023a567ea0d48022a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fe113877e457a2433a1857a4483b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7e3f349c7745e3d6349037e6e8e0e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618d882894553ba8dedb7d6f2b30d49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222d31873cabd3934679d92899ea029443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7a68583d1cea3faab2ec15daa3640444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea40df534bc8bd3b66287e9193fbdd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e5d871e66ffeb25871a038efda4df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ceaa6e55783f42e752e6c590af12bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8eea9f14da258dc60819eea01d78d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcc8f3aef4a5572be4b3edf45a3217449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe5e831a91cba8508c90915ecd05af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d3ffaaedc66fe98e9bc00d1398dc4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62e5d7bcaf345d17ff0da28bd913b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96219e3d32c998496f626ac0cfeac38a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda506ec2a2ded63603501245e4bbbb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbab1905e3ae42010c8f3c33eec3ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df7f4d1de2c1e6edf3cf4dea191f9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec1119a9b1b97519ce192a03c855cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef5a2f0240da68b293a593c5ad03c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbe7c50bbf8a14b2704b72c45155d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d189126681475fed7f4e52a5382dbf8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df43d11cb018b42966fa9f4476c8f4d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e846a6339871716e2da1c4869c10f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fbcc715341fe2dfee80c4fc9d1a4f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1f27d70d8c9632fe9fcb604c06287464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30448587880536ff14d884071fb676465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6338bdd07053258ecf4959a2a8fa9e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5e1146b7868a44f437d7b7baec0df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f68404d604701808918c6c6676c6e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95b00d23e7d8a8d99a517fe4351168469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03431ad681c8895081a038098cd8ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0546454401c4d31a500246b9dd7ace471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab6e470796429569b443ae67e913d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11709b3f2c6fde92aeac862b4cf70fc3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e80193bf3d0a2aa551ee09aaa8e414474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e480c6ba37383d4d61f5c959db319475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5534ff868c3da15274589a1097e7c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc611ea26d103822382b0974e0cc14477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb807f57e36be04429c82e318aa2da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c03b90f8fdece6f7ef8437a6fd61e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58911b2e347ae4ad6dc000fb1c1dd01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c26bbfa781efd903fd93f846693c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc0e999ca3edfcde6bbf3607cb3ab1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb1e63f622df5f45728b62130e8298483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10b655d8bd0320087fd66f3b743318484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd561a5e1218ad64a15fbc728fa88ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958184fa8299b7377230a48a858f018486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0c69d5bc201709ceb4f86e8df56ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3849a9330308a0b07161d8a2ec81011488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e00cfc33ad35c92a2f2aa69970a59d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9f1d0c0d0f50d80618e88ce8067b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a91f95e323563a0c6b3ab1ec9464dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7c2cbf1d9c7d2d4a8502fa9eb2dad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faf8380e4c9c20308a093a2339611c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf700532a05b251ac44a57ff688501494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79f685f93bc286978618dcff70191e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e44e8a77de15da860989e4771a265496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41008691ba6318086f22236c69555a45497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4caba70fc7cb4d1c22260220323d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530b7b30910766b2a44a52afa67ffbc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b3d3cb45a26c4ae161d20916fdec5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fe6168d270923388553031ec3372c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744fab8547aa979dd29bd71b4cdba23502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f77c6009280eb4f9f41551d1cd75e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee483594f75e3e2a5c8add2cb864a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969289985257803c3b627c14aa889166505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e713e2f08fd1b52530756152ed65d67506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593585b6902f64bb26657600a81ccfd4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fab093d9c71cbf9b37c7b38ed92389508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8003e7ca1c9beb5ea572f2f52b93696509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65404f1849a3921b82ce911f6d9c0786510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2053ca54cab67242908767514070cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae8627b7d9a68ffaebc6ec8e66f74f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a972b75a8104c999007b6de00e244a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dccaeac7a32ea6c276ebfd565d946a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef72c0aa69294bc47997bbff93f5d74515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481e7d2eacb51e18ff7e567bde5b1c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a35f84ea18881abd7d1d34d3bd4ab3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba121a018c3246c2ed859a47714b3cd1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5206557990d4541df28de97c8dbd589519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec0b1c93acedad2edfe84e315c796d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf026d3bc1dc12a283a8dbe7cec434f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d000c4ed0800e8a6b955007e7dff1ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cd49d0c645a03b99652f4bdd5c4da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ff94176b22c18ac11552f0ef4b236524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d67479e74b00e99f9e5ac56b8cb04c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2a541bf0115b3bd39a1ed51fb4a8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d93cbd1d5ddc392ddaa5728bf3dded527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f40317c29deefe608c6056b9df63af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143e2e365c48b448c6fb5ea3bb13a82529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23871c33980e1a12b2c5b4ba7b28d1ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d376f4f74207d67d59cab74a1db784531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a28e91b0b5d9010674c8d41fe7bec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0594c4cb151f22eba60df3073646568533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a2f08e2021e00c502fed9f03ae390534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691d452d215792368f843ccd4df384b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd755ae5a859009df59fb49c350fa8b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153b2eaa958015b5bed83b92fdfce57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b095626c7a70a707a831eceacb08523538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ad3a8e81725f816500f3ae3aa3822539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91535fe80edf4d2fa75deab386ee204a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d5ef8788e6d1f72b5165f57ad47ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e90523c41362f44787a508fc1bbf9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daeef8d8b4ff2c2bba45aac5ba6beca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf230faa68172678e5ef43b42889b9f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac396bedd6846070ae76ff57c1732b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f164ad936e43823e41562fdffdf499546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7254478230aeb4d9949aa33b9005d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590b3b3831d70e46b9778447934f6cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf44b7dd3d2c4ac0c5c684395b93d38549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ce5dbe92db3dbb11d7eb7222f9987550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaaa3eca45017b8863badf6754b246551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d54ac00f7c11c1fedf960edea3a88f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cb52c5a7127469c2ca52344307bb0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797aaca0503c356d43d19eec4e0e154554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b262143584fc92d9fc6a28d920901555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6c9e5c5665b3b22724700b912c6d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7754366a8714cabfd7a2086300ed44557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54debfa3269d73d69cecfc7ef9dbbf4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c05a8f0c5b21d8cec312fbc8ca6fb4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34faa865c1601623d163438293b9e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296209da0690f01cfe282f80f0d770f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96c53c7c094d4743b217017cf5d0c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55413ef674ff3ce1dfcbb452c5606b02563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8668e55551a33977bfbab19d649d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2312c97056a35c5193a1991c5ce065565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9fb40fb18e5aee2df206c42556706566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcd639308fa79a8aad1050a9786918567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cb084c613683bd37c9fb9d0970c50568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41f69ff81af10b9535ad9974f7c5a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfbfbf7bb77f5a105eb2442feaaf38570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598adde81f5e3e5f0c06ab306e8ded03571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb94c433d48f87d804fc7417d823bae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe354fadf899e0eb96c8b73aa4a8aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bf62365247fd36d9e0ecd92696c6e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28b85fddc66b2c7b8c1799ff6dbe8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc6f1914ae49318066a0103b035b73576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813eee2356b0bd5863d56a40c9c6d4b8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18dada0288b88812b60b8228babe0b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c96a92228f5ea99ba957086abd1deb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01ec5509b85311476f325f530b946f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cea56beaae4d57df805aae342e815581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23d72b7e14749102ffb9b436f8ae39582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1be47d1150de3b723565ff73b7209583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab738728011fc3bc33e86d7285b92b4a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199b9128a98e14b0c7d573bf3487a9e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ef4d0ceec6998049e545ff4dc6375586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72060a4b14065e04aabb395134eefc1b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e490e2c9ce25858cdead2039862c4d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabe702457df682bee31daf3c7c5da0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063380e66eef43baafd7dd8aaae07c87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128ac3eccb6ac9ba33a96f26dff3c92591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b7f9a4228c3b7ed6932145337c054592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116911a563d0a0c40bf1736b05d09e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a870d57bdb5dcdcd6c55842b0f287594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495035696f152ec65964503a2a3c4c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40e381d8b74746f0a965b489f97a1e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b6e4ce5caa287513adc3d7580544b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afcafcff13bc77932fc4107feb93b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fce79367483f450252918624ed9590599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b150f8abb222acb9bcbfe77ac4edd2b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728a344bb708c604f7d575ff6ba5e46601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172682dbecc0f21f47976b35cc06d18602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbc3ea2017c6027a4f25af5edbb77c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189923ae4bb987078428bb389274518604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8fe5db301399c86d6b97d69fcd79e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd31010dbff8d486532097c1b993b52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596bd5a6d2ff2289b6782587aa09437607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c86334aba8a200e4a988f745ec00bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b951fe7bbd03ff6f33109ee1308b4e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d359c64aad838dc9969201812f5da7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc3d3e9b42608da3307210bc81a70b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f661aa27f7f795ab30a25ba6b9885e5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecd2531e59cfd6087367c4d4f684d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe407a42699c19f2de34fca36c0923a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf7d42f4ffd475617b767dcf428f1c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe456eff81f29f1275dc646be704b9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185be977a716382b6a25c580fd5ec8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb8c5dd6bc94bbdb69d55259bd92dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae35fd5bb374d91e216c413253f686619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeed2ca4f9dbc465ab9af6e56afb538620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97721c4eee2d88e27fc6f0454aa20951621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71933f2cf9beba03d5454a64ebb56b72622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca318fddc7d2bdd2b39519e4a818e3fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697e8fba00b4dfcc0181d3d46cb781e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30656239cde27069707e8a26619ead625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5c8f8bfe65b79975dc6600f387f3e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd469434ee2fc0a85e138b7e2806f2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dfe9863ca39a2b32065d778407076628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b7f29abaac1620adc3add07cfec8e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2056aa4de694cceea5752e6d655e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef3341de83b05fd6283566f3200205631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acd2408233b1f9ea6de2708d18bbc5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16350f0b1b814d09ce8cb2a20569bfdd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87ad0859f20bc795126dc7500288ab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3743cb340229396e548c8a1d19b105635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22142fac65a668275bccc95ece6598636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f17ebdc570a64eff8a041a251016b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3b7d3dc63c301e553250cd40457db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c76d912148b9d2faa65faebf9ae4a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8aaf8c8c462f81e78db6b274200670640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77feb3dfe28a18c6e0933d4138f48e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32379a14903fe979b8895bf39f4982eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0af162ce16cacef5c183dfde674033643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76555a1305f2becb7db8e50bb2c849bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214e9f8f4d7d36d510343efaf7c741a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b499e2a53bd576ad20c4d0ff7f1818646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad047a254b5177ebddb431029f0bab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab413c7ad1efbf22e7b833d4e43c8734648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bc524e1d76216f3ea8da1ecf450d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f6345ef0f6886a3bb765f8ce77897650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeef3d82c2b82b63166b00e583a5f85651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4db76999331bbb31af11ef640f963f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177ebbcf9a396da3e0ebf2efc955133653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4db0a4b7ebda6e593c92320cea0bf8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c38164253a535900d4be3230a5b75655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223428ee1af5d57d7c252a9c99d26d32656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368426b90ca0b036e61b5e283001197657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3935e48072586147a3165542f9f17658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a838d97fab3324190e86ddf1179fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821f994d4ca0833c6f08413500c77f7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7080e092dacdb86bcd36905b6ab233e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aea3c9d9481e9fb0b576c079a4fd38662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b7ddaf49468c234acaebdf08640fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09674d2d9d4dbf138c1ffd7ec14de2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21242d0e993824838783cb5b7e67128665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf8a6d20b04bf97ae4cff5f95290e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ec9e7f90d0563c06e76b5256ac995667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3200438b4a9fb7b0792c50c7fe426f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0b180320cb5b92390764f06f46c65669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72e87df3eb97cffff10ea949b7d28e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a90fdcbb2d88965476dbe4d8430ec0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761b97a38cbb7d6094bbfd383a46c08672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab6855cbcb1f6af64726287b525ff3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d5ee50329b1671357a01f90d7a0b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e32f1a885046a7d8858f763deb6d30675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121a028de3045f45661923ea6fa7d18676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128f3b60616476d919d1f8a2c197271677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3061a8ac5150925ac7f618b291803678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5b263e8c8db3c7b197a38caddd300679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cec6e51ca15006ff507a302bb0ed4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc233b77f6e7b318a9dd86b8c72ed5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53416b669666e5389904f959a10ed6ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e90b0f48e395b968074578e09f391683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb3d7ce97f00fffb05fc3c0452b986684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0298f7d6ddf1cf0327a61e7b793578685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ab2c3488a5dfac37320f0f6f45fb6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61540f147b3ae4063521b28a8cd9d01687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf66e40165cb89f712a062d866a77ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2bf4fcd48f9b477e0693d9b471291689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dc80a9b2fa4166f5e337b5c37df72690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3a4cd85a12b6a1c9460ce86cd52ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2764782073f00292d7afa4bea793f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc534a06f947f47678b4d0482bd50411693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905246d99a759cf07b9ba75dcc1ce6e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdb1eb8097094773e03d475bc53401695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1efdb43c5581ba3b2cb0b77d788b00696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a563d6cc0df8fd31abeac7901e29a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097af9889fb09ee8676238c00c3336c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca75877c0bd78f9c89370d054a70c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ebbdff3adeb77ea0133452592e935700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f104b54c8a69e7afff74b6b13e06b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50f6c1522b26d25cee27a448da33ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3ba3ae7e81f4e1733992c7f196475703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d801242ab10e1c4a1c93f689d9381704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f68408addb31054b2bdfaf7c2c64e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aeef350e37bfe31c03d58c4aa0edb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8573f4c9e7467091d5c06882a5c95a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78c718a97229d5cab40618cd6e9bc8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e63b7873e96f7eac729b7b988c412709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4951442256d5e0f8b428bb1337c59de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba841481b281b72286dcb923adb17bfa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32d60ab4a4923e2b6dbf569ce27c8e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acd45922fdff75fd5c86e5c015c87f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57c593fd0b32f78badee6ca14a84cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117f585517a94cdea577463e84bbe38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e1ad7d5ceaa11e88b04de010dee8c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e33727918ab273c4ce4c9f92f53432717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa13b9c5845f1d95ff17e39900023b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a3e0d3af13ac2e05a1e613c1d67e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36fc560c4c370f6b0e85a6dd27e0e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0511a35191badbff5a67de4dae073721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb08d6d8ac2818e781d9bfbde103371722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec2514ebe28d8bbb1bcd77481b9298723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031059fd704094c73a412abb2d99ca97724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df17d0c047945216a61183dd729bbb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82d0102e86c70249754bcbcb59195e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163fe4525d2469ca4ef31228714e1df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ae54edbbb65328db8e36c7622d6b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fee53811389d909533941a49216fa2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f2b6d57420f49376b790a3178bb7d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ae97d157d677364d6a686306d8624731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdfe49bffb9aa7eb3e3bb8e674eb25732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6578870c0b9edbfe1187a0ba43af27733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402d12fd0eea0138e8b150dbc75e4fb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8216cc9a072a787d7dbc691210967cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dad3c6c13af44db8bd66048a34dc7e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ee49ad3aeac4633b2cbe1b39d52ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8564da49faa460f3481a953f81c52738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185b1e7699ec9f0ad2375734f2cd44b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1819adb9c4d8434b51f103cce8d2f62740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec704bd717445a695875a701d31e8f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052a0251e59b83237fa18065197273b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486bfecebe2d61e44e2b72ea5cdf437743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfa0942372e1e7d5202583c3bd09aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cf5e59c3fd181cbd02ae21066adbc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42e100fd9ae78a5a1cd2018272e820746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2c0b7b3480a820c01ed097f43a8d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7245caf683e9a6269c3bbee352788b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1044f7d8adff91f05c408259903813749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0db6eee7b65d5f4d404d6144aca55750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d3e976100c4a17a58bf781354318c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d761a3664614894ce302406d30a1d2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11ba212cb6a07cdf6d41d6b79401f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d1a5427906fddec0ab07769d72d3b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77961f945f46f820aa3bf209730b132f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927307a42c8008e3ffda79f8c55b7a26756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6438fceb9d4b53c7e50afdf5197a514757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11634d5f1134121cb53101a6bd43a735758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea777f5d9ffa47b4e369a3420e381e0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc205ba108ec7c5201702f11fb6f404760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f55dc75b33deb33ce8ac1510b2af5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dd428d2abb2819580a23d35786a36762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839212e1171fd5f21e2e99911a4d12a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715507be61a43f7ee22c81748e85486764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcfd4d274e860e769097bd5b8794da765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7719eb71707b6f39028ce44963303b5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff949e3d1876ba5bb0922485b27efe0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7dc8484b2d4363984298999679227768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62229baf537f95d1bacb30681b8f2a0c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a24672bc77db9fd04dc71f05ccfb9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926489f1dbf4ada11d506bb5b002781771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f171a97022218e316b38a3905e98f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bf4f9312bc26d08211f5fdda194a8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20f2238d1e33aef6ac5042b06c2b19774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe17074ddfc0afbaa857d2c44759500775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929128e2595017287bce8401c502a9b0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a775a64085a80bbfbbe584fceadea777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720323e226a9eeb8fcfcf810d919568778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bedb182c6129aebba1fd50c1341f7e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faa1088426df9f945884d6fa08b981780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea0556ceacaf48f86d14fd43c525ff781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23c14996f3b23f7c007672722cc5f9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7361c810f4fe46ecd2bb0b8ec31e642783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996093a9818aeb12060a9bd4dfb43d3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172b540dd91f4bd266ab2ffd7e07d2d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace49c6ac5dfcd7534eeabad7a563057786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2469579cb5386cf468e008327d2e6de787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67525203147a0163b8b65b5d65a052b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02da10f2d13c722fe7ce6ac93b82ed789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb50fc963f605a935964012e5a5e9e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637943ce3ff32c09373c3b88e17033c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7feb64efa5edc2674af1b463ed7dd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaba4a60d28797c1501adb3b42927d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11313bc57e5d0c210353e5ce64c8fb15794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14581fd6e1fef6e912ad65b889088afd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c6ae3b96d4695aa6343ce31f38f0c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297a261d07ffe15b9394a8d150dc329797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a390d6ff48d6d858c5501d8481ff77798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638ef1730648ed212ac0c549cd9fa61799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d549136458e24ab9d9089aadca976800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b372ceedc1f05ce45106b022e8127801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8466e6a1e24003db86f44ab6bb6b5a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b91c89a748bf9ea229a054e791680803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec8952b96297489c40b375826cc333804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafbb7799736f107b36027006602fd8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dffa9aa1ba4d790dd91b1ef3bb8e38806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c88268160c6e85438060dafdb34095807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf03c2d43be7d328f2519897028dd8a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befe304e0e8e8932215796d85cfe842809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e97fcb10f2e0b089dc3d7996e0f9e6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565910d2a4d9740a735d8c77f7e1de7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d32c73dfa120bd0133db6bf8646dcd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7d0d4c00aa63b618375e740e63fa7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adf6d50d522ced996ef818042d427d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff42f61b72ebb197e119af4484acd5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458968a14259daa93bf7266861391b47816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09db27fc8d46e85b7aec598f1472ab7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6bcb92d8b8577aaf7a6a29a801e6d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd665e941ca79572e51d68b8b01e55819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93460806fda293f59305e2091a54e70b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21957869a671b755fc8cdc7f0bd8565e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc710c0b16c83758abae729b3606e8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84679d970df6826812b1856380ecf44823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c53aa45b4228a02b270e4571950cc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82de3eb522e7a81edc4528ffedc6d2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1e4e29bb36d990bf987b5ac84c8e4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63a9e36c02ac777b1e98e55740bd60827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65997890b2c3e85d198b03522232cf1c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f72295048374cdef8c5cd56134b88c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e376dfb453c503e4810e1145913d68e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ee78d63cfd9d2a90dec4fda478ede831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f9ebedb2ddb731abfc04b7982997f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d5c3a9dc31dc122fcfc2a7f9a49ca833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64290a393b18647735f41b1749017b3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f897eaf0b6921ca9b3a487c3ea6ba66835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26b757094cae0370b0a9466a0790f3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0c00fc392eef1176148d46e2da4c9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7bfe70a1515e34f25b878b2416368838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00542be2ea9a7876c945f1e3f74907839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcad1a3819a2e9e4abcff71cdca5632840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa6535dcda06ba5ef049276ff9abdf841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96287bcbec913ca7f11af84c5eed814842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9054fbc75c2f1aab84f4fd621c9805843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de714915deb4c69092807b5684b899e2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ee4198d516fdf0977a8801d364502845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce74410c2864e290769dc621db74dae846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6115cdcbc65d4146a2e49ec57eb5a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc05ae70cbfb908a61d1bee8385cb0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fc498880d4e3d170ad742eb837c27849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69964ee323df3d5974bc234cd3238409850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c67c2639fad88d3944845b832d67d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c03b9a97317ea8b31ce01c47be1804852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637486c866957fbbaa4bb273fab14486853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95326974158dfe90a332b7bc14d539c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a97b56634ab4649ab23e28ee3ef338855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdb287ffa028a1d48a213f61b782e8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bef2399445c59233208b0fe2a95d3c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c12a7ec93817215856a8e73d3118be858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd1aad5098ed03fb2c6cc2b6282a29859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758bb4ee1ab612661f60a3455685b48860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622d03a5d6a41682463f32380a9b904861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9703f8f69f63a7dd104448ebdfc3e8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f9ab795382623c98316715ff05fad863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1944ff3cf83dbc04cb1b7bfd51a04d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acdd97b4cb33735cfd25b0858dd803865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ee5dca9b8e08d3562fcc083547c6b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942be4fa517d492b0a7773e4a7485a8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec2a1187b1bf08fca1d5cf10379f32868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0f48e05b41191d229f377d4b202d8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f57bb7b150a640362d859c0028570870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc756bb6e8f79bba31f3e359211aaca8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0cbbafbbf19d5754b3dfcb8cbd333872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857aebed96eff91715c4b66cc06e6750873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad6490bf619c5dd88a2794173661be874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ac395536c25f69109984c44a38c79875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858acc43cd8ec392063c9bc33b48dcb3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9270da649eb33ab9cc5415dacbbafb7877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78ca7cae47505920db47975a84ece9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0350dfdee09bb73a5dfac8253e6598b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc491b1fe83aab85e45e071163a80d6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efb4743b3560fb61e4b705aa66fe89881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1a844392b0189a24bc26e672cbb94882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514fbd38a55c8b20d0b15e14a0063c1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba2906565132d8bb8673ef4c42dba8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae284d1fe10524193901798b1d1e6a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a68227be2c8674c98e55ff0a189d3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf54200625c2d0c5ee85d07630d97b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7873f016a6250e6b1000c49f430806b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa3444bf9ec659c6a2abb8691cd7f1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115993ad483f7cb5aee5653226913bd890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bf01f8e6cb6fc346ea3cd870df084891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786f8af128072f39c919191833c1593892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ef1b9648d2e3d3798cb6b7d3408e0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3842b78cd38451e33310afbd4063bd894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b0abfd73fe40885aee131984a7666895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4062fdc774031a0e7827a457b14e7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c57394e8b930e59bf6bd546d895a53897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5aae0c955d7edd124038ceca696d4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3735cc6d018e7a99a73176a4d787e89899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3588c422454a4879365e89b9739f8e0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf621b2d3c72f4f24d5a044033f56c40901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40060a093f6fa821fdc34a42011a854b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713ca55ea0b0b42d624dda5a4db714c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e61c7a0cc81c1ecd2e5fab88072a7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42e560ed5ba68a2581645598a50cf4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7a4629ea893c59324680680de2789906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dec529a09f67a22a7ab0e3b551df05907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487896500b74b257581d1d1180c3c47908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f65e45fdcc0f0171f41a4de4b9b0b9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8f03eeffcac090a0c422089ae841e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd395b01b86157f4cbf4e5d28ab2f6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbf0a086c7ed1eb69b2445079aa2d1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04383004c594358594c0b25b7915de23913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09d77cd09b94fab5d55a9de57cb5fc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901049537bb9e85d7e05866cd5a241d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1cbb6491cb355bd2d581aafcfa46b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea2c981ed2d5735ac5f527d3262edf917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44ed766d5eb134a4f5e03e271c31cc918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3793acc19c48cae112c6aea7a4f6249919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2849f0081f51f747280ace2fb6dd440920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48efe7aabcca61d89af87c1e26aad8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaecb256760d0e80d36c0acae65dd4b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953c49c9192d4225700d5bfb0408b1b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229e2487de394543f4fbb687da82fc6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5faf2513384e981b5854f93074d3f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f10e790960a4d08e51f1d7a9fc27a3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b3eae7aebfd14ab8a573167a9e43a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe518d19d4167ac8253ba4b615b3e85928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84616a0c90d38141d443a5237383eb0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4267e06be69e38c18f72a3df99d9a2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da725597eae1ebd6f7e64842e304909f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bebd9d6d76702eb72ed770b10db97932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a8b81cb6f964d80aaa3823ea75b0f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8427d97ea28e67f0ff9f95fad3e07934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10cd0693881113813f40bc7c13f56b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303e6769d6d1dde5f84aae48c49bfc4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1540139b406a187294636da5f2d192937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe762d630d107ff11a3f6f73f21c65938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a970fb4b926eb103c0e90c6810d6f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4c0c1dcbdb0b67ff27e209a4f721a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60144cb5f606c4b460dc5ec847138d48941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83339f33d08852726826a9f3f6155945942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad8b1d3088345d0bae60c51da346b1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d93fb123a78ea163fef0262aa9ebab944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055563fbfdeb6b59853e71be67fa139945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e13b79dfbcc9d984244ac336ea859b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb7d00ccc8dd4f61ca92609d55a180947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c86fc4bb4bfd73a47ef1193ad317ad948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175af921b408bf224860f286ca21de2c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407ca0d253d3846c04dd667380df1ea950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3781b2db182e1d244cde3becd12cdb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c00dee49731c9e70b9d4202824fde6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa190d67e4e966909bb17682a38d4679953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230861a72d8038c3567f07fe580b6e8d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc54e026cbda8b55a0f2cc67e8c145955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa668f02a4f810f8dc3c9594e5621e3c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1e6f93017010a715f04627cb377be957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1caaa00b1159e6944874765ee8a6b6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea554848d943bd23bee1182366c07704959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b6aa8f6d8d922f0eb27b53e2c2fc7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d18c8c395b517d96e00ae31ff6d907961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981961109bbed0988523c5a42071115e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e75b0b8d1d8e942266acc63820bad963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cb58f4d6979d544df51a8557741c7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a597ad76629f3cc610a8110a1e2f5f9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550b05c44cdb6f6928a8cdec313f8ad966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c9ae0e72c6f4e3560b8f6772231d8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57ae194bd8ea045d18642aa226f62f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed30d00bc395e36ef5511ef78305a76969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16727248f41714b955d16dab4481c837970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d488e33f4ff4f35442a2a8b3c261e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817608844cacd1fe8fdaea1ea8ac142c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628f1243c60bd8908b32f47263516b6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2d25ecd9c68d503c231339a16ccb9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ecbdff277f61774f7ea0ba06ec8f7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65949af3ea6976c6321c5745a244e675976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18797a9f09ced70183e3956d3de1ffaa977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632003bddfd928092a1f59825188056d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91777a88718ccc238bd39b7eea815a6979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec789829b9d3277a2e0672181f15bc6b980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88f9389d68ba6e86a1b5e51c215764981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957e3a22037ae76b00ebd62a3916f01982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e2f4beef29bc7094c8a42d02e05a8983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285a350d375f54b2019f006086d009f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b64438f08a3b790a5d6c9e9131db2985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bf1d6c438135b115aa6d57e66899f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b7866c7cfd160e0f097902820aef6987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592b55f6e7e7ac89cc0b5816173e131988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb8b9d110318f603def354233939a9989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6a33486e9804ceacc8c5d046db551990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f012ceb927213b86c301bd8b6ca6d9991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc17cb165a523913f75b517819e7606992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3723849ddb1a7c0c19cd5af979cce993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e027c8efbb56a25de2b00cbb7c182a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531f8b4e21f1e9edea8a66363a39767995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045082781ec9f2b09e570fe0fc2725e996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d395efb9171940027d9c15f2d9265c997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab739005fab9953ba5e3a13e6c3fbb52998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>