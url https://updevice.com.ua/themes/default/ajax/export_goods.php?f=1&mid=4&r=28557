--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574d2808df9522824cb3e654b2948be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac56bb8857faeb07b3f0bb33e9ccd12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f47e1e15e92db447868c192f4b5b7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4139278450eddd270c2a109a90550bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979d53fc1e517c6b071bceacc12f6075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1194be13174b19f81f9fa2745c97a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971f8f775a54d12150cf11211f89b3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035c063050ccd6e9a72d33da05db78a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bc086dcf06ebb1c5c0c2b33f9f95e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd4c14c538d05a59b6dde3471cc5a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e39a9000438288eb0bbd950077a76111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb179aac1cd9ad8b86079bebe6449cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db6b8db617bf6d52bf1c98b35e8d6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1701b8c65a563c46f6963cd3279b5be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba71f4e2e42f02d29fb9caf46fe515615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a451deac2f75ed21715c7245103db916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75585a8456bdd97677b740bcd78e23cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216fa2742b0693005483660abdc47b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa4968b563c28c493aeb5b22e2808819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e53520b98cb1f5eeee98f642ae85220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a57266e11968e3818684b8000be49421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c1f1bbbc74c603b65bf3f1cf976a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bd2d26f6fd97625379bd553c2836623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946ddd8ffbab28862195b7c7b9ae0d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9c731c6f776479411bb83452af77925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902c6b1696c293d1e3efed2766807bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b870926cd5a63652a1ef14c85b6765627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5064e07028bd45a4c6e933747818e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad864b9520e3196dad163dfd3c3a76ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bf9af9ce704ba5e9d9d555cafb35230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a394d0fc2203b140364f5b1a300a1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cd2f5257d0cc8e3b1c57b14b9c4b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f3cb33d022581dafe3d63da54727233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263714a406f762ff6b089c8550b8bbdc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8390a3b46305037fce481da306991bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d02c596ddd6a22f3c646fd39764b5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099baca14a17920e7c06bc82c240fa937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63cd2d85d51b4b21bfd42ff3dce61238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f803d83f5f029f4672bd876137d7b9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3959bf90636d47fa37296d9eced3df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a50a52a3dbb54dec0fbc8002e5df3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d965a100dfeeafceb286884e4a53e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126d0bee0375720516c78590eeeeefe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc24e7243815779b0ffddc857d4676844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de637b0126dec96ccb495e8543b8d2ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee36a8a05c97740f6debbfb9b5303746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff77db10fd79f1250f51cb655e3ec847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38164c764c49c043f28ed1b8f6bc2ee648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98df8f604e19b76e9a33cc69f400be049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e8361e7ab0baab35ca4511d1b5c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b684e1fae55d238dd39af0e150eb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e267aceba1f169eb34b55a731ab0eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3828d09984ec066894a87d34e27f7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f696d1d4c9cd491dc7b64c7e16cdfd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37b3a2e758e611af68a80212c42ba655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31db60796f609f877b82efc6b0a422956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167257592eef7fa51ffa82787ebf719057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc438f23b5dfc38c8b5bc50a8b4cb158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062ad877352e7a38c506a2f205c45b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce849c3d7838c935eed01cdb5ec95ca860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6ccdead7014f78325e5f5210469b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c66f349601743bffd46f22d62476462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ecc1a4861dc87f55542ae951d1ea663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69627d7570a9cff983fb8a8ff10a3a8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da252a0d1f43cc993695290c79f6b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5e38a246d43dfe2949ff71553e24866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105fcbb3c3279a007d85e8f87c1921467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a320b62fc6e0c6daa091190ac292e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0b3f8d553eb7688b1a2eac135c75369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8089f1c4f74aa6009df92d174513bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de0535a90280ec76061ef3574f6aa071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059871f6c4bd0c4999d95e3c8bdb251472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279e56ed4b7ac3642f13a7f538fb02273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853af0a000bf028fdf29c3709720dbeb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389fcabb9125b6551f40298457d6d7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76bcad59279116b6a2511facd0657176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4eb816eb81f9544c4510af18efc08b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b0946c2014cbf9b4f8985047b6d2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b8aad0607355431fa81c9ffc5df9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f483798007b696de3be25add949bc5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502f99529ff81ccb1deaa8fc4f4761c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837d6b6c225c4afdbb92a8fe56c601182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c19334525a54b546f7fce6aadbd21683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca96ae5905d9eac9956c4f40afd786f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb575dc7e7c8bc59b4ed9f18e9e64685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6dda4034bd4e82a76231c0acd54c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a61011d8ca41e2de83c2a4a86038d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef49a4c4a3ae9261bc5ed67d452d3f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc49724a9a5117cbfbf966055d32dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785577557e22def779322d335195b1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9720cce982dd0eaf0d815d74f8f13691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc7aecc1f9ce6bd510ba24e1b2554692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d6b31776f408253b7593f92ab973893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ce180fd9d8060114af6740eb9e6b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4aa7a03395d5674f6cf438444cd5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413571d83395a1f9423c9ea778edc9b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926d5db57ed0d1a04e024178a31aec297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3708b8353e530c27fde9ca8ceb3591a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988864a8a2191a0b29745db5acfbd8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0516806965129245242bc867d3d4e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81247f3c57b6d56c5bc616594182b08a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1878f101b00aeb409071def6c81d04e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5458557c8f89cc702866ce0b3fb350d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fe85fae89469afe627367828c062a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92163a2b9f7e4690c0fbb2ffbf50d62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ac75f9ded4d1bc62d1b684f09fc89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07845071f79b9c2fe4992ecad57eeff5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bb0a0ce403783e6f1a84acd6a2df4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66082ddfbcc189ae89a8d20b70984fd0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd844637dff7d6f57966de5078a147110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56340f26c81be794aa3a3c19665eef35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff40524c7187d9bf4b0a3ccbcb3036f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd91608b435e94265e43e7509f68b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ec0e0b3b2fe47c86540cc03422e5a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e87784980eae745c4e29bed54832ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bfc894dbd00766d8d82ac019e6a66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c0d4d707be819b7519e86d6aacbca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54d5120f531214083b6a47b3f342f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bda2813c8264af02024c78ca548a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de303a894436311c83058bca32d7a6cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba0ffdba6c69d22bab9fe2dc02ef93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13642eb7aaf7f10730671aa290ed5736122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6afd58f915f20b106c260bf69049c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817c8f9d77ef6d9bb78e77f8d408b87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac88fa9231f9e3cce77b0c5589f96f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b427c1ebe58f0ef4211ea0c2bb0f21a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f247c8ab5d6813ea0188030c5d8c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e76926f0a2444dc88d66ce07b5c46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2dc32731fa2d9e209db6144103ba8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60071c4f8d69201f247c7eb9dd8cd196130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6f2d5a4d4efcdffb7d7d5e3dda28f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969ea39a63f308494c662df6f591b3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de1cbe2d003f0e7d63bcbab19bd790133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d05c5df371381874fe37d6bec2dbf2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f651e2c1fa223478b688eca49e04fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c258bf04579a7990ece3614bf2160136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2876c3bfa1ddcb0f891c2f083757f9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a629deb66e606c762d06cce683d051138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd022cbf84e49ce294e98611b1b443139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fa370b8598b62954417ed9e510622140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fcf793ad2fe3dbe7c16342e367593141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9e79e0286e619803938ae009059b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ca8b94010da5c65ce11e036e32698143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df347d60bf4c4d7671094b88750fa5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466edee01691c591a0478061e4af201145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117be9b00ce2af4a1bb3ec106dd0403146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018453c15745e9bc1f8d4e884bcac59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bc654516c5950b670a5fb71b30504148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb79f05f7e38b7583e6f0b3dd12d4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369473d29b88cbd3a1b788176e1a8a19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b0b2d74c4b94fb9dc3c777737f5df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75c6ee028b3e21310a2f2018235f1c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13094db322fca3c938aa1d3a198b77fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600dfdb197489a45fb084556a730aa2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbb162d2690ec13e8b36c870b55fff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471521ff91584acfce20761b681cc23d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185fc533920c441a58f3559b08831c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e07be6d4afc3ab11bd26b18f004cfd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff86237987b17dbf92f3d7b2eea9389159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6799b0240a82c4033a43ef5d4288e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9960c41556b42771d4caccc0bd23bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bd20669afb1bbcd33e14f2df8f1fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64e8a890cebd4c41813ae0d55bdd44163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c51f377759dd4d0a5c0a7da2db06f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435802a6facc3dadc19e4a613e9e0c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647234918af260fdc432f294eb5324d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8e0865ec3064dca4ec4704d1382c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb36db50751b6fd4bb84f7a3c54017168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded3ca90703e2a8a83958280c3e733d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabe4cb1d6a83340982f9bf3e3dd1dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc77f9c366d17ff2a2104a17141667e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a5559b85d5e27cd662d8d7d1ffd09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec12c59365cfe3f0e4eeaf02993a278173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b262d3ce980f3315ea40583bf512d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cc8943a89fd688c1967e5d224fce7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edd1f1ca9b622c3146db9c588c98ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc828cf68c2fde9eff1e3c3a980f193a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea49f3ab98a3631b1133365cf9b6e7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1849c62b8e076ff94e7dd715fc4e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f5586617225e2d305d350b4613255180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f8ff29d559f990bf569f7d1bde9d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6213ac1c526c2e4e2b890a06fe162182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60db953478824fd19f3b485a371451183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211650e6352f061474b798cda31b0ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb847720496a948ddc325f00ebfb13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4ea289b144b1fc88bdfd6336242bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9394fc08e81f737a9ed5f8e11d9cd6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fa4f03e9a9d5986125b58ed20de31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f049464396dfa6d527c3e44c4f1780189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1c2781c19a5a240d1bb043b6b2476190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11079f8634ffbcbbd49cb268833439c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc219109513cab1bced418ff0689bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd477e10f1be2c662033e399e1e71a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a293b2a6c91ce58779a14ef4ed57402194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831525b85b76e993144b0d8fcd63b32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46286a5b3422c894616d45127d8a955f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85243ced992dd075e491e5b0efe9bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bd1aaac6f66a9d1e9fd0b237c4e11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac07eafc3177e35e04ec1cfa9dbe58d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad48a76bef2bc49f41f099bfca0453200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9df209d94ff9323b1a22f953dc3664201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d22235a020ae36e088e1380cab0b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2eb837c0ecdca92621f9a98583963203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2be518396f5b06adec9f3d5b1d7b2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650d2b9dada99838327f1b8383fbdbe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b13dbdc4a3efc05a4e01a04fcc1a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbceba79e96992f244f2f97bd57acfba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152328279dacad2be2de1d626b55cf3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701a2914f0aeb49c0cf35638e4c41dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d76ceed6421d4e7351bf6317dc761a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d85fc43c4345f0187c584f075bd44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa5a0e81574f642772007ff4519b96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c04510f193d88b44629fec4f6dc7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eff55c8657d9b259ff500e818cfefc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23d44f6be12a0cfb8812b055b9798e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bda79435bbcc4d4edd3db2f177f22216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411d05cec8c663ad29bb6b80021f9fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00aa277d0f6961168cf68652a1ea09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047cb2244c649a0c562aac712550ff4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c690eae6656ac08c1dfea2b0a56a99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7252b76b34125f672c35f459f99d42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ce9a05b1d2ac28c227be3551aba8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771debb6e7c561a2e1993e48b5ce5fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d9f18fbe6ddaa9a5335c1fd9402e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45458219eb0904c0e2f33a246f1c29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60c96fb5c83d8864128b78f98fcfcc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007875dce600d8de702a624efd28f7d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd9360da85ba6b6e2d1a7a5c568cc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e904f2d606825a69c2670676fb624229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f222990c64ec54f5881a85723d5d7d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbe2b30845e48f54866b4cb33812e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89558db279d82ec7477b7f7f32df4f47232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39985d4f50bebd7d5c78c32d532250e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6c275e28fa72f9ed5d51331f63b14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2b4db42b1fb917e3db3631a17968b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdeb0e91f2b1b6f8f86bdc4ba4ce9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c0335f6cca130b508194a98ddb6b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c58345787c69e9d54238b8e288386238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a0ebe6e0bed1dfe89cde854718db5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c07ee126c3ad2e14b835daa2f0fb0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a536993d9811e0f596789befc8cd02e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017918e568e65d8ff2eddb51f49fdd8d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4788690c610860d58c98c7ae46c7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c03603b89526cdbdd858c02fc2c4d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbebd44e6a440751adbd84223749917245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c390de544ee179a72c249234d94f6aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889d4c3c7698c4f0fec508975eb2020247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c36e298f012a78d70af26d80f92fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae159752810a218f08442f9f6018506e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f410c872c03d7da5ef157ef7295b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f83b06a085efe2540858bfde39c971251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59064050f6a5190a90a67033b3f7794252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ca4a4fcf6164989338193aadf666b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8dfaa9f5387959333834456f5fea3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84c3871ef7a6085fb7d70ea8e17f6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60cdb35f16a00f9644996aa72d9935256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bea642cce51fc0a561034191afd51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204284b923c90d3f155994e554fa53b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0083e676ca8ee54825462d5fd40262259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f68da48d48b723c1a0637f692c60e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759dd07c8ccdc2301f5662fc79a8c4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3610be3e660c88612d06572731cf4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96ffe28e86908332c77ffa019413ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476cef0c0ffc4ac88c71b422d8d840f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916cf695673db9c4d599f9e5e098f7b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f36472a107f3855c1624933b37e0e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a73e030d6394e63ca13b4908bc9d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a41478576b4dfdd76a9492c7da1fd8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a809e54d3fe664287d0eeb01f9cbf5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a73dfdbb8b6cd7116a22770900848270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbb069ee1a0bed48d5258d0020c81d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79427268c902005577a92df21b38fd67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00b86d143d49e80cdc9aa8465dedbd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088e3bf858c88406a4fb0e215ab1a88274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d41fa28c893242a6d67c5d9a730ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172b7cdd259cdb71fcb737be9bd8fc3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0def5329e1c306746097c5d2a60734277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6472e340f2c08f329e16ef1155b1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e06a5eaec77cb36cea8ca0555cc77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f401dbeec5759b33ca89538110747280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c9ab11915d93a62d9f0a313ace568281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045a4994dd7359d9573c1884e78359c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2facc5734e32d39e27811b4642979283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7080d51236f138e5343d44f5f89748284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74902fd5297ee65d52c6bfd18c62ba3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cff07cd828f75717523120fc9fc25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724d05ad3024121088cdc566f4818d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b83505fff40ef95ae9dde8891b27f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a461031ed40f8c4a32f561593970f8e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee7a55c718cd76343ebff5f520b61a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d170ec489cbd9f4f607710e5d0d019c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b801ddbb4cdfc2739012f4ef39213d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e7455e4bb6051238b85a22efa9ce4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9a393ff102ac20026a26c3dc763fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3359451029baef04ad33c4634267010295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee00d847dac3aa0a873e0f082abd651296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24f0eecd746a0f832768abdfdb1ee9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b248133b96afdd46922a176fcc45f3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe09a87348ee0be78171d7cd201d03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c1c2193d0fdfbdfae57f95bcfcf49300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a9a44922a646427996c14b72b153a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6b16cac3f206c38a15bd515f81c0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789e4c755444f5f1f1b852ff1eedf5f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f13b5804dd85c8442e4553416d8a93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e7cff3bf6765322ca46f2162107e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0809743ab566524d92ef470d4a9403306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf5de071f4fb9c31a27a3a745d4d5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b87c4d30ddfd2114d4b1f1fb217af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f375d4fd2f9dc794fb254ca8ec027309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e466f0381e65207037806d733454a45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7c6da7e6e3ba36799d38e250f771a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c64b916a0e34447e062dceeaadfaef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae372a54b656b517f73ad3fe29dc68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ab388bb8f4ced01620f985837908a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8b8398b0e61b00b4ce6f079b4d87a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfc3dd087482aa1b72e797f95dd07a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bb534b65624b39ca6b78a9557c117317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240026c7a0fd0bd67fb8ec4062741cd8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb7368c567dd2d9d1fb5a1dde1117e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf5406aa7ce924f3470740faefc2a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ad20ea59596d6a06ddbbe2568bbbf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e339237a437673cc346fee3e1d377322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f92afaf7045798657b80e0625e07c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfa0812f12d43cbee589283fc3f22e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8fef0d7997ccce4c78784d59b7631325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28570c38d4723a2ab10c6b216889be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d5c98240284b96cca84aa6cc0b08a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540957b0a917d7b9c24a4b111e0e75e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030ecb070c218a864b2013dd9aad7be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d0c8347ebf70b2ec58c62c941d619330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6fa021c71ac289a51aafb2204cc7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c092bcac30ce58caff1f459b4faa5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dba2c0ca2e093b8f6bf743467cc303333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e994166a483b179cb7d907729bee3a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0b581a1eb083c5cfdd8eaa4a4e941335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200296789a0bcb332ffdf3b970af1b06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0c67157fc1fc9c405b2cccf47c609337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ec20eb07795c4703936f73df1b92e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3f7604eb91dc0e0faaa95c2ca2c29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643bd97335774af0224d67d1c07fe1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7eb20804b0734077cd53bbad8f8657341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e1e3e77ec66d20d1c099751dcf2db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e6ca8e1af7c0c59acfa4bcbadd6e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcadef875a467610c4ba553931908ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e6b6b189f6de6b2457876899cf8f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78708f8400536f13cabb941a7e87698b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca698fcc522b63ddc9e6aa41af54169347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91765febfcd0287247b54ca730284355348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31b3b998f074179918b003e25785ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62877c50af8e6a200ca1118525c14c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad576be516d708b4327854b7f1e0f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835729d53caa66da0af70b157cf1d2aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dd277b2ab2f329130edcbcf2cd1e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75ce7e1b2240fc29f4593d84062c9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5358524a970ff7da03f461dc2c693c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb36275cc62848b8783bfef96d3299b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7628786c6719fd10f11a348172f973d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41893207559120a59bb3c28704019e30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a0749b030f484b16c9c0eb0c9c268359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe99234096f36ffa802cba5c1732d7c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f196b0ef417a3abbcc96169811c4368361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e2f7d91c79835c92d88c890cd44bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dff38e905ff196c99e77593faba2b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd8f170f497d3a50c2c1abb8f5785c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f718680b984a393c37b69e6782c534365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235ec8de3ea49d9194f2b6255ce2d63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4ce6de00b46c11bbbb33414b4373d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43818a51ad8cc31f9816affe2b752d4a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79754e852338da2326a032bda342363d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e72d9f2fbbbfd3e2e7c1b07ba18c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a89c839ae42a04f97a0121a956ef7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f118f1c19c9d7fb390b5a5744afe519372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f3efafe4cf386bac6b761a81240b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19b6fd7b89de90c98452d289b3bdf9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7d0ff975e988ff32e8375c6138c68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff077d6012cd1ec90cb3a5fae80951d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea11ac446a1293abb3f36e11f01a15e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b1788b1cf97c689d98c60acad055b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387450955cbc46d950315f6c045bf70379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32ffd2becdc28dedf605152b34b860380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2526108ebbbcd9a592b715cab5c5f5d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce37b8c0135e09c17fdc2dded9696f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e88780a33fe212bd583c04a52f748383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3113b003a59b2e8ec0ac9a18d89f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399617b6823108abcd55d3023d7a86fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82742c3748fc07414aeccb8cc497ea7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7fab00d83c52acb2767f9cb8dae40387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bc51cc9bb920b3fd5718b3cf2dff5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295335b2d35be49c30c5318e5a4eca8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc21ab180020f8f3614c8e94aa3ef3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f632dc0bb45b6fe94e6e72636a9cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6ec14491707d4d95b3f4b53764860392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278d79f6256c99e81396c747f2c2b7b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01532a638dee93a0e321b07588250b94394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316666896aa47e7a6355c6ac82d8e06395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6ca9b3cc8474c0470d263c02a1c8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c4a37e6512f22f207193293dc188f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ac1a8d5e8e358392ccedfc7005162398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b6a27d74af43abe2a811714e49392399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37386d975523c989984b98a5e3e857c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f842d22d45000ade82a508289757395401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137b4d5f614729a75b9a3f8a13105e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5984e76c4bc49eb0483b41c6ce0e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504387f6de65f08d68af23e9ebee196404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48296c4b0bb327bb172d509dbf3f5dea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d587891d6dc7f56c557de92477cff2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2799ff257aee5eff33495a325e39e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3285a7e4c7b314573a74424d02d930408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215a1fb01594c5703de26724dfdbd49409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a73abbfe2c628725589092811b894410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ec65ce6305cb278a05e3ecc71b4be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbff7eec0365fbcde6d78bd7abf2d55412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00783eeb92140acd9d95956bbf1fd412413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5130892051a7f07311ce60665848a99414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd087ab3debd7bc217f4bde131ca52ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cf3148b38e8f7d9d20ca54c810b39416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b12baacf66cc138b02b26259951ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef52d8de5037106040a8f40baa89b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a30b07fb47428cd3e39d8c1cc01ca0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b337fa27c8edfca2b402a38469493f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a22e8cfe7740053cee1471a673707421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374304f953c6422173c291c8fbc3a0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa160bea174eb610338cd4223b1bfd90423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557aefe2445272ebfa5b8af123463215424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df075f0d73eefb66d41a6528de12aa5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4c5e1914857963278dbe2e831b662426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594234d682b994d8b20bb7da3c52919427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39c6e73adaaee2641a3da65f62f5cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cb1c7764ceff52fda5211e038afdf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7db26916fd2c559aa652e354c42736430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057966108cb461be54a5be0c4ac78bbe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef5ee1c6434b4137237261c97dc977432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567a4568f1cf506e97366ea510aa5e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88174a881a9680e768e7b0d31588fbb8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b21cfe9159d98f4eef7ea46b6c2b64435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49be3fcf3857c929317c13a365ab354436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162401791021443ba474a029634d5a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f6f1d5be35ef9f3b047982ad47939438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeae6084f2f5d597db1a774abd8ff5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ab9276696cc24f03d96af9dc18601440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0feb384d17576dfe3401cc0e78db60441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e963fbe340f3218ce18ce42950112442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266455290699dc61c5d2b596c6852903443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430f846d4b3e6b80a807a7f0a54d97a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032a1f5b7fbce0185e797961fc7ea91445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2e6ef09851828e14e7ffb63a0fb3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dd58496e791d6eeb6251e3f2a22a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc8a03d69c7166e012443e2a322ada448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6497a9ccf81b95aa228a8fa4eebe9d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28a36aa15ba4b17092a3e9023c3aca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e21d9c5e5fcb9aa41e4b9eb17c8c9b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058edb54d22d8fbd67c0c0546ee7646452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f94722d47cc276bf28eeb3d08200f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460053c3a515b63322d3bc7ae2e1840c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d94a1b71b76fcace4e03904722071455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f3e6b5996726ef4c35ec0feb6ef14456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8590f97ecf1e6753ab7640489dc06f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd18865771c96389a60e6ef863ecdd2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56996302adb8ab070354a3c4559bc93e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c387ffd012f2017868e4d80c470105460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e41180cee7829f17621e40df9bddd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2513af3fa7f47324c512271e45aee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f884a6e7935157fd9c152515745710463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431560e78c7375a20bdc60629606501464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11169cf63c08780d60ef50273313b912465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c595aa1d94160f92324c0bd5b90f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb5ac9d2cae593749e2400f64a5605467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe50361a315e5d1f88fb61f6adf82e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6e4ff017a721778b3262ff3525e9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693c8a2b1d636ad67ef7972701b05e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba9bb3f071a058b7c2ba81c5385cff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7d67c8c13234d0d27761f47e0d548472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ca6432e007925f1ec29ea04ef5c8f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8d10434ebba75dc076fe0e941ed51474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb602955f5dc2b77d6c836dc5bc5e841475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13baf99ddfd0f8c1b75d3bd4bbced956476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12798535e20a0cee86d39b61acc7ce8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599a0abad86b0171ff75a4c535684ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c65d6209da8a01fd967c2347ba53a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbead315d99ec2150460d3c4f6e8d129480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ffb61308270ae5acc0a1f9c3794c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91963864dabf0982d3bfe93602b40f2b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c45168a30b520fb755e521c98688c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f0386b1ee0666cdf542a63d55e77a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3d1603e2dad34cd0eb33a56c4a9c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247964e7bbeed683e18a10e5c8bf51f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c0ea4806342cc0e3be5d201da1344487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60c270ea5d1dbd68cae0d5806516fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a0e2f9e236aef068ed3915f550264489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a57dc3db26c8794c1a624b425c6d93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3a555e2200713a795e88f7163ab9d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906c7210fa5e87c19ba4a7ca628a063492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074a8074bfaf684b6da2f2c05ad6947493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50144db91d00666e55f84637cc12dae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0d40d24360f429e2dc5cee3eda57e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748666b95b875064108bfcd5801c455496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7a6eb906816d40c324455b308ba0b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2738bc77523651917e722cf9cd276498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fde2589fe13549913652f8efa903e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c8c4d1496074e46aba1aeaf750c94500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d698770681a738e063a245c4aed82501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3be692ccb70af5f7d19b5f1eb6169502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0ec4290b889db49fe41cad9409c5f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c654f899293edc9c9f3339b978b43504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e84551060a31657f23486d580a9a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6c27756d280493b63d56a1eb1b370506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33591282d2fed59e9ae8f70e44b6a95507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9769bedffb49d33f9b4cf62bb6766f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519392f8ba953d6f33a432fdca40c87509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471050104ea3d0ffb737d53b118db408510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eefd496d3359e3e5fcab355da8b25d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07b0c462cfaccfae16a8103bc04d35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de5a4340ee7b93b67b82ddd189fbbf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467457b6cd00c6bfc9b36f83ef6d85b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695c2c03ab85c552521559ca3bcd164515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2af26edcec177f9098feda1960bdba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912bde7e335230b4253f7a313a94dad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410576ec9c1d131a4796104d522fd8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdef3de004dcc1e12575d155cdb7164519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fbe8ec3e68c3966b3c3fe6eae4cd2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bf38b4b6d8b919e6df2fe92657890521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723405482d8d94d4fd3cb7627b6c97e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343c520012fa65f3fecf8a8ded0c5d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78154c2dcd7f86134cf9d2a9ba819498524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497eca3c6ca55853f6e2f6a092efd4c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179ea183becec196b7feeb53ac8f8bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a7b80435df7276aa7365de6bc8310527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a18729b59bac5b2f209cd1ba00046528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6966b5a156b26c6a24cd817c2200197529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4183cf9ada857721879c9d6353ef1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb831a2301dd558e963a62b362ff7de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafc83d355db19c624465bd3ad8fe01532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5c325cf0b18bbdc5598b59931b0f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f2a74e33b8c2aefd94a5ac8f13713534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98d3a7ae1081e6a5993fb57a8d8878535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7d3887a0cabfc63f7f9e35a9a8f42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00347635c79b482a02a374dc97b44194537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d284aa4bfdb1291aa2cd490cedd65538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcca1ca1820603f0079fcaa17f0bf94539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8059e355147c66950d78418a258b613540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082cac89d0d3d2293b66c22432e8d86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9064a4a50a969fbe29dc4fa06dd83542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4effc09b40cc5359ae4acfd96c8927543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a4bb3c041d3431e913e5ad467f354544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85773a28b3559d0912d173305da0c99545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d910d5bd68b4ace76a88c9c3440a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbe304d4446da6b8c1f4e28b2c54d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe921c90491a37be611d8f8c11a02d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d6d2a3fc205614298e7b9780d0d8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afedc1f114e444ce9b8ebc39c8ef3d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db6812ce0ad71a67b65b38f8cc77d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7d67e5c1ff052b0f402c3b29d5cd8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f4760464d68ab98a24afc4f1a9d90553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3e22164e259e482041ed480706ba1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9075642c64a4ebe792ea34383958820555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479be210c9484a5df18f0da01460b467556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee104ae5dae8fe253dafafaefc8ca91557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865a72ab1d8c78cce1ff244c6ecedee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3d878ba9a37490722ca69234d6513559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186375ebd11c25a21e0e1020bb21d367560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a611db46a51f3d710fa206f66c5b50b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc03ca26f88265d8ac8e3229bf3b4e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559bb620779aaad9e7636d26708e40f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d410285740354ed3dcf37eccaedf0d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2d075543bb8ba92b312d021996ceb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077064061c835d8d7d6f87c840afe35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0d59620ae9589839db8d7d58bce4f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245d2fb804169aa70d44c5f4d4a10b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3522d362cca84e88868f3769e57ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622de2fb4472185d368f3ff421e888b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a4e55762df42229f7d5df3c30cdc6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bad41cb452d31301992cf49c454d15572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c5494f46fbd4cac0642e9618720ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce94fa4e6ee8662324f340df16e93b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fac4610c1fe32ffa2c25dc504581f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce51d9e99b19417ab6754411d29b50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c703b8a035cfd964991ec4d344c6b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a302a02a63ca05ac53a1a71b58b8a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514daf6e18355bbdd999337e845eedb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df776797d3d6b60973e3b94eac1026580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce9612435d456f710c30513424cb2c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b89a4ddf94ef350a5ce59cbfb067ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95e2cc067a5d3bb44d4fa198753bc6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87a8f4506eea0eded4bd59e2826623584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025ec1c4acef65a9005ffe723dfd779585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16c9f31e4a9f376efbd1d4d536c179586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e0bd7efbb8749d1735c7a85dba2ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55616b1ab593b1b383552cafa00eab7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4842f2b23a014af9a495ca8073c43589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c23fed2124e3934422759fb30c17d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e45c5103a07102d39aa2047c1a16c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ffc7dab5d445acc3970ee4d2a4bd2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69155ec67c5bbf9a3c92c9204ed2f004593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dc76cc13b135ed3bbfd8b1beea2d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa73944e867f4919a8ac193181b3d03595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d3c68b518ebefb720290ce17b7631596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319916b4c592db925346b184af3c41e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd292d489cf652d1e2c41f3a0b183ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a026350493b7c69b9aaa58330a88d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa011821b0c2a2cac8e8f730e2554f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5703053c357bba22ec90d89a1336e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89b017f774a6f66a6444c2f961b2e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509cea70b3471e500d72e6bb54d9f14603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94920d61595dc3fc2ba05c878aa099d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fa05a4b1476813a12b1bf05a3aa71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d64953bfec2ca0fe3cf1a33900f72606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc77c2457973de570454d78dca7234607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261b612cd733d526cfa09a936dca1ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11a917da7a0ed2e29b4c5289033636609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e72677cc835ae11587b7cebce544c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03723979415a8c3fe6fbe9f94cb78b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dbfbfa086762a20a76475b471af91612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3391fbf98dac475337590eb3e3bd5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369aec5501983242c892aa7d488610bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9505646780a5a23a02662c46af4821615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c529030acc9f532072c07b09fe314616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f439feb2e3573a88ffd2c0cdb2517b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00353c3db54a70bebe5560455b95a682618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186add3cd74a124d76287eae8fe3d571619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02383a82b9577f6aa02b6c5c24d4db20620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944d91de080f8c764975037b77db9b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e723e41c914dd25916c915dc93971f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8888e44d7f44d3f8254a85525ae91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d97d143f241a57f601bf6dde438177624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29393c697f2c954a2d0d138bf658d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e6ea85d353081164521e823ddcce0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ebcba57e6ab3a58583a05a05b40bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d4881fd365f98ac5b052f5910392c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4c225199655394b1d46450a55df4f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848cd0cc3437b745a02aa77e01fed09630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425ffa1193a8d5694f59412a516accb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c05e2184e2a261140df686d8842f15632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cd01d25de1b1e2090beb90f124964633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec80da915f3a4cdc26a42cf87de63e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e2d6b1b9174d843ab83a72caad63d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9fdf40446b8c83d5621932cc000b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a932e29d11b782c6deb4fc8ef42bd4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0aa9495e726eb7092c09f4a8c06302638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cecd2382c00422e138eeb14e3b8618639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657741b2eba615bdaaed1a4c92075e00640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76799add86e6ed81a0bf9f55b5b0f30e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccd323ec06392083a1d53ffeb14db9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea490f044112087984e113d1ef3d956a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1a240f38b471ed2a39de3019d7315644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f26157691ea2d2d4b8dedb38fe0f58645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69009f4a661f1eaaf66dc67800a3ed54646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a827c705a42fee676aefc4fc95e33647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20339bdfbe4925c5470febfdd5c75ddd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b873aeee2ff50a7cfd92dee344ef0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd202634df119e7f48820ba8ab19c64650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb27d42f5842483258b89de5a46ec8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb624949a26d613fb9bd7a621fbc1d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479830fecb3f59d431d73cb5b182577653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450411107fc9b725da07fa04a69fd357654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5b40d9166d3211a4e958fae484284655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5333f0c54e157da3d8916319a37bd98656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b7878b882e985249e74759711cac5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53460d5837cb66a4cf424a883550a0d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286f765d0461560c22d7d9207892c88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206bd7bbca1f5bce5741f9e0c2f4e2e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6944184351eb12486c97ad8700007661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2baab2f2930b9a9396817362c7090662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5685390107b4746fdf3549d205b9a03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5f47c13b014fb6435ea8f2f2bf4a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c51ceab7938e159becb4642e2cec37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e9c60ac6c67fce31e865d4fcfa5ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4591a26977f54e0d556290b7c7c31667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f871ed5e143ab81a1574b37e2c92f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357aacaa6e7d5304cd46249ea9f3486669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2373402d374426f2a62a2d149e3a87670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a6d473181e9597d28f555e3d0d37d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e169866659ccb2aaaca23065655587672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1eaa48fbd66c9a7b58adf19788564673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2a1e867c373da777e697595dc9619674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab9b78ea61f2c0df65cec187cb1616675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c13058561ec7945f3d6c32264ec144676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab4dfec277fe30b26fa0cda2605a09677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b426ddc4a16e03b4b0ba5a8e3b4a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7b155892f94eb0a244cd398661130679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf91f5f7675a2e2fd57b3e9fc46d789680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953afd8ec43364a09c6883a74bc0be2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76344d7fc4dc6e09c68e217392f1974682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cf4cd882d962d2e2d7fd4a35a266c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed4831ea36120a8151442e8f5ec20c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64c86797cdbc504a14f797399fece2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9b147dde16963271fac296c77a3b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b7f93c80d90fedc6ce9bdce908fd3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012353c09d824c08696c6946994d0c2f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a731ecc802762a46b3b1b35f63ca2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed201b9ec0b204df5e36e77533160dc4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cca9c48f3eeeb747e43ca94dc78ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0d3adbfd9ac5e8e2706b5e0f3ea77692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c515cea3356b007c98b5374ab7fa04693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dca9d27cad0eeab9092c40be70ebd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c19348ba6272aef5b128e48a9c72d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f1e004a2ec769970204aef3db4393696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1729ba1294af85d8370a622212f298697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524b5dab0535824088bf071914b5e2c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6fcaaa70f2151576c56703d5b1ef3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34c991c78cc9c2e92468982d73be2d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e27ca12643d75bcf49e29c0ddcbd8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9af021af0f14bc79c02b01179b551b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74799f83635c6c4f01023ef794083f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1335e8ab03b4621629217a226b4b7aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33ed7e9310e8906c0024b30df66533705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af245e560d58a0742b12135ec1cded706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce53922fdae413143fc4289e3c4cb72707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95157dd1cbd0227f9f1c335b9a359dfe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec604502aaed1116a407a890eb53688709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a950729b70a99f97ec2eaf4ee6747710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56247fca6eb97ce7b47ac18cb006f633711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a51f6bb2ca7c21c0d2179b2d272f50712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a2e96f5dcedc84bef0ffddaf03189713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f52c9cb3f4fa3aeb85be7be4581584714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec633438356b18ed33a6277ee0f419c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33e62a33e3743cc14cb21e7f1fd549716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bd07601fdabcf10d9e1146dc6f995717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741f94a305dfde6b944265ab77d4e51718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1902a69c1474daa78e3ec085f104410719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669852a937424efc8de0b1382b105ec4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1abe95a2d8489c7909901e7244bfa3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad541ed2d6a4c3b4482862808e96e9a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c30dbde00a76881ebbc2920bfa9b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8dfdece58effbec3ba87f2c2f3a81724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d65d95147b04346257c65bc154a6b2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c8ce6416e0513651d4be663cf09d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be816fd5d6e844180e26073a896344727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2852e2f852bc22c08da5dc4f73c453728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd3dd2ddff90b299a334ba32e896f2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf614d1e5545219b4b68712b0bace5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47327518249ec6720061c7d1984ae59731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b47f55d83f1f570483eeaca82a7ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f2524217c706c8af657a79f1029b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c9490be352896cad785b835098eea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c985e85ccbde3a4162eb626915af40735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ce27d9bf7a7fa7c519c6a858ab3ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48ea6cca79c086576c82302c035fbb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5febf10e74a5f54c9d4623cc04fb2a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e3d7875bfaf0dfac37b9b048301fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105f9ed4994ada3b0aff25dbd56a66f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82eb4a6203240d2f625e365a98e158741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752664379090c0186c6900f156782fa5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851822cb0bf0238f917ab4d5ad807e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bf3eec0e77285ca682df0700f5b2a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128719c0406000d43b762241c4333b0d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae783a4fcf71c14ab5d7a64547f3646746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae18f74ece11e6525ff682777aab61747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004a3d52bce33e8f02ae14a3ea61148748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba787c1b1b3d6cd8b43a40d56ae609749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad78cea507dcabe06fb1b7ca26b388a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea89d24c4875e4fb63b8ee9ed02d5eb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2211e4a90ccfcd0b5f9d16309f4ef93752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4973016c9d185de74575bcdb9aecccf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a658587e90046eabbc4197ff1fba76754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc726a836aae958168b8e976598d21755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885eaba0807fabbd9b71ebd23773b9f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a28cf9970932d62180420d37d40a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8a0d199db375440ce14d9bdf636c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd7833a4220f27686b990449d56371759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0846840b1462bdf0393a8eaa1ff79c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880337531e28f7cec028fb9f19151b1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4420f534b792dbf3e21ca8114d2f2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b27a5f2f1669d5107edc5d5b0be29c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a257e8b740b63ca8f603d52e9ab8e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a59534460bce43248fb1d6389a2367765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea83e594df092dccbd06e72e804fd6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c081e492d2c285f8817e9cf63a475fe767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314333936b78d2ef7b1229807d287f1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0203db6204dae6a33a5edaa8c4f04c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f624bf1cd45d3a71878aae72b0b304770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b608d24a3fabda6715a52b2502a925771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2ea40e5cdf44d2bcdb9358a04d91f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63708c9d2b93db5336e22c875a1a0add773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a725d3d9e60d90959a638a4fb6b2a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2196ab88cdc1c5fbdb8709ddc12a3f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03082b49037a000effb1ddbfe20d92dd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f03bb58d57612e6f766418bd8e0c3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4895bde26f505beaf18094959faf44778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f899f3de3973fa39fcfd0256e0d84d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace906f3c0d0b8936419c714b53de4d3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96234d6d00e82da23688b0cda82b5ee0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c7552a6225a7b17320fe2d3ae4eba782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bedf532b9486c17740e42b002249d1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca43f5fa9e82f7863f1fed7bf6173a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79f7a2c507daf43116052f63b3dc10785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f650839779e60272d22a64349d5848786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc529c0ef8f7706c27b166082d50b9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb0c8134c3e03bf2f68698e3215c98788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ab74dac399c7be2f8e84611d1e2d7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c1af0da416ef64f62a83b3a56df37790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb009105e2c192e1f2fcaadcf6163fb0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb121da16a2284471783dd9a7858e2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee6435ab93cf229eddba0f532321ea793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad702877a56520fdbda693875394b1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebd32662809931dfee7e2b5dd38b7f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48021446210a88bf6df9428e93418e19796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38979579a3334e9533cf98bde02964797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec1e1d4ccfdc45d614865c409f64ca798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5121c0d8d71b26b6d54eb1102682bce799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e1e43635b33745e9992fdbe516d8e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634509ac0b620c88bf6541eb827054a6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc475ef96e2eb61036777fe042b8e8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00270b41b75f6fb3dd5e363c470842d0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97505cfa5ca72e1049699d1183e552804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984659d4815a349d9fbedf0b3d9953e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf98c791719548b799de65230cfd6b4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05902c88cf2573c853604eead5c3349807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda89db15e95f1d85b85753a9f0143f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c377f6bfbf7cae108d49b6657946a5b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc687d446bc26d94e45fccae1864a4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fe09b8d7acecfcd4a0371f0c8fc98811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61841402dc8ccbefeafbe7f22db8eec3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fce09ac9b62d0293e0b3046c9782c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465da59c8abf310ded2afa6c4190dcd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2c160bb8ddbef1b27352691c942b1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ececcdc495f1615de55891dbdb9487c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5d46e2c2e0de018eb11164083b557817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9725425acc6574e2b7113a6b5e484e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9e84004f3d275a48750ff00ba7aaf819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001eeedcb2cfaeb8bdc34b85df93294e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb58bdba99cf1761766bfa89686131821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d2392077be95f37fdb6a45759f8e0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d54dc620166eedc0e2ba0484cbd30d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e657a383b291cbf1127448908816edd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e22ea7d71614a55963dd7b036b970825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0f5b369e15a42ef59f31597964fbc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f600641502648e6e07738a3c50833a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2e173adbb4977e6a3141ae3658363828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2af4685b18c764f5850ab51b7fd34829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60860bbe2708b16c840e578600817910830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856f2b7c0b571e83e06cef29ca66812831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aeb9910555a49636564752f5f6a868832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7941f220d8a12ae193d69eda6fa095f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a046e990ca30b2b92505a4db8787f3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34387c1e7318d495cec7fe9bcd20e998835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876a0cc4ac0df5abd3bab38d691757b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9a68e990ff5067ffc875f3d9570a2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0aa651cb044421aef34451ea81a7c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba0482126514a16d46f268caf96963839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7698417f7f0835c59689072569dbe31840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56aacda634a596867f249a8ba4b4ba841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672b21fb0c9060ed0d7d5f2529df16c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac998c34f703344416c1086a76b400843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16397b1c289ac890d8e24bd20f5f5d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d90c4030a4668612b89417191f25e8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1efb03850d1154857e912c1f857b6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5956857d1ec6040ff732783f269c03847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55325d2a37bf95f0a16a01cf09c4fe1d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed98311b6ed6833da9b5ac77b986cf849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73531d750a5713eb2cf9dd51cd80fd72850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f5556b915b8d5c2cbd949673fc9a7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df291054d471a6cb9ce05ff0a52ee4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2216c6c448a25b6ab727a1cfafc3527853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77aa32db596e280499d66da91ada30854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da6559601f6bbae2eec4c93a2fb91e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6def4c44acd4aa6a5c479053c8623856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7c770c6481c812c89cde7b3dcb6a9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4e744c00ee67f4f25465e13a4e11b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a81dacdafc3cfe0eaa16482a5862d2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6196534ec4e0430fb0dafda51281ef9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cdc2ca2334d4a24d823922677d95e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842a9f18606a41504a2a7b478607860862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9432656ab058bf07fbd46dce2616483863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469bc67f9c91ebb9c69ec46da7a95f7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7607f73b9233c60e9a695a1825384865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127ec2f020c4781185f3e482a1c1014866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeeb469e8fdb96bf3a9c89c1cf7b85867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94089e859d95721c01378ab57088aa70868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252534c8cd0ad4492d0214c873b13e1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561daea68cd10e20e45236ee51b5d9f2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88135e222d817c6d63f621e3ad7015871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680d99f6440c5cbb0f2f0fc4b2db090872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c833851c4546485acd6c97bddf04aa8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4536666177124a4e2fa6fd5bf9dda874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f9e158a583db96ce0a06220388924875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27de4d6e5c5dbb00ceecff5ec48d9a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21445ee64d165e8dfe9107821bdf992877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c313b947c193c2e2b918eb96d8f764878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb583b023d4b0332ac94cde8a1ff96879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335150a80dbf07ab27f530e094fe413d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a187ccbe729dd35b227e21fd00b91881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14f3647ed056a5cac001e8061dd979882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a380ba89726a839d6fc5680eaed4564883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060a27fb50321eb5eba1e4ec3fd79f5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac76938bfcf8973449b4f55b2a7570885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe02ef5e150041c68aae9f4ef58b02a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839fef6abc9ab49c8224459f7046c9e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078401f14de5553cdf600fc7c8117050888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d514d9d62ca09cd02b572f9f65c6566889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564eafcfe67048f3f51821be9493bf66890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931f9e147557e37323380f99255c1e2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82672096306a403b9cd7ce25799130b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c83d12a2144f8f9981b44f2d774ac893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad7103be53d73fdd735e5f64639025894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa12f4ed9f6a19110b2fa0f705cdcb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22fb07750ea205a683ed173f901438896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e017a0b825921bb9efec82813d1da897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10ce2d8affd5a7a7e56c777caa7854898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c4deeb958acca95b676529e2fa602899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e325245e335012b06e8a089e59250900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdc011424725bb4bdab52f7b6952ec901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f45b986904056cd53f8c347887c9c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a70fb500d9aade725ece7b55c4c0e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e1e1c92d295760cdc455ab1aa7b90904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaca9cbf3d695a0cf0c6f9ba2fa7305905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dadab6734162f3962bc46332ac73a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc632f5e09cac3a100ff5a751fba6355907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fd466d866f342ffbc869aa804d994908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c36aa8b2f9054d1c092c51db56e4d7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b3baad099c04d3a7dfe99f57f529d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462e9d1a10738a3b386c0ae4aaacd0b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf185c50115ca3f7e0aa531cfce27ff912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50a72f49b3d8c4d8493d2f1570e513913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb97d3f9a9d995167a48812e96d5393914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bd3f9b16675920800a391c8c954af915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30b2f589567970aea86fd0074a83d2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e490f949020baccdb90354e3f8b6575917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b5c814db8f9ba845e2571ef83dc79918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097dfddda4816064cd08a3e355688af919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1b4908af1f16b717edc49819c305b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b91bf4c0f513d5ca93329db9d0dc0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175304c841205767c60c41b0f47e92c3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3a6f1a779153244bf56553c62fad0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65f3088308500b249d583c1796e702924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429351ff5baca1a23b61a0f7c6e97348925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a0836f14d703b3ce859e68678a981926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3e49e837fd66229808260b99dcca6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b541c9f5aca0b44e51d2e403653286e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879fdcbe9e8a82df7d0fb424f6339e0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caebaaea902bf661a97a7769ff6ab36930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b3b83dcd676d48c7acc398590d03e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9236a3a6e22871afe0b056405ce6e23932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddf852831d1ad2696a4307d4ae01a9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7620c705acde2e0565a1c0ce63a5e96934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a00d4c24bfc1c4470dd42bd8960aff935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d1d501454e9009b29c34e22092c83936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf5efb2c8e263d02f7a75d580bd38f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ca2c5a3d57d7fe880148ac92d20e0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319063907d0c0239baf37cd4687a6ca5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82058b604485695b751220cb0e7b6c2b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31a8f4577a6424f24a20041072a11a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a63611ecdf5464112cccb12510ece942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbffc1b52b27995566e1227e1314f2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479caaa1e44689e725ce7fd85807c94944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2215a0351d7c6664d5fe37ae4415e63945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b624330805246341a3f2a7908b81874946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c502a58730b1d77de3d501991078be947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b8594f2041004d37d5e96a5491ac8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad598372d149b08c4d59efc7344ea8e4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404006b597aa5a3aa1b1736f2baf3156950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dee1464f60c9ae688eba71810022c7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc050af9d5b830737e516f5a49c5f6e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60b2dcdeaeb2894c0a147a24fcc879953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe4fe6852f150f5adc1d9bee49a96a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8761b007248639fc51a212012070c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0187d3163e902714ff089c2f8f0786956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1229e01491bcd8322339cb48ca2f0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aac1cff22a7a04b2b4e092b8e90ac3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd0fc8548975313c5fb8c3de60bd7f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa9864984ffd0827ba659398e5b3ee960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf6a2228f57bd4826ca0c48d77beb6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac35eff95e8171e075a93088db51b7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1d7ca2b66b005a60e8ffce26be84b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37802299954e61c0110724bfe60dad8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b9fc035f8ba5e452e8c177c8ecf1c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91368fa7388f385e78a2993726a01648966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f20dea026106e2ba1ea6e81ddbc95967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a14b6a95e044b88caf2a20211207c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925dd64ea4369aad49495758324feec969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce8441860cd423b6714a489c7f40be970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf4eb467a229316f1a35aef98550bb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0fc8fb29071b6ff4add7006f74426972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bb65f341c6f995cceb6a1476ca921973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362909b0fa1b418fc2b7565ce2d6e27974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4af9d533575a841b2f58b1835895b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617abe1b71c0ac9696c562065fe49dac976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c3f93d7b080fb81a0fbd3081484f2977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5d855a1269cfb4d2b633349cdc796978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ca2df16013f002003da5f47a0d231979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ef26fa823d5c2d8673367dcd9a4a9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ea080d44a60dd67e14dfa290077c5981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca1a74c54451557f9053c760c4e550982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee7ac9bd624905a49e652212716c79983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989746ac1b64e2dea08ca100d103fe4984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35117124b5c6ef8d00a1584c3be9748985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68e974e47cc0e938d6468b56552271986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e318cd3bf56833d61b735b2bab34ebe987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83416674aeab09435d5b80f57c7a1b4b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b0b53b0b1ac716a893010d757fcf2989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36058cbb4936c4d788b4fe740545f5f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe8db4a6b40942fe896599d41bc771991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057f43ccd284d01b2a134ca742630cf992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81689d3c5900b5f4f8995d8ba1bee581993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14368146e4ba8c223d5b1ef50b1fb1d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b91e492f10a0caa818d05228c9893e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda64fd728b2260dc107f1dc44f33f38996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6398920287a9cbe331e724d68501a997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5827ff9915b052a6a2122f657a060c998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15a492004d191b91633e8ab5b2199a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc9bb523d346176ef448069a9cbd842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4828f1952925a1d0c75072dc0401ca43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c723db2b43ab7c91cf538903854074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b83d2534043eafcfb2b22c0a4a60d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccb07a030fbd91524efaacb48b2b476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e96e25b78bc08a7fe086b3284f96e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cd8d736f22a87819ed7ad168501fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900ada4d0c1794dfbba15303a6222be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6a62850bc90b9c92f43658714e95d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3cf1887177fd5486af760a683221411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865277a12fe8515478aec57a8eff987912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d841ff720c86dc14bb3628bce0761713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a293c49dbb22b39256988ae7d82a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564640180e243f4934e55ae784f6b9d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d396d9c513500b2e37dac44cd7acf516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea6aa9696d11b7dc485a609660349c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f07cd0b74ca49712223b2f9013fa8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b78375f79e903c70de9b39843386619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188859114c2132068ab15b9e83e01b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d307510b8241905068e9ddefee75321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78119975049e259e94fca567fbaf4d3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fd5e02feaf716b52c029a62f98fb123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece664abda8edb05c14fcbe6554317a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f27457fc76b3f821e5217f354ad1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3f44e4d5cf2549d44aa7f8f57e56426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b816e15d33e4a49e02b07f15e03fcae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10df1f1ed28d975b28ddd1506ae9cca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b74db86a9b26ed6b8b0494a753ce929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27cd11fbc4d2ab7b9af3eccd9d3fa230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caf27ed286ccdf92f6289284e11eda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc70909cec1d78d4c06b4d74ac88b1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35c7dad1c3b2b20da358b5d9eff6b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90a40ee6bfd91ff8489b902b793f5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc973e541cad2f9e56d83769d10c3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311655939993fff36dbc7260c2c344d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cab930e4cc6b8c87f49e994ebeca437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f9e62d2c8307646027d72b4376ff938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e196be31c8d4563fccde87e890c726039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197919b17b36e5652cea73d19918b4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e80be2e24e1ee99a0658223c05bfbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9c83c93e883ae22f71fe8cdad5f3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7c8a2cd436e831fee4f4e0a1d48c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82f09fdb1564407358366eed17cce844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8906d0137d81e910849bff4537b169845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f649bb13b764deeca90e865ba47ef5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe0d87cefca9a4b9f469cee7ea567647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0432e8c80c858ec4c409a2e22b52348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1ab19bf2ed6a35231dac1f71ee5f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094be344d8b326e8c352ad61e191f0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f7a7eaa992ddb7c6badf37938ff8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621b5399925d7ac330f40c68cc58ef552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c9cc7e6915d73c7c07dc3216d83e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35313b8f53d9525db882b98043c96fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914bb957cc9c43987745ca4edfe0de555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31ac2fbca1342cd743fe9cedd39c9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d067955182f740609acb16e928809057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85135effc48f29fb1dfc40675e05c85158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d42425c3e852da2366321bcb382da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060724e32cf85f05c6370189f288fdb860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ae0cb1f6b4cd6ce3ac9ffc61b8a6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c2dd29dd2d862f0ae3352196b2be262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dd53e1ca5a992b3ddea00f21f65f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04185b6609ce17d903a4475d61475c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d96832d49bcf337c98d6d617a215065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ce1b55e02787692e8f6b516415a5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a4e863c65e010c4d5e8e4f4ebc36e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717cac2e8996415361eb01fde96246b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07cd34881f99749129c3bb5442dd8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf3722b7c045d281a6de79485bed3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b1e97cce32596272e5eeda47e186571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963d561d28ad467389e5687540849b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba24f37eac2e45a9e7c2d51151ca8e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0638ca0b9258a7a8e901089d20e9bdf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2876fc7aea4f57022235c0b8084d70475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b237f3bcb0508f4c2218d7a1c436b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439b1e93069429ba756a273a907f3ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fa2440f68eeeb6373936a513dd1bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f9685a4fcf0504e6e5109dccec7cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbbed20ece29abd177c349a11914c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42b2043fb34d580c517f74920c3fd181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aed0bbcc633b14add86527413ef86b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e60b3da5e5034216b98e698f315ff383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338a55f316521de657c47e93a3c56ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ef6d654520c8cf72fe6522273d08e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae7269e9f600de5a34905ebcba204886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ce48f688f5bbf13d65ec4ab41910487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c92516425bc7b9260dfe827147b8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11981e03f8db7b42097403345ccf0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cd9939d6be2bf8ca9e7b1de0b7d2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb72756895d6fc4f4e6a795aaf9bb4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4271fba2db70127bacae03784943392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d0aa19f34a50728bb3d4518e5e75e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbdb3325969e8897e35b810938acc594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186c4d64138b141449aea0216e9bb1b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869a3f39fe4f18e1276c0e27ccf36e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f2e89fe46f351a892fe0a403c6faf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59fb95e0edfedb4cfa155886e0d48798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c064501c846eb7da047c0376817ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bd4263e151912a0fab1e614e72419100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894db55a3d037bf6ef0c6b19f6e4fab5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357cdf7d3cced62ba48cbd4e3b29ce5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123b0084661b5d7e0b2dad7596bc05a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcefa2327846ae169e916a50fc58c7f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f390a46f89863cc443f25e6c9f584105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b344560a14a47374deb0cd6402fbae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f65257d63c3934aa76a601d8121d08107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e4e75b99020952e11b4b9098b89b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac42e6f0773e3dbff4451db424f5387109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac15f5cc240d4e208fd417199d0d4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d29e3f3c380c96c38f6f0367d5ec73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e651cc0a4067015048036769ddfa9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcb60fd245361de3c54bf1902cf2f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3f5918486487fc2f8751dc22e4262114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bc45c516b86273530bbb92d5bbfe2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5b38aceb8654728216ac2fe98612f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1ec0686c3f76b2591fb7f68fe332a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c78557a8ec6a1a0b349fd181f4b94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb4fae91d3e48b204fac566722c0c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3623a63eaf40a417a7d0967ba657f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb02fb5215f1b3bd0171645a25b94ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bda5bb665a186996222b63d299516122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93537d2d5861009eda28c83f82b85761123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825de0b3b35b939bfa35706d87382e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02df4910c46051d7de11427f93b67d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3987b9ac72c5196ccf5f16cf24c19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e21bce2aa719b1649a4610013746fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8397b5a96316ff4a19fb9355cc9c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e2eda10477c407e907c019d6964a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c5caa922e811882d410aab9bd1e6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c658a7bbec2bd60e8271abaf6468c28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f775397487312cc71c92e66a143c76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e6e7d4dbb7935debee5c5c27dd124133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b866d0ba87f58e7e44f8aa0466801134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5359051ace2a0aa99531b7b9e53511135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb573e80387635cd53db4fb5ece156a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3ddf3c79f9eb11b7b376497c4da64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c302eb1c18253ca6a52d0c34bd0c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910a5acd8d59bb5e944fa18d75ec007139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c4036379c9ff8d9c1334194a33a6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb2baa3067caafe441fa21e6c836d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d034dc5e4ee8c48ae75c8a7be9324d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a3c191ca88021ee6d8d08b8937558143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ec29e7187147b2f0f6db7a5495426144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad3fbc155de5197ac38d7544bd1ae1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbb76d2f461942cdf3fb9f9984336f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e44a096f3572ac6c3d14b62330216147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f5d8d612f548d5251feaef3e25de5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26864fd92aa01fd1d0812c7776b89522149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7a1ea3cecc83f301d6b7997f966f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcecb9c12d107089d3631a5e7972a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab93508cf46bd52b4be6c4c7a0b6cd2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37da87078a4f1a7ce0939e1140e666153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a5fa6873207ceb65d44dba05d3bfe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb01c674565dfcdacf3c52e50ebd23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5005cb9128a8646f0d185d1ad9380a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d087b68fa841985cb8c76c777d12fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc728477ff289b1d205377a0387d2eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c348328e4665653e6abb5ce0fc2507e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dab65120e861645fe94ab54353e0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0e241615b473ebec21cda912a9eb1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d2cf2f5573c6439129e1a01082312162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94210edb2d3cab39d9747506d4549ae1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08421de66c0450ceb1cb86e14fef15f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed6af3f787c0a1365a3932205a74f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bc22a8526bce252cbdee51d275af5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f68bf58f698a04c75c1746aad1bba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3fe79b8fa94e19349ad24b63c0ce0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0dfcd7255e815a48109562cb8d8ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe37a644ff614f6b6e514566977147c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274c111212a4cd6a9e0aa76b4a9cc68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0ecde0054043d55a37c7db8a1dafe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c337637b582d2e6b8bc67930cbb928b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644bc470fcff8a8a14a6f5078ac9c3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c507f6f0bb5850909229f66ab3298e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d19ef0f859d43f481a32867f854893176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e09b0e5870e0f2d613ec13eae17ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee19a9eb742507dd78ced2cce776c24178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c1c9be39ba17dfc7a7a3cd1dcfb5e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89044901a778675dd8e1ba7fee425f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e39440a74d35a4054095b3d5844df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14585214759780ae8880e62307a9f304182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd42ea316ad8d231343e81aad17c582183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcaee41dcba44563b7cdeb316d36b0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca2a296deaacb7dc98924c70b03e0a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac05e426caab97fe8c83801a40e0ac9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253b57e26945e06dcaea55b4aeaea9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6ebaab7eede2f122652f166ddcdeb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd352ba6f514f9035515c286b34a173189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a69c2a1f100844e40e784c4ea3802190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96e511de6195576289f4c3bdf95e4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba28d8e2648901cea3a4e523828579192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082e9c9c16e1b84248080c640057edc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcbab2bad992c94817a26fbef6c607194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf83898f158ca1e1f4f118c91db6bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369df8dfd0f24aa5e58da8f0c114dae6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8c23de6dd3b780afc36a6c9f3965b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e58d2c770f3771117e2b87308fc24198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d5e568d2d2a328f89f1c03e3c2a60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391d4f40f1b57821b0fe7410a310934200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2819b82e2c4399fa59ee3895c2c06bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57c839139ce28fc94b12a8103d46ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1420f75b2b69e2556993e7feb8c8db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1aeeb90b8d7929d11bb499ec20d78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e57ea89743f6ba3fdcc6c0d3063fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896e1c4a9411ecf5749519aeb5bdbbd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66871f56999e6673f2fe30d4aae77023207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd8eea6392421ff87b00ca5343b22c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ac10f10e4b371663ae865ea5547ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5a74209cbbfbff8f952b07f0b3795210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af53135246aeec942d4c0d34a325650211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10917489e212a73776813787a1760c7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56a11f8fa68a3d45f5eebb62c1e460213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d47ef2a6eef18c59b1946d453fba7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800650d27a48c75af05d8e80f9270d0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decd7868407c397d5e7ce0ca4661104216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a6227c2bab2b25f155d34be0c3c70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65430a080e6390ec7bc23920e3627dbf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfe81cd1ba82fe6f7af3a47a6d6305219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d61188d28994a31740f258420cba7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c746a8f8970016e3531dd04f6fc5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc51fc8bc557633d7bcf8e12853f5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95518ccc584bc6a61d7aa2149b6033ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ec42946c0296206e671fea24b1fcb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d111d382ea1a7ac647a94b76e4edf04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4244dfd90b1fabf4c03490fc247227226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f9fbb7f9a9e9830f8467238e8ddb8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b04a453c184d0bf8709ca6b61e82aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8fd0e45648c34c5048f2d072e790b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6db409dd7691e415f331a9796c9079230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda070c4e4adee8a25b8b67f4e907f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78f8fc67b91b5b51d41ce01ba6ea2b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053ed92940bed2e6c805ec128d83482233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc3a83fdfa90ddac80c2b2d8f42584234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8879cb5258ef0345fd3ac3b1e9ae93b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cb64b333fb4512ed8b7dc3088d6a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e6a708a57d2bdefe0859e70e2bbb7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549541bd44e35759af8fd621f2db2c72238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5f8c4f10fb153e09efdc3673c5026239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cf713fd5ebf8cc9f80304c92eae30240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac4032fbdcdaccea5131fb24700c48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a175b8ae060e08d69d990bf8a440598242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f2c9ef331e9fa18d02145ca903fcb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9475b1e37feda90efef9f72baaf10f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa394df73576efe0386598b5c1b3c3f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6f1faf071ba35c8ffde8dbea0e4e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97781395954351648764ce57390b605f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2265ba75084869533c11a4a90aa8b7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47452f98682f6cfa3f48eb44601be5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575260ec892734331828f8ca326e1c56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421491c49ac245a3935cfe9143c99f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b9976ed051b3ad711a380f7c140a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628bdd4dc8ad38fbf0a8ff4b9dd28c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1822c75ef4db9fb2f6e6f96808d41c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f5735ee40cc01bd1869918a0ee3d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36e12eb5cb03f31030f2f9f0a27cd7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2bc8447dc9b2337530e37c27b84b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037085f617ff34a1cade93b389095ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a73498c62cf8202af67f68d077c035259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3332db85de8f000e3af9aa585f5ab06260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abfabfee9e6b34000cff117cece4e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35148efc0f0607802cffcdcae5dab1c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70f403f3d62463cb9314be6951fa4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7695fb3c4eafd29059a3a7590d99ad7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dcf85c9dc3ac5c561a5ea2c2fb40e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95549ca931713b5b9698931c32c23767266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ae7ba6192f2c7cccfe23f270a398d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118031b8c5775450d9c0b9534ae7401268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70ccce0d88c8e9f54e58a07dc50820269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764f2fee0cdcc1e9a36a7461a0ef37c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d53ae6b37b35a24d9ea4600498634b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b10886cd505621fd6fb482cffb9b17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc69008f169ff90a17a4b045bbdbe2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63317f04c237c8b2af687d9fe12e4cf2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03add4c9adc7409fb696c7211767b5d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba20f4cf54bd423d90966ac1180add276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227c1cb57252b5184b774ade000d234277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3765358b30b6e779307c21c0dd06aa1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496ac90c34515f87046cf7e93b59d02279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c62c36d5bb5973838cf477c165b98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a74414f8c28b23cdfc3ccc937ddca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c2e4b9c2e80a929f4b6c6bb7ae64f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c099d8c175945c5958bb2bc6dbcba6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a1ff9536e2a8e0671a1cff2244483284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9309f10fb18de4ee39d5770463ab8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e287e011af2fe9346406bb5b7ae18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad79948dcb22a70e217772f2695a70b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977cf43e6e2d4247e695d00bedf4edc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5317ed9663fc1e144929744f75d7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48857c22b64ebf844a418110d7cc234290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1d6a862b2e13842ddc3e64cbd1b43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25e269ca49bbdf4574b38449e87b1d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651515977f425ecdaecb21ea78772a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2749476bc2cf49cb552fa9525539c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef72e305f64735b45aebdd6924f4bd7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fe46df4b25f56ecf429e70c5c2b2c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764fb0319ce2da8969d1c4b6e739c09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c411689b317524a607ba655207d69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5904d3bff2278f6bb842ce1e0e85fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb9630b66663987f206c3fd6f40f3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44a4347ee769369fcb121b693b1100301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62830d6aa087cce8a0c53ec0dcb1df3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05373007a1fe5ac0df73c97e569f51b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58fc517b62ea47436eb33650646f48304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9aad2c6240b9bee8ac033d99a5495305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dd771eed01d5be2ec45519cd3da3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1b291ee77670d15a8932e186b04e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9d6494332f5c12f1bab86e8049d1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c6b8adf7c61b678d1b7e01a64b32f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c70236bab692627e988a83043e39d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0d20266863928bb0f8261cb69d9ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8bdda9c2927b6a9ffd679b6138838312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb22dd3349473418b66f9dce567b33313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e0925268a8daeefb859898719e4c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047658722459e15b8d6b26156bc8198315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983ea78253811999524a3e43f6e63b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfe0c8c6222d491d02c8fb10fa324c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ab0f02a14b5c47f135f5c8af504af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873b2bf11f4ed50f6cb3f1dd8fd32a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509bfbfa50a00b3731c7fe585a722ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf079ecb121396cf83660eee373543321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96a8fc6cb22f4eea3b712244625b37322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee3f63a511da60d928a64a88b5d52f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867911773927124c287a930ec1c877b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb19e2a4fbba5cebf976105411d0816325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead261a1496a697559fa5e1431928a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51c92309d9888961fc8b310f026c52327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368fc012b951ab73c24ace843459b2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802eb1c3c6df4969a861b0309f721ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568ca954f08099ed8baf20aed4884ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193be913dc8b97f7fbe1c9128ad4e07331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886e75be03c19afc8c59b875929ffa1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e80862cef01873f06d66619a92153333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655b200f3ffaef846f899163bc93b8e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36949bf4652875a6a39dceadbd8bc7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaf44bbbdb4aac1b499a9c4f8a34da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa8f59214a90ac38f9c4b8111d237d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51068748813b5425f3d6d534e14ea2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415deabf8af260d34f87ca0ee60fa9d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e7b899681dfde8b040ce502cc763e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d541d9822b61f5ed4a72110c80ce3b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38aea263d3a20ab3ce95f082e19839342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7fe7f042aa636dee9cabb09b12cbd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18001cd231b35483b5c24e0bd2aaec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9670956902dec79d94dfd63bf98b5c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2216736c6b78a428f7e649eb1009f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c92b7b8b50ce2613eabb6e5ea6a65347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930b31156e82b6e327bda9153402392348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f0da089dc5a5324c92fc83d3e7c04349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fca16b1046050ea8e39e7d5d678e3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4170b13062ae4240819c4d301a1c41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52620d88f35ab3c58bd0b22441ab6da1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf2be9973982dff726d09c977a7ce3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c0b00b50641b57f9473d06c5f7f62354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761344cabdd58ad71d3bb60f75a04db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb95d8927f43e01cc5fcf7a1f43df8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5234f25b7d985f94bb41ff44f86a33357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5489de6193c7b1a424871e491e09098358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9aae5b03bf927e6cea4504b04cdae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e439d36a37b5e40126d06872b689ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82815d6ae11a876031f81f982edf460361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22e47272852caf01ec017ddd2deb3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c631accd0aa2b9652075f60193f37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde9389c5302b58cd10bbb914556699364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55527c60b5d854b3cb69fb48e9babeb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baa0481bfb85604569268b243ecbe2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739cc8454ac2066bb3dc4272db89df3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18b30807ca91469313b64586486c37368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0ffa4ec112801613d58fb45da3522369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e4b835af2a20ef1a79abccfcfc052370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59276539ae347d7a52ffb37a3331b6e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b933d9a21085e4b15715188428a11b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997ea8ca4671e841b509c4cdfb013c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d1bb4a8f74a41a2160fe4792c5484374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ac77156f629779a4f2e304a2c3163375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891db2d568476df8f7d79e8e98008f3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ee3c5124f18e9bd69a02de97fc12a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567d35ed151e31a69a5dde8057c5aca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5c5a2dfcc2b98b44705f86c3e3053379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ecfb4733676c3fe661f396d3bfa95380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11887ba8baadd2aac73fef2e3b41462381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f38b4fbf4b973047d3d77d5c77d7a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ca7263073b3630c2c254308ea16d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931d79c94ded264a83d5959948f20e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b831af7c2f1c72af552232aebbd267a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f056ef682048a2fd99c247000f82635386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426fd8dc86150cca88f0efb741306da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022a66628d24f3c3a4c3e5ff3e328a9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7008880ff349a5ce5d3855970ff2ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070fb226a87cc6a91ef32921d63aaf0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95db542d63bda057bedac7c3fb07757391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bffc13ac1a04778f3e43bfd832c0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a543e3223631821902d5c14ec8ee1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45f7586bc836b92e1d8a4caebe6b28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8554afa5c20f8e2aef43d9b98bb36395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c504d396e9938f884e4bddeb0bd0c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee166a5cb73f745e64ba5fd8468bacb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718c11d48d4e7fb440ec4192aa8daba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ba293367629ff0a45833292c21703399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d3b1159ede46ddae57f0c403ec874400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12700d25e536378ca969cce57fe9e058401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad95b251c21f095a1ec84fd40d6cd10402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb7140a0dbb3f36f785546b5f114d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2f3e0e43cafe294b059ab00911d85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f896a12626481bef1770bb20d8620c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dd4ccaaba8d20a55b29250b62631e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b058a19d22585e69f3eeebdaf3c8e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab268a620090501f46bc1487bb23227408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c70bcfca0bd2a35d464da4a4f1fe20409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33919f2e2565350fa00e35bea007154e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070634ef5d9ce062dc32c546134a3cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92b55aa531c2666685ff99497ca280412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270ab071aacf77d6cdd9d4b986a771c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc65f4bde12b329dac353e218ec4120414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b675b38862fb4f549b2ff4b9666a60d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a985315abd213086607a9b7d62ef93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33bd067e013db54e13cb02d2fc7fb2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1cb86816f7625b8e2a0861e9ea98e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4dfb430971fe3754d7b5f166bcd1f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affea00ccb6f0e5347686d547bef4d6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fd3ee6a6f7b79c411b4e4db65918d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a39157e0fee0a70697bcad37d71e2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c31e77b10e880e9435bb4e5dafc15423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c977faed3bac21b51e472c07afa3e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edb7158a20389c4e596393a6e6fafc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884d64372bcc300a47799f509a32408426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e0c2607348d62e16f19cfb32a4d89427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d318ef44d42605a2a13cd79147ded60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292b2390c7304e530614e66d178104c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c899bfc81eb19a20e428d59b1a018fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a40381084aa1dd6761b45b9b1c64cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571c22f50529606ebb50ef34a48cc8e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c33044e7089893e5eab163e07f4f55433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54992bf3c0c336decff2b2299b918cb2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2566cba9bc86ec4882418dc5726596435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4583c93c7f3aa40e854b3bf3c48138436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e47c8ef859be9e81fc2c66f776662437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db57f37320c87df7cef10174987173438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686171f38bf5edb0f8c8ad428c26154439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43711fe0efa55cd212ca3f1fe99203e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1dcaba896d8cba9a7919d13f28eaf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322f37dc2b223a1bfe4ca292ed018c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c8d8bbcea20ef33eafb614f29e933443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163d540c5d2be1960bd7d2805b712db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d075f4029b4e87d04eb882b959177445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6e5a435db472dba07668becc3a7b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c74fb8d50733d0ee8baa6955a42c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb85ddcc9e5370f4cb7bb8c23a44986448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26156d9168410f77b91280099b342743449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26b36d33593d144f1b3400386ec91f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4db595fc67fe2d864ce90214a40e1d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22267494ad2ad956b11b96b9c36920452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e4597aadccc739d225b1af67709d9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290a0de6fda3e564ab4526b895432d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1229149d9e21aff4a3a29e98ac965d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30846053d27a356abf284c267c2f6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce157ef79547812fa92c4518a5444023457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d87188cffc4f5a9e46c3250fcd9942458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abef35d8e606bbe6efda1f0098ad94459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227904ae986a3d31ec6661845f89465460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb2639cb98b4534aa0cf8a9aba51eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fa91fbea059e75eac35104e014dd8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f85a93eeab6c1cca82ac830fe40e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e1a11840c954b0c3a7af400ac2281464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4b46c0e6fcaadde7072762cc475d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28866c3d6914a6276f58be13b8e7c0e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec52439ee9449ec64522e7a8de901e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb22a6c4475f93e3f43f349fd10639468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d830d1afcc274f35a7bf59d46e43e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ceba4898069b92b53b71cf971c70a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85c28b67adb2ce8539f603f0f5d3cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65130a39c9ea09817e6ef3d264c3eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a75d29445e4995fb60bf3eba687b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035136a1f51d8e4d7b1117602365ca34474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f90b21decac14fd250eea962574fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c1f595dfd0e9eb706c16d3ce63656476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f70606f37651953cf31eb3656a4d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab11e383ac09c18f1443e9fc2bfd238478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb848b0326a5561c230ae7da750a5028479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c243ab63bf2977913756e47b264a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71978471e15b89c1de2e9454a4d84d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef8187ccbe6593884922d1e4122db1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a789bcf74584afe45bab68ed9dc7df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d293ffe9e49d54d9ff7afb5265c8a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4d45c7949af9beb6dc9e867ffb307485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fcd55fd953e970087d3e82e672003486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b8f5a8b47d7f5e26a2b82a09f9fae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a170cfb0c11ebdc7cb3367dfae14e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba8907a465f00927386110331622ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdd02eb4a9233a80fd0f30f8261da7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3df3842a497bb124e06ca640dcc6b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a81fce3c9578721158282f4f7b3ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6c6b217251f185923bb0a44fba9b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2977a8a78388b28c768a90e0c9028494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe49b6e87a2379c4f8dfae21deb49d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930289056af779be043149a0f35032cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb100358aae30b397093ee371e14932497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f592cd0987c675692f261870c4bd0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e8976198ca347989cf018cb421a62499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fcff9f0995413f079b668800db0eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343f9f52904cbb239aaf4b866736b36501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5b208a63c0f9905477dacfc459662502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75324821d9b143621700bca811da62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9bb5a78b497b9b7893056a3dff4c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a3122a9eabeb479be52671053983d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d79662d8585ded87c46a0a0f0d276b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da31ade6048fbc80b74d2a728fe4f9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea890a31b2b07d74839bece0190bbca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470b90b3b33fdb8a45c3db6016943c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9823ee99c310bad5e3ceeb3803bc0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e677ab566060df1f9c21e412788d23511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96214b7fe3ff99b2baf2e35e899ee425512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edc0c48aa493ac42cc814ae6f2e55a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b83d3c7c371a09415726d495fa70c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfa77272661ad10a5344aa2e88fccd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163262d58972c591214073b375448d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99b46ea2f9980642344c0904648d97517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de02339f7d967a7508118638987ac8b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d060f3f01a434aa98f3e91d0d5ebe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04a5cd1d6e261ebf7cc8f1c6851d66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105def8ba5357dfce1e932571c8784fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf368a50ee0e264184bbc2756b72dcf6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d20c17ddef4027a3779581b85a9877523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0829c432239c164d1ffc5b8c35c6a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9214b299aed6a057f168fb510828f1b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76d1e3ec16097976d4632161f10e1f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a67841146b1e86577311c9526303e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05f85d9bd9493d250c0e2a7be7159d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f934629e449882161d770e609c2a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e46fc316cdb8b6c7587fec69f3fac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e15f36a16faee76d629a54f035318e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09c4ebe3e4eab74337ea60db7026f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482d272a583f2d88dde1520d7534cff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9c06d39b5f1ec9b2a06e66170c2f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1c9b330eac34df9b339b93a714606535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609e44f9455e6a67af90c90a9ce4f7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392b094afa5b7bee728d720d9c193c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a51728f4eea8de1c647f6b107c8135538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c20bd7541c64b35f178427d4e3270539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9c8fd7736a3a2b585f1eb541cfa04540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c680e2275228d876a7b6cb8e8ae169541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138ba401892419d971d4903cfba851b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c860af94355300b2c05cea01f2143543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95d9c19b68629189b3f3e6c81021fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b569a7a44605fb88a547ac4ac06600545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbb6b0a15afe84ecc51f01e788dc42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e8eee0511c92caf2635b8d7745354547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d0fa545eb844c912de21b1af61391548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bb9fc5e8ab14b990c866964d16746549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ebeca01cc626edfd2eac6274c8e9e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74a9990f648e165c612286e50f193b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6269ad86ff65d053cdb82dc0d13a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275256876c4dfe13c950d6d1560ab6f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1b744cf236dedcd546acd0090f9f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60cc16adb0d7ac998da680ee9b147b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bde6af8cdcbb65b6ab1b5ed95bc151556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd558b2664e0e99543d25c73a672e3d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68722a184b4ee9f1fb4a8a877b09a09b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8c3d4bd8efbe37e967c4111ff13a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf650b42745e0454063288a062940041560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4aee4d89a15292be1695093caab27561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d57e1503592e2edeff394704463828562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e59b4ae5704ae52f7a15e386ac441563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd15435d9b04491d6a17e068d9adcc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442674d98915c49904af2abe5c856898565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16965a99f0fddcce2be952b8ea2429566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43bebf9f6a498e8a7800ba84a4ec18567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efd8fabfcbc60be349f8321ccc09de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bf0a4efbafe89d2f28cb785edba4f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e76971c9acb77817021ff403eb8475570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24756d3d7f7eb3790a9c08dddb353e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fd407d0496ac1010e8c4d49205ebb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dae84a96e4599f36cb16d884952b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15456f5e2c7f89637ee0f81f0acc45d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d73946c15118cec2b34a8df2cdc477575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54276d4b4d5b4e4b6e18fc6c12c8f711576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931a0e11ba0edb434306cde464cfbc8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720542e4676fb89eb3a5324d26b76ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9e4875ff3910892cade89ad21ea5f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0c8a1541fe0a7476aac8465c7c954580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242ddbaffc31d6fbaf4acc79f4d69d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02d703017cc58d2110fcc18b550013582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c66fd8e6fa246c5f5650ca1fa0b758583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1708d72cdabea4eea24945be331bd0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af852fd863041081935e8b5659fb541d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0b0366f50502fc1f5d0a4cdb68095586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbb59d65d7be575138140668485288587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f724809d13f3582ce2bf09b6763152588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79565a353c526f89a67921d85e79a7f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917c6042a95ae1d556430ec456ef7f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb3ab8e21deee4c94c202a8b615c74591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727a6caaacb6dcf09afc466473cb11d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddbf996d268c46f49dc170ea945590593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c26ed9e77f403d9a89ff94e2e0540594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e94530c277461e576cbf51be33edb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb13e0057acb04278b54e6a5ad8376596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecab962efc4421ef159b2bd3d1293ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db3d5148e8eddf6c669de46f0807ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d910700df6d4700b864795636e88a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f003c29794c5c21209c5a892fbba7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f0fef219db7694cd73758f0a0d93e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913d657d72d430833223f3b79c42f88602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346889223fb35ebbdc1d362ec4d79b6e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ae07bbdf4af979945f981c52fba8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe2ad690b2027b3fdd356d03e261c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bea0108234cf699d7c40012c36ae7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36497a2bebaec41a03a323318e4b75d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370ad79556723934d93e4553fe496ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bc915b7008acbc5f30692e682edc0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa0030509a3aa5ecb21c7f35c0c115610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498e1fe3dddadd5f71145db5d1813d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e91e0d3c74bb50921995c3f8e32b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6649742322c188fa8bbbfc9d0d7a13613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ed94e8a5b66030dee308950d0392a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d6a06802c01910ce4db52430d1556615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d430b7184fd81e5bdb474c72aaa12a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5f216eb335539c3acdceb53a0a678617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8aef1b95e9dcc4ac21c0f0c3d4b479618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ac5d1869e14a596077125f187260d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ae76b943dbeff21622adc9c4930fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f677616784a870dda9652142a296c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdee87f6e8a4f96903157ea0d7ebcc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d550c7aac5fa6f542a22a8521d6f6f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197bdba32209cb0369f9afaa6788721624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d5ec22df3d1d9707f0848506e4484625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c8aa9608b2b062164a0d546c6decc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb15dfa17e691e597fb12d4ded7afe9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fa6fcf73758bb0600eff1185ba35f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff95c9d3d81ee82eedd4bbb6620f52629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a412260b553381a931af9e65306dd55630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1de53cbe9e719f219ef3dc8d1e771b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb9982602a0b3ef39be5cb111d444c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40e1d3a7285ebc9bfe63d23ea42800633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fa487b1475b33d7d42a20c376a369634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9377c18f6224f73e23f929ed025f8c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b1a3b88a2023409997609541209fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bfa468993d3a7082444e86d5ff70d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa2d3cd54bc412b20ef2970c4727f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320ff28758841485d4c974b1423560f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3903c184685625748b0582cd89d7c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d0338141f5842a7df946e530e7c2a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464c2f155ed36e3c26843fcdf1b3f5c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103848068e830fc74b7ce55fbfdab166643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dbf20656cb4e30cf8e59703b016d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60581d1b165a85381fdec4b8a7b79f0b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607020d7fc8404f7472460af23172625646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa37fb03b0005112414b1f08a082f8d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c360a3aa0ac6f8b4737d58deb1e3d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75d5c5cd48d917caea57cd0118bf05649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc46a9f19a18bde8b3a6bda4ba3539650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de91311d29742fd5b08dcd6953f3e7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed114d7209f742d2cb0557a695865a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f28984ad165bc679ce433f489997e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178b39ef48f629b6c6c43710aeefa35654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68111361a5685a20ff0707c3574a67655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051c8230bf77c69aebb32940d8adbe7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5c76cd9bf454eaacaa1659f63fe3a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb10f379b5c8d64a0fe5c5d44f9b7af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae02109b46108e0d9547273e82e6a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553e7e660a86a9bd06690a8b6f00c27660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17705b530cc5840ae992558c9cb26364661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9904ddacdd1dbb9b7f419c021ad2be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e1ad492b5a4cbf2c8bab7371eceb8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13d4077b3f2cf952e0fd380433b938664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b30d8f09b1135ac03e6f0c40f4acb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297b86257aeb4ffcd8794ba4a30aff8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd104e01e031bfa2c621fdaeb86adc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667d946c29332e4e2cd23d42c4b7883668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3e23bb5818d386d512d0c4bb01782669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab8711e310b15f346703c87ce5b514670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1cea6aee5f2a384c3a69a1cbcaf71671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45e1ecc8163373ed61687f1dafe670672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee2a3796a5caa7c22a07a94bd5af08673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd279a9002f2fcaa70cae426abf3a157674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179f2bd1ee0f7fc8d85b5973266890b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09332ab02b619abf7ffb99f7e029011676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a3f88a713d1fcb8fd8b0c5d0df5e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4b578b499e30135c1068fae32feba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcef419073a8e74bd2bb5dc4411e85679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bec2641c96b236442ee5b7cb9a54ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda74cc593259380366f48670762ac9e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb75142336f5ae0f030794cc101b52682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a42be9e5fbb0b4a864521fb9eb43be683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d333d4c5afdaf25b5f190ae484f51684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c298e6e1a082275ecf791980981957685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1200b2efd91d858cfcdcd1181728d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f9cb4efe86a69c0579587bea407ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e585e92b0b95a1b002eb7e37d12272b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25985df26799bd880e4910904bf29d28689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42703eb58579f61b08cb1348b174a3f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abca9af6c74170c227ad7e4499aeb9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226f698bbcea4db7117431c86941954692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bb5890f07586e3a03c41d1057e2c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118d12b328f778a5ae3b521c1f041bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cf74e74fecdc0ed0e5d0572ef6c08695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4deaa703a3648e3ca44aba0799619696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727b4e07d85de5daa2f690bbf4bc00d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169abb9cc2e87a24cfca544f6f8f233698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c431406ac4736559e02a8173d3a8f36699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63792413ecfb2338dc3fd45444aebf0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1939234a34ade89d26ce496cbcb68a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89e40a944c227c6d1b2dee1b5b230b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e64d459b0a00aa0b6b3c70d85c85e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0ae08f1a0c74f746407d9cc8f4a5b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c037d6d5f906519cbd9d346dee3af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f980f1eceb10198c34f9855a004bc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725d24eb02082a3b69c75000dbabb14707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213cb3031b19b26abe0fdb90f43e367708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6818edcd2f311f0609ef26e8aae195d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1e540d793a3d44b98ab1335880a33710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92e7decdbcaeedf5da2d483d16577e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3508ab93fff78ec6170846b234b422712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c403df2eee51703359852efe1d99abb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d43445127071fe83516f02c54127d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d86e7dea6d48c41e0ef6f588a6c6df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e3d71c5a8398a782362d6d7ce9bcc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b5092d52a8db481642f098f855838717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87565289c458dbf2e16a950d74f3c54d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f7785f511d4befb791998629ba36f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81464e2359e802c8f1d45ea5882027720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f9e59d521ad4837bd0455108f505a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22878495291be6224bed4a66f669e924722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04517e81c026a8d99ccda235204d46c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cf408bda09708a4bcae6d2c7ccd6d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af674996e73c6eabb1597ee0b690db5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f673c484a7f2abc4f4e3bc406d7566726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9700417018f220268824408d86879a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5571c212b710d5d511f5f9a0929386728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99813866b90b4e2b3e8f987e6d54adf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18ee43cfd7b20f840ee490526c8dc5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce233541fe3ff1210164bcdb72ddce5c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f260514adb6359e745cb0318c6a9b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5537f24d4d351179d8cccbc5c304bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1aa3a7e103d33011cbf2ffa575f81734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f10d4323e837cd367bab51a820348735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632bf4869d4a35c80e7dce56183920a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8962f1b95f417e033bfead7634964737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9e682e4eb0c2b0c29f4554a05813b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17374e976feaac933e1890fb08149ebf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960536096ffc33ac82b66e9d3bff6d99740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc2d1d154f12155d466fe55d7d852d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5786f826763398c253218b26127a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee91881f8505d8550889a13d0b8864743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc24caf3bc52fddc641509bdf0c10d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007d73a8f4015fe628cd640d2b3f25f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a521dfae7366daa7784daf829c7bae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359f3213d6280eb2f4db7f2a9f101d2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f224640ce57eff93da1af2fc9821ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692eabd644cd962768352f3f24b36068749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208704a689456c58cd5b56c89fb8539750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32688e30689fe4d4cd36f6069702fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7243408ca52f6c2318ef227ef04c806752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4cced7cba840965483b5202dba619753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62c449aef0d8fc75d9d3ac166a2ae7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cb4ea5a385d131f3490117c8e7ac3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdbedc09bf54f83fee56f80680bee4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61238cb87c3cd9d36d3ba98ef29744757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31070d2d6678d538f2b64446818ab8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570e01022005b1e4ce3ba9b8948d7ba759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192eba9994b17bd7947da01b6ebbc39e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213bd9b03816542e55ad17f430d68c1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c0ae3140aa83c98ee27d812195d6d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3af937005c384c7d722f72c35ccda763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55694613ae5c06eb2598d75017d47cc1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ced3c18fabc503aee8683aff2d1b7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5308a9fe6daa5f69e634983bd0a3f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df234a63cf962f4f5e925f425ff9c4ed767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5ae72e20d4f5f36c440bced3a8b0c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8936d14ca6f75a25e36dd753ec9927769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a744a8ce1f0c46af2b6d84e65013f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0bc136bdb2e2d6545922c5b8127cb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd3dc98eaf8e7e5f7392c697975365772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da380ea053383f1c9378baa23d7860773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7492d66c53eb49d77e7c92ce020a845774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1158fb1fb8bbb29e72f2fb9c4abf0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d8218b8bcc04790006c65e7b49efb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d2f9952effaa6ce5d06226f38ffea777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e99e860354ea72d0d4e6d3bf41e72778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc193cfd3d4c58ca546ff3b9afcbb8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a702abd7f38b06b8d80ff9ba3f40798780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac16c812c856d84c50ed0a62f92954781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7cc5666c4b29dc5a6a0a3b3bc28ed782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bf82ae4824b784c6c035b67b6c5c1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b05caf39afa94c5a7a99c910083c2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db919b93491a5d78d1512e11dc88cb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecfe17b2529598b870e378cb41359b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430865313c616edc6f73a895744f424787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fe53b24228f86f8ef409fdd3c7d28788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905eae190e64f24b5d63d652638e8004789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214402d289f6761aefcbe66111132a46790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4ee0415312dfd7abde8d714e30b04791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dd8a6f6c4f16cbf44a25dbe785a38792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1357773678e81c8ffe4e8ecb99a83793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed786a89502749a17bba2da3d3bde23794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2ccc0b497f69adfc061e44491c7bd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b6f0db891e0aa24b56128e65c95e5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd85f668d99a6a8a2a23550cb394304797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254075bb800cef00f384d3f21057e9e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0642c9db3e8d2bd750b97179669ed4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb800275232f5b54ec3c2a0e9354b97800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3c95bad67581e45e0e4a03f0184d7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a3a137513f2f662491cab0e3ea43c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50d4d861e9f4b31d8a07f41585ac0a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342678e53d82c45c70939055d0874090804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3893a9291e9f57a3d6a621eb45f87805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e346b4b691a7c2e958d8aa10127fde2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334cec80c8635f93ab31194d5433b80807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4ae1e5cdb71dfff009359ca074179808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474c847d61ea91ee3d9ceeccc3438ad809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a8c1e0b5f5c47e60b6d7af189c8c6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac09e4db848daebb4f46db44e53ab7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881714ca8558fd479cac97dbdfdf2cb5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0baec206bf49a391c07f751d88f7d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b5e8fcbc17804b5b4f58a459b0595814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57084f9de10c88b199f2f233e52a47e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8442412379c87176ea77565a57f3e4c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce1a0103ecc193ea28ad689e5aa5b4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7ac6be0f61a6030ba9d42d6ea5f4d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603137897c709f1d537a2c79a9fac7f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd578afd98bcc91dc69dfa82ab9a6662820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43fe655f7c8493385d2f0def25ae63821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4e7fb5060a69b01a60c1a3b165b5f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85465bb57bb4b6419860f1ddd4f57fd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bcb656a975f1bd65e486749b855aa824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb42ef2a29d2266a997a4c9c0f76458825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4021db902d81add2ffa0e8721151a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd9a05f961daec869f79f43c4d9ca6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2d0f31b3ed62313ea3b6bfd04686d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d043c765eccfc09d341521d415a2206829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9d89c1b983e1db77edd6ae2a26a9d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bab8e0618b839e47ac1a94a97ea1c5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8cca8646ee255e1868ddb3ada2833832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d141be95d82eb779601ebb1bf5eb068833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cedf43bc8e44431add76c219132488834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9956f8bb8e9b225b411bbfe8528250835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ffd21f4f214d540ae82f3b6dfbd17836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891b3b88c24f6e234252db6571b9671837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b408064634342efa07c64b39eb1d0c1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c349d656333455d1ec2e52935d8bd5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235aa9bfaddd5d6ec71ab3774d39d167840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a83938c733218ac59272777a3b06d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb5c17923a53c3e9ec493ba9fd4a2e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd81fae23c5683b6286f0cc6b70b4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bbde3bb33f0b93f2edce1006cee9f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98167e43513344bfe91785ab2129ddf1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d406502a2749d29bbbc58392d532c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7253411195ada61c6b40309c4bc0748847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbf1e753b5856053021f033987f82f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5ffe654e5155f2b954c7df52ce786849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8bc7a6c0fcabe77b70c11a1871761850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbb36297309a8518516e2997c6443a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c1cc5fdb19344fadbb8525bc4a677852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c8e7fcf46c92eaf4f56127c467863853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b58cd33e4c36899c6ea31808d73108854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe29bc0d6f9ae03afc0517ec8f7a090855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96735f40559cc0718274b9989ca0e9c2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02999cc29009e7e884cd8a692c5721857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bbe900ad3a74be06881e68cf4b331858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12e4d71b7cdf34cfdc670f68ec692f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc5b8c48f47ab6c3140c226987dd5b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e30627c8a51ded8a47205109a2552a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ed658a00d62756a01a411c4753ac5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c63e72cb0bcfb94fa245fbda8d6ed8863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccefc8d89552657a0483ac0d5cca333864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c69d59f9329f519784e811cd6614b0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b2e5b8a154937a1d5932e6e01c1de866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256d2ee603fc9eaa8040986ec08a035867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73488dbb3d4d5119046c561b9be2a0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140ded30edb44f0f4cc0cf721f5e394869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f28654753c891ff666d1f23681f283870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0723a1ae5dd292d532e8d2d4c86eb42871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171401482b0c62c63bc97315b0df348872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d12329065b700fc7af50691716743873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35e176e494f9ba39a06cd004246250874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab213d3f2a6e7348f4838201b95de7b3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5ad59e5e0a055a2d0e261c15e0916876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddbee1e03bdbce570091f6139c10f9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63226acccd557acbd6fcea739e0679878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144237dddb6b58aaccc737a74526d26f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ff78e365d43321e338d21adb5e0f6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafcfc70d0497c3d1e426fbe9df7206881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b051cbbf9f2c129178abeb68c52e79f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5320fd7894221fd200671045142b7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5973ca750eed757a80bdac52bf61cb5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bd65340c03c387097fdd1c91904a3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982852297d94a342706510acd0b48c9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9573b1664bfe86f709a8d4d70e1bf8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06173cb1d3f289f4804a642fb5b3f4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e95cf866905ce115351f9a727eb09889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f694e05cdbf511a44178eb8ad3e29890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6feff41cd06425c0575d0baf908079891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c17868f77938d596aa871d14aaaa0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ffd51f5bb7a355b3be4da6d9345ef893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f9a630b75ea3f08cca7e141cfb085894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afda90955ee490d37d7fe0e9182dc3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899f085f7d0b6fece2f0480a4ca01bd896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac3d1c7af3c8b2fae36d715e1c3bc6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ce5e5074a193cd32087777cd3bf19898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199131d775021e1e068ecaf8b949e8ae899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a467653bc2b0f7e985e00bebbeea5900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5461fd15d7b2db3de030e629ac3bfb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966e10334ddd894b8d77c65bdfe77cf902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc851a3f72359e7c3ce79e59636ca031903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac46e44b7f9934d2bbe623b5293728d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47885e43fd083a203f155ec9f7349de905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7537409a09eb04e89f3c56d630d69f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c80292dcb790733a9afd0c2b826b35907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470cc16435f4f3193f0e104faad722f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b6a33a90ab1294f0c78389297fcce909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e8b2f0787388f98ae41263f3e5202910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88127c2f0887f8fdf7e42656d09c565a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a7a24f95900fb4e4fe7d9ea1141c4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2057a784390ebcf6579925c8847944913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9acb1c10c92027dce9d94e21348edc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36c31b00b9e0e72b5d865d2ad0b48b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1a573d79fa8933381fb3e7a1ef575916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbaa884c099fc961ac96fbc5afb0ed917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3fd89b620403a253bb2dc2f527482918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478294ecd376adcee9fee76c8305dd00919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00418779a22f8f474d63181c19d1b718920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d724d21a4ba7b337e33f8cf14dfb6e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1108d1349f229bfd0503d71c2de6c6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6494ada412174215152a181a69fe68a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8135ae0978cc8f4b6462ae56753599924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead37f7a665bbd68321b38567122f9f9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f4c84b124f422a1e3014a9b27637d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3be5a280646b0bc1bbad1af3e84653927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f78f43cdc2b8dd811474d9e2ec1067928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddcfc22f3b06c17a8f41ef102e6bfd929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65398be4d55b28b38dfd8b97f1c8f1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1199e0b04605e033c843ad19cb512b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50339f2ee5f80fb41225839fc9d381932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00f16a15ebbe290b840962888bcd1f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe991571e0f3afb029e511c5c2bbf46934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce216018ce6aa1c52a67bc0da0a7da935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd73ff1c771537d4431f58b7a5afea0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bf50100aaf8a45adbbeab85f646ac937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2f63e06efd8d5214603a8ea604578938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36b385dd305018bb25fea5cf2cb083939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3506395cd2a9696749fa6bf05e2344940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ac40580a64d92de9e8ede243b903a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2074286bf67163044b045c0d1d5b82942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0975f1b6d43fa25e7cb43b5c17e3503943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832ff25247f728c235389bf0ad96444944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45bf030e4024ae3d70baa997113def945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585aa62a4bf3af3f25671989470f8884946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cdcbfcd3fc10ef02a4fa068281db4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001185018bf37f48cf56f624308b78b9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a93f2fe95f6c09cec42f603f61b070949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0704265738a8361838c55ae5259e0d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43957e75b7324964d0d83fbd15bdb1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ec8588c1455c0eafe7a4dd72fbf00952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d15d9ef73cd6d7940be037f7d76c24953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1878217b6dd550b5f42b5a4bce1a7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ab00aa8f82b6b23a79d9373cb52ee955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a8173a753cff700710883f45089e8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3f935fd878250e532e0132a3d99de957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28933708bfeee306912f2c4c1f7b858b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb41fe7fd3942f847d6cf9c74ffd40e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38dbf351c971ee1bb2886f045386c7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe017999042982f1cb86589a1878dd70961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe17269faceb1490a3d1f0c168fab1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f7d1a23cf700925549e3faad8dd03963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93755f1cc14fe194907af6ce3a7b93964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e2a15610f8e32553b1c1ffbfc03b9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae981cdd543316d7b575aea6d82b44966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166af0c3e386294370ba5732c744de8e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60f00db03a24c0a061cde8e31c7ced968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c66b2b6e8706329c10d81b23d83db969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b51c2d40129f54d89c543db1e7e80970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cab08992e1c7129b3b6f607778aca971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a894fa8a58fedc15fbb1b4ccce1a6a3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279e29b907f49353dbaed3b1d0422fa973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793dd180c62cb6e2097a0764cb047e7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3695c96c0dfb261fc0aa3382c91cd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf4f15beef8312aa580d5074fc0641976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cda9147eccfee19230dcb9fd1c16a0977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadd8aabc12438938b6d9d984e43272978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c96c61617e857e36b628a98233284a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492711a3c6849332599ab8f3b5c64f3b980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aae4825c20debf303c0894e46ddeb5981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ffcc87c08a48a423099b3c98f6d7b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae371ab9456fc227a0192531dbc886983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2ecd8d52600bfe0cbac2dd9466062984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26673113113b4aeebb0be7da45fc0c1985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677795522a42e7c4b44ad0524daf091f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbda6599b6a579039c789e443db925987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a539b0e31fde406f1ece06fd966546f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1629c94d612bd96d2ff2913fce3ca989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a710d1a2dd8d98255eda599141abfdb990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac6e9eacf20c5210d274ac766136aa991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba646e22e900b5361be8fdb313f85786992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050b05a623d0d13b3be003a14f8a383993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d166e6ab5cb2d832741a29c0c486aa9994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48627a3559ebe19508e30dc18a5b3ccc995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7687dbf96fc052e2f066758f250b7996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a2c095742277bfe1457161ba953a5997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db50b00a2b130598235a5c5ada56039998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>