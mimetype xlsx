--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788a353cea950b98782dcb62567c9691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278075a88ccc87c40289f3992bd1cad72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07ef404bba2c2a6d8310595bffa7213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f84695fcd571a9fa5acac869f879724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349c559ac1a30e496150bf0412064df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03167da6194544679756efec8913a8ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046f5a4155e5211faea472d8815a37f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677eb85b6180829357b20ca3ab20a268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02467c214d634855b1d751092ae77e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22bf13bf477eedc68bbb2935669b1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe05e4f333c04040acf29eaacc514e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e86ee209cce0586b5dd55a8bc28fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c29866d39e230050fd9aab0c8d00b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859013feb3d1dd22dcc1f8337b1c310214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062484fcc7adbb6d2cb092673c3e2ee515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0e001b9f1f3afff0e98a8cdb99b3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036562d81c90bee78b45d1f9ae1842817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad493a3a17cfdf2d871410a1322385fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae466f06e098d38c0a4d95b0fcebabf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c47a3a413180380c5d78ff6c76b91620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a9caa71fa9a6040b04eecd646e81f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c5d82d21f4e4acbf1c08696773f6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f264bbcfdf35c5100d196f659c28f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3c57c33910f5bc193edc65754f8b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee00930512bfcc7f97463288218e89c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6e3871bdad238a55c83f538d0398126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb501a3c0d59e668f81ba30d332fb6d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542919accdd5fc89a72e2580135a98228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aeb10c01b00c7f02b72e2c5b1afcaa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ba59c3e11ed18c2e7cfe07846658030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d097f803df1b7ee33c223e3929e4c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03d7b1a54f39fd26b288445bd54ff632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caff58cfdd62337424640783a2041833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf4d6db620593e101468784e99b24e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a0f070e2c0dc04fe05ea368ca68f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700465437f97e5191fe2bdb151bc48a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224833ea77f6782a8e5ed9c981558daf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f78b3a7650a336a96923559b3bc52b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca007be441544378885e716fba0f55b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece862df1f6ffdf747f2b035267c652340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced6b197a31d5fb96fb1eecad3bd14741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d2f1dcf665399a49a54fc26c6296442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250ea785fc0062624863e0aeaab3c7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abb7642ab087734b054138214294a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4414e092b0ddfa8ea1d3555f397ceef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade5dc7c28b0e8d20baaca11cb73cb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ad67048834dbbb28167566d04b24347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3460d8d9be91a08d4e34a90f3c06b7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a76aa5a0d05eff203659c07f9ea0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056225261e370199de8f6260487ca3ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d1e34351ae6a3caa806fc1f0b353651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e9ccac4482ea5897a7fff65ea48fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fb090d0c6eddd795b4058d8c58d9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f505cb07d8c37c42112bce1c86e0a3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b45bf5362e641c5c7677a12c5ef4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87494ddfb839a0879f018980e77010cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509ab67751d58800cb16453f0f008bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2677df19beb7761bfaef7e0019b4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5fd4fb1b1750cd4408229c22c92be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3726e02664153664b1637622698812960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df25f154f588b10912d8e0994ccfe361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d74ec348d1bec819ac5fc19d8ebb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d6f050ba3fac4ebf0c7323c405ec163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ede3440821ddf1667c828acfba9e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46408867c7df16939c26dba255bd77a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2f66248420c4b126f670e936fe99c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f0e1533fb64cfa97acf56c03fd56467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31ea897aa1973901f5335d9d7bd5cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0ed33efa73c998b4744867d605c2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245845688daa9304b04d4d4de9062c9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6690e9afd38eb3304294458365dd54271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b23d761e96781a8c26d52303e831672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85170803cd7431428ea42aa0af347e4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778eaf9efc79957ecd9ac93a6fc683d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d7341e4f52a05e7e477978959073975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304efdc3ef3a6c39ede1d5c856b456b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba5a904cc9628ca3474e09f285a0d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191cbc72e71f9d58c5efa2d4da2e26c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be433d40c5f394c74a6262627ecb8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5901947ef59e82a4b6e19279adb7a8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98741908ac10575fdc31e0e3cdc1c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc36c165fecc00bbb831da34aa3459e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892a8583a08653dd13bbd54eb7ff7c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b14f4e9a980adc06b57830b04965e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03ac56bbf781711da14390818bf0e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3abb83a973e387a6c0e7065ebcabc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a78ba53e05f936a50c9a39a837b3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e66bc5e6caebfab7e46de6699500ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0266d408b64b6d400abef06443117489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfa86ce0bf902e57da0e22188eb13790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58836dff1606cbe874e8aab913f2afde91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987a4b78905c1f15084baf08236b19192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace7e3fe35f63535dd59f4d165cb04e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b112a55e0e8fdf82d72b185025e4ad794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba4f702e4e8073d84194b125c180b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead6ddaefd09f2e1cddb224905d1f5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2a28e00d141803a353fad17cdf21b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695d51d401ee489f70134a91cb3135a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89844f74ef75a075b535a918f9d8879d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7b4ec2a32c9673ecf86e39396d13b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59255076da29941ec5f41db31d18db0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4bae9a1cd5192a7e2fc9b33f588c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388add2cdd0057dee5d4aaa59df1caee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6a1a2f0fe0acbb8f4fdaaa48d626a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbde957a47442b858eab2a7efebaf49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b240783c62ac54b3dc10a671505044106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e2215fef107af6fdb6fd0eaa528ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4d2e574b989d641d400d2acdecfae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f970fcab57fec1d89effbf7748dd1c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8633352d9dc3075ba5aa3077e4afe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7f1ff8b59737dcd13eaa45b7a7957111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6c4481d2eb1ee13209696f93686ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c9f899245b5f9fb4efcafc939c69b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd0bada90e4c3c8c14d7dea2554e0c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd27f2280bedd92d20da57c75f36e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357815bd47a9988432da14746911ea93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e7a066644f0735b59519c638e4b52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eaf7d9c7210835b988097f7134f0b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f84d7234ced00cd09dd8ed1766d990119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89abc8ee72f9f3ea4a25df7411ada4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392ed5044b3ade84045388ac477e20c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92009966fb34879a3a49f965abd2c954122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569e80250d94732b3990b8314a238b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a839ea8a1d29e6726bf9868fedaa8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245d069e41608bd20c4a51216c2e3a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ebb1e55e337e9e7c1c1859e6b33bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7d151275861804308b2a0060273d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502c7adb2a0c2e49408b6a7963bac53128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec320129034514637586fd12fe41d4a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5d3be4b3e69b7a7192c752303d6af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33838d5d48501c0c0862dff6a0fdf4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea100ec09b9398addd8bb0d1e35bdf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8e779c82f4abe22161efb013e3966133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15a9d2bc4b542a0559208b1f8268fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc938aa704ecf746facfbdc83378fb5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad36dc49a410c8471b27c160327ac2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba92b0cf3c56bb31dbe565f52c49d66137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53647f9cd1e8ecc0d8126f9f521dfb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ec16ea164964e82e18832f6a3d8ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53612d7a3b65f7db792a62dbc8b2b2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae9aa313e0accf06f0000e11744c8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707e3b7d8ff4d03b4553f976a35a3ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ea29f31c6681c98aa33c44e3c1a4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a94c37f30dba77b065664e5308117144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190f42cf186f3cdf0c1f7c0da6c31af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6feccb73800debf36540c79019bd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b345c08a234e615a3fe858fa643bf2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9429e263026e20475c731967cd4e11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c07d08804e95afa80dfcecdac9083149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb550be7ad85831fae0561110d78e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70452347ea5553b352957191858c490151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67bd656dd0de7286675f0df479ebd3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdb15ffe2b5e1910be0aa29e31b490153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4248170bb752a5d8fdf575581d0a6c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863d0bfa13a4c7fb0ad37f2a485a04c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9822f4e872e9a6749a233628f45b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dd7af3edaacf5f1236395625884da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c32da87be04a3f4b107e7ff3c7536158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df4e7ecad58e5f5a9e9d0861145d8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be321559716bed1c342f345900b1fd39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2853d64cc6f61385b3802dd93b86d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f211c1487fa7284d61e46335227dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31e4e109a73c6c908e08aa3b6f1efb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b705882d54a873521d8931697c131f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57a138776cad90f76fd824e0c46524165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47441de69d3d6202a2b9e132e12d6ddf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec217f084a36612c630390ed47b8bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54c2e9dab1f547c9c47ca0181033c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859045800508b2e2dbfebc8b5f882e8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d782a7b63e3faea5ff6496c3553b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6ffc5f10ff1e11286f773f6eb9d70171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466f708b13e33c9df5446e85886bdbe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5197e4650719764304d1db8ae72e11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceeb37a84f15a02b024d60cba16c801174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bf4c4ffc0c45d44475da2a5a40d56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62cae59712302933374d0756e604c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c16a6958b89e6f8d8694e45dcaab09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc57ddd5840804d6794c55d0fdcd111178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a368b6c2daff20ecefa357b3fa07279179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d4e0cc8460edf602808b7e74d9513180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9ce6c8de942d2a808cab3fe642d5f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692a1799ecbb038fa942dd7a3a94a31182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b69c11009916fb9d3e4cf72d04b96183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255298e122ae09e3cb367b2f01143353184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e692d55a47353a6ff9f92d8fffcabd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69e2e64e60135c799c94319c957665186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f31efb6c45bd9218df44b61f15edc9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6aeb35afb93982ccadf38446e29778188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4855ae3bdc496fc2c149bc1cf4bbd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877309d9d8be0b0853a184478fa56179190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f08d462d688b82701c33d5eb20c133191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09421d2da395a08dade7f6911767a95d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76fe11c1316b1227929746c2e0b5ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd719498e46bbbb3c20083fe01a14d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13655c5268316e5e354f0849a307bea4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9315409d9c7a8ff73242e67c68516d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa21ffb7cb1c3f77b54359f916ddfd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d517965d892021c14583f40d545f263198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b819adbcdda9b69fadfdd19194ac454199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a40d210163beac990f66923496ca0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e86e3022ef649b50af7f593a76d19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fbb2fcdf7c2bd17ef0d7a51c369a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443377138f913664d0824591b3eab754203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e3130d048c1367174aa7fa04a0f15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad59f0aee882d6977298543b67b3fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac3a240673d00870f7b1dcd91434df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d85a2701f47454729220a60ab6df22207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401077e730629f8a101abab58c32d66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b70178c8724facd3b70caf6d29e00d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c67f7fb5abe41adf038bb7156014c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda3ccce8777b3352e667881c3567dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dd0ad74d63d0d1cfe31369a4251f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80598074344f10caf7293524c3c9d11e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637534a91033e38639e9ca45fd515a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c660163636e5b4d161631cdd35b614215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdd1eb9106f8ad0d1ca823e725440a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69324951fd5498e4e981840391929206217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0427d6144d3f33cd056cf52c68ab29c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcd8189d552eac27b53d5cdd7f8e80219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77030cd5afed1d690b9fd2523e117398220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81010222978312fe3973c3a93736a8c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f730b95c8d61489ef059958a4180059222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738d74f9d942ef2c60cd2682e83ce88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a51b12cecdc3d6758e5efeafc8bb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c642d8b16b20eb76fa0406182ba1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f7eb26ecd8cb71b929f476622dc80226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ab801a124882c208ede5e7ef7ee70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d6e384999119dbdd3ae7a154b2bce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4113b5b4fa19e091273c137378205229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9051b1989d8299007d74c24833cf8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41ffbcb0d085b930156915877c0e9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01607beeae74e0f2bd9c0fc4850376be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8b004087b6c3f333a3a9eb7f7ad9f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7df81c6757d126877b34956be34ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e01b5bce15e05532b0c66190204ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c69cbb9f39577c01b363f338e6a33236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348bd0cb168ac686767de40ba9f4b90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f6c8ec9861ce7bf795983d9f564ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d06a836442beef23aaa2e688529dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45c0b12f7dcb15ef1c2730ba74aa1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fac127993aab51a5161b633996753a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f52340240f068c5250fbbd31a6a0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d557837c363e018cb2f250250df177c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd22814b71e6950f2084795e81cc30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb42713ba6bf6b8954aedc68e6d460245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee1aa568744281fc77747a43ed7ca9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4748d6fd49b503dc7e4be0e0205e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd8bb61877b80e1654af2b8e93b666248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b30f53d79fc60af8e64f491c9b8223249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0e027d20126aa4b53a355ff5d2367250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1997b85c9e7042562d86028c483052251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7004e34ce873dac559bb2e0cef8e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bff9c420568562df9640a2d1656790253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e60821c77f1403120b3f81d88fb8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0deadbc702f7b4c1ef854886170b2d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946452c63f91b643fc34b1b1c8a0a41256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513fae86fcf253d64148016f75dab90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630a91c7eb14313b22226f362988c75258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2cfd904ef16587eb253224017548d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0305ff4dd2f457fe2d5c8b474a2232260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc337376437629b7281b36b8d4fe4d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbb10524946a043d48fa10c43b024d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc707d26dc1d81cebbf11a9b5deea2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c077764c72e1208aa3108c93b5c140264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc364abc3e60cb6b2b531c7bc3aae3ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dab6ff9414cb4cf24b82961864972d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16aab48160bb9042e8c719d682db1ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee247f15e4ff5c4b70429b2cfc0e3a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9efedf2aa0604458d46a41496a2b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38612f01bd9c01d3e7ec463385db5c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c1c636e56a51bbfb6c4555ae31a8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946cba054c6655ca275a9ca97b6fc32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12f491669ed614d2d1250b3934002d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728ac8cc0ee7159bb51c1480885b5d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e74300644d0c8d28a6605cce0fac0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926f82b5e7bff6de1d512ed4723ee07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda46f209d9e2007f8df3d7b2ed25ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe961093de2b39cf905ea0b72480a15e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a34a9b0a409aad0023748e67d08858279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862b902cd4c306b6ad6d3298cab039b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886a8e7603b3aac70e87f430fa74b3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af3c13582538e4b6d9a4feff06563c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf85ef9f10ae7d2c73558cb16e1f93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f8fccebec79f71ac53047bf864668284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd54e54e616fcfbf04f2fd535cf6d31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04680f0886353b4af9c4a133e305ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a96d62c90bd091e449e9e8549e19e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad636d81ed0db94a1aabd20cce39f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2266d8adf6fc9e62bc3d0b15dc670289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509956ae31f66a2732aa89935f65f25b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f012e4cc28d6c8d91754d0bfea1c5a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029ed44098f4d70eb150cc2f33fa2bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0529dbb81d1e0a10fc80ae2e9f8190293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed05976c6aeb1444f8f7ac86e5dc02294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff343bd8efb82aeeaf3ddf94900df08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c6a384d8867580e88476eeb507390296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e130ebf21c0cc6304c27aed3e7ea4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e515e5a20dfaa45624a52ef9c1fa7d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b76e9162eff8eee36542f4466593d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce433553c43cc1b5134370093c1b95300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f491efcba41ff2bd3d773fea8e8f94b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8d390a42ef0649ae7e56d309e6947302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfd7dc5eb82b0f008df99bf4fdf1e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae94f8cbe9f0b4fd2f9c6a668cbb409304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d5343cd4948f931d211441c0568e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fb344a1b9fd60afd5302cdabbb1b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac902eea8517d581c461b2243e2ef6ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663d276af988968a1368b9aefc7d6a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fc9b234d92ecb4e23ebbae966dad7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daceab58e569c81aae8646bac36c051310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86042fee15890e465245b6e574f24f79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbb74905e5e0e9ec4f3ea4e225c974312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964048503cb9a4333d7e130b9a4a245313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dd7130b4cc8888cff6804679c45cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72fbf50f4c1ca0bba8e47579ef03c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15243df0c133a4cdbd76b871b31904ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2b8f615bb3c30ca4df1612fd09237317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f70d11417ae64f390c490e8606e341318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f897693ae8ae2af37d5ced47496e215319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1f5f0b46b053160a6921e3d9c3653320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b87101d077ff80cf4e7cde30d1565e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b5962fe4ebb47007c5400f4031246322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54472680962d7b34ca5dae760fc9494d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5f5a0e361fe5a8c72e37ace8ec1de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a650a18d093aa5874b85ca12581e126325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecadc10eb560d007150f2d7b4ff955a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9a1f8149da762dc1c7b08e3903cb6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13142512e8436aada07b23ff600c849d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab61248335e155eac6af74ab274e7c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ae6a9a077d05af083bc25c4d6fb6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d73db0af1b7639ce3069f1829db7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768d6d277cb1deee9a26741db7994e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5090db2ad0444baea0a1b8bb3817589333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f8d30f646436670f3d00659fa82af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcce310b509df4ba085e6a1c483b203335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bff91ac53899c06ca979b8ee358bfd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7778b790f99b9219dc0831ebc028b7d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c49673cb6ee04fbe4a1bf39ce5af83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6fe4d4a21c748322ff9d6f3c8506b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bbc4442ee54841dc99978ac8994cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6a2cf5ea01e43e61ea2a36cbc6515341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9cb2c706901237ddcc1130db7eb39342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c2ef92c02ee939f1be1183668fcfb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fbc68157089498da17759b49ad7b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568df0351e47fd59aaf1000d236ac304345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57c331d6d366fd8d2ce8bcfaa0445a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512435e5bd0ef67528c7c527fee97d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced925cc3916e86874d2374ca542d8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa095fb5a66c95f692d1f76fc307d89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b935570a797e456282fba2162d6fe2b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cac250ee2d15bc1636f3c3580410a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a67e42a194549023c4d17da715be1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fecb648df519da19c065de8a44bb5e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50589e29394d24dcc3150effe831bd0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91958f5d526f6104985238c7733c72e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6f42d353db61132df8ee0e6082f45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5513f45334c306db2b844dc7efd9e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc96ac44b0345d5aa407a6c13c3f0db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22896f8223bd783b561e7692a0d967e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f3c26bbd8c6407acf27fd173654c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f367f9a46dc47aac6d2e7b1526fc07361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901b8cf83e5e6e0745a2a03e2939837362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb20447efbdad8501b361bcabb9578f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38541ce339a929f654836bfbb3444fd2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7c1e44a67ea0378f4dc97999f9edd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76366e3ff8d8acd309be3fcffdeadf7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3a246ec11b1522c7606dd526df7dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacfebb1e42a44fcc2bbeafab6073fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75b56df2334c657f92968b02696ef8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b112176d9ea509c44682fdc35c548370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08469038e61284a3ed0fb9a1486901e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f62b2c2f7334851489ca278fb0c4a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49366eef015ed14bc1b403ec27c7df14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19669890a557cb71e70d872b938168374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e14e1df08123a5004de9cbc167757f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d546e5429aa1c78a1a63e12f7a703376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6595aa212e1d426981c45e58eac76ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11a047c11e18d06172b87619f8932c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010fb64eb38f07c7dbe75c860c91d03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54583229a286b8ab9720497ebbdc67f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73e743437d4aa91df9dfd6abfdb617381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddda24b78c054cce67f6a49cd150b2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4d45c71f3233aae1412e0cba52503383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582eb802bb4fdc8ae9ccfa9c050138c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f2d0ecbea7816261ef4e8c1e254bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50647d18463cfc903ecdb79c8bf291386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239497dbec0e0907db915f3cb90215f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8e821cff9666b42785aae6f067c60388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9241fdbfa231abff80ae1918c370c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e77683ce8e429bf82dbe81b1a8b645390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857c55f0ad4812c17420af272648467391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df968fafd3457d0d7e0013a66d8584392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603f57a481627170bdb493c40eae20b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c460c150b94f30ae46395a924c9ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f83f72403b78ba8eafb4279e405ff5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa3430f85bf2f97fe00db5a331c9b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f468e7819a9abd6be2fa2204b1470397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c1fa9809c3f369eab62e463a8a379398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4e1a4b05c646a0e15966c63d577c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52445ff8baddd5cc0e5a82cf11438c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8365061da3f9d7812425fea91edcd83401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c712c2bc667ff1c49fa950046e718402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a90340a10f0ba3f3ba0be32dd2192403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef99dfe5c3ac04908e3d56746634883404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0dcd80210625fa4eb41c071c17643405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ea199a850177700be5e44ea55146a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5a3e1b1807c77f899c0e309762542407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5646470c3ef11f3057294e4c6cf543b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622c00994da995dba8d1dbdbb945da6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72d0af085c044b740e7eaa7a50ed2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d888eb870650bb311076898268f64ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906867c5770eab45ca81f96926b190b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a31bdf43eb68f4323fed57458f99f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b613ddd0391a3f78f852a3e7e25577414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f31ef065a15582aac20927971d8c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1af379395318db77c4cf0bfd7925c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27740d70980e8d2aefdb43eeb9f4c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cc55204808ba7fd44ad0a4bef4db4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4bf0f2099d8d4f89abe421ffafa80419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255ad9da10c18185b54bf8f420e83af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f311b2d0164fb171ced0f12aca6a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa18704ef1ed2e5c5718b3be804c663422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449acf6f0ea8f918c3f4180dc8555ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430474320876de32bfd563c163a19a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ccc62164134902ea9e72546065be9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af2ad2d5e8eb0e87aba030ac53ecab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaefeceb926f02c5626d4710c482a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f7a1fdd5fff348a7830606af1bdd4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20726acef3a5e541ad9dae3f3ffab5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515b4e5ee4ece6200861cdbfd882009430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6868b6090326ef12dee642e4fae6b22431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d136af24486c7dc4fe7f8490d96ae8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f27a2013d16d4d1900adde536142c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e9ebe838fa34f5c1094551aa8c78d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09d63ed2b494d769055196a1224777435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e00303f57d0c401b0591963b85327b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43459e3677473aaab6df152c18f93c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e99678d7406d3751bb20a863d14540438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985ba54dd8839efd6182222840f3076439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd6f6066ea46ea98cea2bd126d9e4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72971a38f561e0b8e6df6b9f50d12d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59546041175ac7d802372cf04d7b121e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f420e4f9206d1c2cd85ae4099c8c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0522294c6da32bf5bfcb903896232444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918fcaefea26b1ceb6557700aff4a8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a0b94d8aa4ca62bc03098813e54ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19d4a0f3360b66c6d1fc4d7a66b863447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e328c96eb6acba7b16b940f9f98df49448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696e87799130bc0120516cfd20849ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dab2fd5260b617c95523e7a2233069450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd87a06baa1d5a730cce58f49fa2ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0752104c9e653c54e7afa7e261c34f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb88e796c98e961ecc3b72b9c06eaf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaee6b58c44a875b8c4fcc2b0d0bffe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa3ef1a5ad04487300af03461d9128455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50d18580693250f45e81a71a561115456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2a46a1e9bf21107994a0397e08165457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71af3a4bea44cdf5918891ea692ae7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743f47ffb82fe9e257b3b6d83bba3cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7654dc3b4b0422ca25dd811acf1fb2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafff3286799b5403d18ca688c31233461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79358ff9aab64e8a5eaba2f715711f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad3d89c472be43ee4d56294d187c4c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dac564fb5b371c430c647d5f8a5d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b11bb456a3d9c934b832c48cd50bd8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a8cf2da883699682c8fd47da14e02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e202e7b8e955ae58d50bebfff403bbd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d6b5a233af226e09766e8a2031a9f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ace78be122c58b4a40b3ada93b8c78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2c41adddd3e069049b79136602dc8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896fff125058b40cae6cead85fc4721471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabda0d0b72322532aacbbe2875586c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68693490b48ca3da3ed28944d949daae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f002f976405791892eaa6c1254d16d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f62c2eb5378cc6ff185036b4fe9606475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cecd7bf89b4f0315779ea94299cc7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0aa93b5941f22c6c0d7465bedc0d7a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ffee6780a8aa516c613d5b15f3e4e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c2be33706f17bb15f21fe39e0ed3c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e120828ff61ef662660cb244478ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3899b9849f709b4b09130295c824153481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf9ff61be4d271f97f70660be82d4a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc5ac2b1e8fdc06391e5a05dba5ef4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7f96fb234038db982d1d2011aac71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25406a650d39d18c1c74cacc4229a21a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6051a49399f80c5b7331fdfd3269900486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920622b23e2f0b3e6a33585e00ce01d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74982c90fcc7b6998f055e5a641a2c7c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1240059ed41f818170c9798aff958489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43dc3f050a645ebda698fa5066fa49490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47504bf10c30a4613065c0078a8623491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ed7af3bdaf881a329fd7f509825c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92c6936d19e8c1a4d21b28d7ccb0b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f59c8cc4194e798b6bfe9b2158782494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0fbb1f32c501c264da07e2c2bda78495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453d69a4f97df0f30a94afc4dd7e733496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfe1d0b93aa8559c37743d77d645b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f178b01d1c0216f17d3af093e89a84c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf0e263e73f433def45bf66c7e2ddf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386d763c7c7c76f626d9086544578f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5d161a2f32d7100a6aba06720c944501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ca85fb3eb95d91b9f300f9664bcfd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1e8065bfa126d3259c0d271c32fb0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b66361d67eb3272d25027c81d41db8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea93164bb994b2a6fbd6ee1783a5fa3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401522e5943d3c14585a3eb4477b1d3a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50c7a762e188cecc76cafb056262b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bcb2edf77059d7d4e59757e5de3e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3f64182ea24c7466d09afe2cd03ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2185bc712520e17c7bee54220a9a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b319791ec9b9f084ac3265a4494d22d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ee2aceda0f4efc79b2a6a7f6dd3cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691a019293a805f24ae81a8b62cb0be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c12251c7878e9895948bfb1d126abb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29e4b8821802fad0b69b0065c4bd55515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73b6532767594bf5b65d292dfd02f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91b03095af9ff1b596b18ce78c0ade517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c143cb166a05fef3ff6bbbd4c5966d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495435588e98186416ff308057461fb4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815e97bcf97427ade6c10eba2f743f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47674bcc5ec48fad7d6f766e2e84984c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50358f70a77228b63100495a84df85aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a6f7e618361019c4838ac3c04a4ab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2a0177654545c5518e32b4384ff67524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48f4479999898b8e9c20e7e9f7f49f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e5d22b6285a80f32e731183c1d093526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85aa58b966003aedd2d4eb2ac13f39527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de97562d17ad4dbf73c98da47770d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d72a47fff0d970958ad7cc7ad7896b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14b7cf406f84100fe9cac0454a7047530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063e4d83e92fd47ba111df634696ffb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981c2bfb5c3599a9c0b68a5eb87add2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077a159938ed286d535180fa0fab808533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2e67d7b005ad54c0a9625a45c6831534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de041642d9d3d9c40a3303cc5b0e242c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc93961df1ce873f307dbdfd5ff7f6c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6f22d1dade7878a27b02e34944895537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76a76a636f2c5c41454f1abfb940bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9dcc4e8a56f54c95084bb488df306539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140376f030539c53bc593ed02d2597b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a877534481dc160078cc5147733e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3412b6cbf2aa390ca2852a22d3101542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a33111392483d5f939da41bf965333543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e5760c2216c94c0ed10dbc8dc0bb1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d8032b5a388d50f3ae57fff94faee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4a74f937d4f454609c2dc3c32ef90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3b721a6d1896ec11aa08b71259d76547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e593460a754d4e344bbcb6469f2147548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aeba352fb903c32e2e97cec563509d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6797333ab649103042eac752eb4ee76550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ef527b00c80cf165e253bf6d123b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af6c40d7cdaa22a14898ee78c9ed1f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffd50ff42696b31a470b9cc1af63d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fe5f3d6ec4033c09ef25466795081554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a2943f89e7090ca95d1c63cbd97cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef56ce829f21d30df6cf3b6001f6cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18def62e1f54fff9763075febb4c4941557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd007d06d831722a908f22772e3e82558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbbe03c47b9c0d015b19f046e2eda7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef991d0587bac504d5b60bc6da82bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769910431840e6c7e25eaa334604932561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105668bf56397ad96341dcc980de5698562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e5ac087e799e315a10592a9170938563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16974816ecffb9a3bb2fb679b3b11ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805a45fde8de30c5cea864167402e5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1eed69d2ee7b56ae1ade18d138a21566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fd4523884eb82fd102a3bb3ef0381567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad2efbab5c102d3ca1d5dde73dc973568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2516deaa72fc29f7792630cba6d725569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca531350ba86b01fdfa3679a092360570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b144e7798f153d1670c790aa026baa5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f443a7f0f05fda00fa5aafe76717e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631723da4f3ad4a066942b01c33ba036573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd3d39462e785684761b924ec2cfb4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2d030ecdee17c5c0faa19cb39dfcc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee72e25096727e4f1f70f69adf9700b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4bc00374a9606d3f28451c39acd5b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbaaa00de111412553c6480b7d1f91578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce645cf8058d6665ce9a6aeaddaf21579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3decd6bcf0e47427c15a4c753ba4b9a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa065e56694adc5f82ece926b6091d9c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764ba188422b6e9f49d2f22c603adae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1024230f15a9a67c5129799d7e8a090583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd082e3e60a881b976bcb20b97bbb06584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174c1472f2d0e51560c8f2873c7ad2b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b267983767477d31a3d09ada7c54bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418221c012386aba4077c37647459d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2cab23119a1707d45a60a849cb5cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acba0c5e52f9241a5264a7dc3a3afd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c823974e453bcd4024f804199c312590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88111ef884628a695ceed1252e59af8b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94178d0dbb44a8c49ff4cbad90a5c748592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69325d49b3c1421cde5018ef553d445593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837e8d49f48b69fea1af6697456464f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458683a246b988f2f8a817ab83218975595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f005dab5023d0031a1ca3102f035c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cce34a60f4dee4f4afc9cc9ddb4e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda537bbf78355f2198543e1f0990b4b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349529ad99a271b681091fd02073579599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e594bc6c041890bfbc656efe8b458600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a5b542d82c408503e705889a363b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62997586cb5d838584bba226c22b94b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae1e5dad54046de1e445bf643d1a8c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c73fd57826070b6808b727adbbe9c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bb573dcd1877a299bead1c837fd86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671b5c1160678c7ce996edd2b27a378606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1eac79754dfd6d8c584e728f6aab46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b903d998ef8879f3ef7b8399c18f78f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80196ce9e141ebb9550eb1bbd07e1a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ab22409e95dc4be5bf60c97ef576f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca29f0f0a330e8c7fbf94007e6c83d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef8c5bd6b586fe0240416f3137b66e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28e898fe4c06fc65745933d76ea5a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1bfdfa9a04db75de7a4f99ea6d96f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe90cca7f6a833ae716b29d5d71d3e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebe8316f7f5a67aa9ed7a52c3e6372616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955f21ddb69fe94e1e9a343d2a91bda617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b7aa28e7d9e02011b92fb9d7b843d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc74e32b37840a3c38d1dd5d2dd2a46619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd25f4f20e531c99180032309774a56620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428e301dbc6c767da7b13a6465f9026621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55f53fd2dd1ab46357918e42245043622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a965788cc64ec135f79a150dacda9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421368c2a6998f4b7873a25d7246ffa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022c30e124290244de7d07e5ac93e15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5929543bbe7918a2dc9822721461a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4b459f667b0babebcebf168a975fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a4a87c431fda964a3305b970040e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300d8df0fa783312d5e22b50a74e139629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc53cda45b2344426085e42e180d7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789d7e977f0e1de603e34dd52e78bae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585b0bd620113e57f1725f8a021668f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda0166d24370e55fb3c037e10ec3f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63d3ee9bce6eb80eea8be719499c9b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b3d468511ef0a14ac950a7b4fa605635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a1926a8271694b8ef205f2d7537d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048933a7c05de4e0a3a778e2b0662fb0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82fe8aec25e72359debdabd1d01b13638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c5734cb192d34f021fa56ce8b6a33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6349a9a6c765b5f60587a21863a0c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19863ea9f5037fd2fb2dfcd9a8d600641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7b3429439afd10681035e19352dc4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a4fb1cfe435e934714b42e0041ad2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889b309b3882ddb44cbdc6f87a3eae5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a96c449a2baefdde24393aabd40e5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f2860e51f50c0eb3affae4d025cfa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8510e8468b797df761ada5a4e20c61647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7628ad8d873b6b4fe9b1a19f1fcd2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb77b638dc8ca802bca90f46b8c0c9c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a74c1337b9b612eed7118be0ba4bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f6b63690c8392c68ac717253230bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeef69c99bdbd612d90678ee6ba74df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9885d2156d8acf34f9955e9abae7b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a8c31a7f608253e54d8380a1f543e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb075c636940ac79e01365b4740f663d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275d57b1c4f638aaa429a71cef4d543656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085bfbcf5d7c1004928828f5ca2e0e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575af939a087612b7508d29618935a5c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c5b41775125340866c113d1f66db2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc713d6899eb4007709ebdab97f19b75660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d345a6b914c93876ae434cea783d6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020dea1b272dfe35a8900cbf9bbded5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fc04696af16b52014bdc5ecc66e37663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd7d5ec95dd0469feb52e817d5b0dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146099dffd4cdfd266d592d51061d8f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b325795128e9f33ecbd6421bd8e79ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa77b1a106f5cc059e43d618ff52da4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70185483a97c1221d45eb886d4ff649f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d605f18379578fc466b222d830590669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c796ac679a4319c2c1bac76097e611670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5971adba33cd0a29ff78154896f6d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffe08898e7e8429d40e299db8ce9b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fd913ff13425fef43785ccf53a417673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02065c874eadb728d7d9f1f917fcca8c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef32c740cc32a5e2b12122c047d452675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e2f08f16ab5e13f268c71a880f9e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d45aece0c6c9b471c253b174b1230677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6471986002e05df8ca54f919439a67d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5da0cc0b8ce62fdb94d8a60aab3b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23c89a486545cbee2c0606f622ccb5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10434b8f90a441d256d99642742683b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6878b9ffca8571143b7591a08dfbe5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1c492703e3e04873d072910fa8e3c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6092116b1d45c4c7020510882708de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b6f6c5907f113fc0b8b80ae280128685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505b7b645449a2e09df6e298622d0f3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87deea50bee881c8ccf3d78c934c18687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dca89121c4d8d2f04253a155525371688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27469ddb58b948a1c0cf4130e44280689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c499e72efcd2efabaea618d10d7439d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad3067583ef8299186de7dc788f113691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddda2fbd20235a8c101b21dce2aeab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6787bf403fe584967ffb640fc387b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d414ff310fed9e78742f6760c11d7a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a4cb7e01d5e3891a47a795a775d13695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5da94b83784399fed9ffd35d05ef3a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1adfb1be8518af8dacd37be0813ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674ad66aba2510d2457c7d9a046cd28698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e2d97de5b57f5238021b79e482713699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601cb820595468163d098319b5d067b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c14d7cff8556dd8f675533e038fe0d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf885309dca6a0ac2c13e18d27b5cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b7c5f2b339db6e6651bde30b61f1f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2c9c27875eb59a25bcea67193fe9c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eebb23a7a9356ebe6adf35fc22b48705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a61bb11b685855705371d5adbf92d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373c075a641dabd2a40cf172869521b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec3ede144dc57ea7c933099e5ba434708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d3e36e1bc8cb49acfa6b66df39eb4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7be69ed0bd59365678af784a3244f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de457f38679bdd60635e8dc83c6901e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8eb697990ea33cda9a2b5bd2e6d22712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011c69fc59f48d0ab6375cbfe1f06fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3cb2d647b6994b2fe52eed089c439714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb88d4e7d954897ec58f6f00314612715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798bbc8a466bd2d6e4e1087389c78b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4768990c597206a1234e02f63a484e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5032dd0293b039780d3f887d984ec5d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3772c3120d50033a00546ce80eebb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20190ccdb860010b7eb9054ccc229c4c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ade933e04dc6d7facc76075de849ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723424badf4862a752567b7b385bc9c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e34eb08dcfc70ad7707edf007cc21723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536297e3b9efed1570f486e1a46840b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239517997be55df76fbd8c6f57acc71725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6c74b7242dc5004d6d26f8728f329726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049a4f46daf878eae8bebdbc9f921bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3bebd0af541a6eb116696989bd0c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ce7bb4a4a1c5f227f295659c42347729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1e93939dfe151fced2fa0666195fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc1469212f45ea84327ca8fc8242df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb12d0f3f906721e8e36790ed79aa86732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f357f3b9b3b520aa42d3f9bd371f47733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc803f7381a130207a19f588ff92d38734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69802e8f0025b4aa33b20a5ecc1791735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4188cc2e6802fadad8d5094f5d1df74736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4188158a71943feb22608e42c9018f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daec1f0dd71def04b56ffbb47f1ad75738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f646bc194a4ae739761c0af47bac9d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaeb8743a75ec6a9282cb8a5136325740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6f30228afad4be64f360102680eeb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db7942de6ec188a384d8c39c226c06742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d3ffa7fd191f56b16902262aff7cf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5951bd1418739f87b96a475e2eb303744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f954b5f9c7f79e295bc53604b9473a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b5d2b4ce243818255275e53b7214f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8eb84a62eddc384e790a0e2c22c67747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644911fd96a61d31b74636a6ac6b6f97748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6952d7e488c41780ba585efbb004582749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6a5a3981f81ec759fe3d78dd8fb18750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32eab9983a566919e2a2221fbf8dd6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a91c116519fcc4c9147f9c3ffe93f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734503d14e58312ea288193d92617c48753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b70ebb02efd021e531acba544e269754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faadb0e7407e930d2bbaa805defd75755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6cf516c2af809e40f7f57bfb837df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22734ec6c547a6744515ff772399fd86757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d6e4afebbbc26fa02f7d758df0750758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfa4a0418006fe6692bf05e23f8420759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3071a08aded6f2347043e6d5aa8b5c3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b095ac0f93c4b0061ebf44ffa7ee6a5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc6ee22e435194651a0547e18b7396762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39195fefc23ec1c326fb27d84d83c43a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571ae38baeeb0b42921d630fc30a911764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974a2d4b0ed88072fd5e6ae9f63754b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabdd0eed3a8d73ccf96ed548327a3c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cc1339fd15350cb3ee4b42b38862b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d494b6cfd53dea5bad7aa11b10a6a85768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a4e58ba9fda56b2c684f315b30665769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490f69f541a30111f67e9f9cb0ed3c9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872d61fbc3408e0a16ebe29f9dc9280771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab94ee5c6516810c5babca739cdd74772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fa0a193a1deaf6dcdc19fb6f63ea7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a481a1b8776c17e1b463c3e596d0d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bee25fcd8794d673130798b7a62438775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c393ea45421a7da797f1ce7ee232b3d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82ad5c3b5333214fab3b1bcf22c847777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0732461a9e63e297dd3a2a87d9f1a3f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89cd3adbd8b9ee4fea02d47661124d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0281d22724189973cd9be3579b7f07780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d6413fc160bc517f654931795a3d7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74488139b5ebd99d94bce9469a3ee4e9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e462f4dd6962f5c7a99d14619afa7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b587a5971229bd004e430e74c5d856784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2265afc9d54a07a1adfbac5a58922e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e582fd21fe14423b7ea5db3554225ce786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe898052d9a70baecc9a45c566bc198787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ccebb60fc4ff8d2c1758f109f2605788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e2e5457900a5652bfcde86c91c693789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d50d5b2a9aa15ac8a26d25ec8ac49790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec53a17d8b20ec6211ab64488b898f4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262f6fbbbcb0e2a11e1d95e13d7a6ae792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fc4557aedef79b9cd2008cc9c2dcc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e3f9a7c0312c5b5352984c94c227d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2820c6d39b0edc59050257166667405795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6c4cc400ed9e21c0f18095f760104796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537898767a541450c97ad634c944e65797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a400d2a136d877073a6b07863d739d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff077afa993a93c966069d7b674013d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ed1a20bb1a10c4d979f969d2e099a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497e5f3d1c19d58e6c292f96c85362d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10087b251069da81d261c35f143fef4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb313a531c2aa79e7073b3700f5c76d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c6bb8a279c1e43f9aecc338cfc150804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef7c42fc5386d47400338454dcc2ad805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bbc4144d14ae95d5063103b8a3828806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a948f54dca659073dfa4f2058947c84807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec441cb1765bf1613a1d05e4679c5ef0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f5686cc9acf994e7c7d99ce6e6b81809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6000eadc662b6051c99791e7147bda810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97d85fd2183d71bec826fe1416b98c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02181480f4ca9b98bc232e97f1f874bd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c889d7ef4721a72d4da1f9a2c2ac27d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f9aefa73649477836f4acb01b2129814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab25e4955b0c1c19a1e9ae217faf0c7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc402ddc3875ce8df8dba2a8a29aa2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5acbe04619c811a76d4511e6129bdd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6282ff44792f4aab9cd91d8a01cf1f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da56f730d56decec062eda82558d5d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619566da4888369a4ceafc266b251e5c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b40694c9cd00459b0751cea0be9e5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16a5e51c65cc4be96374ebb0e4c952822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3477ece2ae0a31ba8665c56d1e7c0f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf744a920b34c87708510c1b7fbfc87a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ded8a7c49aebd51c4a99c47565519b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63571d971fd173f9e11dd34f9d5332b6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a5fcc83fad41457123f88db7699e5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc74d8be54f0b02100d3933372ad8a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a048846bb5ff9fc01cc3298b8cfb8c7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e5b2aedbe6e53186708bb71322b64830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd67aa44b6e4277f48cfa92fd4cf3c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be946bfedcb29ab83075abb10031f71a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85acde21fa66add2d7f4dd63a7c320833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127724455e66d43fa37501bfedf10a8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a548c5e574c44768605b75268241280835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d3a759d25e851e92bd2a83d0ac0a3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373a6f0158fe374801af25a1f0bef0e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f448f2a0ed7a0d4de69a3873244201838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe1fd29708119bff682f763e8505e4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f126780b1fe895fb56c8218f22a34840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e18f3ba94e6e06b0ddfdfc880ad28f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96b839c8bdf04e80b2a08c833fcbae842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a73781ca0ec9fd638c5ce8790ee132843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053042f21f9b997c121afd9e66723a4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f864ac25564f30c7bfcbcd42785a8e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7defbf8a11156a9a75b54a04faf65846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e33113bf1ac5a6f4ca1e91d57684d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4722330896081386a773612b9d9859848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1cfb7470fc23ed35868aec26bf848849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4bef448623f9ef072bd56ba0e017f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6bda7e0d813ec9244d003455e3e5d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd384e6ded030aaf40260df7da84c6a8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d6b578bbae7a6366d41d8c751b840853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b0380d9034dd616e5cb156192e4b6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d56eee08ad062f80fc0b87e9f980b9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e2005ae56f70972b9c8e9b294bf6b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fb815d3e5b40f92eea0bde5108951857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc7015ce95b3938d668fa1361a919c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a2cba4c83d131fd1b092979917174859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaadf66b2349dc711ea7758121e210860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76a44935920edef59c4756f4432821861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1617f26352789cafbfbf1697b2ece862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798262020170ff0a50ca75af448fddf9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f4e38e3932fdd6256713e76126d97864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffd869c08e9a51953ad5a174d309e0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc77c0afc2dbe9f962e664105c4d86f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a93507ec0a71d09121316a96b20e2867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f43c8915da65c032b04c1a0f894a51868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f5629969d6b2394e4dcdd524c1145869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc338dd63b71250acfa8c53015683631870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50049af0b87c48e84a571683f831cfa9871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef09f77379bd256948136c4d01ec5a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4b4ce38c0e245d9b51d4b8f8b28db873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d180c595dadcd0e9fe9eea9ac0e2b7c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd0c9b68a36cb8b1ce399c356e964c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc1254d7b116d0c182369e62d73547876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770812e32b1bf946072387090264a8e9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f4ce5b5145bfe9eb6854079f95935878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fefbdf602923be30c1abbdeddcee6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a46d6c25b6dcfab718c03bc1808ed6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee85418e87f789270bffcd4c65ae6ca881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a79c785b2d9a0240d414673025a4f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a217f321946a5e3fd821807e4929d7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93dab36b80d346f72f984ca6f9a8ce884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d172d7e3faf9215b18cb137d81533be885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5a2bf6ee4b2f04833721a726927c2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9f01e7e503fa122df88f93fb87860887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae621006f1665e6486dcdccdad57c9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a012a871e33c2b6752d844eb499c24b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2681f2f76be38e4d93fd3fe71c9f98890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a13267a65f6d4b0cdd34f268aa0ca891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94210524c19982b252621c210d7758e3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6794d73d5e8e8c92366aa28051820893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070734aaf8f487e0d093e2abcf3b040894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1128e4fa10328e6b8e01ce12ff7b60895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d71e83323b176a79eded016ebea0ab896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14926a543df1af942724575458104d3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bae634a7dbec32a11a77912a544e2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72f4dec22c7593246f0f72834ba706899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60570ce3a630c3435bc9e6121491d5900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634590ba14f325884706c2514159c13901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002704bd4356fdca6d12cd6a1eeda30902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a160ec2d4145200afcd3112673be5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1ee6457a883fbb7282e90439a390f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee51d5a7bc4d45599cc3d12a0bfab1b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b77a85e79e29e50cc1a8975f393f79906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3fe824191a70bcc3993a98680c124907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4339b98e8a95edc94f9819c30fddd76908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3407415bfe2649df76edd61accf3d2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350c2ed1fce8fbfedab5b8f1441bbf2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2eca4237291326bc73ae9f53dc25c4911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696a5d45536c749ed478e07c66c48df912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850da1988a38526bcc4c8ea851a19763913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2847c0f676f9b817e1ecac252c4d4c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23300f0a842aea9ca8aa5d3bd044d4a3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898d4755512c0df31b0ffe1c938d6be916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed802d74041167bbbe4c8084ee8475b5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006c439c4f842f8c286585bfaf4a2c8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a1cec7b637ea75d9c32d31fe15118919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afff428c06639597489f697742f7e4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95220df313d204216e9f378f565647b8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbd12bbde2927dafd88a37f03a0f26922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16ca35cf17fc7cd1cd257705affd60923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1994e16ff3acd3d7f5c4924d76cb66d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58682be989200f71c57c364ce3268c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d15db227324c1db36946cc88b737cf926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04df296b4926d8a365b42f32a9d8cf927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda4dfc33a413b48f2519d3b784ad78928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241eb8ba9350553dd676c3f89dc7b74929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e6c4378966bb55b6e75d54844dbbd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c1b0ce06adc786066187747c51a40931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78825558609a382d5e78ac41aed9a3e5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ec7fe7df6d74dddcfc755edcc104a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85adcde7eca2a87dd36797f2d93f3e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97110c320866a42fcf7ae28aae3baee935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580413751968e28f6d1cc0d72cdae55936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93b76736607ae5ffe5caa8b595d352937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6110e12d2bf68ab74216288893f9d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c77b48035dcfbef68eb2531eba1925939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d24468f96bd6264371129423262d0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac79cd17bbbb1ed492afb98b226a9d5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f790a52fd5dc1f470b71cd9d2fe6b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ce61f6a517bc762736d3608fafc15943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d9bdebdec10dc5e048fe95f0547b2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bddd82bd535151656caad67d444fe7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea77dc64de0ba075db5f138980e31a0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2ac0587bdd7d0fbc8185be46373fa947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbab8b230e954d6a99ddb5b3ba0893948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f86d6ce9850e3a4ef43c934d8a77b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b59024ad33ee86b462f8707c3334c5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c387cb39037aa245178640a53da4b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53d2f8c905983a127dc0c1a7986a61952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4bc6e9f7ed515febf4117416705db953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96d717284ff834927e0cf8475089b7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98888f6efb76198ba9ad2dc3ee278c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fbae1a26d7a7480631f9e621de2cb956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50a90cb46d633602a379b987cb0f40957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b13395c0d92ae82e3218c0a75ef596958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8a500c5a1c10fd679189f0228744f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5387159505e27653e1bb4dbac8061960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a660fdfae7bce1304c53d792e913e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beab08fc0a81b2b9eaba6d77fd11600962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cf3b1272099362a289639e5760129963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4051e3c1307f54fe597c810827bc2f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89d5795ea233736ee07cdac6820a48965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74685fdc4189b07771f3e02846e4429a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d04be2a292cef1fbef0512a8ea3ef6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0aec6fcfdaf7bcc6cd54810380a19968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d87847d58833a8372e0b289e6d751969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d7e8f89a77d74df899318f3fb382b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdce93d5a15521254ba6dcda5b08dd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eacef75e5f96ee28a11d66b50bf2cb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7842f3b2c81462550ee0e7c5fd0caa2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee5cf82dab01f2536e730547f3849d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c35c5179b93f088b2e5175255e0e17975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd764be5f56877e49fd7a114be875e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e1615e434da7fb942383f5d51bb22977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e3d9353215feef43aba19a486d686978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b8e0700b08ca0220a79b69b6da82b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bade7d2327fa488bd684652b17cb8980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257ba684491b8895be1c60c0fcd68c1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ab617eb344bbc4702d7e432f9665d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17647ef5c377d38498b7fa4d0bb3aa7e983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435fc6f1694a0e79f8ef11b7a6707b8984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3705b6eea0119ffe46eda90b1429a48985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79824e82a1eb50d92c59af761b57a616986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6e9d4ee5e37acfa9d9a9b0177e180987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb43f85bf8e2c41f59992ca767ed69988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a6c39a095df9003ec69e6bd958392989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48538a7325378424f0da1fdea1c729990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4328df9d1713200eaab8282b487dc6a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88951a96865bee55aea209a8c59dce01992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5804737c533270b4edc19d658c43ad993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ce4078bbb6560fdc3526ef2878538994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1471fc903633dc1fc2c347e1fbc9e39995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c6ddf2ba3c4bbe48abd270c39197a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a420fe5962ac7a2629a2769d046f779997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a694c91213bc4daca1edeebf238c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bb8d16e7e1eb47ef23fbd29d7e6352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d950c20e410a605854dcfee0fd91a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bd63f93d47ad2790fa6da488293b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabf9e88abb716408397b71b1fadb335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188dc5ba4c37eab4d7414fa246270886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea8cfae516aba7a7b459e587274acf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70726de4d605518c0bf0b4e111011ec98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6deb8e114312533e32ef5617b4fa19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b931513c7c468023e4244e7f6a86f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc6d55e72f079103fc5a0cb3bdc56411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd5439cacf612ca02571931dd23d9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286c95eb803836707e44cd51edafcc013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab7d906d1bac66218a9548cac1737c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece2aaee99c79718873ca479c5b17e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124d004a92f809734c21dd661d8325816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2cde7396791a0c86c43104a9b16d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae418c008c8c0e6068e62f53ae470018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71233708174c457081f1c06ea99f7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95552ec580df72ccc3aa39eee158da2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d75dc013d5ef26ee800d8da76769621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a470efb58619aca39fa210869886122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c876227a90362605af3d1c0700000223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c7d4f3493a183aaa9f9e263ac643424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670d42ab215ae08ee3334089c900f9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01787b4eb61277f13c19ec22f4cc5d2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c5d0fa1406ddc8fce8b8e0a60a07027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f301c152579e7752b2039a196bdd5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37efeea320a9859fa2c923c411357e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165ac41aa30fa744bff834032a886ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599f72ef91a55438061d291726e7c3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6b50458c011c760925a19a83b200732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b5ea43e56fb6a8bb1e3fb41331ecd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ac15edf55f19781201e5c764d51d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb859bc300eaedfdfe667a9410d8f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbc86ece8815c3fd9356fc8d6f1ef036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77406a7f4bfb2bcc455f5db80f01a3bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c944d22d0462f91cbf83d57f4d9ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d4a6a58bc7088ebf9a292e9697d4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7d29065dbe330fc1c45cef417ee7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af686e6ac12fac8e69bce69ead2a0941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba3217fbbb8bb09fc84da9f78d4cd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5848d8b8c54289d8aff4ec1e2b212c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474684cf17803d66cdd12dcabac065d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229266ece99c09a1193ec314714385745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1687d6c26a62da03f7c5adc569cecb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ea1dbf1dc0e661961370fe4f579e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4e35d2398f426e3e88a19c8ad3ce348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cc7ee5ca85cf2aee9e56b2722b66349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba5f7d66ca64dd1c5fe03173f887fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3468cba89247c194bc37b3b495fd3f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fae18d29b007832431a7416880f4a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ce47a56fb60274fec9c83ea42864553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164b864a8ee2d53cb622a45d3d9645a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6f34595d942e7c6734cca9e090b5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03237415eca2565af59783e2404e610656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4efd533ad3abd2f7bf4e944b2422757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633c3a991f7bb7ee24a49d30ca61c8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2b70f641027bc4979a90f7af8bbfa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143fe991be57a7f690c602209a48f8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe64e1f5b29051ab52423209c8683961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8929a2d85059268e2a005c0069a5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65d0a12eee96fa16966b8b9c6499d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd24b042aa741f49160824f4e0fe0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76815c6aa0bd0b3fe6f700e394ee1b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03269b4b2530214f016c9538409b7b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d9a7f7a369c50c5ee7fcab7bdcb3d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1dd3806b73e31b0d51961c8685c5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834db955e4a5fc6c5139e131916d2b1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fca093aea31ab6cc66802e7211c9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba734fd8593fb9468a03dcc83e6b63471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c92fdae0ea6beaaab22168b6b348a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ad13f23b36468b73dd13f16c00cd973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee061436d2646a675395f45b79cd2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d2811312cd3d1207a4317052f354975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb98c4ba574de8aa42fa0463515bb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8a73f887e47fde16971d88b37329f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b8c658950603d825e9bb1ef8134cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9306401e0d39e0549e6268931ce5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35623f0362b4727d2e54137408075b6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b415c176f08769f04cf2464ffcf7a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d537f6b183f89fc550698f5c7974682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bf95ec03efbf9a176ff6544c40b0c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae6fa4357d714c1b17926c8d075b9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a766b582e0e4a85dff1483c6221a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fba847bf17e31075c1ad50264a20e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83164b598e46b13f9d10defed23af2f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ef15a5f0f2f95e3260b94beb4367788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7ab83e7403633f507555e939f83ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa65c818e3490710a01d52da1f67a8690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bf0f2a10820783a07dca0d5b147d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8e4f26b09ae1cb8a95dc4cb23b43692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b0fa991de25b776ef35cb318d5da093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb792f41196f9ceab590bd1338de8aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cafb1e95e6a100c885caef553fe6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1782ef82dc5e525d8e5ace2dfd8ba4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eaaa7f35b8de041a9d08af94c78c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f558fd322df13f6a1bdbc842446223998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3783b9c2d22103863f4d714a8751399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2875575897102eaf1b46e4ed4b8dee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58aada839660771cdf47831713b73d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36002f55fddb592b2c08869cb432658102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad75aaa72cc12774b11bc11c3421207103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746830d0ba81a40345b8f1ed9c784b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd053c3952c292d4617e51f56b01b5d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffda1691da3f0d977689a4d4d8ef854106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c1935dd1b4d436af1db5aa3518222107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256e8a512b3a1a20a922f79159ff0db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cddfa45127e2e931476031e209f60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fd27f16124bdb976a7891a5536541110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b37851539f37dc259e733b55a22215111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a336bfc74993232f97891dc3e4d521112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144c5a179cb37c68163e56f0659e4c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eaf572d63346f8a6e39de925155623114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ed8e847f8c8cfe3b6a09c6ba911c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b364f9a01be735a33999be656574ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2a456fc5990579310819dc2e7963a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09da0a8a11bb6dc8ed6c31ae11cd56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b18e8eaf00bfe45768b0f906ce11ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d38db1b46c556ee08c1d22b4cbf7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3cfd0c78fd8ce38d129629e11a3ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b1e803dab854898452ce4c39e549e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37521ebcce0251707f6d0fb410c68fc1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c968dda4501b3e36fa3b91e2c20c51e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69989bc276481ea655fdcedcc803199125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9021a08567cf084ea843f087155ff4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e1582eb22495e83d9cda4eac81884127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459b7f989937fd1d589dc0a3e035b30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5365e3286f3261581161559a7141af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f0d21393aa7496a8532c36827e6e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea2b21705f321f7519f4b6c3cdc3a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4e55478327037b2b03377fdb90a5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236deb8aa847d3e07729d1ab336553a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0936e6d8dc49a927689e8ba864830134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94944c56b68337f2dfc64165c8813d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0602b64e4b27612eebdb9d3446f9556136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbe57231ee6499138d7686393d4654137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78055db6e08531322105982ee0b56678138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05482e28014982afe5ce343e949f49c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7f72f47e730012c3c1012d835c5fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83898068a72ef1ef316f632089059e98141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435a3e80257debee4f559ced3b72daf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de15f93a027feb1d330708f749caaa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b1b1bf89212608a567ab9078fc24b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1659b53daf381839cdc5cfae7fa0acb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dbbb76208fd5e1360bf9d71e253b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d22ce39f5859e8828170171ebad9c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c5379546f765980956d89c8a313bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416489bdaecb93f4ba0fbee2d96093f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4e9eb29a9b6573c5783d6e8bcd47a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9d1979cabce755583cb7eac951de6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7e5e6bd93156d46a03b5aa19f321a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239a82a37f81e0373800ebef62cf402153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42d013ef14d4d7a4dc93a5667928cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae47572284d2da4412bb03c5338aff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba706fceb42375e9c6333fef2c598d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a48393baeeb8b3dfae979dc0f3aa1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440e10aa0d8bfcede0b046fa8ac7465158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64cef54c328eaf6cf18ea38d5c3419159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1706f228176916d37f5fd7d2595c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704494989426a882bf0318afaea2038a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fd33e53599b54cf2409877438790e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f79f173d54eb347da88f56d470e3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15462f711e4294a5bca23811fad2d18e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2e0ff5b0ae34a57dc47338c95a8d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e5e271f557c1e857555ab4d78ffc7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8661621dd6a1a8fe8edf865a18fe0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d240c950fb3613900f5590b9e0b7bf9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52f8562e46be6c76dc30578c37c930169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd97ed0133f56dd8c6c1f80553178a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7aef5250938764d67b48c0ef0ef36e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24f802bc8ebf359ca3c6eb39609e70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaaa4ec3ae74139b9f836e980ff2592173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0982d279762759f11b3fdc9d03e40eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4500d86e16652978d4d6f257e252f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b67d75c7e6ba65b7d8398634bd7e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894816a95414d6f488278002fa47a78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a8c8395c2189bb1af6af36e5030ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373035cc0543ccddc3ab971f7cf74f54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686619c384ce7761cfd619f14a777168180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed28488a998014723503795cb390cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1583ce20155adce6b96cb8e028bf60e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add9c03797d526e1d0502e7334b6309183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763eb69a9e5d33d822121d099ca18b8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448fda822e4f0bb2c7a0543ae19936f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd3c63b823485d65eb4c42203ca8c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e41451e81369bfffa3ece30f8887f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e306d6230e16ba905fa189e9aff4656188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f486b74491d25644e738100052e8d13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1c1d5af870db54eafe830b43b681b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3ff2e8301bbeb9eea33448bdb3cfa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadf4a844000782969793f24bcf0322192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf037acfec8759eb76df9ef12e6167193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ccd2ed594e25669e214e997d42f91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0139c3c143c5248a969017e436394195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2b076817c669699aea7819ab36029196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e406f6ca30f01cbf7fc92bededd930197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6652017ae75a401f2ee8f2a42318a89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6c2bca0d09ce375f12e16a94a82bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e1a1cdbaeb2d7088698858b794629200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acfbcfbee6d3936da8c675542f23f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41f91ef5abce702485f0f6430fc523202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96f8d402d09a662c68350536332aa1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297cb3fdd85bf4974760dc51e7dd224204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66e25d0e5ba6804e3df5a20752c644205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b2741603c91ff8fb4ea963b987875206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1f7691db0e93280009588e93a6d50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36eae7ca31fb4d4d00ce3ac8e3ee54208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3e62d9e46bbf1dc1b0d330a44223b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb066f8f4f2699e1a3ad880a703326c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32480a2cffb650f7eed8a1e0b44b9d75211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd7d7299d98d2978f825787161574d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e10bab4a424603e736bcd44988a6e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141e13c3d6a2fd86e0ebdf4dbb8c424214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506ba423fdf4b77555c75d5a04c0fc8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb28a4973d485be7b65f7615cce55a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6fb6b0a0f565274e81189f8ea3cbb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073e0f1e4d2c9d04170fe91940fb29c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7f2dc03c47c4a4c4d2e6f34a365b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e834b12b98bdba23e67fea37de77a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a490a99c38912f81d1754debc2cd6e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3935092f2355a83d736d7c405d47690222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac076a9e2b72616d9d15d1a1d30b89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0adc705168eec182f83213f58526d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ef8707d4d4894b456cc18db73a42f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c94b17fc1b9ae1a53802b25e322be0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4a2bf868f5c92f3d49bed241e3277227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06dd823d735acdfb566ee749d50f23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c072165e953f38aa21e3ec36ad388229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d78c7538bb9fd85d7c1002582e689230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1f3a24d5750f095a1d44b919e9481231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae4ea7a66e69db74cada62159d17e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29660dff56b0489274a2cbcf865d47b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4598102f51d4bc10047ad3d064c5f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5be899d82f4caeabbd6f3c83ab981235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e488b51e601e10551088e6ef57d6b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475e028602b14558a8e87672b90be96237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad8530c98d2809ab801387f91f9626238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc772fc49e676673cba1ba0d16068ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e76f44bcd68cbf1ea647e79ad3c4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fc902d4fce4abab569f81fbba51de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e33f0252b170d30eb4465fae55d106242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b5d7590805a0ec9b877cd093d305b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dba4aeee0d5f1266999ce1009dd6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c203d9ccc92d2285c31c08abf80426245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612942c16026fd63b7591400b3f7d1ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448fc2296cf2cfdf23bbfb621107ac2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0ae12d2eb023291b69fb142cf82c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eeb0b3ed40d0a5ed3f22de1be37090249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193993167eb9ebbb408043700a68414250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830545e0546fe021935584fdc1620e92251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b60326413429f79d00881ead98c15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6e505b2dff19e9eb65041884e86e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f929e13eb260ffa301a6bac1368c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715705d5c21fff2507e6750bef8b3a94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8ffb8aa8b13ce05e9f5be3f956d1e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daa3f8b82887f7d3e9e3c6cab40490257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389deeae72227a57b02b07871fa87156258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a6e78c5a009940e80226d2b7607b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b15fbb0706b602a43cd87e1ad9fae8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020036b48b5fbb2f503913a4b262dbf1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63556a431b2c6005cc3c23c0a8f565262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613f9a56ba12e1d366d9df67a0d1698263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3efe9c738feb7840597188be3011cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfd45f8644e85a30480144426cd8fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff26bb6a28b0478893592af73082dc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751cb18da8a5549c7a78ee09bf59295267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f39b37ba95362dc62df1cae5315b7b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b05ea4296653fd15367e676eb15cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c9f73c96c75c16ffda44f5722e5e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d2bd2f753dc63b78a2901348554e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53105d3590686c668ce2e7e05ec8a3a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58566b55d0165e6054baea1c43c711f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a71e584d6c000f1efdb973fbe7413274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841946f7619437b32465e86f4cb22863275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e77c1cc620373ab635dfcf720339f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ecc189cf7c3f785fb856fdc2f1ad3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e101d03fb2ba15c5f75e65144eff26278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6172f39542e8551d5668ed30b6375279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c44ac25f20a349012fa5905d7d5b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff7176700b616be599fdbc5c2e7a4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc9f7e86cd3b521bc483587b26dfea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00db4ce457e98aab3304f388eadb442283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a974865ed9a0095d531ee25eb74f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aaff6e2ccbb5aeeff4947c454fb8d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0499283a006c1263d1df231f57bf34d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a520c71a1f0919f51bb0db98a4594287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42943e136be6257f280e3083a2bc1c86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a297579fa531b17b4e58898f0ef9bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f0021c50faf670defaac2144926c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35671c0f182b8c7b0b62981e1d3c488c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e330f6aa836b3be4667e73bed417d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83444bd5db22fb8b42cca73ec88eaa6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55563291d0c29d0952078cc6482ea30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5a64870adb347e137e9e482f2b06e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f8d84f9cc8d05c3c0a650de5286ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31295d2dade478f819aefabb17360d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad541d97aa74e134cd86d0f961d49ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652218098a36e9789f61b6185b9108e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686b0634d58dbbeccd542f33073fc45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0945724f91e2de52098ca9e16bf384f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f390b578b852a9221239bfb2c8ddd2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dfb5b699995efb2c6f8a580c24ab4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a7df99ba516ef78722702284ac2ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdaeac7418dde6ed61071df3022889305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847bdec300d3860541072b089c25088306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425059ea4b3ebb219c68e11a9f34fb6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339056b4f00c8ba03913b4e4f271591e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45aabb7ca4c0baed2734213e9a5082e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71285d704413e82262f0c1f95b5f59d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599f197e94d4d179275adec879f81bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332315be3137039176cab61be2395ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9c76687b11243a46bcc35340f508c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79689de8b58b92f65aa83707a011131f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc60a39bdf6a22b06f978d85cda37b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8907d7eca1c804c2b2defc9c60b64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7dca16320f62b1643b25b9ef5521e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae5aa34ce388ea4d90e7937d849483318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471276800c9ec42b5f788c0aaf0a22c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf934cbe8f7e873c1b0381ffdff8fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d66ecd77b5e41ea227af7d54b9817d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf18fd6e7a279b257fbcb7d0a5e5400322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a744ca329e5842abc45a41888fcbac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed041730f5b548a7a2d1e988a031263324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dbb89f4a2ff99aae3ad434b8e003d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e882bca5446155f8cc4d14dec42c717326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc951dd1bbf0ce9e85632fecbeb1038b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd6e4059b0f9f17fea3bf9c4cbe332328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566a89c5ccfc7fe142f9d6e743bfb1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9baefec38f7483f90e462418eaedd9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211eeb9a2fa0d3a518a1abdedd0c4145331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3e0d979b146f3beb7c45a7afd47f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073b6cd835905d9230914542b563523333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c7c61c26af7b83f25715baf35ed7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128adc752798e78ecacb7e1600ab094335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783ffa040a9051ecf4d1ecc64d423d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab7d3cd163047997db09cd119f12fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39e39a166be595966da409e32d71e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e42555ff5fc4af1e63dc3de58caa8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47726ab9fa05eaa67a998ee268cd903340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5798611fd4ded5154b99e77867d259341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06744c6703193c3b81c413b14d288b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16600d7740645dbac18c95f361331462343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc740b069d47ec8dae55647024c6fac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea831bde50e48e9d2a276914d1ce41a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606deb6a460481d46f85683a40039b28346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2877d3fae92dae85e182f1176f2732347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfba7a6a1b55eed2cfae2073134ce0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a36ec2a196927f36d2267c4007051349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af83dc4a4419927b2703dcf746647d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4b04779df44890336d15d2e2aac26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765efa76067eb82c79e0240253a26a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8666e0f73401b8c058795c24987ade353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6280be95889a2261f052e9db53657354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80933f066cdced998dbdb16f10702ad4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97734530748f944870b0310590ff2af9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132075b4cb0e20b32bff83b4a938a6b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37f6331b5b8b4d1859ddf0ce19fc99358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23b538bcbfa2d7e0c331fd42621af0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf2e71b144cb684fe35477b32d9594360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c18272235ed79d822455789f822fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd3d1ea46ef92d28069258c684e121362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1be57ba3f73bd4abae63ed0a2905c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecb7912d2e2d741a7f429de3ee9280364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5edaebbaefcdfbb7acc2eea2fba974365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2905fad755962fb7fee83dbc8d9585366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06506b150465ee9e54c3c9627e86833367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab86aba676e8a63ff8832dfb2ecdb9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbccd652c21909041f43ef020df3138369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc98445b4a769bf69ea752bddc36192370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad16bf9945a4fe3454d3be4bfbcb6a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa3453f98eb94fba734b125ce1aae2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b6808ae3ce8d553713d41459fba51373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ddb2e8b99310c6594615a4e82362c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e814e507cb9685bc313c0fc82cf9d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9dd50697143626407301163d2a8cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a412eff577e38ecd899384f5a80e2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fd58ee4ca2b80d66b7a288a727f4e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6998fa5cd9f0ed2c747024a6a8785379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebfc84ebce297d9b9b20b315e1f2ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e5a910b651fce6fed96772ad6ebb1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe3487d474cb479e1c9c518f3f8a25382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2e5d4a73ae30ed3cf6ba9ecfb5a6b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e95bff291b334522090c42e9c4ff8e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1682ffdbb381f19522d128ab8255a16385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbec0c4f01ae380d7808a103d312221386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a239a6b935355f787658f6f9ebcc459387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d31d60454bb34422c67490dbe7bc5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272b074ade1d556d9bfef14d328789c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642416fe226b2919f77f41203ba45eee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8dcfa289f44a076beb8cfaf23be5a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef373089cc86d7f7c9bc65b4eb7d6f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d8145abfc20e22ebb013bb5fa26ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8cb88a856558b6744d9515d6b3e0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80501f53364fd4dc1cefead083a8386d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca12771c67996f42201953cb0999c1c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8b4c6f136fb1f958fef8d9d069f49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd3392e8c9bc3f74bb4042af3a6a44398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b72d741ce49c7f3563c92bbbdd102399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f582eee7283c565a29cf7e1cd787d88400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06716cbec2b1ca26afc6847a52da21f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf3a40d930c70864fd938901f88bf3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e62296b2bb42f4439ed30528296ae0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b13a149e89390d28f2219e53a6b86404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979a4184d414d4628605ccad2f7222d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3570e703befc70af081411ed5f511406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ab51bd1888ff477dead91ceb56b0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61ca911c58562a90bcf8e7169c25f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555963728b69073f498e0e06f8ea777d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b9eccec0af0d619094fa2662d55f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242c51ef8f8576a4a241177c8810c3d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31551d525b7eedb7a9f72ac0b2cc5cf9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4092989211dbce1ea4f6abf1b5d8a8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9bb2c0d54aedebfffb7f537432d73414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a710b66a76b3e165b7ddf7fefe246415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4110dd82ebbb5cd464b58e0e9aba3cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765522b0b73cef5d211861b998b1e75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcb5519137c193edf8326e1c0753a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffd5ac2944560ee1ff5f460b7a21eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c5d32308140a96b77ef779a2614d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5d1df671957a53a98f6474ee88d68421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a11d16df8c3ea6ceb9b4ace8c279cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0cf381c78bef925c8b2f1adb96345423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152950a982bf770c11efb43e88a7070424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a497d0280191f81e945fea4b22a89bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e728e92b599848c1a2f196395976f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec9646db9e93c55879eb9d04d8fc97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f071d385cdaa7171b317c906d55983428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe309b787f0ae0560bfa953bb61bf3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b363c4fa0093e3dab91c665fc7379aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6219ad8f74575eef65231b85b2574431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bdeb00f47fc919ad33ea3570313c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51177fabd387e34d88ce93c3cabaf484433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452611dec73fd637078c202b86b3058c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad5d61eebfa8b33e45404136b20194435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34a5be6fa7801384bd65f9a438a6c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc20b3de5f84e70b4b4ecf7be855359437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5be7a138e547e328a9d52f85fcfd9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c142ceac0c994dda81287420911d7f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece812514fd0ecb389ab62eab1e341d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b390be0fc10d70badc596d0c3af95b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92255f29307bcc62d390b57a48c22c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342461a91003aabe53dcd6dddd35461443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c60041b75d380412a2b5aead12c0e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482644d75857897932d38f59d87aedf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bdbf8456a43d2e256c5e0e65de989446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ab8ea983d6600ac745e5a0cb95268447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7c66b873f9500ac772983940a9c9d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6b2fca8abc04e8073f4efc3d6ba94449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec321e697cd5c403c2a2e88420b413450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737da0d86da7838a7cd252fd6d0260e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d107cd6fb04de3b3fd0c004ea431a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329322603cea4ba5b480c3e4993436e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48fffb1a3b9d5672794f06201946f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a4906b6cbf2c0f44d5962ff866f4a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf78e4b3631a7b0b1ca86f6506ec8a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b38e24c16ec9c1195abf0c46ec030457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdd159bc4835a0d4170ed6161f16ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1feb67b7aecbaf944e83672194ebf0c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f98a5ae56b4ceb200c519d4169956460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4160684369a9f0aa4a04a56434cd407461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b3e23b910f6e84f25bfaeb993237f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a2bd46c144d181db85459e6fde9a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71c91b9f8f1b03ab39222283a9f8ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39ef440d4b756a9a7e06ce5ec87b48465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da009d2fdfe8f8b78b81d39e93bc4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c1fc04065931ebf84e1fd81079953467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16587efeb16c116cf2bd1142dece579468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1b88eea6aac1ee6f8d74cefcd8482469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e676d2b6994804d285371f5f43cb41470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e02cc40d204a00ea12c11dd64b926471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb743090e711d88b53758d19a57f89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc359b552419861f4a714589f8e36fe1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17d14f5b84779560df1f608dd5e8f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68d8445eab6984b43ba0ef47fbc1f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f64dd531cab5b634b1df727d2a3112476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad21d7f9149531c27c35101ff4f3b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28626bbf7eb5d99cf4d78d286309bbc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2eaa593ccfac99a5086b28dff7214479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df23881ce0597ec9f5e9f5f5afc655480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7b4cce9a13705f82418679fcea168481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713986dab47195bf0f3d4544e876bc29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fe96b869ed8cf2c219ee07e7d4352483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b48cd2a17ee5795873395a9efaae9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa390f3659aedd89d570194c251a90f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d833d6a4ebacce69ab53fcd7607d0a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a18ddaf5305574e911b977ca04c2cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260cc72b7a3afe203ee9874cdb0229b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdbbc5836b01123818aaabbb9a3a82489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa880603bd222161506f7b1715cb68490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893fde8a83e6ad285fe82b5d766eb93491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcc2524f18ed862cdfbf1d776b578c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678d074c66cc26d40511dd37f47d146493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9578f31d363ee38b497d0fe3c668f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3e5ac6a2494344303f4aefcdd007d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c41b59cd7c2e330bffd1f6a7cd3862496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5ad40099fb895494f415f643862c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d942e7ec38af8b40a522f314cf744d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951979a6392e28b089d48f5e17c7d01f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f5481caad4b3a05ccd1fdd56d9e92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1f6aecfa233629a92808b7fd031eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2540137c58e01743a118b21df063f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d55e7ad390312b0d119da964c0daef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74969d61e674d6c3be22e6446edf2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8fe95987ecf119cf295aacf9a116d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b08003e0a68eaa531a7fa33527663506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552fefba86936657c18cf715227c688507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e16947be831f1c357b178c65185ffd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9047fc32817ac470afb4329d552949509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd42a9a9254a98d0a49deb5a5ce6e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29060949fbf8d385e961d026488d581511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beceea82b4c78d052ff9fd32973130512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c94499b587a04ee8e8d883e95ccfa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbb89df33d4897fddb613263e71d2a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57753b3440e03b8642e8718656940cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d868691d1085446ae5aa0488be0efc1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6539bf92dae4e121ee290cd969518c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43943d74ef665d45aded495b169b682a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e84c03b78025d94ad82dcc9b82b48a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86fcde1f56ba75fa6823dc6462e6a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d65cc8fa6442cf38f2adcca21fdf4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01aaf9ad3586f2fa73b9719b167bc7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcb63d7dcd731772ff21c90e40146b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ce643d295bf0e6d5769d246083521524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5808f5820fe539d94da534ee9e43b69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdfdd5c067ddfd3f41feb22c363ffd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa5267ffe71d4ba6df173f8e4fb3a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463aa111c0e69c57560fba72c040d4f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8a3304f755eea242944c4b569371e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e5475c91a1fd7258f42b3b7017037530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44b944b3b03923e9ed324bce46a6bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc3364a89aaa21c583f9a12fcef9e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cef9bcf24c7085e6de3fc8e8b46d9f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a14e0f7226f2694bc2c37f54aa800534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da3b3cfd7344be0b227628b3f0f088535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d9b5872b9d633fed827ae5b34c6d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420c1f66739ffb2b34afb631fb1e4f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5f1a83029a74b221027da5cfae261538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc36a185806cb8360735ee96c31776539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c31e8430483eece54b3d4c371ebc1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4238c911ac0cd90dcbf815860f58ec6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c714a1a46830f8093905c33e2fb9646542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a106e933cf6deb843025537f2ec0db9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a139fc29da83479d0b70f7fd93b8d5f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823c4e526b1c10b9cadbc329fda114e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bafeae476688cdad1b7b12564055a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4312d9689a0d66515222a32df148b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c7adcb8672152e2d0422ba986d9e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabaa1d2194a1d68f8c516c3876800d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a07849e35fa135c10d1968ba5aedf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b874a83865ea3a0a7ac44d7d3275af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55629bc93ae4559c39a55412de10c5f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32c80bd53273555f414124dbc6c602553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fad9f6f9e7e43044489df0f9add176554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c590f5042dd4c58bd944819ae88ef4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b3a6fba6f412829a8d80b7523488f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2942483065ddd325146050f7837b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45e613efc5c580de047dd7dbb5e9e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e27e316c74bd0d19bc91dc373a10cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027f1d81f6f8cb4b50e73e0e629d8e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb2dd5b7ff257519adbc7ab30251e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf460d9e8c1ac1369d599a2a86d6a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d148f9ef26387f8feecc68c4ae4c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c087dfaa5d690a002d13712aa62a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b81ccca53f8945a0dfed5f8f77185c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f4c511c2048863ea6fd1daa4fd1fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07277330ade4b481f99ff0342f541bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f715dc70c8de1ed6396c3914edae0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde88991083aa52fc1a6a5038765a65569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f029b446ea971b6700b4edd83e985f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcf1a193527f5e1aef6c2284712083571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5364955df4ae5e02e467bfa0d4c28572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeddf6809dcce75d9156d29391e452a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec41cd1b7e43e17bb80c7dec99ba310574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a919ddd4cdba9121d1163f26c0e72575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cfb1a8dc47cbedd60cf721c215699576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c09ff0552a3026294a36162c6501f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12472105ebfea92902bf11cc7e4fca06578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403807a87e1d2885a5bc56fadf0f6c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a112d4a0dc3336294585a934a7d43580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f4d9e2639f9ac15040587d0c2baf1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98034678eae4a4d984f33ccca34880ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505de87224a1a5076d25f091b9c8825583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636bd116574bb37c2b5a8c8b4b094c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999325b927476b7133f267627c31f337585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ceb012bcbf1853318d07b82f9827d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bc7bbf0ab6613e865b34cc772804d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a26b0e53e5b97ae9afde63858019e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496cf7e660764e234166f64aea428fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f564c215051340dd8d02334015a81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b659ea2c5808ae0ff4c011fd70714591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337c6951b8bc67853c570355f67940b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08167346a486c5be7411c4e080c85188593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1ea5db65caf5a9fc29b9dc31778b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde990b37d18b694b616abe0f16b662595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406994290f5ef2af523f5cf0b3367d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e450965b4901ba7d28c77333ac16a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cc1da070cfa992d1b6b7c1278729d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7700f464856b7d1934ad4db33b67187599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8896114c2e3fdbb477c69fe27a269600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095f46cff17c4ab192025014a602545601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a91b1207f309251182e0b657a98a99602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf32bfdcf0d6defa0ec5926783c54c6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbbdfbeeb1e49a315e581c3445afb7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50345b4dfc4451ec5ad14bd055c9f96b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44e571bf49ab738fcabe43888c5f5e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c05bd7344122ec2b544c95a6050917607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecda32e420da529799110a3a8c2b91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca6f3c8385834882adbd631440a384609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdd009e61b41734603c4d68e80c454610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e0beb6213259bcbeb192af15297ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6b0fcb355b0d0da059b5b73491263612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b9d3c56b63d37b8755f4b40b71348613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8e608eac90bbd26eada8747ad5b3c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d3f24d3ae6973beaf1eee71ea8bc5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96c92ddddbfb83b230b791c6d9034a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead000455bb020629a0ca77031d62e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a553851688c22ee9c8aff2bbae00c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1677d002d5f87bf546d426d1abc160619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1689ccf8a5db64adea703a30e7c2cee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29385ef214ea952026e9b4178f8136621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176f2695477b224ba224a565f1bc50c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27b91edee40623ec9b7c90d630c1c4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a69dbc3e70dda34b69a05dc66ed76f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268cdcb09c38f93fb2bd7f0279e6efa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1743861c3c9b2c291db68223f11783626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea0728ec55913fb3732f03c4136ac6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de50ed98f7cb55ed7b04e433e81e877628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1b110d9159c988a3f7aa088964f2a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64a144649e5bd003759d2acc2cae09630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d1b387ba11181422b74c015c9ce8d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db1c84a4286745c621a2f32df26aa2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf14c4524a7c0d7830f65e49cad71b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001323eef4036fd47455be9411f1e7c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b801fabb3ee3d343b961e90e5d8393c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4719b43472b9092a143ab9ae50f0fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86eb806d7a8d5a359a1c7a64cbc1716637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35be7c8036893bff130604c1a42b4c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025d60980efac8b10509c8400a43e92639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a7048e78614bdea507f10fdec6b5f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d1c6158ee3f153207b1d0f92607ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be61d6429386372b077596c3d15b86a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12a4d1b9614722fb90b3443e7db203643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4de6fad721d3c47fdb1eff0d4e77dc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46996e9fa86d53b35857cfcc4c8da31645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af12d0766f6f377adf43d0b13017263646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9dda7f334c5a32c70a6011f667d0f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe18867214499c76c75b18f1a7ce8d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f32c3c8ce9a975ce2d23764cff453e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626b3b75afbdd5d09a6ab46f2ea68a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e9e30797688d52a6d6e7870fff01d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6877512edc2c9528e3f430c5093680652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071be630b6c494b8f7263c39b3cfd576653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de88da6d7cf15cf3eb334fd8b592d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5701431c5d9364bce6dcf3490ba71655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb73430e670bb088d950d34102d0ad4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011387579e3b88c4a4e6e0b3b69ccc9b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabfaaa9bc209c7845b9b4d3f8c530e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c622deee18954f4e91bc4679f8bdc5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa63f703035e429c5f3b13d0b3229e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42410ca9fbdd26b91ddcabf92ac7db5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7aca0050571c4a276eb6274e83592662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4185da99c7f4bebf11d9ac0cf03b4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e88d80f04af7bdbfaaf84ff5e58d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cd9917adb6484b8943de44af2e44c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ab4d3f62ab5944d3f44782e777fb7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4aaabd2889a1b2c1f616966f15c34667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b9d921682a14e7594c30ae9a516b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc410b3a225f203f86e96dc3e844735f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82596be380c6b496623692a81b1133b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b75aadbce5b2e8032f51db2acd096b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3b8f1c1ad947939e54b47636ec59e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51c86f110f2fd72e06bb52488d3426673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500eea5f7e398f5684a95ed14f1721e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c2a363d46182567ab1521b049902b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9cfe41f3a02537af85d1daed040ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ac92202b4f22df83a4d2e533fd880677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d504374796a45ef2716252793e92d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029a3424be5462dd4bd9f07b05b4576679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb63f97f5b149a737ca08a4dfc8876e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b63e657ff93445cef5f67ace563f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da77d6c63986ae3aa6c8225cfa7eaa6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac623867a9c209a8d103293d612075683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca8a13c15dc6719eb8005ef2c56b1d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7e0058b00b7b13bb8a76b8d9236c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a783315088f046b36f79ce9836d60686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735abf3439bdb0d75689578197ec6db687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed661ad8e0fd0724c638c99fc911f6d7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c424f934311dd2bd54d0744d041e74a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab582f7c2ec9f35786e51256af8238690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1b73964868090a60e61b846724ee8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87687649a1a928ca8f73ddf708f1371692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab4565cbbe4082ae7a7d8bbbc9db38693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef4a1a455c85790c6bb20e60b9cc33694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da808baad6b3e88333f18aec2eb835e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55695a2821d103a182d13a38f3d708e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dc9a480ad7dec65f8e32e6e1f2fd5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcb76057b0bec00ba3f9a8cc9a3ae8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc9f26a1853fc495fd45acfbdaa39e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b3c31305ebaf88a57956e32ca4fbe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6a73abd25cf3a609fd252ff3bd165701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8f004b439b99b57e43166841dfc10702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe72babeaab125ee3ad298aaeb72234703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b8cb510fe293ce4d15fc66f361626704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7a6eb1922682318024e7f8b81969e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61e4b37eb40a97844cb3c0188100e4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65892f520f7d09349890912b24fa81b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2020dc1206d1c30c2dfeb679c8d28bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c67ee6ee32cfe8abe7385d6ac78f7b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacfa5080c7a661cdeb8c1cebbf3e53710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0345656e2d11b64889a5232762581711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce293230a0f1204af9e8fae3dda0ba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c38f24095c762bbbb3c4f5e6439d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816316acfd23212257fd4e0645b04bd1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0def6373fcde2569a44530309e362a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d8d4b0ba1d2e729dd8eccf35b5555716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc97e623f7a13de135ae366d24d271c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a180cb5611794eff1c52900887e03718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d02b5d257040f71728944abeb795a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c86e44dbb0bbccd1eb127883b8907720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946eacf03defbe3dc7e316048182856721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed958e477d13522870eaf5141365be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796b94b8ae5fde45068032f0f3da36d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17ddb4fd9a749ef12eee4997d5ea49724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f4492c9c5e79920a644534d2cc117725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045142bcd3682a67804958622aac358e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b933213c2f1651de3834aa9de3532d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e1c21687eee21f9cc87852dfef7af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b84acc0258104ddb2a2136496f9f71729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ab2278279d3a588af76518048cc34730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9d17f97aada47c79d89ab68652c8c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab053bb623cfc24cbc944dfc93fed91732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c6be3454405d2185373591e926ba9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a351ae0645acc4c636eb9d60bfc3023734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a10fd15e39eabaefd0b35738fde8c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e8c2ea71a9ce83c98495b82c745cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e720f391865f283146d566f20b83b5e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00f0f82d8294561487d8f4c73962cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d70395fffbcba6146df4f42519958739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b25c710b29babd5d3eced3df6f949740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f1c320aa11e901190871260434216741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280e5e4f170eb22f44bee4d0a06b321742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70961ef06fdcd08b7f8eb8e2136fe56b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d182873743df304234e8a4f5699044b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27c0cf5343bb4e84268ed46d651f51745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb5bc0166923243b9cceebb6d4f105746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b750dd00b6586bf9c7434375778375747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19313609bdacf786741662be6ace054748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7709cf74df1fe9668f26fc0a0f566c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac12b7df6eb4a85b36e4d6dbc14437750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2f96857fea72b0c4af7a136ab2aaf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10ab4210a8e07b8c7a2e64d205576e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c932d2c73d629384875f74c6b84e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545859a2d9bd44b983d2c3cb5a2782fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bc338bd0c8bd6da5d48c859e0876f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698177381f32d24ff645444696d21f4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7784cc79b3c6e0013a59ec8bc95fe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde522918d00e021bc2566f9419ecdb6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c16bc54ff20a2fdb75cfa0f1377581759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a03abeb5df320fb9edcbdd36aadc0b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7128fc7410ab10775bd1e0d17b75c2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b28a85d99e39497545263ec7d91567762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36846fdbfb7112bedd82c083d645689e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ffd21a6430a3e7a294ce88e96cb9b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17147b7ac8a5fd8e6cdcfeaa44ad053a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b02c78cc121ba335dd68a2148cbd2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa6f39fe9c0c4b3762bc11a1442e50767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1be7a12f80343802525a7c0c64a8d9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d23a30fcc278255477580fdcfc462769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb965f1136903a887c355a236f7a3c1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c965909278fd3e4229e5e54dfd373771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e16fa3cda8d51b10f95ca056cd0f2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68f64086f8e593170b6e95e9df2c7d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd98ea570235fb6baf187b9732a3c05774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc97d9d218cfc033c869f1ef8325dd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001efa760c7bd02b3fd4fb9f3c0f4fa4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9de3e26d84ba10f6edf696acb56341777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a70d08cf3ed7422c5c0a82e473f1d0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963cc38c22fb98092793297248327b2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76578d89a7858f62ad9712939c53604f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664ff3fa085416b9f85fed104581d89781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a7d97c3f0b0cd8fb2f0d582aeb88c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477711cbc080d86e18e2c08b82e5107783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a57f8d8859e85ff99576cd132dede784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9db1451197d44c0f32144a69e4fd8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3c0c7f075c7eb08e5552058d22c86786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75eb963f569a4f8ababbe9d30c1271787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137ff91f800c046ff76946399e0bdf8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74b6985cb5d666f511f10d4cbeb60a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fae7cc417fc88b33177966afc0e51a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6463087f0fd174a6225caee1d5ef59791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b92e8ef7c2629569419e3a9eca6fc3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b02636326de32098a9d2c91207fea793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469dd218df4b35cae6aa53f260439ec794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9addd57566fedaafc912ec93b384f5e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb667dcceee97dcd698b740f8a0fa97f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618b3787771e958baf1586f2937c8de797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fe849d3edd8e9a9e665b2c6ab624d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdbb46d0c58bb080f482941bd77987799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7459a801285caf8fe0bd83f67ace5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683691db0b5874e9425ad9a3191cd71801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d818d157a8b7a2f7b4288ee8977e1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035c1a4181cc4b482e17282e8a06cc6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93c5d8cedfd5d36229ebb102446de7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc1f86bbc1549e72045b3e63b35810805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a0d170316c5578ba5b5aab088c225806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852eff2147bb00b3de8b3e2fa0ffa5cd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfac06a62b81a34b6552e22c21eea9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113647de67d5aa6d8086b519d955170a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768f8085fa4f937edda6cb3602ffd36810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b427209432424248f9a59b9f46cb8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45597a8120706e4590bf7c91e2f820b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98859599e2d7438e2dad40d562bb9f12813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381139f650e9c0be9c0d69b2a5ccb38814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a26fbe39e0aa38988b1bb23947659815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5225af946d49e0c8b655eb15c16320816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aec86408bf09c266970bd0e494f88d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040eeb0013d8ecfa3f7166f11fa422d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052f920dd4dfb680c3f33d9e9224fb3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361752bb8229146eea2be0c7086d403c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6d63a8e5a7805920ee49d88ae9f77821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3a43deda204a823e81cacc6b59449822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026a6789c0b016eac75108fccdbad84823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdae9801e89321c081252a2838200e9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d78e53deb470a111211193d5a0794f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b3279df0f94a46ab598f15bc5a796826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca9ef895eb37aba5f54b417517d175827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785032e411f2eaf8cea01e3eba9dcee828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40477d3e4baed31f20f875e019b195829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a1f5bc353d4c898ae31c9c399aaae830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1911cfb6fa8afc5790e3248807f6e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c92c3761041818ce077ebd7dc62ec832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec892053c019bb312941fbc89fa26e9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab837316f46086de2327c520e5dc2fe834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d691e25c30b7925331cbf4ec7944b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befab53c9fa1fab067f0ee33eca3e0fa836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63b31dd356747b25731eed789c7d01837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52823da58472b706b6ea80a5ddfa1b37838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b3094fd8cfa59a6879fb06807872a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a7bff39d78ed04c6a8acfda4271b6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fab256d9ae715b51f4c52364a79ee0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea31b55aba0921df450757b8f04c76a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef11421c70104882dd7a224ae503368843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dc97b298b287c10be545713fc8b4e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb15dc718f7f478742031bc40713876845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edd977048556a991c74041c538bcb1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c0d5b680db0a4b78054ef7856a878847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd253e1034e8680de5e3b69a88c842848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b964a53f3b502d1f56f8c6df429d4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096584f98e046c64ebb682edaa7284f4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6c5028391b1ceeac5b5c383bbba51851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f66259619e817e0f6572d1afadbbe3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58434b7ddc4214076afefe34c769b4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2710b62c4fba5573eba719d42463cd6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856974aa76354aac1b07d86ee1f26cf0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286894953b88011e661eb7c2f92b0e4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3806c02be368cc5818ec98aeb20703a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754152cfe1d9667cdf55cdcd7ff8550b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88e7688a0b8c566a7b56b07b3d2fea859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db90c480ec240ff13179de50a4f74ab860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750719977097a6fc13e38a21bf0606e8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f8cc9f0adb8b3edb7a0f0ace4a04b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafde3a0ac8aa263ffda810f11ecd7d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7830d704e8bcc4206e8b174ea7b4325864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcc22ace243c243a562702f51449fa865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f01a423aceb5bbb5093c254fb7894866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24329a143906dd7222a0c4b38dafc14b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c5e145d12df7b6ac8c064853f2e0c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b988641c2326d986353b810f6be64869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb96fe7aec94195d0f9538c6476dd98870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f63134f7b9c90ce59cf1babf57bb0a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e653bbebca5827637ed72f5e3bc013872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c0b730a3fc90ae9b99cdc81114f6b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246ca1c3bd25c38e90a4d89992fa9c9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193294b4fd5bbd48454f697745361b0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14ca9641dc85b640f71e284f659b4c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1087d2136da3a067960e771dc6d429877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82589836397c21491ea6ac79532b2d69878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cba3f93f24247f504f01405dbfe930879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f25b24dd1c7a42c93fdb06eb0ddc5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c964173536f188a5fd4bbbd9b6bb3a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16623702c1709d7255e2c88b214bbe7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e3da519d60f04a24be319a2f6425f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc731f82b05d46a57e02e772dd9781d3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850f2a0145e6a7f63d5100c4108886c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523dc35584b564e3092362220169f0c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a59110b886cf71bed976a6b91408ac887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac935c84a0f93a9ac2219a122b53e75888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931a1b59de54aed04c3f536dfd7fa96889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8251696fabe4906375f451b79951eec890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3d476bd95dc8a50c8bb3990f937fa891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45064958caf20f5bae0830b7956b26892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c893c2c27b90c2e9d300c1fe7276f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638c1d89ac30f047f13c521cc886553894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801e83fc5442977cc9e98572d9ed7c3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47084138848bf913339dcf1217d799b3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bdb87b3e4b9bb527ec0878767c459897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf34ac844dcee53c3d5066265ed0f7d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02cde2236ebbaf8677092b1614fe95899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67006b1a4e7fc23fc7d6c7d24428844900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f247961f962262db53f4311cf2a2a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2cb799d842c278ff31f06fa29fe47902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaeb7d1a7093cc077b847dd077b16d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873f137e76158a1ff4b69f5b2cf3ed3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a709121ed64459916958f6277db62ec905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6611072d1605606e8717df45c9bc961906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8f11d481da4ddb3b8c8b9f43caf71907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb85a3afbf50c70808408ae47b2004908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355e9b682e9991998b7cfd0ef928886909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfe639615b23d4248cb3e2d05e9a48910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875479e990a83b33ae5c1158444c2c9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31acd95e30f3c6c2e0cda1a287e2628912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a4f2b695ead7a319b657bc6f03891913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae9b647172ba1afdf8e3da8f9e082b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa69bb40389cd87d8ce525b08ffdb0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c1c253947d010c790bb947751bb7c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b976ceb56fc20954a69ab28cfdd1f2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b951512ed7a21b04ec94b6695026e1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a385d58204a028ca2a635e65ad85c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef64fd105ad7d24fe4ec6138d3fa33920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a0c91d53fa7a6d369adb962f30407921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6d10389e9db0471369f199f47d374922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157c931a5b21ac15573e23a4abd0dd2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1577c5d42da7c6797aa02b1abaf73e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d252dd067ecbbb7c3aa1284ff126f40925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506241361543198510c33a46fc54e9b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd936951e4f70b00b611c7029b5b0539927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe03880ebfa65a456d6f1ee2099adb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d88be4d89d3cf7baf1c82bf86b0558929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba65a0a6f066bfd8220443215f8862930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62e868e1aec0e98f002ca9f80b4c32931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b811ada400169a5ef31b035e8ba6c4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43192a0ee42902efcd1d6fd5647e16933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ce2adc4baf8b874c937aca572886d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9566ddbec2c51bc5fc9778a8b27bee935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a489a8c2ef2edec81b4fbbd41db67f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad3e640c94d672b317ad97c90c8644937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477eeef46492b12b92cfe800537344c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1977bd79c44be207f6b8ef2a0d3ea56939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f6a6375ef8b713594bd59f3bda221940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dec0384ee37383b0b2e628e58f2697941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c3d747ba6e5f21afa61c1e0886f22942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b929e5e38068a3b7e65fbd41abbf6cd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b7c1c53a7a563e92cc5d4aa561714944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f859da18a507c6adb0e2b1a4a2562fc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367d110485eab8cac0ea2c76885c682946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e965754d28f961b9a846230fdc3d9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182ff596d7427a8eae2f7f43b72f709948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9549765894915b8308d85d471a3e9c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd727104da2b9f6277a262d156665daa950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9698171cbd1a5035248294742bf19951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c138dee6b7ed9355ff688da42aa3814952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5b517d58ab5ad696671802afb0727953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa4588f0ab7cf11ea91e44bc804d1a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f74d37e323256b2e86e143b51e4b2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723ece30d3fe31cfc8d2b3baa5571d5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00839c6f9a84e8817de894bd58568a81957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1cfbfdf4d1eb064f819287fc4a7cf958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e46f54aef29a58a1d70d3ddbdcfe3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467acafae9cf031138be6236c3cc02e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc049d2e5fea791ad0ff3399a18936961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d0d55e0a25860ac78dd871a60c70b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c775dda858ae65e9777ca16a4bb2ce7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195ffaf76ecc711f993856b327732db964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497167eb3e3af6e0c288391c4dd791f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7c84bc36b005153843a20b6f01293966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6de4b04a24ef8fc41f80f3c61e975967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656f2c60a7d6a4056551004315b04d0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea7a81a794c1c69c8eb0ffba734b0e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c67c0933a04f0c966c5078a4da4708970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc121759070ff3e6d520ee103f6480971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13938fe72f9e0e5b309f236edcdb09972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17b26d03c45e0737844c68ddb1ac46973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d04522ac518d554f595b1b95c3849974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a986c4d563eca476da1e068850f39c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732feb7fd3ea5be0bec58be8cb4cfa7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c8a482681fe86aeeaf77070f251c0977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd5e923cc98288c95cca3980d8a39e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd441490a13293b477c5462607704f14979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99710b460c4b66fc772dfe54cb618796980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533aa061ce12599cd6c9c8cd077b7e85981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca7f811ac84dfe35ecbd23f498d680982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbacc715379c4a1aaa008ed8b15d5d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d6a1d81d78f6a47fccf7a665c14b0984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a023f3c06a58a7ca97870e2aff9d97985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69d181ebb26d04fd17d63ba2202730986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc554814b3040d1c0e53777f705151a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea61527a3824e0dce977c381fed18c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520b6d968b9b24fb100c5d4992b83b1989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5b818680b231acfadd807b7d08802990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2814f2386629acf17daab9675eaa4991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76badd4cdb27e3b8c1e575d7e0135f11992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea399a22a65bfa2678b15b7ae1dee094993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e10444e5d4303bcecaedfa050c6b0994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a374f50808771965fe2479590ffa5995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9726fdf8ed1c1df1abd80168244d56996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e7f969836fbb7219ae48d0cedacd4997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>