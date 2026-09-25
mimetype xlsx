--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610eb78ab101d3ece56fcb8f4a476b7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ef87af752f5baab5de1baf3f49be22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd71ddaf1d432cdb20cb24e2d95aad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac07463c75bdd05dc37ad2822578554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5786446a3d79a232eff34024627f665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b8ec4f28ea9841b106397b5715bd16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f931fc5627e75d390256845a83e0a837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3c3d4f3f4487b971b88d2896e4db38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c422df145ebff77487b8c29523d9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f6426e3c6136672d011ccb2c1143710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408efecfaf3636d06af23c0a287c207211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d5c233c5f3205553b414e6a87e86112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d26f1dd352fc262035d542db336e9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bd36195db7a81972babded8d4dff014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e459a5b382d27693e5ab8d59b43dcfb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46a4c8cd7231544e5bbb20c1106f2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac9c82ef61957f5efb415b064b8fad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c916368a4299dc1b395e6e4a00696bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70564e7e593544e97d8c9e891260ae9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714182ee630e30bfff932ef5b2f6857720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc356b610ebf96bd96cd988f228b6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57af2b8e67c21ee5fc7fea8093e216122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b39665e4a57024acf072c773c3029223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759c0ea8957f3668a7a6fcf82d5013124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7647880e5ea2383b369812d03c95825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ad904c12b35cbb43dd9ddde4968b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f2861939d1e92f79edfb3668d643627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1153d98fad40af04be13e6e6d6b32a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cbf7da23abb492722f3bd2da9722029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009a48a0eee0d3bb7ef3b9ac9562b4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdb2bb3e02effcd9f893f06e984f7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa30aaeeae089027d45a39cdf5b875732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6bdfeecf699e244dc20f3209c43aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ed53289121061a80f2d8dfec7bcf534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450153e75dc8b4b3cf3e8b4e0285c77135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13068d596ec06e4d364d245f6a59b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960823ae3aea7aaefe20cdeb5d463c8e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26fdb86ac895da43422798d27486e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93564fa6b9eae4dbdc1d6cc34eab6a6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5408c2436307973fab9a0e7f66e3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaf7e848e7ea3b3b641aacb984b5cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90013067fbc8df259f791b0e47d4e4b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4eb55062d6e30c7b05d2855e8712743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cb3f198a8c8ab16642ab642c0cc4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fd43e8a467b1cfed63d65c68a307845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19681298bc6fd35a36e73934182e0dc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa30d85a166b0de66d9d2a710efd73f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eb96a2cdcde38888d11154913542b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492002f3137f00d11ce953af6ab9ad949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea531e0d64d8256d6a0a9a10d1354c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9742a93fa4e2ebcad19a41fede390df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e77ef5a67bd54530a6cb60fabd42a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f2c616ddacc4eb8a01bc25b3d613953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d57ba18ccf9a03a0d54551b925727a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6c6c0767b4436464e183a8ef6e0be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473e7f3d94ea6bdce8be63ed75542dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49686339b2f82f677917028a97e1a17257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dc6189d8594ee6aace62f2760671e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4c965be1238817269f09dec47d17f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33864f3d577e41e31dac3bd8e50be3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168be2181a8c91aac92088e53c6eb34061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a02528ee12fdd3dae21a59163746ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdb10d7536c2df14d583845f09af2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd68c4fad39481b05dbf316cb4ff39164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f3dcccda8e66eb9108fa571baa53765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915c48216f2517d5c28d08b2f2b25e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8314c551e928758e7870481cbf4175e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c87aacc175719ee67250863c1d572568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7ea78a0dd221f646342e0f3ac2a9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7b5b0f5c0d85eb583766c90440fdf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254ef66825c87b6ba3e6dc6aa3b4fef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705ddc3b276a7dddbeb2600090f917072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946fc014faa777844920a912145165773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ac874415f970cb77d88180f8b80c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9479d5c2b83f2eaca07b177e2533a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61161d11600277e2f48d666f0e3f792276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89288947fd8a61c9a01b02a955f6048d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9374750e54ca844e21d05d6d84739578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcba8a3a350a1742b6fe8786f28d79379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90db83459893919eff5dd86b8524f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49feb2550e975bf579e9612c8079a49081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999437cfd4574cac5972167c116ee38b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0af18cf06f719e9d8edb026da1e7b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cf8180f5cda3416d2457aaeb7cfc784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f045a6975e766fed3fc791d94d737885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55170e1faf2da7256e7fafe6c726c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9c0eed018d8452bd6a6bcc964969a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947a0a71bfe99cc185bd33e9ce50c5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891279c248af5fef1ade739bb85d19189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0897344575331b136633cb9965331f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8e71043cb638f26529915e219e4df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f37abc26fa46984dd9e8fa475bd5c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41c3321b5eb70c85728e6ee07b920793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3880dbf63ae9eb3bab08186c7b61d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6c7a41a7757611b25e459458f82b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f69ef25bdbe111d56015e83dbd2e6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7a03c4301f172359b46654a1bbcb397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5caab93c45a677269ff4043091fd2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fff4828257fddf3a2adb9f4143f2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6212248468e44276570dddee5255d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a751be4f1991fb0fb5b35d899b84d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d97408d4df64984f3af21d1070417a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c068db0904a42c7744003f80cb97f5e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef07e48e6eb622eb559614e757a7abb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1069ef238cef7a35385234220e3f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbf466f2598a78970dd7965d562715106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09d3f4dd6ae755da269ba266b763ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cfba5d0f9d9ce8be7ffca1f9550ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ed5dd677f939a4dd339e5fb71d2b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957adb63ee2d91b1528dd569b79d1aa5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e09bf5821fa924ca33c1cc99e13e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb83bda228e71e6dd748c9933a20539112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7925d1ee690b1076cb67f034c2311113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6eb576fc153af63b557be508f3f88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaed4dd84c813c7e907e1046f922bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad47694aa479312055dd8bf7cba41e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0775ec8d31028ee020408935852711117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cffca0908b532328237db38bca8aa3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf753148f2d25d8db1bef2eb6fae47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161848cec0b254e853157aec3d4a6c70120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c54c56f6c555a49efa2c78f3f1fcf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa24bcd71d5d4cff1fcee8c8a6b2351122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36b45fe9287a81642ff5e113201fbc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b02d1dc720858f169f4af1d7e407c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668f59d1767bc26073a281212276a03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cbe103390d53d56a120b0e972d34a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f93272880e1e080e4a808a851a34f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc40e02bb2900cd08df17d3f5e1d7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02872cee2ae476b6639374b9daa4c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab909d8bbb5f37273782989dd6030f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e4bd397793e2ba9ee1ddead9eb3b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0347a795e269ea6130a5a91ca1a6987132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63453492b58e1500616fec616c2595133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c14a6a2ea4aa3f2cf15cd9fd96605c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f993b778b1503b652264bfbfaad68ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d96ea7146ae0ab3171781a5ed7ef4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ad76a3531a09c5d37fde4d29167e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721e3ee31d3d7413355be4f0e31f289138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41f7e24ed0ae0e65d527a641ae722e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b21720caef711671e6943e5d3e59a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71ab8f67518a7b78350cf60f494d12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36a3c635b50792cf88b09cdca6290e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee4b852ae731021ca52fde8584dfd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98249d629add12cf8542b4e84303b90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877e1fb809384216e65b63fc8a0fc60145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3897af417cbc920a864fc0dd5c2a048146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5590d258427d56286567b85be54b34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35ea5dab4ba293778ddf142edb5c2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760a756fff63808ac8e1609656727d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dde97c5d4d3754c428f52a1a75ce9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335c388ab610f5a853d369ee974f12e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f810d30dfd37a6209a548f889ddb648152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaddb4811e36e57a4b90aa2ed65a56d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cd039c617a0fabee6534a30446ba2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ceb5561a964d81a7df7e5b6e5b49e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080751d753769e32c0eb93ee7a5eea6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca6fff177b0a6914aa985391a47223157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc8efd2f12383cf9bff4214c103879158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fcb15d9271ad4debdbad6aeb7aef9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47836af86b24f09fe04b6acdc50839ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f5ec504b12664f50127c7e1adf5e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0c61ef22c7bead5ed6639c7244479162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f1c896a4125dd7f8352c4c1749b40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab6886e50180aa6b99b50c76b7afd1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30710f92bedb3b71c9d7964d1bb0dd2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327e2ff25756069eb124d8858c14647166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75332f5c2a78b20e0ef6fe521648e96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade0bd55b11c380fba0b6faaf2ca88d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7b0cbef047fd5455a9730ffa84e5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963500fad9a2b3e6f400025ed19c813170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2c8c2e31c2113ae6c2dbd37903ce6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86450e5138d283f9bb667d5237ad8df4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b4934c74733ada94be990e773a1db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da778c0ca855cd024107a82c89bd8b62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff3a34128ad3769a14c98bda527772175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbd831f95f0b8c11afd864c44ed56f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0f949ff3a6e717f1c5b66a0af64a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4437c67873c95bd0cbfaf843cadd6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90078f1cce1ddacf08022add6ae4a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca359816df81d29a24dd1a21e992b45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5d1e5900e9b3fa3d14c7698a8d376181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbce401da671d63fdae551e72f68b26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafcbdfe4bbb69d4a4b7ccf63074f41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d98d8abb4ffc47784ba3657a8e75a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941f5d92561bfe00004914832fb2124185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4849e28c5ff3d6b7aea9a780b5a234186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d48bf9901ada7a2e19d5d6ac740c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886766f625e7e03bacbc222d4f4412b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cba850f3f3b912a93c73f897322944189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f45231425b2400b5e1741967b89efc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e810b98928a346fd1d5aaedb31d79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3ea19551c5a2f6514043b135a61cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db497cd01ad2c59f3dbe7c096819b871193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44330d737462b80d091d40d70ae10a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2a63a987fcce09bd956bf0ef8e9a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866f61acc2ae8fefbfc02cd98ce48d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ecabd655cc7b7e0fdbc4ae48b111b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb3393c992a69e134701f38c7c1d0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc2c8f4e409f987c91d9d1c4fdd1d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0811ae94154a244cf261da4972240c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fdd9eedc4acc63cb9818bd88ac2f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a854f9233cd4dd491cb60563d945d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1a07c52ab85aab481086968bea1db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c8219499c2c83ee3e2ac7342a2a82204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7aea9aede1fac9a48c196668b93ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241ba6b211aef70589015ebd3570416206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b009c3aed91c0826f8c0ae6f8c878a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b053a302219ca92d2a63c20f0bbbfb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd753c50fa500d255cf6d4af3fa4e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0d119f345a22750660dfd504e578b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093a4cf42f637cb3c56cae8f3e4f1b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed36e753cb076737bc20838071a309212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424a13162a85cde497cab1d67a733e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd3ee57643bf4fb79b37a8275c6865214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a6ee5d10123e75ada0cc321faac58215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc2c5ec9ecadde65da440dd5f66ba6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d8c1aad05044d94a00f95d82af99c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba18262f827afdf5a9cbcb536df6a25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af945ba2821f728cf326a5560651e7b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea1bd47336d6e4b52c43d937cbe756220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f175afa00e101044b387f7dbc80bdc9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d211c49368a8d4fd8bbcd0d65b7688222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142078372eb6e5548ae6057dbf7bb6be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464e16a7b8c3596a1bc07e5169b12a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554480940f9bf9fc803c37c8bd8ff530225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fef36374fb050ef3f626038df197b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6475a91b8af89cdbcba21c657cd46d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f67217eef165859efebca320f280c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5c1cabda8630a4d8667620990340a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb10dccf21971a6a0109f06f619432230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d453ab038fd41ebbaaf68cd9e1fc9cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487b4499fd32cdccfe96e28d08e2446232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59128113ad347f5f5a36b65dc35ee1e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203f83013420bda517df6b20816f0ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c877b32f64da4d0d1689cf6b3d9a416235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c15040b7d183dacea04258ebd716cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edaa6565998b03be9ab40c917f52cdf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3891463af715d695625c5bdc44a5d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc267f35a9fb75f375fae7700e3a6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc95598c4d163c29f8f35cc75bb68e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972772943156cf729b80cb383f5dfee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c86a5ded0e0ca516e257c9dd0d331242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643776f16d89c4ad9a0774993ca64fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e251708a7df79011bc34be093fe876c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c37b876635e77ae75a115ad640fd5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9350510d6e996cc96c056a60781c2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9ab5bf9d42d5230ddc4343d92949b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ea57c085ed48c3d72006c42b18994248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05598c8666354a489a39271c6f8b4f9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546eda8f95248f6f6ee03258b063d57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef418ca231b151e32230498b54834ae1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce8fbd3b3e3d6af9213d64591458f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e06185d6b4cb3375f80b7f9db283b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373145cffa91b2a27ee022e325618c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ae0026b0031e793901b720cba62e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbe1ec4cd19dc4c0317dc7015607bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa80b20fcab343b064cf6562bdf42e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978656fa0b1539806a78711f1b6011ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e916374eef3b035f63f1baaa67305259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4401292cd8f8f011e78bd41306afe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f8a20462745f3efe207f9c80d5d60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22427d3e70907c9ca7bd6b014fc78e88262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b197fc74462c6874719001fc19f87c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79244881f2de2d486540e4cf46a2ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a7829a3d89636a6d1554d861a2cbf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e143708851ad7c0238e0ec83691b28266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283f25f6c5bc398470b1887184e1abe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198d1f9e8adbe1dcbdc8191accddfa1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971f4400df47946b7d15ff6ef4c47b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909f3cb47a3f83e25956f9d6d99c568270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b5ac7af8e6967a6176e6bcf60efa4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5610660ac64db61d333002afd89f1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb79bb2383bc221e61c97e48c7a329273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca595aab78accc77e404deb3114af0ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50bc600b156d707c0adaf44a26dc8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851a797726c6668d1242274e4f069a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31ab886b0e8d8ad3db573f45396fb7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d752683ab6509899c2ab599e190584278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d20bc8ac57e7f48bbe76714cc73b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417672b11e2edcfb0a87333c71c2f3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4fe7d694fb0bfeb21bcd868477bb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1deadafe2bc40bbcb296da0af075c26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567423713c50ce4a3c9ddc0bf22d183283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc49d636b4a4db4749e259d5ed3af22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78978d3cd12f7a9eafe46763f10217c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003000b2acf4fa4ce9c75e49887f0145286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5ed910cdfbd10c639ed3766d33724287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd55065bf35a0ccdd2b9197a06b3bd0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff637b34c7e0f2a5659ef3c755a1e6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2caf1cdb0ca6779bb7127c885b27f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419aebc876f39cc82a853b4418302e49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfe119339fcf3821dd1e4345a2550a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe18875fc93438ad783714865fb9d14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d82dab822ecfa3247ccb3c4d41afb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb862fca87a3a5aa938a14e136ec284295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242c6c387d5c059b3f0b462ac8e16ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2188529bb421e9848113d8612d6a21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2b67fccc2098b983be238d313cb2a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4197bb1e05fc5d6a0c5eb428b5b2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0be6b858549b3cf8c558e3c25caf3b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0054509891e48bd7bbb1811e61437301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6206916babb6216e9578faada4fdf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513913c9921df24dca4d88c9cd6e0c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc660b0ca70662040d0e5d3a236d9229304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03a56f99d5c3e6320dbf2b86fd5bfd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da546ee9371670ed25a253535ffa5780306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb854f05e2f59304247f2758701249c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56920d159e9181d649560ec9c2ab256b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bdd0193d033acd4095a8ce7ce9578309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5b62e8e5f62da11dfdce1b7cd7350310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc4bdd98070513307b9785e7774135311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec7f49b20b44ee1f7f9a88dd663173312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde777e52adafd6285918eaa09c6465f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecacf85a37478db6b6a1d03d9c1ada0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ba2f2bd0aaa4c9bfaf26fdff162a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4efb882ca9823784b8ecf200f1906316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acde804277a3c6c6ce3347ecadecca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3a933c9477bbe3557d719acb82e41318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56359e5330c5553a53676eed72cd6caa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e23d394bca792ca70398c8fb9644d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cd61b27c2d087752bb15290298554321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce273e0665f71016e75d2b84ac0633322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455747d2870b909cf647e9133f7bce8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bf62d640e22f68c61a2df4e99cccb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4972117b73eec8f70e9c950607d3cef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99fad72eedea69fc8c08fa1d2f8bde326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51413df5ce9d5996b78de00abe9417a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d6161179866fd797895ab1a6c9030328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2de5830dc19e5fd15b647790f9a4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2818f3a80a52716fe206d5cbe9870330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc865d7de08457ed2b9a02f3540320331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b7607d33aed98ea98618976a9dbde332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025f79985d6c4ba7cccecf8c0288e01333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d07c4d87182c585a0998efb73fb641334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88cf2417723d26265a5e87fab4bd79335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997e36220689fcee551c6d7b371400b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaaf12a8de39a392f98e5dda66a3bd0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58838bd9690a3800aa610d1b0a69599f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dec6f767b010ca3aa679099fa5743339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3677cbc0819ebe30ffe0e941ffb7f88340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a6d9ea27b26adbdaf58dd4dcc9405341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264fa6b4b0f4c806d5f7d4718f30a53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fb63d62c708d9477963399f920e2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cd142c87d87f47149d9d26b410045344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a9a42b73059f5a9e9ba2f84d3f7ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70631c097e36614f59e56af61bd853346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45014612ecd10bf9165c2d3388c0427d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614c41276acc2a957b98ba1d65cbe5a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c37b7230de25ae3d61c3d3d64f067b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea590c0c538e7362f2a25663039b88ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e808633561b0d09f25548eff770a094351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536887237d8aa0027ce71b6ddfd7b011352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbae28d53194cc69e8dff5dc414a8a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fd1e20ffde27cd87170fa13eb433b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30454c7b6b76389b98966ef41ebd7570355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45e5cfffef2499deb7b0981a765a5f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d2b093e84e8d8b28531c8d1df80b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7d9565d6bfcab7e1f66513b29d0b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ddef869946ae287429e25d8ccb061359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340c77a5b16ba502a826073847c6350360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9296fc0bdd8f8556e8589d8e9e45c47361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6803ce5a307c917857fc618c3dd9398362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be17a9cdda29d720aa3dcd3e8a7d3f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a24fb19b47b48af765cbd4070a517364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aacfce1c8be2c5e9a0411f2b596bc4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27658bc175b93d4eaeb8993c701cd5ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b57a0191d19c062101026661f2b63367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bade247cd9c598e8d7d8781befe4e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d1868aa0966036b10520a4a8f9d1d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfeff48197005d31861d48f3150b70370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ae907996273ba4a779a7f3f597f15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19ee9089cad589234d5b4cf78501a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246bbbc516fb131581d01e51c251c27373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0af427dfc33ba7d86082bfd0ef06a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a258f58c8c76f70444e9c2fa5bbe359375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38121dcc7ccdb5d6420f7e09bf2de4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea01871405c5eb9188769b4c86ac8f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4bfb470cf64a51961197978bff664378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24dfe7c540d64907b6ce58d521e802379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a1b417563cce66c001de39054055b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5cd7d12e0b319b475db37e8e36f0a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6618b3be5e3ce54888a48c14f9443382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2631b1cd146007194c3d706a8e12f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3d1ecf0d2f1ab254da51201d3b2e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9be974fbd0f031e2316e634af8d7eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d8dc340d7ef06a4cc56f65165e462386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abd8e45a7fce63bd6ffcb3c58a8e74387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4aae83f3ef56990889b61c6cec7af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774fceae9c1238b89d4657bb01f1a4d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b876306ab8a808084c6fa5436dd2c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d738bb0a6143db50b2854b249d7f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5b6123b891d868bb6869f9f686657392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db2bc6c175c66fee4a2bc0fd763638393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de0a936e8d97028611638fbbfef6ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e5a5ee398fe851d1a60d4899d044a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff313de41f13b75773f37e2a3863d6f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580fe97a4053b468e83ba9107324068397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f280e213b77fcaf66ec2c563e4b0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f327888213dd475af5a13c979bb18b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6707dbdc40a08661786ebbf696d6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a16daf947cdeb11e43389ac4f511a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea23f77a910bf341c76e7943dd74f49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd853a888c475c898b474586b1edb70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756870a25eb86a84392f9774735aec79404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea0a22ab0f04ac2020cfc4542cda7d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266f7baa68f4aee5801352f7957d0f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d349a751e7c4da0694617e8f7a8bde407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93d3871d6f75e5ec79a03166b1d3f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078cb83bcbec50ccf229bb4f54630fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3e12ca246ab35957001e2a8bf0b90410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9e59618f50e1f55626d372a3d1f9f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592e2d2452e2c349ca39008dc89ea34412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ad97497ec4b271a75ef8abcb5875d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c9aed484bad6942edb1359fab0bdb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a41567f36488f665bb8f140386ec0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de591dafcc72ff7698ef51b55cc77db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58299e03908b412766dc9ac804a2c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eacef9917a42f4ec3b88743b4ca388418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5603d8abc79cbc0e9cc5829578fa0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ec39ab358ca615d674726b06d5d06420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a1cb994dfbde7efd571c20c9b26bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88509ba1e4a9ea1c0dd503be23f92d13422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef0b05e81b8cf0fadace29f1e586c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d073521e875537a4443ec555b75d4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b522bb32205f67b2371f0a2ca73e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681cdf4deed8c708fb022880bcd3f08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45892079401fcf1e566de499bfc4cd4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f92950a1811327cd83eb95ded4315428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc5327d61eaab91b10561ccb898aad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef9bd1460054eb985959a802a76b85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbb189bbcfbb5f8f17b4dd6d89e8d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf70a88f9c7d470cb806f097d604061432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544cbc1a4fc27569df09e73b16e90bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df8bbd9bf073fce50f22d1faa269ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147da8ec848076c699546c2eb0ea4fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14b7fd225294d872c92db5bfe148e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b88e0d3bffc2ddb54fec17485b55f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045071184672b6eb3a6d16e6de23dc18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f52014acfd4737538f8d5703e31b78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b741ce61ac339b264e46b250daf856440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda1485ed227b763f2e7fd177b18e23441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff2d024d26b34ea107c551c9c88f70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f8a7cb5d32428b96f0b2ecdd1d122443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c80b39d68fc1a4b98974603b1b614444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c07e6d4c3c92ba68810c40d8ca437d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfd26a757321ff32c32e56aa0dd3a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1ff216a921b957f45cf04ccb03b3d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643b92ecdd5518d77890b2767d56326448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aa3da25772bbfad63eb1e7963799a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82719398a898999f83e08d2e8024d824450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493172f632d8bf9f494e48f59275e3dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef25cd8ea869f4100f1d5d46ffe4ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bb0a1f26eae070f886dea5d612cbb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5ccd729cf686f54eefbe65abc1f18454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf1b78e8039e397b2d53fb68c236bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcc1750cd904bebf41c54beae3ee83456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7f4a664d6dd2df494bf00fc168691457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5f7fbe7c1c4bead1e73274875fcfb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5089752a7546a23392d01d87b3e499459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609464036ae8b0421158334b8dbef97460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c905e2e95e4987a7828f85df63c701461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb778821a04748035e0ef17625b0a0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4356d9687b17a80f8e635159e8a9f7b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d765d7daabf5d8d6d35cafc7d840e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577aad6d02fa53f2c4deb08d05bba55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc531f6324fda8f1ca35e290678e467466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47df94d97746e14fa7f0dd38a9ffe6e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0e36c826b6abb6f653706d69d5698468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b194619f36931bc14c911bd4a7a9e3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6481869bafe5b04efd15c2eadad5dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d97330ef66a34ea956f1d3b08f7de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8e266c08c14ed5958989c176c91e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df7381624e273ae21257811a01a86b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f47163bfe66cd5199fbb900bb0d802474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb811a6e02ac4bc6a3d28f500656647e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02de65ff231c789b0400144144246bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4b5ffae76f7bee7dafa0fb60183af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27ed745836b2d7c837db748b449b39478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c5ee37c1d02d34b84aed028426d69479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c001c49bce65c5feee369fc1ba2da0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281c4e85f05f58aa4b98d955561d3ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66776615acb6952387849757e404be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86264ee6c223fd3bec9ce3dd14177d8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c411a62a332d8f291deb8b411ceeba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b041f35ada60887b1f866089996d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4265bc3ff3e3f298cc86aa7e08942486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fdb3625853ec7c4bc71e825c861f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207168f451efdc014572546590554855488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9c057e540af13b4417d3783b4a14b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c682fe401c2bd4a459881effa58b81490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3644075a0dfabee7bba104b0856f25491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9121fb8bfdf608d7d7288fb6e06ceee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2a83fda054a59b83b2f49a2cdddcb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e66762befec623b16138ab8ab114e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632b671031bd822c30616298178fd86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ac845555c9db67f364611eed5b29f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad700f4af182a110ffb0b8617eea62497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71a676e1a7d9244f823679155a75dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a771ee0836d7eb3c06885ef3b65f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a780193657309b358b8dcc460a77c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2303367ffdb23cd09c61e716ff56d29501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2288a9df8a010c0cc0e75fa70f8904502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d83885c40cbcf509b93902d0f63841503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd33e30806e1cb8e0cfef6befd539fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75ff5935aa1e1a1727f4551479f61c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdd3e0768e005aa29452aab6e6c091506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813583d0cb9e21371d3f7d7754a08de5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822380421a3d9dafd216667446acf7fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f14e68e7133585ef87deac12d45232509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115afae13da888446e6a9c96b0ba5a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563107978b7ba6d9e9179623a555b2b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d0970593be7b7849d41d26a5d4d0b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3721e3f8ec95a7fbf8a2208db795d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b408e23b49f025cef796cbc4ac7747514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b1b570b4bd8826d26912cffa0b171515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901de88657240240745fd03bf560d4d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf32434ec2e60cbc21f387fd03abfd2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda39e152666e2b790328b7241821805518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd0c48b22bc411b7929400edd5c683519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada73ccb69ecb279071489eec3d195f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc003aae11deaa2e6009a1ff68bd651e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c276373d6e943aa98bff5b77ebadff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939b5359d372a3aa7ffaf56011ad005523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c607ac7fa5b8274802a14a5fcb08b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7c789324bce868ff5f6baee6247bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e4133b666d3f201251f0a714b7de4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e87391d9c79c95127ea7f26d15debd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed279ad87ef5a79e42a260f33135a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3af2be6934336b310a8aa73ee96a6d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7439b38801507a2df32cc410ac246d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a78cc7af6d7427def6aea7c4f0f3d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c3563895451868c3a6d9f434734c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3f3b651c95a016a2024de40550f74533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc828ed256a19994f47ea428ba87e74534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa8cc96bd6a6ded11d1446fac17487535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe54eb6d1b453fdbdd1eab6f36a2f5f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842266ab1c292a661a0cbd1e76557b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70b3052086f05dde37b38b7e64b9ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd146b76a0b1c4e3d65a7fd068f64e20539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8cd765fe8b1237f352e381b011c7d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fc47197ad93afebd858b8f1e2978c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8b034e119fa798fe01266c943931a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd772bec2d955e8942c0e850f824ab86543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2160f747ec282713f13a2c00f49037f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a9b5ef0a6355e961f2ef2e229cfdd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee38150db67a3741c45524fed318c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58cad0004e1f6d2d2958d8152d9bd0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa0fe8bca2d7d64f19b1a15f02e060548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9911a43562b2de02686817bba13a921549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc757fd2baca2e7261391f011df49a4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca215a7952fe0738dd8362bd0387be5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df924e8683c98588c21c1dc1866c74f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f9741730e04cb7f9bad9665c1b9ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f6a7a5d832762e233159192eadf1c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dc71a7d0842c44cebbad2137d829c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ce2563729262321f361af4bca96a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d769e901453fa2fedaa633664b877557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adc9e965235fc7d24c51d92f1639a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70d931065d1fc33848c1a9af32da57559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8990e249beccfa2b49ddfd5cd1540560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99d25db6d388e9707c42cad15350c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cf7a333a698d9b303c1b8d40d50b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af965efe115b72b343c0f1b1b3dee37e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733892a301347f9059b7a82c86fe2d2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba83bc131c78ab536cd4197f46beb90565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bd0c5bc9ec1102c7e05fd8838ea3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ce190b104a394f9a5f13061ac93a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d4ba3235a5da36164d8218412eda1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a176ca52f92e34846775798faa617569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7d776f7af6cf834e338ac9da6bbef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bccf1fb91b4e6cc43d18df21bf1686571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686ecea06b010a68132c3c6fff5a006572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9bb6780449dff3ba9a72b9f842aa9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e113e334bb62828d8f87279ea4021b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e1831569f296832eb0f382e944f1a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0fbdb1a3350948683665b26586709576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b19009a7c08c9bd5083385103b8959577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9947aedddc55d7822dc4d6470a36a40578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bef79be6a454bcd8c5a713b678dac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c90ca83551d8021cffd3548269acd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c100c29c9ce6fdceb589caa0281559581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f3db135c01e92cf6fabfa8a5d0c0d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131039d4349c8c4258bbf782a2ad5cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee095d0260b5023f7ff5b5adcccb0e5a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608e3b14db0b2a6b87dcc3815d17b25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1577f2f68a6e8e5280330e5dafcd5f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757559f03c15a31c7764cea9637295d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80366e6d1ee9a04840271df451772a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad367b073aab3a729da7327a4ceddeb9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5ac95914bfedba7e0d14e30237b2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69405adeb7f4ad9407d4d8e3172f64591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acba21cd4b406ae7065069136d84e6c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b2148a0866775340d414208775440593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f069abf42139f739af3a883c6c767594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2c7ee36f261432eb64c5857b5f2de595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002c86d65c00458d71b9144d023f6c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c31e537525b0ddf787ee5ee61c075597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6983b2f840bc19762b99e26071a9efb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1edbeaba2a991caaca9a3b16eed43599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce94a8d27b1cc00f1fd33573e994a3e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08829c51bc2aec625764238bfb32fbb7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c0d6e4a50e88f57f32e9492d869f4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0b624f9b8f2b967cf564ef330e43f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05730e60a5a47822aeea7c67a42f5a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd462e459d06256b0e94bca6e375ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef17427e38e4ac6321cc71e270de39a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d04ade139619e059f0492e97831766607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c5842999e535b35ea08271d12740a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d207b0b2ee981170d90a19c2d4840e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be355b2f821151aec51021df6bb5e35610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833a49b6946b1ee8d6e74df941ad66f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9c4b4c74f7fd3e65230b43697f322612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d19f5229fe5f45122c0a1a9ed312a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943422c573a5852eeef9a7f10a0335b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cba97f3ab4396b1449fac4d28a956615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525237ff304b827b3ff36d9311d9b9a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d30bd9a866a7673c4cd2e53d5a15a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6794c86701af2ba9ac742b0704172c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcbcc2215377c7ee9e3b4d30d7c0fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6530aeaa280890dd1465c17ec1a0a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dc97db4a09ee191bb74fb23500a3e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c8fa237da1f3abd440fc12cfba6ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38f036dda4aa38435098604ef93be1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c4b72eea0aea66b30a165061f935e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9370b6932cdca8551476a879dc3eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99a734c1a437a34b777899b9bb61df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14b247d221f5d47bfa614669bd7491627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b69ff68356cc015341ceae9a9dcf9a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e98729614b85ff0afa214e1e537970629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47922e2d7ca7d34ffa082f40c8c6b7c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00184aea5a6b38a716db81297d50a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e33ea091ac6f5cbbb0bf922e2f176632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d8c613e828c995d10f33573c94e6f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ee4162edab25facda8a1c4b5899e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604ab6e26349f601d57d556a04e5907635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57201757b8fbdc2e0df2cb22b112d8b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055faa6871ab56af8258a6593800026637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129131cf30102f4baae06723346c1171638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925bc78ebb8136374c6b50ad73082d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6f19a22911716ddfc92a193c7cfb7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76997e6b6476d21b6eea49cf9e1eccdd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d758e7e0f4031568191415a3407b4af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615abf6796aef73410ef12efbbdca22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ee9a7d58fa17a4f1f13cab04d60cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e8616561b66c53f336e7ba4a49b70645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a643403cfc3d060cb006bc6c9063a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b415778430d26a4202ab5cd9ae7b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1a971bc530468585b5eb4dccd945f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0e8f74268fce336772e479aa8fa56649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27073a336e8d4c360820052dbc250952650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c65ebf73c73936661e78784385e7c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add74f950d7535c472c3d48426688e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b70b59c4aca733088c2ef536bee63f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35063f751405c8acfe8efc7bf8895c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1909914211fbf9b65ae07a9333dede0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2306b1dc7b542010ac1d28fc39c929656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69190ac331bb2bcebb03deeaedcb392e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93922fb4af445471b6d345768e7c2f3f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6658eb45f0239e9394b88462f6f52659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826b758d30f0e606834ff01edb38c45660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90daeea73ed6b701dcd0594ced96c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77a54807713266e1a101b86d853d83662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6868190ca81e52ea21d87b1601234bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0098d18859323b4d92a9457b234e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2e4a696a7ddf8a2181371889bfcda665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985bcc5c42f41862deaafdb853d9ce8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0527a022268dd2cba64c9a06406e7f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b3ba373f1b489c4c7782facd95b69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17d5b2d88b1f7f62884acfa19d4114669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d7b199e36280c768cb98399784b4f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fdbea9716dbac2069d665169ab1a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96edc8990954da1843d6273a14c534672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775bff412194d94ac900183dc1889fb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249aa29db138ce822c776b41edb1843674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec5f35f9866b3be35641ea35053c42675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342b3cee9c348682def5c88f67e5215676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72055e9781a06e2a1e037fd04c79e0f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6572f679438469cd7585a832140dc0d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3febe07c2d04a5b75c13b3bd2c37da2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a2de5ca8467179f4f09cc9f5fb03a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb318d926a156465ce4520e6e687d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c957ba353be5444bdd06eb4460b8b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297fef42f18d6eb0f2311d4a5623e5d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bde348aa3569f950f43f130de7d9b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4442ffb09f67eae072a18444116b2bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e8a7e7b0e6f529db24ab55885bb3e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59fb987a3eee3ab3884284d0bd55ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f88880ade26708231a0b73748199c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926160288f47d3b5177cfca3af41702689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc3a6601b596478e9afc90dfb1204f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179995998dff5f2765775a691012c06691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a689c85a2357613bd9805c8c206841f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad7bc8bc77ba3bccaf40341332bd24693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74373439cc1577db2b07508063d364e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7885d24ee759ba059486f5ed48b6d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c885c9fc8fa9200aeab2f3a25b712696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bb4c653c26738bb69c0ce4ee08aba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374477133eaccd7eb278a61a6d897adf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d2414974103bb210c4e581c2f59b2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a95b8d94424080e5f8f66178835dc2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dabdc96039637ec2c0e5e9ed1803f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f281dcf776c95defcbc634f1acfd03702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58886d405fc2dba8adc72ff31a1b8131703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14265b673ea6ae942c25dc6d73c2c66f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb21ff272dd23eddd2d21aa3197e97705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5959d6d310e0cd2cdbcd50ecae880cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c3f70f88be40e79221241dd6a58bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802782c12b93ad9f01731888e831326708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c485bb77318d91187a32090cd32416e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b118566d667f0e7c3a03867c7b8d17710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011fc2712e3c2f1a0e0e7c66f00a578711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c34903bc543aee409ad99cac2965a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276737220cbd1fde48840f30ecab601e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8a22d5f806084b2fdec6d36f62c4b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89b13640467e60e8e1a7017a8cdaf3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb43e1265fa06690ab64bb43b7ed23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbaa1668135fea4b1ee6453f50a05d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c5f0f17a1bb0ef27fb8c8da7a4709718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75683747455df3ffa31cc100b8185821719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ad8215b0133fa50e665f028f21b50720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211e1550ebc9e12bada9be269d90058721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa54a4f7aa2e27ef0ceb3d893e4c22722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ff323260937961ac847917a613448723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9308c209e141d04ec798b389376b795724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d909c0658ed5814213f0f1c1fab84725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e7139bfecd5d24e0e143959810ea9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287e636a6496f2f17251c942fe48815727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b606826d605148a522de28561784f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b681b509cffcd47211c87fb9660d5a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366fdf29ec97b360dfb74e720cdfadc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d6492b806cce65ca7b2985a3e8df0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c71058b37f5c72f4ef26df28685b62732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245b9333e9842d77fb967dfedaabebf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84a55ee9135571db8729e8e0069497734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c4f7a68ae0dfe9c08a0d0bdfc4eb9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528af892407f9f0167136022c22a7fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd5824df6d103f428b71d9bd3abd94737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a7642c761a7e80b95b34e14da3304738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683348de5d6d11f8bbe0d8b057ba65c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0ff01f46f8a40f7c966f9bcec585b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598136372efaa8e0575a69b4f19e0c89741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2123c328235c8f97f7b3511a038bd8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a3a4487575ae5c6b6f94af6e2c804743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e48bfb3289196428beb4f8508751c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c3b4d92cbcac36b4668b149dd6bf7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d00fe929f3bdd425e8a972ee96ab37746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cae1e66205b59a9e99b49157c52f2a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0699877b6ce536f080f34e09d9a42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d3c265338375dbcebd5846fe3a273749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0f6b832fd9b1401677880126bada6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aee73034fe71371abb57bd70079288751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebb4d6f792d49b91f5679e12bd0ce8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ffe74c4adbcde78cb84879ce28b61753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202aaca5237654942ae94d93c375948754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80999bce4fc56c7a01336ae30b0a50f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f1aa0b13d5fd1af4b9a4f03f87afc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28cbabd66088050307a66aa74f926b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21e726fc581937be2549f5f22ff505758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0c42e720fc9ea43c8104d5a900d2b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e2a9297441cebadaa27ae0b1240cb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4c4202b7a399a4c519e8d4a2b9795761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c20f7a010543b2d8a170442fa0337762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fa5750c171085c4b1454c54482f74763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a81cc5de63b5207773efc66ce7abf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682d3773f0435751894d13ddd75d02a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3566936d62c14ff3f4c68a98ac9ee766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90e9978f7ad1562198095df15170fa767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b209f4b3e75e4f206d97fb591be242b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a898e4bc8a5f6139ef0643818dec4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a4f07869925c9f293018c9fad65c9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f3156c9ab3eaa4094fe72687fc1a6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fba1d9f2c98a48b3cdc951dfffabcc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ca2b15d9bc622481bc4352efd7061773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2010d781d1c01e24987d24c1b48f9b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb695ece46702793178b3b081e210f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5d8ff57bef464c9effc18919a00f9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665cb38d854b620e70e121a20fbbb7e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d432aa4997d92888a28a98ccd65897778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f258071e1a402b28ae5cd1c49c62999779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd97d928ccd6d4f5101e68fc6d837c0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42890401400cb7b8ac02b28a91f7a2be781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1edbac2b72e5e814320b0db835ae53782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda7fd98d397885c30a1f59e9083494783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1733b616785b5776886f40b4e8a36784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9389d5ad33bf8b7d0bc9742645553db785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53caf56d0d0ab25c1c93c2cd4d7dfb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57314a474488ac814a6a8d007a46f74e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717bb1b6ecf93e3170ed27bf1bb0baa788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b91aa0d3d958e9895994492c0ce4b4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1484b83b214bc0799361a3104d144a3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf12d6af59cacbf7c16000df2647641791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744c04c11936958f62fa9a63f130298792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7da2e8d264bb6dd6e677efe147043793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e320c24bc8f345ecbcd2a1ed4bbcc3c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac9e61ca913bdffaa1ef5599d85413795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461db05d0373c0200aabaf9408c312ed796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533fcfab85e01b5262ca46b619164fb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a9967b44e053c0f8361f9b2c923e8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b4e83fc4e5a141bb574b75a5acd53799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ed6ae5c7580bc6fc250a490565185800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebc3fdf65031d2876fafc44f733bbf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80131da4c4ffab919d045a0ba01d72e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82833a4d19e9422ec137711ec7fa4a8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e85b7f8f9f25d03fd530450739d9b8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4316dbc995a3911196891d50870807a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d56143553b374a781ce989482d92cf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823525651a5a9a894ad93f2288169cb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a988f7fcec551d15f4f2d68a2f605808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608d7c2808a0ad8041313a105d50526809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f132aff2ce2d682f90e517a472ea5c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed409cea9750d877974e0bd9304f9cf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d67e9524628e8e6139fb19c5f818c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32a215781e38408909e0c0974855a5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e378d94a41d1dc52c12b1cef6fc4ba6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a922e4873761bf65624fa7231381b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac639a599da97784b0bb14f6cf8ed4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206383c47bc9f6a215bc9320b55af21817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed6ef089cbbf92e454f80d68ab9e77818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583602ab3b710570bc59de40a71c1e1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc761fe3bb4098d188e3241df9533c6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb81d7bdc0f2a801a3985a0db78f186821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc6825bdb569647bfe26177a05c8b9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bd1dfa927725a1db873c88ce414e4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1f5c249a4c292f7847809be2a3aab824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af1fe4f27721d99ec07c2d34b86dd4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b45a5726c087bb34952544b708644826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059cc0756510201c55f7ae9e2d74c05827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddd8a6ace257c18a69d1f9972550d7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5284b477007d4150f83c33d6000a5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be80fe3be9c9378d64e777f376c77a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782f144318b76467138125eec053351831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec803fc21726c68643bcd11426989d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbfe3954813e114c0f237701380153833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfd00908093e407d5a4cf7b054077d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc64c25c966318a5625cc0a9ffab50835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2127a851d91fec7d185dde6394d1f9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b17f57ca35a701e01a4ed59e099ed837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cf96b3905de74ef5b342185481bd3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e66f963cab0489ffcf406c6ac614e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce01ddb5a45b653b17875790d820902840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc90af004bc12d1260f3898c6c52e50841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b420df46a96b31ed5d9445a5df73e4c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbe8ae50960d89848e307e7e71c317843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb436a2bd447ad499a42c6292def6063844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb6ee0216d18594e04595eb22e16cb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fb271b3a4a2e729b508b7c96bb4ba846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f4a054b581abbf11f5bf2c04832ad847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52849eb8109419d8d8e7ada20e484c93848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14323ec2358f10b7aafc77bec839e2f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8c6cb26e0651c7e0ffabba5fad350850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34afead3bef73d05f564022b177257851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa35a35fcc00462c0e3dec71780e303852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d07de8f095a4f1ac9405f7cb1beb4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f07f8d40abf9d88133b16f6482250854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0208d4b6686668003520cb70e93e3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94733dfb8adbfbe901c0f66a7f438de856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30826d0cefb49219d282425658aaa947857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6c6e10cb8fd928fa7a81962754538858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16defdac0c4ae10a7c384ec451a49527859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eb79643d83a017c4a25c1fcb812ae860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c4924a4d160809b0e9f88a252ebbe861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ec1a84eb479b5275c9f3816c62ada862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb5d0b624d2256960da54f200d1548863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a3908a618747588b4fccedfd2e6a5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a92c922084c6e55de1a32041e9f365865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fed841e0e1f208b09de2c3a4202d61866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6be4fce256f4978dd68bcd53e6bc41867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f89e2dcd16637e8cf171639ef8e2d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabeb39067cdc77404fdfb739cc3f2f5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bc21dc8b68f0645652b7265f24aeb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebe2dca50cb83a259c554a76a1ccf0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23913e2066030532730369697233dd872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f8abebe01470a201a8056b048e6fd873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c6c56021e3cedd869097a9a43bf65874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f521c866e74e0f8185bd1c37c78dc48875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909470a5dc5a0469a101dd17d65aced876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253fb9b757b17429110fb91beb064c4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843c52914e46e7891009be3922ca2f4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec978ee6ccdd894c4334f57d9a9d73879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219442dd0a298c19a77b31b275c9679880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d823a5b541b83f69b094ba526b24de2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b553e1c2b22f62a4b4046e1e9f6759882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca910da7d3de3ccc8651a9cf49a1008883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd59b09108818459050d56f70306239884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb964548b491ce4b47b218b87827db9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818559682c95e3a2b151540827110f7b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3507facf26332394d613ff39ec61cf887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771084d16db1eaa12c42a5aefa1361f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db2be3078a0af901e1ff35dbd2e5b7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902553cb64fe3cf81fe17b536cf95994890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd9261e0b12e25bb36906a2558e217891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59731f918fa99f0128c4bca29ed42bac892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599524fdbdf5f2ed6cabef57d000e14893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170abd76212c77fbff76d78cc5bdee9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd944e135725502ebcab8045145f28a0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0c8430f7240a90a31e34fd8509660896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace60f68a06439c4c360da6003a799f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088f286351fab63bb8b3f50fea5b0bf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e8a66a7e0a9deb821157d23e73a9b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7a84ef603b110b80738fff45fd725900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932798ae4e19740175d0630c06d9679c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c65d4b2dd06908ace1e4674d1187be902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1eaeb43a46007da19828da5d72a08903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558cca059914aa55abef364ded6bd25904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6047ffdbaab226d024fade4658f54a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ef15c122f0abd7cfc93614efbe297906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6e73e3e30a5c04b6f0a84530cc28a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a337d17f2d8ee78a8eb7d45fd0281908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522b9f35fecc6603d28be19340ba866909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0ca52d9ffa583537116010f75083f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374afb0d298db8f84d3b9cf81c041a8d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17df5ce9ff45ce69943825873befbc5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1421c9ecb6eef617f31aa95edf8ef913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a377ef4f4ef5a4acd3fcc6b0d1eab914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afcd3d33fb90bf19fa46de882a0324915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a200d860a71796c0cbe9d586c873e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38f737017adf82ae3fab0951e740f6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed0d10f1e130ac00c3fdb833acf3b4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced97a97b9ba78874bb4aa6fdd241e2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfe0c3eb6415128e04f5f74454e5b8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434331b455341623834f599489964d3c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8fe8add08bf8b7c9b42b131290885922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29411f567aedda73d46dc2d2d9372dc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bc2d3dbca6e234122e76aa390aeb5924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230e310940cc4fda72bdaa84f7ba317925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeabd99bc77f883a959398ed346fe56926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb8c28993bc7904d47dfb3273b5550927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cc002c7d14d3212a0160c2ef00822928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e451e030202a11473ab9b505e09a05929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a369110b93e7a38e22256535f4285930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f61d3c5daa01bc47aee81d845d518a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23899a9686a002dc0fc718c09d4bed92932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87a946a01267c4c4a6d937e4481c81933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5de53c976119dc27045d37348f4803934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271d981b92251a619228a6d4498c447935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259066406a4ea4b47208d4d4a613f90b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee396bcd65e3e9d69224a88bd07595937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6c425efaac13b308b6d97ae5c44f0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe28297bb1a00cbd5e897aefdb15ff939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4e4a24ae8a0e0a6bf1498282005b3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9281107f27f3f9b4944fcfd5f76b37941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25860f6efce54d79c2018d649dd867942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc751a5ca793736ee8b342af56f333943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99db7eb245ab4871e6e3a8f68f820f9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb47fadd4133431c6aeaa3d03bde2d2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d16c6317de51bb9b96109c4f38349946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f47aedd7269c6999ce5bd689a83c30947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37b4cce2c8e51660b46fc6160ba78e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c2ec672b7f4ee09f5009178e46ddf949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f865c6c88a5a1e61fc069c846479fae950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0d85c47d48718338a13ae8113d0cc951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34700aaae8ca4b825e85d4ee024ca4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85605d4cf3068461f523aa8e1cf05d8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d638f0efee9c8f733c9f0e6f9a3191f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9b0944aaeb1d1db5f872b2874d4ba955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4332f848791fb45ff4d26095f5a5bb8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c6a4e2b8f70ec33f07d1ecb60dbd9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27677163d485040001698b98f2bd77958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064206db350ce510659cc19a3c34cc0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d02b117959dd8a940c7d05e47a5d6c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea254b4531c956080b746f1811b84bd2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0f0cfdcead7d562257f9bbbfa2c78962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be22938308cd7abe7160715571c5a15963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bc0e5672307e341691cbf3bf7c2bc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648b615a2bd1a793aa45f41a6c2947f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687da1591a0dda14cf7358ad5d4166a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4400b54939e02548c6ded3d329bc55967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76528c01a5fd54c8a6195631fe0604b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7a664375b79eade36624f285d31f0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32014fed19527110d5f8f9117a9884970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aacb8f0610e8354f357a3dc2c4d2df971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176e6fb5cd0dc183f3355dac4210bd2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953af657a922bb548857e369a4f13b9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3404919c99342b22312a3629527c3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60f6e27a10a2f4f82881f14d399c73975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329245461a12193b488c82c839293b1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883f69f1018efbe999ba9fb46ca73f5977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6aaae752d6cf1dcba4b9637166d9ca978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10338840b5b9ceee26c973bb5ff74209979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab7addeefab84760e199e2873bb982980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebc4e57e703e2331d911ac4f7e985e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e8eb8d920a06247dd041dee523b6f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bcfa93e47f78f27250b2b460ae779983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d0dfe14be0a2a78e6a15939e69d2f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3be96817d38788e9f0bd463a90e84a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f48e17ca44e0ea9865d4c92034d52986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f1ff9791658c7cb3546b40c08c726987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cff3c2993c7d30b592d00534123d9d988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeca7564ff950e4177cb5c613d46769989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a638aa59824d0fde906d0cf70a869990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9886603b5cbca249f6ada346910e3ea991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a2d662aa9ff49d5d33ca30f30ba48992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9741b37d0625676a6aa560a418c74b8993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5555a7f5b029fb04c5c39d1b8e509ab994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1967d0c25b831eaa7a848d1b6d57e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ddd679ae97fd546fdaadf7c21385c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446e4ab48562d0459eb3297e2cbc119997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb68cd2164913a2a2e55b7df5dd8fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956dc3de42d04397cbb6fd7e89e7ecb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8002a717714a6dcbaf3b2826bfe54243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334cb26f9dffa3fe89be343a38162e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bea3f5105108fc28d5b8a3c07145005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8c7f848600ff588e7630dd9b0042d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da117ec4fff5801a82d132e491acb07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28310efb8bf2b17258527de316be3b978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161db1565d55a3ca69ff22cc8386b1ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b92a55f70c5b89c116af33cca09a7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2544dc25972f1e5d69b37cb68d447b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b262c2a573040c8b8d23540743f40ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa4db7de4a12b9abccd4c832b0c3bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864facfe716c99d46058d6bdd4b02a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2318bcbb730ccb03088b64ce9056515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc317bbbb8241e6fac4e90b64a86e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f65c1b41d30802fb9cb28fe99d51a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe3bd0174f9f43dd87444e8ce21a9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d1784da37954a741b621c5fa3051219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658d6dd75df08b079ff1341fc804f1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e6437e4d5929db49b7b7a374e1c8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe4b7aba8edc2b0834a4233caeea6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143e852cf28466ea2f852ffa85155e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7a68b24809395c787e92cd761418a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333c8e200b56913e1e7b20b2ade7e4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ef14231ee351173bbc0b06ca8a50826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e3d1a976bc78f4bd53224b10d91d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20c52f88f38a45d4740272094bf86728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13e26ae8afd1913930217704513b5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307927add835293ca17065fbd5c624130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b182bfcf8217a171ddffe7beabd39731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869044ee2718e5614c0b715bcaf5666f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bec4968780388b5587af0b1026e29633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f790db6bee8c21060667eb6c10c0c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b97b12d6c3d2752d1d0db6d8a1fd9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d17d687464f12e19b94d8fb6246d0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4df95496cc4ac87fefcd64244d11337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1d5a5c04c846987e747ecae52d20a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2436baa6f80ddc62554e873f81d1a5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062c47fca945f06af00721d0dfc1ada40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862ea0828e942cbd61ecfb6adfeb6c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e3e6940c6e9442d962676f99572d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50af1eae3e73ec0b6ead05187e575143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb44920237815ff1c8c7d02e73bbda344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c000f89663597d6e4b9973cda148545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f0625987c35711b98582deba7c2bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42341f3acd5f31a682b1fc21320e1e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85646dc143d013f3b802d75b52df8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4201141f5b9dda8e3b0ea2ea53ee9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73baf709c7b225b5e5657fc407df81950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d386bd219d98055d068dcb1f526d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f92e2f1a015cd5b2c39e6644cc062552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d397436121b6bb4d2905cbe893c0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34ea17e812523fc88410466ff79c6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc35e013e34b5d84ea5d09e27cc9da855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231aa15161b0efda7a63894f6df1eaf456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34df6af4d0547d97fd5561fbe3010a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237ea881450524663f2e7e756313e0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032a75c7fd144a084b0b824f41a0fb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6492cc43ce01ffcd84d76b2d1f34b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0850e411b7dd811c4eeb7b1bd10baf861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b4166e9c9ad5a6defa20f49be2ba362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc81449d2354ac5f847a3b76fda8d8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2386c94e40c910de74798da348ffac364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d32eef8df920e276155880a647c80865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8b03c7e9e3b2548d3e88d8cc1218166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf49b5d5ad33905becdeafe9c819cac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0329098f8ac9ed6bb357af340c05368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a92caa486c5c125ef98db1f9726a1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7f2bad5a2796c6c5dc927ca51950070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25ea4f8ccfd435357fd96446f465d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92158937582980cdfe7b139ac6bf638972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae62c9a248d14d02d1fff75c3dc924f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f664ac98dd3788762aa9722182cac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05debf36ff462a3ed7899ae68121ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ccd7259eca0fdd9fbab395bf6441a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b525325e9dc563ff8c9f00f62cff63f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f04a50efa8e8a0c2c7e87380e79bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10d2ce6a9b20cdc301f10ba882b6e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61871f944b71754e378f0012dd5c0dd080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a4a26ddbc689838a609d665b3558781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece1cc93d65d1f8ff22589c9d0c1ae182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eaa0408b5d301104e179a62771558883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb83a10c0a394aa7526ea0188f3079f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851e5993bc6076f328f7a1406c7b14785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7c316dbc3897e596d8d24e205409786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c796551328338d758843dac6c5624d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c32496ee38555c3aca3d9b284871f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66bbacecfd7881b3009cd34dc2ca1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c1e6ae360c8803e610db0bac4428090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60d0cc25509d74ee9b423af62047d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59833695d69074e5c77fea735d394e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122306dae9e3a81029d6a57c6c15bfb493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e381b83bbed020bd081153055c7644594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0687863d8043038b529fcbf8629b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39c00966ec79bcb667b31995c98afb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffbecf41ea33de272f27ce1c18a4b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f81b116356be8cdb3a9102ed8cf3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aea881c53d5e487913a91d2f024a0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d53dbecdbc473633512e5d06cf460100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe11556b4e24def479ae53ff3c6ed0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e964b8d42e7c8d11e2942e249826c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25b70a0143e11503b71141b91abb3e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea185f9e41881414e721cae8315f1b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049b55bc55bee5671c55cce28e6b86c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17309e27b867e13e34bef9d0120774106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1e262f2c8e4c2694b4ad6f6cc05ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4e4b3b3fd76a29bef2c3dbd8cb25d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfc3bed4d9b54ca1f1b8450ac7dcc4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22758c0e08a8657b0d512347ce18c11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc5e9c2706f745a0e8d031a7a07c3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f6a80fcc28b94bfd4231ecd4a4d67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2aeb138bc54a0c19dddefdc756715b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5d2084aeac85a178bc7d95c902e76114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09278ab43568ed321a5d5ce0ccd2f9c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ee68d190c40f0b562c6992c2655ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c12ea65d7e7014355f2b4034118c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678238510039f7cfd2757c84ae09a253118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b81bd45d1d4564dcab04b5417bfee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213df7103ee5d072014693df52affd2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7eea883516d8dffe4f8344acb2aba9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7b2857c765c13f8959514d0a59188122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee253c134db03fad49fcfda10fdf77a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a11098238b488b39afc841baaa05c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae55a041541354b4fe49a8d9119796125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba737f37ea0be68538e6271a98d2659d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702383bc7a1af18ac6a75f2678d4c6ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e5bc9c66271b22dc0f5392a7e757c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29401d0c1a7f5cd246643861c67239d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef9b812f90d4a95f38da7fdcea2c21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94606347b0b9fdf4e75749caf451a247131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af247bb23e000d6b309e8896057cec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59feee829b8e5fc047f50d5b398be54e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20f1e7a20fdf515d0cfc2d01af6084134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3638aef141e113fd267932a9d1082135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ad855809eca4c7b9f7086b0470a24136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacff681d72f5613171ac0c879554fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543ea15a561ffa71c32f5fc90bc24b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220218725ae254f4c48192d4a88403f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c3b919397e0b0275c817ef73b0a65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d2c518f08db3fc59c38f147df878f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336c9a093fb3244d8cdff2871f139c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb800925c030be1c462283d0f296c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587648c01497e177b53a5cd1058de538144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb57c0b4ed8e7da9cfc7dd6acc40964145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98a56d5f40945705b1e65813e7cfe1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e81e99074055fb737c91a305787d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a40c55660e20261eb056cfda5e6065148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c067e2c35d6fd9846c965205e18dc09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba123c65d73ecb7c713c43b4e4164dc6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c1736988c5d438e100062cfb21cca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb7b8cfb12ffdce22a8010d6abdbc9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c047a2a666fac8617c720b21a2343e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5630f5dd9e8cbd1121004dc5d4e520b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8341b134fb76dcc32eb21707e37e18c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017c75d7f194062bedd4f79f718b898156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90cbcf3d257d21a1d0860da3fa2ee8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df16bd98531b323ee5ed07c2112279158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfad88f7f5898336084591f652d0f64159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108f691979ccda019b64fa6827c4405160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef7967a63763dc73e9e75a6ba5a9a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53a3a782dee72f12ba69fa8275b527162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8232ebb30d402df19da2036265bfcf2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7919abaae74389d944690afdfcef6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baf216e24bdfb0b76205de175b43c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f950121061c5e302c6e8c053725a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91531820da27911c157383d3640c30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6bda6a1d9b11a6963c80d48c2cd54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8022831b8d5e2119d46175087cf16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d085ba6fc008657021691f8f9d0c09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992aced8793c0df2dee519771d5c154171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6573bc030ad9766323cb89b077a07f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03848214cba2e72ae90c141ac4abaa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdca10e41f8ae2e347559ebdb60830174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc7dbedb4120f1669d2c32cb312a88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9df1649cf9da2ac542161c51964d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f95b925e378502d7b779df70d0290177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf37492aa8ad06f3292d50d60c9c2f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a3c22c1e7b36a65f11c676b0c5d7c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90850f6ebe83eff45ebbb06b41cee9b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df53e1bb73e757cfaf523d03184b50d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f34678b27ba5509d4814a4086202ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e4a05776aad3e6708ac46c4102662183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f49212f459c9d58c2fac6872b01ed3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b8816201a4a2f75a63d981d5c4be0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe05e1e467906e7e02254e97156286c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47396d115165a355444604aae1cd0e21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bb7138b30caa53831944f93bd3064188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbeef6383be556f8eb1a709d158cf1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda29f4c17a04a85b3392beb10cfcaa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0bf79abb166da5f9585e09d36bbe5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd9856c33d7c6ecae7e99745d01d30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aad8e93b61250e38948bbd91fda1a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941f54d8c942059bef33cbf5b3911cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20648061536c141657bc71eafc01ae5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c818d251c8199fd5e6df6a619f914cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725729906488c09500b1ed79bb823c9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b80e76cf3f43a9c6d8761f6b1387b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea6443999d3ddf3beb5cdefbeee44c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eabbc5170c078e23044e2590a8e46f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f0825986c228784e531d5dd29e721201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4f3ed7578f71fc979b79997135658202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9759d54c026184b7ee0a67112a0247203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1421e7746dcdc0f4a2b0b4c08c1b5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1a20df5f738a2515ea63d1d545b22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0834ede606f6f4bec5c73e51bca31b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfe2bd64f1fc33957601441b2bf2c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbcae60fe15b8367643aec9b727406208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d6c3512aec2d3d52bd998839af812209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31790af4b2e03d5374609e761ef454210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ca9f0fdee80f97bd3a040cda41138211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366c19f3873d3b1d90d456c1e4059ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858cc9c75d4f2dfa9842296a1b0f966213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87696a0cf98e6410a5125273306bec5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b618eb75c5aa522cb940384cedddb1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba808af0912b251fa00c03104ac67b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfd37c6b4695da1eb64d5439846ab3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e029145900eb1175b2c35f5a840b72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970de0b4890ba14e7c9fb769a76b431219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3fa11519265fa5cf1671790eed148220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32489b955444d5514cfd51252ac45a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdaa53a008632a43c5e8f2919a228e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083f4a62e500518f4b550d3b41defb8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6a9e9e9193ea48f0ab13a6ac826f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302973ef9ed3c2ad660844910e600439225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559cef8c0b56f838dc4a6527453565f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7ecaabd31ef14933027fed117a094227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f32f482f161cc92bef8b07fa06e85d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9e9dcb24315fb6b1f0895d72b4979229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b38023af6343b85c15a28a3d6efa61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5c76932122ea23e3e97e4e68a000f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d0525ca67fe149dbb8657e68b11c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c300cb548a34f5ea6a9729f4e56730233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403ec727449a632044bb6c9e7667da8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e276f82cdfb9d218b58fa86b4ae5b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1ada9767b84eb604365400317ce71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c2b64d5b72c415b28ef301aa885a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b9d354bae7410ef04aa8f6e7f7734238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b137bfadd6c866e16cf19afba636ef8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2341cd183bf0fe33404b398f04d29ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2f81307df77cedcb931f100ff4f48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce24663f3199007d79078af43c020b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59182d844bbfcde5a804f2bc4aa8dff8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baf161141fbc917068f1af6d459a20244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e70263a83f05520b2c36f6e2bf923f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d75fadc908b032b53fa3ebf3faa37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842bc005b856b64e9bf505e3cce50ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e32cd5c856f6142babd7af86e19df6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b4ff2b98c8f3ac0328d82f0199ff5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaffd6d1ff7d6278e2a99f1b5e5e81a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98150376b048a0716942b003cce8be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc28313d6a91a8226492b3eece8d52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e538b1ee9d20c87143c7bcfe8a52a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9f305da002e54e55da9393e912ca4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec91c77b10878776afbc0a7b3f8ccfd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8438bed882fb40eb80e9993e70e2040256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2280fadafe7b597f3672628b38d7e05257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc55377ccd676ad4ddd1d8f8681a86e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95e0a9cada2f7fab713bfa07458a65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeea38c7e6b94f9b4c806424b555cc9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14ffda69e11411864c448c008d2e7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b35fe82d168b4c386b842146ef6f3a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2fa4ab9b8fd6d2b90db901cd03e21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13d8c539aefc9664942bf566b7ac14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d9940993525820465a828b6023aa1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c084918a43f546def8d48205257675266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead61680b08de4cd489cc8b46cfabcd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3aac4bd66b4965b77ca7868ffb965268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9b466b157a6ce1fdafebe4531fb58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2a280caff59ae1827f954e7bf1b37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619bda7d09fee4ca0617dc654120568271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0f61b93fb018f7cbe37a29d0b0aa0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4ec356f21e4939e2f8862b4e598f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3823314f044120748b518a7a751f936274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668a93b8b313bde08b8dc0e19d2a79e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7b7e16e5fd0e187e979d86d12193d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d54d7929d0f5a988a68afce83c0b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d0171d143527d66467c22af8506f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62ee0300e085ec7e0473549c16ed99279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331792a72b56063ef21a8af0ddd84d0c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3e635d7ccea1302d686b17f743217281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba65a39f6b15b6a4be8d661d550031282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e6f99afbb0d8bbb8629e3bfd5f4ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1dad78ce94212fe4bdedf3ac0d454284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9888f2f450909ee47bc8a1524f6f0b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6f75fe1fd16659b8766b996418c77286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591e4ed8a816100e49943c8349f631f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6f70498a6fb0b15b1525affd18953288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adc66d59c9282f56415da0ca95c426289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06421984b005ae3c3eb10305eb723afa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4e5dad8ce33ac52d8cff34a133c6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be0ec76b0e64098a0169eac614e5c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd1ce4e09a2dd4e85e79c80811141c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b812d2fb4a2f5a99a344bffed6b20294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902b7d9e02193d4f2a816af1529b87b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31cd95e387220f8e53214f4361e2b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb936b484be4bca192424202b8f053e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a510e0c0687039a3660ec3c6535b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704f120f5e347a16774aa88d74dfe49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe54c475859c06ac1c066d51b74bbc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f3c1c7f773c38775422bb549b36ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbc0584f5753e0e8e3754950a36ac2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7255243cc984957cbb90acbb953b72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881d9c24df737ab0f34ea9a6c3f2f74304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1979de7ba16fa6bda66d1afe4799b5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4a5bd45986bd9fdf6375e54adc985306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7144d30e0d8256fe8da4e5ef86ee39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2e858f63926f3f1c1a209507d7d8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a1a19b83c43a0e590ad9ee2061428309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9651cfdccdf1a3474829fef8ad853310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747dd8f5631668b67f67d7aa8bbde5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8dbcd331c5829533dcd667348251d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115f5825868451c53e5946357c50fa7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0c428d8734e339ca72cf0b577cac5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6397477d2e8a97b30d66e5dc7fe75a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f312ca8d17db14803e072c9265293316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a06f7616bf6a66a665a010a15c4f82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc20347011fc086c0d3082e25fdf49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc8003e24b857f653cfb02314986c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0b1ff0afd764218efd680dd7b0baf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca1cd3e500ce4fd87164b20d5e65e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32b5cb3afc20997c76614b73f05f64322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83766811392daa63d6c69aeea2e2f699323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54e7d4a4ef8beb81ab49fd7ac228d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bf1133ebce4d67d4d9215660e9c31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e220315555ef2a4b3e739d780036820326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdd6bebebe7388981982f440a2c407327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917fae6fb6512a98b5cc828aac71084328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0da40ce3653114f4b8097be730d235329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525b809c946191cfbae944ee6f23867330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0e1afcb63d6b7e77d06f6697c1aa1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907e9fac23ad78800bb1ee26b77029e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a48516aa488b00b99cc8f43659f4c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeffb7ea3af70694b57d39ac4da75e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3afdcafdd5cb5770347eaf6e49f847335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddeec99f2ae98c72806ac9186b249d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a9b4fa486a55fc2a8f35323a02cb9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242f985d9532061e692cc4ea5cf0475338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0b1af2dc4e09c77d2f718579771ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b184593d6a292149053d20e0f1051a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ac05208419ffb405e8cba1cf0df8d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790656aa76c386c1a7aeef6b628c6013342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb503a4664e290513c0ad6bd1a960f74343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab6f1bbfcccc6a743e2ff9df558442344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35080a8ed5b09542599967178a5c3e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b989f525059dcb7918acf15419a556346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151913539f5ea7388421934c34ad1fca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b017636a84127645418cf7e7cb4c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6eab68f3c7dfbe8b8e554122f60d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf02fe242c1910d828931530ee0bb64350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b906218a2a73d30c17de1c6736d88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a0247bd6949d2a445dc1d3771fce9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957015665352a70b3f09ac9613f5ba5e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8ba57d2978132473d0d8504644c31354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ddbd4bca6b77f34199c269cc391cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc96d8f1ad081611b217062c1fcb8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d267cd29c7291c9e8be761f725adb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcbef23810c51dd13d072364ba4f2f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c7f699fe9ea711c7200876b3efe02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0a2223248ff8c00f408a44e6d7e2d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14651d3ba4d29b946acd28886e281e9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea064049df31e3bfa425483237d8041362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0538a860c144435b634ac77eb89567363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd861e5ae789a541b32ca43754fb2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2aa09b6c5753e0b63a965216703f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c77fb2b87e57f5978d8a5f671ec4d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31451ae1c2f83aa257d4d8adcab24d29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7c106636d28e72bc9022fe7489ae0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159b82dcb8a68ad9d6871190bba9497369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d84d246b2b484587d3d40642b696f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452e9dc6b45e2693252b1d04f98b4a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05326bd4eee9211599e0a95a26a916372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8041beb655b43738e2b015ac3ecd2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bb23a8717f15b6d7b73c3f9957071374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3521e7cecd4dea1226d4cc31bed9fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b451f5bd9956e6f4ac5a160f73cc93376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b483674b697c2a5fcd3b3a5848f8ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796671e7af56a4392e4bda28fe2907ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c4a19bc9f926880482601b932a9b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16368d98b7b8f54e6db3c2d8a72b1c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2f50921201103e0e8ba5b8ee2679d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc687aa95c666eb393d830fa4ba325382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ef7d78444405deafd240a3dd9bc9b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f79bf2152f5ae0662de81c0310a4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8456f161e62cb87809ef4627579305c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4a6bef65044480b4e54e27e5f50e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acebd7fa9d33d32e530c0925d9b6613387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178329baf5319c9721e5660e84a10eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f051b060f141e6aa4316bd77f959673389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c234e854fc8e77b5b345d417326147390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9eed975a2f77eafab1a3f6111db6b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826a09c717ac96cd06da2901b1f5918392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db80adf9ddb7757b397c79b1c4ba812393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94534f76f1cdeed9fc4560181e5383e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0588fa7802a2915ce4575d30521bad5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6b3a62a755b56db10ff53448259c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5deddf68fb7355e6b629d02430573397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d53c85f5ccf7f22b2dd33138a56b0f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f881b2bc6c06204406293f3e5c7859399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17965ae9454de8c8f030ea9610ec6e86400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ee8f4ba08fb39b1db600219cab434401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfee65a812d7402207509e1476326f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34292dfd6469b368c9cc6611c54f92a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0a13c5518bff87300ff3317df3feb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc52d32f2221a777fe6899c2f05b2f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737ea16917c95cc26e003df8fb23ebb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204f78506086bcc9e0f720e276cb0c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ebc6bcb70a8de49ea5fb8074b15c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68ae6299c455477889f93e98ff337f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63a43f9105c6df530aeb07d42ae30e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda13de66ac50e21785afd6e4c4905d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc688eaa73b3492e4a1ce7f66db5d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387e402f29d11b2881220dcd11584e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f785914a50790d33dc079a2d9a6f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abf3316e9a15815b064fcbf2af8eec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab15494e97cb11816a7636473b44cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695015640bfe38be49593081ad0313a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ba1acc34e713f1eb8be5a22ff1d08418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb5d51b3bb21a69ad15acde9104a34419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0acca45f9672bde6cb4c5e22c5596b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47482982988fef3b8fa9e7b26253d03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee2589095e730480c0397bd3ce35fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee910f5d60473a9dda860280679da6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5955e6cf928446d4e904476d1670d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd60f00a85722960b8be1162d5b1e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7384f9566a844fba034dea88227626426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71c7d08ff37c66f398fd2e87e08d9c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f92d198308f43c0c0b192d803d019428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf2aa177e13e9136a4f8e229bc1249429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d7a7c0876fa611c4c077a6136702b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad76b3dd30ca331d25b488b8a0f00a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bf9be9e7a41e82ebec93c035f6d7b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7739b51b194df48aeee14adec222b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f887ea410ee113f4f0d0f8ad76c626434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f3934292932adcb4d52e43505d9ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6fd987005cc8bebee162950d1cb1d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114745d1bc145fabee56e39dfe714ff5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291868231730625b03fc4dc1a73071a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a10b86d0bee60a75731a5bff26286439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27a0456f158734da7cd9222af0a9b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87db38ae21450dafbd1ee0c272f0191441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067166489a6724f234bf10ec9667ec1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e16da7bb8f27f651b298c4be44c5a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c360a09e10b77530cbf6751c9ba2344444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837f786d171173cc5fffef709dfac1b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d0a7e5cb030065bdc3f3f1896eeee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fccddd967ba9eae229505470baa96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4331148687dbb667a5c62d2e5afef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597fb61f557726dc4dc596ced41c017449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344140481eec4f4f840fa04550bffcd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78576ce4f58b6d6a25f699621bd82632451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0b41fe85cc17017e7c01b8720785f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3224dd135523d47ebba58d18292bea0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65bc65020f1f419b8c7957f004bfbc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d4f7b0eaadf6cccdb1b2b5f13890a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b8e87249b5b77fbc74a2e1b7230ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eee0102842cd58e686720c8ec543d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13409a1974de8199a9fafd33750619458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6574d19a121d3c3c6fdbd8e667f4c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc43f7eb560de8440a78144e2a96b11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e68501ea62f4485756dbcb720d241461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4651bb08264e97abbfc51fcc7b47b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0ab003ecd19e090039a927cf0a085463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c5f93f5085743f07afdf4dd67f0d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d189876d564002543efb0d5707ccb3d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7feed199703b2abf1341aba89132f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615648c1503aa7a172c74882c278053d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dc2fef281ddff42f8ddc2226bbf7f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fe99f6b26e3cd1998c36a11d8064d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654622618e21f0feb93517a6dd98896470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759652110699e5007d59f1c0af3ced1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014572b6c5b1ec389fd7906b454b2c98472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77414f0d69d5a903267f411c4dd53ded473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77126b1a089633b22744cc6e2d298e7a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c0403bef93d2d39fe9590c0c4c1e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23cb7f72202dc1a909db4e9b3f7e99476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ca9d9af59a40e88cb74d462c33c26477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cf8290fe63544bf8946c6054771a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628116ac45994f99c672c45f7330fa5f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59a53c3fc6c7dc2fabca6731ca2363480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aca5ea13383b7b9562349fe76ab69b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c585282221a5bb17dbaf9cf7aa648c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b1f0edb1ff624aeb0121be341c01a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f945453e98ca1f887011d5b4bb528484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf89e1442f5acbc36a2e003ceecd92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b805a6e84d0d19099cdc7ee49d4ade7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894903c75507709e60e92596c119f5b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3a42b8a8d615e8552971c613a9f28488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd54a59d7a472afe6854126d1fbee3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a96e9b78c3b91c0d43ee0c3d8c15c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d8c37de78369617b6b388d006d7cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952f39ed253047ef2e917cd648b8447492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb811f609f67ffd993502af7f368079493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4960a3f08bf7d8f1b7cdb662819a363494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba71a61e72723d30d4d361cafac7a87495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfc5f734aa121130299aaeb47f5244496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8746cafb704b8bd52c4d193503c37497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1dd1defde4909a1ec98ad41477847498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240f2bf80a114be3158a00556eb1054499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11df8dd95c186d70e6c46e1ed81616500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee95d3c1a43d50bd388fb0d41e94db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef779ebb39ba84cb49cc77b8fda9d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcbabb175e5acefa00c59bcca241f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b8bd427f36d20c68bcc65cb2e6490504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965aabf397fd3c51e7aa22df0b38db2d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a61043c5758be142ea75f44e5268cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0df73df077f745d3d5c3395264f703507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad16d2d4e2d608af346a12e28a5357508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7820b0099decbb3ef74c09738c6ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8647151b64b508324f62f1c45b9de2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c45f05f0836f67695ac77705aa9e4e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45431aac744f8e7a35757f64161fbbe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1640bdf68bf2553c4a969a3ceca1f50513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8c45f874666b9fcf81c72858084af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57a843b53dae01889bfe95de88e7c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f403f4c4dbf7255d43b6122fe43dc0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cd34a3c27d3918de37a7a9c04d638517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4203ca40f0dd2d1d4f52413bdbdacf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc2bfc135ef1ae707aeda2584e4520519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3248b617128cc7819b5161d5e138f4c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fe6d506e7b54ad45f2022869d44f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15326cd79efd3b987373440af6ce8859522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4997f2a6a5b8854fbaa6e15a4c991af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573a8c73b43f7ba3df0ed209c221c6e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf46673aa86f7b340b12f6dfe41ea3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d081550f6f24196a747e00e4b7312f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5c1b8fbb3a9789d1cfabae30a1365527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a64c1fa1937b5568f118900c7128f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa359cb034bd8ebdcaee4ab00cecd92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe471236046200c39f2cdfbfe8cf8d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e492d4dfbea1cef837c3b824b0676531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb268b9a8929f1f8be339a610bdd59532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b696438bce2104c6747fe2f3d9501cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e4b1dbf07598827f11d8d27af49bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ab0e8427f59323e999926ba579e8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a773008ad32074e824be1b9e1cf3836536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6175e172ce39d31d2205dc56b84af00537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febb6987d524f557fe741639c913a51538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852e4aa7aa4b72b0b815f877b76261b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65943815ab9f65ee29f5cee50c5587a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca807177d75ebc3bcf160f26f9232f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f112be5c821c957e4613755519c533542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33acc4de88bb9418d8b687aaa84de5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3d0d516e5ce49d33939f5b6c23eba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc664112d7ce15aad765639e1da5f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d6b8c50020b1ef1930daab04cfdb2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29ebed6078ebaff8135a22a4c6d566547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900696d5d3adb5cad0def5d99055b04f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581069419183dbc027d2bae0f43ed00549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3b554b94ac8b8b8e34323fde29f39550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023e9a26e8466b44155a17b049038ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a161cdc1d76e8f2d45113eb6040b83552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbfe67be150689df365e08629a531f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263c2c634d553a5629a76a750e83411554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99274f7a30742a64c889a5b4b3dc8b7c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f060a42ca050826e352af78bd8206556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856028304a4c5460cac795feb16c3dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db0965a33bc8cc205bb2cadaa73ee3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a203d27b15944639c999fee04b2679559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f2112e7646f584cf3cc2dcf49f48a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef74fd4539225e09c3531ef78fb5d60561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99636381c867cc69b0944fe29e72f3b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cc2d9a5d69219c1733610da7724f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89bf2fef1bac9b01f6e6162bf18ebc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283072f7f44200bf74f09227afa20eed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010873bab3c7a9101637d93730a58e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f8a868766fb27f55a6cc251df3b73567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699f958348793070e65e4e9dab12d5a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624ec5f430d998504b77a45e5118c96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e0c166ae6492fcd4c64e39010c642570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0f4e7447dbfef4d1f226cc8941cc6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8383c0bf45b3b178f9e0f332c17980572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce35942cd096b22fd96173f8f29f09573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5688ff4afddfde339e9c8571e1c19a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906198a6068f5c8e3daccdc0794b9b5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362c6f5be8a0017f13c2479eb87a7b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cf1b5c4bb3bc62e3dea36852704ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc3d1c4ae787b0eb5862d060600e4c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca291e541e4dcaf168c7dbe771a8ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf71ea0d79cba89b959d07ed44b294d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e28ddeacf1774aef20f71ae3b2ef56581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245633d76c4d07a17898250ee5c264d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bf51d2edc489798cb7e4e40c98c94583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c65482da4066e3d9e8c45e783679ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bb522775d24cc083effd6a07e9189585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bda9c9e8d80c0876b989a06122555f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978e8a661e03bfd222ae78f0cc359aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732ba48ad421a6224c366d5fb4589a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e929280cc1906ce995c05c7649219e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3886f24ad872e3d90ebcbe91c48c7ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7d12797299cf511c9281bd7217088591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826b3c91c8a0f23b80fcdbf7821b8af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93d3bf7ab6f877ea138b16fad2cac8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae776977e44f8d14eb4b4e0cbc9174b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013913390284b92b4e9ed41eb21a360595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da790d7a347cb162ddf216610afe64596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b44c7d8e05af5d075215e0eb3f4eaa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f71aed4bd9fe6d7c2a977694dc1950598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbece8bccad9e57505888c0a2bc6fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d83712916d3d7fa043be64c22f7316600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9e0ae6a5e5e1068dcc1344113d272601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f96cd9f68ed50222da29555a953ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c9242cf1bf7cdd84de61d080af30c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38482462694fd7628bea65240860d002604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb65cd920885cf9a5c661340aac889605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e7639773388c238e2f138ade2f368606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a99cc14281f493d1d92ae607116ca9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06b4797ff5ee49a301003dc94f7ccd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c271da6f90d8192a3bd1225d69691b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ef487a4675874f99f373bc9d4bfc7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1946b8ab4956f24a3f5a000ffdf53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072d0e3462f8ff9acff317aa489653c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985d53079902a11f3ed16796b254006613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9847f4b35ebb3a8bd3a6b66013aba12614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad93ca393fc315053c78a6002923cbc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa12d85770ae56ecf660831b699c046616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594d0ae0b6fdeebfa0f8df718e6e171617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8eb24bc61ce589c8e90aae5f242f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a380b9f499829ab038a128eef43802619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd9200e93e094aa6b040ed82593a6f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed157f7a5d8abfab6c170d074c8502a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcfe5a1acff163e6736476bcde74f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f76d4e13f67e63d28d0b42311e0b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a81b3adf7a8aed48b01d9a1b61199b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de25907b4012b9ce29b259dbc45aad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032208c66440c8d994ac0e619ec8a10626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b24bab243e50b6a0addf5ae38161d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac21d85ad9310946e3139e046448e46628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500052af3a4add2fc25e2d52304a323a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec114ec761cbfb76f7279138000326630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5df711e3d36ece93ebf4985c8dfdc6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ab1fb6810825adde584e59933bb49632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9cb0a95bfa62770ad260aca821f2c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756428068dd7e002bb12bcd6ad70d5e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f88c80601b4c9014014191d0d3e1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c06761edc80a32ce4828a3fd1d052a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d85d65a0d845c0333de1b4119766e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f634b8993a1284e9f2d1d3912620d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2f579458b142144cceee3ae1778a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf89287db90a149b2138f4f97ef2f22640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e6df9c13cc204fa995f2fad5edbcd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0114bc9afb1d73692128691941d8e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc7bb40db1ba19beff6087ddd23791643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc722dbce9a64dd6fcd1e5c5dfa893644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d7881932d7433080b12943fef894f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcf97f73cc148dc4161258ae4c708b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b4200ec76c54032c8652d86b3e8c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f484c6b4aed297305bd0ba1ff5d10e8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b337aba180f137bf853a37bff0bd49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6c72a86ada4f688236852d9f952db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26eab5735e9ac5823d8e5c733b09047651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02585026ccb15ec755e67aa7bb4d048652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c24f5e07a2ec262b49f8f5d5a4879653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98424142cd48db67f904d450edc8aaf1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336b0b351363e85072e204789ba7cfd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7c6b451444a68b60f86ce61009342656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9194923096f81755332690f79d8e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d5b4df5bc1d44ce7e194e3b85c70e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01303d61471294914d82bc0f8f9f4f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0bc34f9a53bb7fa98174df2de04bd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e753a1db6318af418a6c2a940a7e79661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ca1bedb8124861e68eac59134fbd7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cf119a04d45cae6dcdfdf27e6a8ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb842a534b737f6ab316f13e8bf27b6e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcd18fa76a1b91e77008f0afd16213665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d77273d9529fe800f664ad06d7a89c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7562ef55f4b10b67d251ebe9b9717f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacf6f010754cfc0762ed3cf070dbb2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21e3c03d607a69960d57436b49893c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc98bd8ef4e3033bd88dc4ce5a94226670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163992d9e860d37a935cea61197262ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb1bb84f5d479490aa4127c4c88668672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79562bd7dc35f40c14e56859ee918815673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f340d1497ff1a6d1ecf354736872d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eadd230b4f6013921666f02186773d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322f790c95e7822bae997fb06073bca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300270b470eec3ba2899f9227bab8952677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2749cb7791dcca6d4928271103b0c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759086b016b3fa4edd59d557cc048405679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00277ee01a07c9a8482335b9182fc1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659487eef67804b93adef75aed3bc58681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df48fc9e3859940e68e3282a5ee89ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c3e1bc1b1a23533540b03353fa13e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf255400f8ac31500237636fd6b8b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d396bd2269d209cfc3769d1aa139692685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19842e83469d9835a1782e68a667f258686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263dd5bdef5a3fc4d4c7bc368b8d9b2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf268496aa5c3c16ab7e82dc4adc65688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c15d60e652e7e8ede013b15201af4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53236c1df9021e146a758c48894708a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67962576570efe664a67eee4c4156d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d78699cb41ab73a51703eb90bb3a7f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f0abce868e3d0c783d1745046ee21693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15e809bdf0a31cce363d7d252d6e7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2022be7bc2c79a0ab258fc730acaa6a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0280aea4b96695ea0912870ceb9a71696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf5dcba3ee1758445fe01362167622697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5740db4644ca44d670bc435b395f9ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29ab30399ce4d14673c729f29e3c42699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a3ccfe4034be0ff681d412e838c81700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ddfe2097b74a50169e61e7eca88d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3be7d8436c8eb527c2386f3aa7a5b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5be19ca9999e7e38c4661139c2ec91703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ef3aefb5dec1f393d213f8cf77d2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc302e5f35ad43f9643f9a613c6d1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61514cce4baaf6f1ef36359807ddd7a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7303f459c83c870d0c4c8d1eb44563707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888870bd0957a0b86b2939e1ebc02c02708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c78d40925c2321b5f101b8bde6b5f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97935d6516f1fc873726000f787869710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606680d94becc414bbb17ee44f4ad69711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef114c19ebec49f868a09f7931f2dea8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596290079b9f813ef294533b0ce3acd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f92c4754f4d693a431aa80b925f8b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b763b905d520045745c1c405d2cf8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93e65f9deae2b689b12f4f51141b81716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe0fc036f488136f76785c30926d0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5961510cdd27226b0b51415aee1551d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa25030782566fcfcd550c88d36ccd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47472861f295f7b336a031d2af9f535d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9543f4d20f90ad75bd5ae0990a1fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9de7e5c3398fdc63311d534308778722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84f7a03bfb9904dba739231a729ae0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e812b4289e629c02808f348f109c6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c79b1e68c877bc5b08067b734cd696725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ee01afe8814d81c8886184f9ea4a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646ba4684419b36df2d59776d601fdd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c8905e07bd2ce32809aaff2da8762728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75ced3b966575fb4bdbc6b4f02df16729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f089e92d9a093856b3041c20266258b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2d6a891913686c6be4454067f8b62731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8963799d04bcbb13581eafca2a3d2f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052aef30f42141c8791b02d4f75ad68733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5697bd76d252ab2502f582f60920c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e033b51e8b0c84c18c84ee7719d0ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3ed7c989266c42d4987dccb6616bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b51284141e220d38ec07c47595c82737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65171cc86f4f74be92740cef7f30605d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac4768baf245c3f280468f4a06b28c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b9aa7e21f002449db627da75f72a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da31ea12fb2dcc3d134d6fe4f16b68741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2334de6d693e1e2e6a40c7ef54b2318742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a168a97da58247ffe8aceaa676ebdb4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724bd295eb7115e1f2174c38b9a583a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9937d45f5f631a5722969ffdf35fb9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcedf335def7af5bcf6143732d42589746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2842b6268505bcaf94a4b3a7c2c71747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9078fe2009f56212b6f1a20a7ff42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199d6f55f968c06fb654580f0c20aff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5147499c66d7ad412cb59b875fc7f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5a366cf2078942cc14c1bb6a19744751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72143e51f31a7921c3f7b0f185d73777752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b91ae99f12f145b10a8f06b71f050753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54c7b38ed2a01b584a570b18f46ed9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7ee853d2da8cedd45065f35b79b3a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b83911817330411c00cdc37eb9193756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcd527eede5f6307aa9a4c1323f237757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d691a68c295e54bf7af67c308d8ceb9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f86c1f3e0352fea499a7112f317db759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af674ce066f31fd396404993eda831760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b83cf14d5e71b9fe85137103110cb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b446a75300a6112d3a1532ba5f730762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d889acf0cca106856db48816d0230763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea4ce6674f40ad2b59af6a1159f872764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60cc64f37b5fdad61646923f3b72cd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3568dd7657bb9f685331734d3f9e4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc1ffb80b00c1bc61a7efcd5e41763767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7275a624aa3b5f93bd0924d6054d68768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584294af68ab8ef3da3720812e4ef2b9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1258a923b4b800e4bbed2a9705393770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329aebf2e94379b1b76e5d7380c4c96771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff379a71bf536557b814326a8ed6ab772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54e9fdbbda8d8a0386b89bcec4a4a8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f41eaa0b4ed0a114d2c73f7d0398f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479db2cbd5a22bc2af9f4ddecccaddd6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6799ce865f6a7b4e94acea6aa4191776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c547494ad730a4c65ecd0c461b92e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb370f5988fb9452c729a6fb93221b3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfa4eba5ae87a13b2ac98934a6fc47779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af59dfbe1a84d8d04a9d954f8ca2b2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d71469cd2446904e7559fd5d9c910e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80befce5cf4b09b14c69605dae9c2b5c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d9d080e042beb64d217c78ac6d18e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d0f1acb0f7ec2dfec7ec0ea1ec938784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435df3a45ec24c61293b6c080bf227b3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f19b2c0b4a0f4b9bc87aed84f1cac786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7e8fc30991f7398c3e60a53e830b0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d11948d6ba0179610a0cfbbde1b787788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2288cf157688e165ff9ca37a3b8d1e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c367b3dc2dc76e7d03e636ec59953a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088ff32f4e717db9e045b4de7192770791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b96c06b1a3290697db2d38193282f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b87ceace7a72c98948e8152245726793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270708e636b67394cec3dfcfe5b8ddcd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fa626bbc4987d108013e64285df7f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbc26a658a8d2b54e2d7ff90ad9442796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80531cf0f82e30062f133ce1ab55371797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990050f63677794cf29f342d6963de32798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49a28c82f9d5fab42f4f4f063b5142799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b44b71ef48c07dca9887ad6e7ebe15800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5ed886ef086b8fc3cb0ec5534dd7d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db2c8b6a34c5cfcd0ebeb9d998cc02802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73706415882f96a0c2298caf892663803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dd230f0a18c53300f8a09d8521e3a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9fc70abe0c1fefc60ef4d6ac4d516805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e154376a530875bbd19552693319b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cd1b682976257e677099c9a158112807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59bfc9ef30369bc84f820106adfc60808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121e6f8798bc49caacf7af1426abc8a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa67c8fefcbfb207ab5f5bae8d5c0fc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f141ec05897e4b59148c278df8e9f9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bbc9e8c7ffc57fe6a718c01c3ba6f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c4549c44d469986f9e1470dffe23d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51dc775aeae5840120a82da3e6a99d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0decd7fada40269fb668d2cc9e02f2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9c872391b5d556dd175000affbf10816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f3e3c5773f77b731922942d650481817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf7532360b2e47d5947e8ffcaeab72818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529a7e19fbe306c81f676ed6586989c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88a08d7f68ccf773b81be8c7cf53dd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fb6b2b8a195bb2b2f3f14262b8ab6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60604bd423b620d254d0afe7aee2643f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3c0ff802a438c0010289c63f81c01823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52191fd4dc7128e87c0aa63715f8fcd1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22136374f36ece66b9aad92cc24231c7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6568fdbf83c13bce1f21a51f66598d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e639a5ddcdfa452ee09a7f326ab7fca827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462dd2d335d3f1fda4be7d45ca62c96828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe71cb946e1afc7948e8bdd8dc7dca6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140521ca56fe9fd4ca4002af20295d72830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24ad4b11a9ac3417a9cd6d67e5ebd6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af28018244511575b3d35953a804b77832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30ff786cfb7b56b0b1214b6e97dd2a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b9ddb17ea015513d4db8e49823fda834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274babd015a5913054c696a427c081e5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1337f99de0c4de5ef64a39396409c78836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5712207a5740898e55e7b769a36625837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a87a378e26ca201263b7246d5752d8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c0410f5327c04a8188b8f43354602839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82bb0a50ad10224863e27b342a0816840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34545f2cf47a38ac41e550088a38607841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6eddabd8249d6c3cee9b4680b0459842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451981eb88858721347201df5b08fd48843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a922f298083ea2862cdf65dfc24c08844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ff8ed4061b795fa928406ebedf5f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757873202b548c0be20c6da5f377369846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0eae36a4a47e38274715b64921d3c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c251151ee8a45ea41c80be7b6fb9f1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa210d763fa78f80a06216509562efbb849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8c293b09f23abf185df4927852767850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b81e5a46a486f26bb18b15b369e9e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027d3012251e43422536a0dc4ab0a52852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba636825a0cfc0a48117493f4e91b7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef42460fe297590674d06bf3b3b725854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd521f94d89cc6f390f3c35cc37a293855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83b7d3eebbe1cc10de28e5a87ff0cd856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca075be86430e066b1c14de62cca92b9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef3a26002b6837e4145870c39fa1f5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dd3c6055328f711673752b06b5fb0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6a039acc009ea5062ed4d60ae8842860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1408faf4d248c0507351e85c2ad98861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60892d7dde56498826a4e9300a1d78862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901401129d2b449ea097158b3b33acb3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc54315aa8cc52c7c224e6ad3701ff0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccc88463bf28bbd7631471aaa91fcf865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e259f25c97905b4e916e0b4a7cc0764866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574142942f9407ff2d7de53d50d1314b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1ebe03a2d9e029b53fba61636fc33868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57849103acf60dfe3964bfd555d7c321869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba66e8a23dfa9de824d265fa0e1957870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14100c2c68d97a46063d10a9d5a56d28871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cd82fe1102e782506a4a597d8dc3a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccee8d55ee2cf1da8d9f3381a5fcc7f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b728b8274330f5be8f73bfd4d9c6b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3b24f210c1bc956c91df84e691527875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e30459580881e7b84ce35775133184876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b041b4e6a49dcae7711d7055723e53b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f43ea564bb93d007dd15122b2c863878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66590b5e8602ec651e2fd3a185031636879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4579f140f8dd45cf8c95b433b8aa0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcc33cf8418c0e3f25fa255bb1adc1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641a006cc1d1a7859ed5fbe6d858648882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a33750cc00cef7d3548949359f5414883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beefc9b5254ad9738a3afe6b1313b10884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ad182271460acfbdba03f9611d193885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74787950a812d60e60760cb57adc0eb4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e64bfcbeeab8b554d5c965c0fe332b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a17785aaa27b7598c4620f97b7b84888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dac7edd35487083c90eb9a6ecb8beb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827ddb4ae6b3e5c87486d24250a46fb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c02298ebad4c057c1ea2b2ae8f128891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3283268705adcf554f7a207fac57ec892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bc7424022283416d261c9661ae0a3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbc9c215b7aa97e958d12808954e99894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75c1145be56c9e07b0e8c4d5e22885895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31e3723d8207d849aad218174ca3a6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f09e89e9c28bf2eac3685e844a554897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e34b96c6fe6d2a64cc4b12253aad57898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21b8188702f3799540067af35cc0e0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1a163856eb78fe5e014cc5c346fe0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfba34936819b74eb00edf097adf0df901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379eda4e06a5f9691cf2afe703de6979902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d73a51d05ca13678694eee01cbe943903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e663e917787a4d7f67d953957b5b7df904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217605c66c46836d33ab2c16c315a77a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf16732432d9983c7471f578596e2f7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0330e1b296b236fcc3d77c00c12ef8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ea40672ee67f761761cefab262ad3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0fa3dbb8aaaefb2c95f76596af60e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a87678c39caaf2264d759d6c54f22f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4de66bb738b14a5add766d05cd822911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac2652168112a9a8854aa1763acaa8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fd6e47b48dfb96822c265dedaf2d3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288941e7e345c840a33c3c0f7cc5fd1f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe71db71bb9078a3fabd434f84ce816915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc705a98ed98021506ca4b0f8954be1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59e8835f9b4d9fb74836d815eabd87917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf54c40176780b640173b9b8b966301918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ddc0371d67974c7c663b47de1db6d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5cb27904f9a9498aa4359f1481ab5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c174a087fce4f4aa9422e98793b8d2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b9eaefbf89daf3243e54e86dd3fe9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468e738c13f5908244ee53df32d9f90923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f803655cbe953c3c4969360ab70c9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba205cc822c517e045cfcd3a24c710cd925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44882bb809f5b2bc28ec00857e37d42926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2124cfb701a5bb3915594b6222c07b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadef60c295dd63c2f4bb12b14a1e35928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58a3097cb09038b77e2aef9e35a08f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0208b82e8586e07da949da01484069d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc7460bd2e87150f17b7535834b805931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2746027cc466ef981675cbfe29799932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2e8c275f2b8c2b2ca451fe5150f1f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d975b17de6ea983fc2c8b61e2b9f30934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a10e2344083ab2c09d0d5edd5320d2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78428937e6490e5840692aec1e837046936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199ba128f8e1a05b88a77b1c8804e8d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c8d7c0b845192a38ffc957ce78f02938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292b705af0987e8aa840993a649b0bd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129dc04796d1ad09d0c8968c6f046fc940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e67ee8c3f6b82509d2daef94c24595941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf84a1dd8f14e9641e0128622609e8942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be96b2e6dee156e9184aac832a7f00943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2efae25ea4d43f541df01cec15c5b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76702fa7621b16851a419bb696ba49945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962d2c22b1d1fbf9df343fac4fb7d3f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc84ad8693436fb705ce7ff1eebd8a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d954842096ca6ea143c8b784b1430948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8edd936fa8baf07e751d9e23df2b8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4235d277d67b7b8aea1a431af027366950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21cb3f24ad3034bbc5bc09b3adb571951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f48a5e68628981ce286a4a53f47ce952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc802cc26de6a84a4e301abab22975a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a18bafd31ad8169f8fff1be812e847954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03c48314156b4f93fa5b828f7f4df2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162c3b1eb11cd717a4b006564c0db60956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ae23c7e9cbff71e79e8f6050f1f47957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1caaeaacb461734dcbb713bb333a4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581b104849699fb820efad6e63e17bd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e1ced9e58fc3f1d7334ca4393d92e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb41895cbde5bf32cdf83c524db0f4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61261ea2101ee2760c51dd40e25b0bfe962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8aa760b18b66ae87315126512a6d3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6c145980b70ae4db6a41827c7bc66964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc8272decbdfca74293073f20040c1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00405748ca640460529dd3dee280320e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df86c848bca084cbbc4364116385c7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f17fae23ca55a7fe80427cf5be380968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045855cc26f14759c4bd107536305c8f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff63cd852ca3aa965954797b8027a82970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5b8822f05728f3201df8e9d62be4c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7d1aceaa55dfa20ecfef47cc838de972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3c39c94bcac4713792ef309d36b50973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783426ef948f74bc683878b9d622b6d3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb38ac7d6d5adbfdad4581dd221c98975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf227e19cfa9a9ff0f902545765e116976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d229b50cb4fb9b31fe9f70c0090c1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876f6e1c68f19383ba932d6f4b582b6978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814021e2419f0bc5dc6ea746422c924979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34873e2b618c3ef539e5d05faf74bb17980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20371e77f5e344c2491866fcbf68f74981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c99048e0c95f9e415528a14ab6bbdb982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac678f284a8bc97ae85b6abb93d3c1983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3f123629ddf5bca595e3ab43475fd984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055cd41a266c9896b78cc3a2e431bab985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45341a4ef80ecfa0047bbbf0ff459c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b51af087844a8f68df29a248d7804987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db2e62481171cf18163bc4923e4f40988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae62136db4147cd5134ecdf1f1f6f1e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7561a8b30e38420340c7059d9249ff990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689572e943f15b564148ccbd49e5690991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d514829aa44a0fcc2b6ec13e75600992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3187b85e8516ef8904bada860c7de0b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7763b870bc03be864c0ab01360217994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a119fcb233011eee320523fc7a7bb995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a94f7c7783ea2d246e7f76923047e996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0169af359f873ab8886535ca791cdcd997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>