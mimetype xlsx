--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934ec486655ec0debc2eaf38a7340db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b35da9b6f204f9aa4e2c363c7df4d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6358dd88cd6bbd0d19a01b5cecf0c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff7bc07c1f9d97590726a3903c8d304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fad5b8a58eec11ea8af782bcb58fde5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919784c3aed88d642e579fcf54051cdb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40b9dbefeb98bef9b50482b4eca2767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad8689d76345bc072b2f0d332923f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2c25ecdbefb3e4d7a4ce7c66cf1c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7f71565c85fa8104e2058315a254f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f0f35a3684465466929381615abb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba508d28fa3e07d5bf7d2f60a3e6585612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74607e854ecb214ce95771364b4ee5e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845a1da6dcbf2f492fb2a7208e3304414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ada9f643b82c51527e01fd65ccf0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0645ad52a27a52a9554926077754716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321150f071107c34b49ad80deab623417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6af216c2ac8e771d49e2cc547d4a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126b11350236ead16b9e21770a1ab8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773441420dab0f5fabc47b44d6cbce320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb5aef94d70f10c8b43e081d337be221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75216c13f959f22e3a9cedf7ed0dd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832d8ba5f4de3c98fe0cc638b6d006723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4b815dc902b87b19eaf0be437dc3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53630819405cfe12c6cd0035d710b0f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af043d158c7526f27e1f286be225c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994b5f18f7174d44036734664361f1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead6a0a52a5b2faed155a045e496d7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194257a9e1f51e9b783003879df102e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accedaf9e2ffd4b489e9bba67f4b0e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d12d07b052c718e74b253267e14e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7b774da03a568b92d78d3a15d7d7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65278c9655025c934b8dcbccae5950333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75622df702f075919f121ce9b2fa2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bc01ab7e128ad142ea1957b90d68835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40f7ac027948bd8a584079d1de9a3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d25e6a83982fa9010d829c93f5bf7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1f9fed97873f1c8fc6642c2869b1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8958ed44a6145fa2d4ea3b496e3961339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8593fe342fa92b7ca0100c593b6ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53764696c6a33fdef5942fdb56eb9cbd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92766a4251a020d011704fdf2ffdba2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6bd50aa4918477e50d54b4e180d5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6124793a3afbe424173882437f73644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764f5ec0005d980c66bca4d7a80d2f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbe426c7e72dbf492eccf46886e66e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ded45d333d8ba6a69749a98dae940a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1768882f5bb41c662c7503a71fd8cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbed69ac84c089b5950db3ea01c91749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309cf2999c7b978c3427ad959e0713f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332abf117e7231d6e5b398faaf1ce8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61846dbc7ba3f5f3a5f22f8faf96c2db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62acbe6aa612af7d332e373eae061a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd0f7535d6c41f220147f12a7e32bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b1acf928d59e38a34b48f1edc2fb555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766667aa46c58857330e49fc06b5fb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc39beb62cc500f50126374659822cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059b11dfdf1d5e4ab847ac9b29fba7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eeae89564137b69faf58b32fe82f4859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b00ecc89f9e2797cae7bce1255955860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea932197da1a1db703db933a12f9dcf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843e5c4ebf53e1f7ddb8a9e3ef4fbd462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d24091d04d372ef332012e8c88acd863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685a94469ea969c7f5fed26116c853664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f95e9392e3853494cc49f98a4ce1d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdba10a39bba6c76453531d5f45a2f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb7566292920ee849a861c270ad0fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8edcc19a5b7c05ecdaa720e2870b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890705ad54431f8fb2b904c0311050a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ea242293a0280d8913005ac5e647670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78c93bb048a9220bf43f9f122a5a5e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f79a9b7b13055a7875f2321e590a8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26205a94d1e310b2bee4fbdcdbebad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a148c0fb65de8951fa667a0b493402174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f82735e9d7498b06fd7ca75acdff2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a10bc32e4741ebca01f5f1983a97a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94223357dc67328a8df2b07a90b60abd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98af96f667e4ff4c26af1a1935b29678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7955b91fb1581d9e8dcc84f39df2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5851893a1817a4deeb0ba307ce3510280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed8e16c6fd2db54859e254ca27999a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f98a9542054a17cc5396f3469ff5bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928572ed59ec5faad02bbbc7769a0c6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a946080857f47382497689729e86b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787bdfdedd86869a71e4e91cef9c36a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664c8e88e3770d985857336aee3e41686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573caee3443bcdd68dc3b7b5506285d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d6466d4e5715dfab9c3065c1165c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6d74e5c96bddc14c9ded7897ccfa389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494b6f7c8a002c370a55edbf26cda2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250181b51d65a4638ac7ada9762073f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dd8b416ee300a114fcf28fb1af87e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d440f71d546e2bf695ef6e9ece05bd493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28127fb8df8bf195c2881789d576f0e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a24f1caa3dc2c9464fd421871e8db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574db5989768a8806b4dc9e9987992ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e609549e1f7949a04a7c258faa42c7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c7559da5dec378661fa8fe6fbe6e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776ca2e1fc4b32751acda40fb40f6d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef301e2738c7761294bb3936a47cee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463146cb026597080172f12f44d46c5e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae429d4166227f0e4bc80137cc90cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c041799a860b7d24c5aa562660303103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19647be6f36af777bcb20d6b72ac83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebb15e5d14d8ae8e016a346db9b341105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359948f5078b2a6db1502d2f37e4a104106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975dc322f1095813763ff51e36cfbbc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0d4d55d0b9f97dc00912be6ae9616108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9050e92f70768d810e4a32344dd3873109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d8c3f896f93643e2719640b286535110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc95b75096639d35d06f3e6b41f3a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31241f85910e0cd61f350f39a60c182112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd81a106d610eecd0e3401613faa71e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6b59b978e87d98fbdb56a44c1ef3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9674474761364f4e29a34c9391302115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5925a4a3214a007fc9d8f12b19a73d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae512470406e20f575602cacc2de51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41d6dfb1d22b7966f3ba1511d60662118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211960a036b4c16c86186de400843fb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b7887108b10f06cf6ea077d10b044120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f24320df2f1c87dd8777891b2162aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039feb4927e1ce642408e240a854638122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1dc3db48888cbc400cdbe8d5f6e01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426c56044f47d308044321e2e9e2c37124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75762e0e1c29105590943d2528a73260125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1b4a257575bdac4969360024eeceb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e373a744a12897b50f317387bab74a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a387fdee79fdff3a6ba63b4197e22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c7add7bc596abd71a4226293e29a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80abd3f361c1e6827b87c559351925130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cd51c98c639d2b7fba805a6b635e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06df2c74f5b7c4ebee91f56d775e5eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4622c4d9027d8f27123aeadeb521c7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1720a9931a3282e3932cc695392e172134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1f8845b2c5fc7830a1aa7ce61c167135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d627a4e3f24e405c917c195474ee54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccea39552bcfe6b75238343cfa1b0d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b478bdb9862db3dae3a8e32891d8bcc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84735a450e0a20d73e2448fd96ed16d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94799a2e022677abb6c2914b18b6b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa92b7ac04a471bb3d054c277b6afc2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ca4bc4c7c0728d89d365fbc81ad76142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0227199f7b7af0bdb4b4e5f2f69c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d65696b2772b1d20069b6a92c7b3c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83983d46df68406410abc93a5610651145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1f6dc7af0ccc729014fe029fac796146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72a6fe1977d6e311b9db13fd5e2c83147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bde1240e2e63da29aede369556c6f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2f4bf2ffb6efe72cef60172225dc4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5748add840322d57c26802053bc3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e727173d9f1cfd5f4cec53cc0630ae6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efd6a8942ecc5b12ea15b1f389f2fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83587e984c4204af6119452053f68424153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df99bbd9abe89e06dfac2fb5b8865c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d402fc0337853623a39803d9eceaaa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7ede19fbf31bd2e8c679f601fa557156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6f2723c8e1091ba0e0b60866151e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b85d129dc900ba7618e9a2e846ae61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a1a0fe82c7a9bf5bbd0898ee5e34f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c511bc475b9cf328295d8cf13dd0d4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acef3feaa4588925163e85aa47a0fce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1a639da8081cf9e4af3d92a48babf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416daa08f3a0a0581f4eb66ac09ecdce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fb7ba176220a537d4252cee7b0e40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ff3d98c41a27db1314a0dc558ef2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5afb0faa1b050faa55931260398796166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8f2e51873963f81ff184b4b07cb82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab581d5ac222fc2f9ec2f58fe883b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06b792adfa140ed7eed4c6bbcf42d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aca523fe647c56448aac81d4e3c626170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f7ca93b09ffc4ab775d94c01c2718171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a343ce9bb6074999dd61f175bc71d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6549561e36c2fd3e491f5496c71cf60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a2741f85f33e50cbf60cca51f383a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86dbeb3fcd1a70b270c1fd5dec4044175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae602c35e2b3f6df17d2998c55b23d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78cbe94f29f3f9152224e5349b9851177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27c40489de8e0d5a39966580f2f6b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2aec1b5cbae359c9a3d42b8895944179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11731add3de8b5be039dfc299d11bab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549ed7c1e5f4f86cb36ed621fc53255181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1976a1f68f9e104a8f88c1efb04612e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d75c885c34e6fd4548402dc95cbc0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac44c49f91352aff6c52f7b016cdfa2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3beae1a14eaa420b281029050eb664185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f05b8c2fd14bc29c2bd6a7f119f0a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da511c2a338a5971f9f9ddcd79294ab5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33509b4977d3aeced6350442b2af833b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91260ab2b634fc421c586db4242d97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa6e774d1ade5fc88c1bf0e9c184f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe318fc218ec3f2206ad88fa6f1251f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5462eb2a17c23212edf2817df94dcd4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b767defb1d5fd7dd5631f8329f648f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660c1abaccc5cd4997db6766c51208f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b0abeaa8d7bd2eced04fde96cd8f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5497fdae641ebaf9c198fe0b540c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963e30417a813609afabcbfd1f6e427197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8fc2868bd46be579472108b95f5fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad486e428230b0488a5d73f54b2d774199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1689e4a7608030044a34087212fb1ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5ea873051be78a1d322c4e5cd7281201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63b53ec430dfeb5f8a34ffd4614be0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f565bad9035ab8a9ba7a756dbbe013203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345a951e2fab0d2f0390194b15b1877204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28730831dbb182edecadd29131ab2c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f9d82a8d6db1880c1e98b8563fbdf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf87bbfa43cf6acec5c97c807dcf8ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d6d8bfea7a3656c92775d1858216c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cec13501dfccd3047538489957bdb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96f760d7966b368abcca0ec188350d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0826b6ee12115feca465fa374cdc7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b31a5532c66362a727aac2b8918e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1614550a26c0e803c5df3c1727be5b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e6b1c09e512c5abe5b3a24a9578a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ce0af42d7ac11bb34e643c0a0687d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dafae061f92297ab4a6d75b5bfbb8b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1f25cc53a155dd0df2d5f02c334a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2718d9832d9c9feb4ecf73bfe825a9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88649c1aad9a78677d917cb87b3de5a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb114da03392320237497c3330e518220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accb20d7fb2658245ac2faee1221f07221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e8e11919e65e2ce1cb1e2dea2820e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863c89ff9073ee05d8d45caf60f3141223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6c9f45fb4e8a9bbeacfff563ed11f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e8b51de602d8f25a73d274a73d8cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61861ada148c3041462eecd1880b235226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0e834d0e0221fc42610bcf673775b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5e3a0f9f2925f793325836bd547ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06878adb51b4b033cabd31cb37cb07229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8743705d79cb578243e8e83b7b4e3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0520b95bdde0a514f7c45d26cb0b6f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1c4ea92997a1d2472f29f498b3da8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c65cfb5c92538568a6584f95fde204233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c81216d0f8739b11fc69ea629a748234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfa733a41b53357edd5362524b5a6d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85a65ad1f1919d3c3467dbe4935798236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8de6ba9a857762c4ac6f2f5ce0aba1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a8ee97fd3b4bca1a429dfea7ae173238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f12f664c3a9ee3a95a89f1ed50566239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef4a8fabfc506674dd1aa698375afb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba48477fbda2562cbd1ac80cda072d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597be25e909a90afc75e69f9a138885b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a217a6fe4ae0a6695613ad05ae8c2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfbdf430fab6d92e11a712fb24a667244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca666e403ff5c109cd4f9c998515273245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21749a2f45e67b5736762ac13a79c255246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0e4749a24d5fc328337d7ce1e0fe2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f951963e42481a453aedea03952cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7068e63d342b85729a973dffc0df5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602c020f9606a9b665a740e32e16805250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d5d6deb0feac1d57b045cf3729655251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcd2157b8277cbff5c066d6b537ae3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd27e16a302a0711ef54170bb7964d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bdc3c24b0d60962bd82d6cd7368a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1039a40110905a84ac57e73e1baad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b837e2f4d57052bfd6d2c72ee9bb968256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f9854e7976e4d25ebf458ff8e3a6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564b1ab2f9030d941c19106690e3515258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ba15bef357c204029d6aaf2f634f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e1ba2188cd2048c02f4c8f0347d15260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dadd562d08cf619bbe1c1534efe8bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e499c696d6327b257d05319a1fe73e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5c43065868c5d719a545bfabecc0b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577c72f648d3f1f49a75889c37d9815264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245d8fbb777361322c18342eafa54c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd75c2350b126b3611fb23c4d5233b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd1b29a38ffe4fbda303cb32af7155267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effb38a0865d4a62b6e4b8951c33372268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c85de115dacfbd64460972a99da99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6117ce9995913e84388a15c169cd719270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a751dfa14861440b55ba41e29b0172271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75258617cfac2a170ed98afe21a272272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dff995c1878d2691eab61a44ce979273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e939eea44f546420013aea10218250c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3708f8b7c2566f4a18e5471d507ec9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42aa6ff1ea4be9506ccdb3658d2f5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac340267bcb4a4dceddfbd8a9c2990277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02516c20b3f6514868632f1b492992ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6be976be77f686c9c90c6804b7ca7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec01aa91e8f6a046f5298ea29085871280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f66dafd269db19b5eec82670a34173281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb8d8cb7156d03f1a93816ff7e8cf9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39220c13f26104b4093209ea0ebfae27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbc6b833c88ac0585548bee4210b74284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c4e5f4c47a9689bb43bbee993d4e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5743c32c7db162de60188762cb284286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb80b42c11626fa33b0f570ec4c2a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba259e6b0a78bc30ce0f5d00d22fab6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3b09ba0a8636abfc5c94a4a5b10af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27470cfb90a56b1246191535285d1093290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e73ca5d39f974774b51ba33f2220c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb6bd1c5eb5886551527dbfa0ba351292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8c66c5f2a190af62b47d2f35421e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62151b30ccf4b3c3e77d17bd5e622b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b577cc8454ada85691562970ec504295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228038ed2e1953ef6f7b607b5f670fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fa916cfe2b4e643c9a1fb01ce0624297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4068eaeecca9f04c96dce68ca0932298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a03b9d0970ac842a06007da05d924299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c57243d60f154afc96815302374a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde6a338b919e3ce278d8088709979f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5601fc12acc781b2f7fb2832561e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cfd3edc7bc66b64decf5eef47264d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2e339d551d9721a80cf648c953812304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7ed39ef0177f7508cb81c4bbfc193305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583307a983cd54239a3fcf0b8b9e6e11306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfb1b4cd85b74bda91999f379c25fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f11b134a87b6416f7e35462354231308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615845087589dd3b29f5c0c88ce1871309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34403154337ed5d929e5fbb014fdcfa6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6174767e798e7791759fc6b1e3d51311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82e2a801a95d7e592b250026f65284312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7105dfa16b8b97807530f225fbf97c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc695c634216ee812dcc770d3e8f17ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8b3ac7fd76367e68614c9afff9c5e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c51bdce12248526931b4e144374595316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c27b52c6cde1eae5da11adea398571317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287a827b01f1c727bd4bcc02dae178b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abff19a44292c1318c5331c5bced72b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339f12d830e266dd2b86d18bd8e65e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782f5bbb657df0b5d0d6ed5bdb7c015321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df184a4c7ca7541149faf893faccac8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a070c004e819d82249589ee0fd3438323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b6f187d7476965b05c6f49232ddd2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d1e026565f57a6bd960fbee8e5ad8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bca7a77d4caea0967c9f6f1d5cc70326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ad65c6f89c693f9da6e05c7004683327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298bcbc428b09b3dfdb423826fb0672328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e54a800c5dca51f8c02c329e8174a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3013732251e6b5979c2956bb4408a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c892e5ba4f390f6906d9922b89f9fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406c0e4f6c2427eb28c174405947e5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d8d297b8c209b49737720942c0cdc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802524868a5ba90a5cf3d5258f2dfad0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d868ac58882047948291fb4469edaed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f59257d2a301d94a7397642374b629336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874ee34b65d7aaf2c797aadcd524451337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45572d3c1ca4b29aa45139c68f107ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da427d00cc73f2cc50c34d4e0a46970339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce8c2d229bb554d873b95b73d5c314340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e8c351e310f61219ce0aebcaf9b3d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cc9fdce99a1cb3ba514d78ac54c99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced91670990e76f6ada3c9218cb5431c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dd29232fc43d8426e4911a2cfdcbe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d13ed90cb2a39ea8fac6997c0166dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d741b89e4b6fdcae7e7511ada7a83346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5fd5209447a8f25503900e44f3c8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911011f9a36980bd41878e019dfa3d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446d046caf0a7a78a9ddfd130d4e05d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942e6eacb87a3911406a898c23dacb7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10265db578f76c57e0cdede4df9a6dcd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46de7bdb7d8763969327874d95b2a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a241a4a75157cd33e1b5babcba5a4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e9cd9453ccbbd0e591dac7f2da4bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d388a9da744abfca4a0e418a9ad6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436810dbf262e5704edfd000e9c49bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15009276e1a6f786e0d0902a1bbe5bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5aa4828fbe8088646e8bc2e5f984d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c9694ca6289273ef11004d79c4a73359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a48d3dc63f0c0f42d78b6bb3b1cdeb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921267d951d7fab6660db7fca9f3717c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a8c0fe9d29695584ebc9af7b63262362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607de3639723f77bd7ecf0c874af07c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4abb21f552b2416f23bd9d998922e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f33b7579393ef2e0a2f9d018528cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e113efc29164e5868ffef0d73343f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7e477787995ba323ba053e7777c31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bbd964705209fcb77e3a1653d84b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761928113b9f46de9b248bf093c1bd15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff39bd7c3d7fd9840b0973cdc2a3b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96412a25ba61a695a931b60626718685371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b489b554726f145db1536dbd8dcd14b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37679480b9747b48403c6da5044956b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba1d268069a55f1711323972f6eaf3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0b03a3fa34c66b6166115296baa7a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de81fa9e848801b477d766f28be8e5b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72e61d3d113b5b60f52d44e38547c1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eab86814fc53c2c7519645a5d17fa0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ad2945a50bdbb97e8756741b70a31379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7919dd9f5d1d76412b78c683feaa1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2349c69d38a8762a6e5256ee4a2264381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c9259ec55da1080c61012ceed102c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb827211e4b0199ba3328c01762bf3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06349cb1de4ab2a68a76d04a8918ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d7d4091b2d76105e80e8a80e07f36385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c4fc970bd4693d9d6ca797638a19f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fab1732b6513c23e1b5cbced5c8e6c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456a4d330112f19a57973f0ebfc2df5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d5ed2f606672fb48373761d8ccf59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81872d0f3c401089cffd9cc3a8c96ab2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2e411ca357d4c9ecd49da1260bdbe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b204598075f2a03fe4de0c28414d69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bde221c2817ce04b29101aae72bb4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415444d74f249a249751caa1b440a29394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cb5f11e5a37fc194bc100aed88bca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a79c53487802bdc20a0895a51307f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ab229c3cddbbcbcdcde8908745c2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b9743deb457dc5e9f640f6afc12ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a4b9e9cfc1b906bcaae78d143ec74399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fe9fc6f53040c10b33f591ddaac44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33cc7e139532f689e0997a2b979948401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef3f9463fa8ce958824833f6fe654e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ca3d54446eea406ca941bf73c562c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a6ca7226639c46b4d6e41cc81e6a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ec4cb88872daa008440284eb902ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ac0881d266a7208e67d98dcf08d7d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b2f7e24986eed37595036159e0958407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa86f0f56f4c388cc8fee96551948a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bac7c7766da191b51508daea96343409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ec2d9192c846a74fe78d0c80be9cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed8c01c920a7bd57f5d019b4609095411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aefb95a2e35f321114657b336bdb4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ffd6c11ddd17fb0df0ba83f317c77413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967f25f1208aae8f82ec558646722f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db677a7098c238e9c3f4ca6ab16df8db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b919fc162acfaebd17a4ff11d4df9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81428f454c0d8470dae2e25f73c45285417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7884f0d582b2b1a35e8c8af28cea7af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0625707bcdcac70c5e768ed67e0004b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6d31df6a2ef527ac1b6683e2b86fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34807dcaf56be7fdb47a083030e5e84f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb47b77f6a875b42e459a63b2c8b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d55f9933acbdc2b09c2f81fdcc26f0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92469274cf9f223f95371cbf2fe9a013424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d17455c11a40625f3a78a392344201425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fb8b3336257fe60ad1cf9b7c9c238426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587f6a2adb1c8628f528acd3f6e3acc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f974fd8103ab6912bd8356bb14e2ab8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b98483742f920589e8af2680c16ba6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179b2c5687fcdaf81f054a6bc8a5dcb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259610ffc82b3868fe9f6050541a00a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435021ad91f306aee98ef32218a867f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9eb7928403d413ec1632a6f4396ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93f575d3a9e2e60d0a492e9ab8a2d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db9194f8853af0250ab0bd81358d3e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e91354309a6c74db8e0e6f2da64ab5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da4b1904e9fb32d7b02b9831763001437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c1ee014dfe1ae63790749c8b8254e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef634f8fd4a393c2041d2add00c4021f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139632d6d8d452df9fbfbd91c952538440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81eae79fce8dbe4de0de74b0a52a9e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb638e97aafaa71d18af96c3ae93dfe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e892308ad65a0c5598d1850f9a8e79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1886f29d3e076bd5ab8cd25c4057c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde61923a6fe50959daaaf84d3954a82445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766050a9b1994e3d73f2c70038676c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad9630f28d5c6af9614a7215e62df5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3d7ba02a67868a56236d98cb26977448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1059b1c90d07889a792f76997aaed53449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a634bd9fd305a9f95ae1443392dfc1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55524ca52af2379179a8bed055094784451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adab4011f54bc9ab9961429d9732ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd746c7d11265196917494ad3b0342453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c89781578c5e74b158a5627fb7639b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71759a122c51b42a5d61bcc66bcc89455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab719ffd6723de68cbb39e11bea4dbf3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db5d78f255b542e1c5cbe971004b63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b31136736da72e8b97c255cc58b0a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f4ede82f321388ce4debefd5f01c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9048487ba9458699480b92b5bb072460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d03c72079661efb5def7a6ed8288e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84118b05c4b47c693851bfc89898410e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd853e1a1925e90d162866c7963c54463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3f9afbde01aa8f1de5534566c0de7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2f96fb56b9596e2e523c6866705fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e832b9269cc9702007e07199cac999466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a17b2f6a204ab9963254477284030467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee87cba37d385a996b3265afa0fc41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8dda0ca8e8345a387c00ab8afdcc0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dcc5be02686b7955ec396a2a6a41a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd9bbf91d3e30e2a8e9fe1917b0cb0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88a5c2eccafa99f224b4a6041eb9b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd002126b6e7601af8cccbbceaa535473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75bd81792adf4636aaba567c813a33474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06be5df63610572dd99c72855197be2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41293045ce8322d094c5998b2b2c35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc763a2a4cc60ff1a031944d033bfef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082c9d768cc43e8454f5f6380d5fa0d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d6e02bd12553edb42fe1c89a6ef32479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457231fb752a531beaa4a3667cca99ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae89800d6f0f06aad9df2159e357e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be8b0e97bbe832fa748559cd833c92482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109513c2d8e48bba7d16146c941a1597483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdfcf83180273c7903ecb61d51861a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92beed9dfa0d6e109d7421e78f90872a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3b7cf36a792406194c5d073200093486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8725058850e5cf7de078dc9b0136bdb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a011cc1a35e561895e8c48302c82b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba60c39156686b1fba9b852c3beca5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d502835d17701c19882dfe9bb8e498490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03ddc2332e07f6f729ad9cc85a8be0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2eebf4aaf667c5d95ab2c40a2f7758492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9afd237030f8eace331a0b62f5de71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd04c605ac3595883e680e0f8f3d92494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd3b0a3ef5e3479d849966ade1f758495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe670fe45c156c09930e59c6d91296496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02987302a7e5f429b89de300f29b353f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0224baab406f482ff543613ea40af75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673205ac968c5da4d37239b96e18d9c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7753b17daa632c5244d688daec800e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3451d0006de9803a43b027bc15d66501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c7203b3d833e3411d56c1c62fc07c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f29e2feafe08b63238500081c6507503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300707ceb112491af7e5591743365f5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f867872580966e3f6818e102328d36f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08324186bf394414b6fda4dda3dd0f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebd3651942dbf5e29de8e05a3b18ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33ca14d343f06aa599b03582e3fbe6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05de2dc552581f8d0cc5ecbf573dbf1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3695e992a5036163a9cac41fc860fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd762b75cb3b1bdb262610bbb37520511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf650f93031e5254d8a09fd043e381512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed661e52264f3f5458b5b13fb59d75513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39a65864d59e691cba23226b9721db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3c3f3f2ab63ee0e07aa420519f678515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8f22631c9eb5621e40fc4b25fae66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9120b7d212103036dc432af852ac695517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df921f05591fae02a7d8216c3068bab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f178c13a1bc44fb440b878071bcf0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c23d98cea4e080c8e0d252a21f82c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d70d3f606e22e50f26f58a4952e74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747262ecb387ceef2b786d1c4a42d7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be339c9e65a9300781e97c8848eca5d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16ad43e14035917f095fb6ae47173a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e427ca16b9fc3e2827d96097d7ae2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3569c680d5f3949e3c838090843df55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a72b7acea2e52a7bc98d35345a35e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37579642e973d803500a2f84ddd5e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bc2582572e8a4192f9f5656af8aa6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08866a18e9646bf3f4932e88666b86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08f68960879dddeb6b9a501f72ba53531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91179bf647762cb1b4728427273a3559532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0d9551dc2b61946fb568117ed2683533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef92a4f2aa8a2fb12eea8d4f273155534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd10e2ec4e86e288578173b52740a9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d011b9a2df6532eeb5a3e69f5bd5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2aaf3067a4ca270b244b91c1d4c398537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dcfe9e93398ba41feef64df31687e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fddb4f692f0717b426e21a4a3c537539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d921805af52ba825a9b4ff557c0d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df64f857c5390512a7d696eba0d1c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8ef740edb2c2da2a0905858e2af54542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca7ad78eabb24314fea30896c64236543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f70ead06aeb79fdd6713dc7226c5b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343bae9dd0afd2ca92eca159c1333ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff5f8f74c1cbd527e97509a8529de3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58454e7ed61cbd680026d5f539d8ba0b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd8c91a580d76101de078687bd7751548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089af456e510ab9354e05c3f6aa7b0b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a51e44f6c0866e69c7db607b0cf8bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ca5d223312eeb9aeeba0fdea6149c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fba7bc8eca747063b98417add7f45c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242730218ee9e86fb21a0a86e6fcfc8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fbca2cbaf3938462cc7c9f03acf6e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7f3fa79a3d95220095ea4f9284565555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62977a08cada826ac592cd103f9d0221556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b320914682a8ad39907ee934e5edfae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60213577fa6990b1752035e2959dc441558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e51a85064ffc6274e8e3e47f926c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4fa40782fb659a1ed8836bc065094560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1c72cf57bdf3346aa0a723c46c277561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645ad59758b95b38cb12f86042ea91c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d839a9bdfaed67a39c860e8810f2da9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b443c1983f4aba0ac88fc3abbbba4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e8bdb7c25a23339be12f320a347ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405c19fcab8cd5a8217f245e0ce3fcf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee42522ed05df9969ea1f4ce8e705d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c61e3e1793dde7ea505033a628431568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946ea5285ee57e274f79966e2abddd9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d4e32ccab6d40861c55a3cb650a73570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831be1759b2c8228abf7303ca122cc5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae061144f2e749cb3e6783c5d6062654572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4b45454a602b22e3d1ac45af4ccad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610484d27ed350ba9dc1fe11e7f1f15574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd8a5107081546e9000e9c03f1ef46575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb51f775f402068597cfac9e873edb0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245a34aa315e0fd2faabfdc61e05f4f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7e8d182673d3aa62d473b0b6bc982578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c578c89f372d5e48d819e7cc6ae0d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433eec908100516c0dc1ef59316fdea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea056036b6845c689bf5d20f58fbd09581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee13b9ea2bbb8bb84fd12955cb7630e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c76938e62c7ac672eeb802468cb655583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd87918cad3f45aedc53ab40dd605d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216f4df64c4702a1f746ff6c083ec4b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6a71f8e7fffa3e8a50765056da686586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f156f79b401fc286f222d68dc9df9f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69496570a2817da88fa3b6d9f6b8fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dd0d701c52ac2c49859a42d298ad7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d422cf2db9623429c3de181ef5366590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5939ebc8c2c2e9eb54a323f60b21b2e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279e257b18a61a70ad7f8e1c4e492fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4421b17cfc1b5cc08ed65f0149865593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d3fbb259d31e4bd1538472a677fcd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53016e4b0b868e63632d26c512633a0c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48287104b770db6d4a33cfe5e8158f1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d07dcfa318c458e21837f401b9158a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3aee5e881cd28619a6daeaea7a59f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348247a140ea6f60ee295e29dc31c1c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d9f051f21d420799f31aa08b1460c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745505c4895ffc69875af2dbf6728da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46513a71a39f46e8a72d2a85d40dcde1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761834a1c7d78b811db7d027d3b28680603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cd81d001bd4f333daa0cd5a4a7ef2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb5bec1ffd24e968a20995004005d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93827032c6ddd9deef37202921a52472606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b52f5d73cb4401cd6fd3a5b848327607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5565d9cb7ad4359da9b2f7f026c16ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa92803c4ecd0080498e84e351b0f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453bf70659b9c500bafb6cd7ecbe9e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b32e7eddbca342c1c56016668e8d08611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52600a1d5d8789ca411ec8170d8e6511612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cb60fc9ac86e878559eb5f6121d48613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ca4bf4a8b73cf0b6ca3bc7c0ed96b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dfc3e8308cbf449446a91e468d49b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec1e024d8c161d2e210804295d1064616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1a925da2bb50b1db7202e37ce14b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b38bfefc6449a0cce07de28418f0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198327744b65421aae697a7582f591b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e836e579ceec1b45bcfebfeef72ece6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebba933b9d20c4ea8448763f581f2a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e153619a8b31ed30a8cfd9c374c60622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe0fe5b1586168f47b54f4470ca082623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834a164863c77bcec45b51fed0c2a52624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ca8393c73709777ffeb2b4c8eb812625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88acf6014934bd6e17a30e1b563db8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59af0736ae261cee77addd197b09ae9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951b0f7693cde01a9cad56836a32b15628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ab335dc621b29f9fd6e91ebdb3cca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fce4e0a8d42fe3688d672ef1a2193c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388a393aca87a675b1ff8434555b639631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb836fe1bdc44271580c3602ed3e306632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfc3ef12ba1c7a4ea41e980f8bab48633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661c76134aaadde2d28b8a6a003dd1e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b61ac54ea49cc3da83f8e53d0bec9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181e416eacb4e7ab6aa17db2beaaf43636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f37b8bcaa3ebc08f03fb3193b01fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ac5e4243cb5457986e1c8e9e1d48d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddc08603eb3d0a971e87dd316706d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ccd1a8c6ae60f5161509997676565640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aeffa858cecce2675637e208ccc7be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73792c19da7872f482875672aad029cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97e5a15f1c786a17e687bbd4ae89c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19615cc7fd31f27d5d6b1ce1d706cd24644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1535d8746e9395579aeb7648056f04d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b5edde472bb091531ca576ac7b9eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0e41323a890ac37ed40fb8dbe39c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce8a59c251b2a0121ef295f81fc68f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05e09bc12bb50962e658bbbab5c57f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447376b8d3e56837f6d7aee891aff816650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe35fd8ce5976806cda1890b85c759651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd51c428b2a3f8edfdf62c269a5f0a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec223f617bb5f35e9a223598383e2cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7adad800acebd6b3d306d0b6ba6d0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33fb8b92bbc98980abdc7575071258655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4325914c26b3ff096e05749ff1432656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af48e8efbc38b49383fed5b6cfffa3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7fa02d01231ca9ba57896071c5e52658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99535823112ccfd05fb36035350adf58659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fdb3335ab142dcbfe201362eeadf2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f38348cdd30372ca88ca2f502407af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5c1075936314f9cd4de9beb833346662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a0dbb3a28819277be2ce85d4600a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb28c8b3f7f7b19b8e9bff3eb47a63664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26e7a50ec8eae218520f3a63edf480665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea072cb2a7b1f9e901fccaad7d5483666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7be16b7ab5e30ce3cac6eaaa14e743667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f2c1d92c91b04c74f0eb27a7db2da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f67c41000b23aefe88074d6bad6a17669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45253bfae53379036885167779ed7aba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ef147c21c524aaa6f311745f29f72671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55801596111a23780db61fcee98816672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b8cb9db18b3dd7b382435737be4dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589f927c89540eac7607a553e61ee6b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d880c342b20086c09a3f36e996f14675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e0c184f1e1daf9e4a7b92c6e80c51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076e0d61ea4b67bb29407e543e6beed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40496f8e822d6e0e0a4a66b37eaa86d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3ebfc2fb39f8d1e871eb8225d6c72679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ce66c393e111b8e58441d54b2b001680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a56415601f4e1aee803815f7c64fd3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565aad01cac18d709e05fdc8b59c053682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054c744a864ed3cd0b1090195d2b823683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34537931e49e5dba9247aa484a2705684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa096324429f7f771c0fac99d232e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4ed56c42e155e6559d7fa53abc32c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8492ea4e6c7bbc82ba7fc4cd656580a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90dae5b6715bfa89eab2de2933d8fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9241756de41f9a9e6ca4849587642a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f414dff9b145f429373c75d20211d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8369d90f6dd76c21a2904559a1ea18691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffecb31a71319b917827bb7b1d296a6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ffddfbbe2d3f2cf6664ee5acdff59693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6a9d31956ba5e5297cedf7418f93e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30bf10f06f87e867790f3c9cf25fd7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d839efff885f2101d6f8441b842638a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9900e82dab0116a404d5fbdaf3e8f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0726cf4f26dff08f4fcf0e29c63ca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2648cc0985f40ce4642b8bf885a1ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b45efd6c5d24e3ee403c789d2cb2f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58617538e8a36d75504e7b05a46a62f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ea7ca9c4d4c29a1bbb8d0230d1a09702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687f8a2912146e34fc516fbdd7e4254703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3750c6d1faaba62811b85f524645f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c8e75eb573a0af7fdc45106233c9f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298ae5b43276898d83417ef8b5cbcee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9a9731d325f155fdf0be4e8181c14707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e275aeb101d9136ce0a0b552fc8ee4c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc969819ecfc76334758fc6423b291d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850bff1265aa0bff7baa1cf734de856710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325e3a2a9a84f9a363019609c815f66711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefc9b8c280c5f33214618cb64a3f56712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2b4eec409c7f383151f6070f86a04713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ece850774fa96b64582d2f8fc56ef0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad24cae7f9473b38bd6f1d2bcd75d58715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4463681831c52245ee36a1f7f0ba8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda9756305b8ffbb8df77345d8b7ff3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0d72db4278ecd85275c7920f65ae7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0ffb2f534d4e94c82f6954fdc0bd2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756dc9053f95de975d4e8bc0fda1f52720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ed6b8bcf71a9448f9157c75f87d2a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6df8bddad7e77daa2aafbb66e2537722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d36af6c7081a173521ea542fa338e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b8166f3d9a2107e4eed1070f42273724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522d3d4e9717da31a34172378d6eed6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d91304250ff63e1feee8aaf37d418c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f648f4a0bc7af72a3d010b3fcfe299727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b63bc1d0b2d32fcfb33594160e1df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae38a5074dfb714c117b6749a52119729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fc713fae9552f2223158bae70a39e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fd28d3c9b45d3ad81684212bb66f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924b2a6ef3c3074c9f4e76e6b264c8d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0b2720311401fafd8cfdb64a06245733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e726ad6cdfb13933f080063e0f2fa7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb19093550109147d3aca33da639c90735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f332b19a386986b034c2f3b342953736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294e3b4565fe154cb5bc30a4949996d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc19b4986f5b9f6a415ace1d923c04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a201931e901755fa492e49c4304541739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb638578c0c489a836dcf8c14690637740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f0c3bcb376c0237c787091f6f089d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c57f744c0d66121cbacf5cf2ec11d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b8f7eac37d9d9bdea49bd11d4297b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073a8513ee7abcedabf0e98ef553e8c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dda1f4528cfc05b9a5f5a95ebd323745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82714220cdcc9c678baa6bd7c70237746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a00e8053799d9a0db50723393cc84747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2562586ff8328704141dbd1cecd56748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3809bf53789e9156ef3ab2f3cc3ef3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333456d4ead834ea1482d0c8c586d95750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3733cf2063dbdcc7716a7a0c5a47427751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f2ba31fbbc03ff1370c48f40607fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f92657610c4ac04887c87fd89ecb34753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db876b93018814a6799c5c08f5235827754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5097b6902e34a1dca9df032db8afb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3177d2bbfaa256c876eadf882e77c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0b6168f2e227c0eacd4a1cfc0e3cf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d60c757b7e98c30fb4565ee09b53d5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05616341963a930aede7be5115625be1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84278d2211970b59c22c51719dab2a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d69b24d2921ec215cf2f76c6b54b2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d2a8bc1ef5531b64795b361a0031a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3724ae9cf1f211e4bc3593c7447bc01763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2addf41d4600864d86bd4368441b8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ad79aac387724381637a3a0b8025b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd4cb6eff7447a5ec12ac154574cb8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44be520304dfa55b1b8387431d6fdb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99c8ec7c1b0973fd9bce0db6c006e8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d14dce830c42ce94ced6df10a9aa3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bad287fdc13040ce51440c0024346770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d20e3172fc712d10aef9a738850d1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249e59ec56019e17a648bcdeebfdd51772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256bdab8be905f87a681e7b94ea3cab773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdca78769ce76b5ea91b1ff8692c03774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8b23897eac238442d269505a78808775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35096a3bedbdf9f36a2caf9771c8fc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c29f3825e0a9198e318fd9b41a7d46777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b7ab4207663d8f4206681d743da30778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791764c1cb62c98fcf45439cdeb741d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74185f383754222e7860b0aec08a907f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902796b33a6929b1e8f5f51bd1a8878781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698e23fdf6d63000bbbb271de26928e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66447f276f502d53faff11bfe57a7be1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16edec22f04d9bc85558b356e3eff5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43368589486926475fc44e7b9095bcd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7eff52bc7e5f4f487075c14d033ff786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3ba08927666166b10d2eb523e71a1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f35ea390a9a0980c716002fc29b89788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6aea41880514b6b6c239fdf97daf1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4afe0f846fc5c1acec2d1709f06af790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3769ed0e303366eca9f6f1ec1b761791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1ba3999701a216e4bfe896494a28e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1ca4f1d18773f35ccf5f48ffedd40793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4342aa1cfc16eca1c7302c0330a76794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9c2af6ada14af9286606054f948a5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44393971a391993f4f1d23320f197323796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04067a626d46d137046beaaf116108b6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176106a7312873f35a7ef5b4e46b7391798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fe539b1db403a44844f2ab247b6d9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244393a7f10412bcaa5e4e60a4291e3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a55efda7d0fcda541ba2f06dd4fd1d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a2e1de8556d4137a9e2f951f430de802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ff9f7e474616f04adb0b101f7c836803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85213146a9dcc0130e76e9c8050c3a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1304083df17dae1639735c3ed577c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c98d584bc1130bfde17a135dd4173806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f2fdbb4d3945a70aa4dafbceb65b7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1abf9e89aa5aa6a1353dedc4f286f3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593ac76314969ce36338debbbdff0fd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a514da363206ad0bae6df0134b29881810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151aa91dd5114b005343fda2669f5f0d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b76bcc1205ae83ce4e8437191c38b0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c3c62f1df63e81b624af1442885c6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616704846910f26a5ec00e820a07916814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e3e60c6a716f002bbbaba66d57465815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159801e7bfb34834acb8b8fe0c759a6c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92057c591db40445c0e611ca18c1f45817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f343f9bcc5f50e5e9bffee6b6ed80eb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a213a35c38ce6bbc8d4daab89580f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960da577c59e2ef665f8e19c3d44b737820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3ce9db256d372fd950b46ec91e6ba821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02162350fb82b56884d974652bb8fd822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ac758aff26571d98e97fe44dbb395823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae82094b578128181800e0d6a70d67f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11f0a831b5def7f877c90a53f96240825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba7dbc2e24348ca98cfc3dd314d117826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3684b459bc4957051fef918dd69e739827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75319e7f32a7139a69ed232ab1239b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c096bfc3c5927f27d356a95e7e62584829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c4cac453ddf0b9ca22b8501cf5524830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f20117f586bc57bb8e9c457c75b6a2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef8cd9b74794f6d633ff6197dcfd50832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b59ab62682b5e052c335f25aea3ef833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbccc5769740973bf6a91ac282c94b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7dc91a68f377ef4ff660afbdb7bfa835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1c7d80c5362d40d918fc3fe408256836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90bf551d86c687eaed89d5bdb25ad7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532b9851841add652c304db91d0f4f3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bfd7fcf0d598e5a70c711e6d04d02839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9f35ec11acf22c1e35de23c8f4934840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7d9f59cc9c7c9b3c3ec11f7cee019841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7027826748c9078ee071a17617cbd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e16e85b679e2c17338b0fdc90f435843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc6df3b497ee2a939f1f3a82dc3d71844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3615c0d220f44e12be6d79647719fa845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d0c2d265becd9c204e2429304bbf5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6edf1d580a6f165212f33d1257f85847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55646461d18088bb430126300f8988a2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4262eea2f8535f40f54413f3e82d7bb849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58916dbb4eadb3d4aced1d94f26a4976850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa63601e3924e5fece3cd6d4041053f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84f2fa7a7324d22fea7f21c3b4ea39852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05a3343faab026109fb64d05f54cef853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48836d5833823f570f677a65bbdfcd1a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e0675318edd49f8d08685a14a4fac855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffea26288e02934c562177fced08d61856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c550673922b5c3d2240fe0e004a6e3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1242393cf084e894bb66a6e24f0c9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426334b5165226faa4baadb73c4e87a8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feee2f13a73bdf73e7269a470634c65860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787a81422e74d7978c44f3cadd8b12f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3229d7b3c1ebc3a8dd82f0d4229654862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cf5aeffa62f2bc712dd5b169d9048863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd521de5704cd04686072a188e939e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9083e17e7e7bb1693220283c816cc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c967d9b64ec27c7f6201780c8b7bf866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238846a20f1046888398749d86c3453e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d558b78920e0481d8b7de8849674b1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3289cad488fe1dfcdf110ae0fcbf09869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09dcf6d9d65b7bc9f0a12a866df65d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123313d97f927c425f3b9c208bbf66b2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abecd4833c2f5889d5a05064fd85e07872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165468a7ed69fb7cbc59e21ac27e83d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728f89847cbe66729a4aca12c9df5c6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f43c366ac6cfb2936edbf8dd24aaf875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b599cae96084d315957c7df67fe40876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3a7693850127b0549a7870a0e8ece877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc349746f2150bbb5b69742f99c3c970878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adb1ce0381897d8a76c8ccd36f2e54879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48a580463d83c96521f11e649c54f3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2045627063bf810aeb15fcc5fbd6552881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69411a7f67fe04567c7e1284f7a5a12e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626fce17ee49e870d9877c36eb549b8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795904ceee57b60f08b0b17254e9b409884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0644b3ba2bee4a9c93db6ab41fd82dc885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805ff44861ad257f9f1cd05950ead18886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d135d0e88b56625cb92fe8d25f08e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f1f39d4f1586084f179596bf74101888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094f382d406831ecfc190744f129654889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc618fd683f4096e77d16520f67d54890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59b0758d5e843f21cdc00d21aa595a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f910220a0770528c76f022b8eefd326892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a202e619b457e37c85838853f61643d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890e1419b91a0130cae8cd6060e15d2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5514550a56f066dd3dccd0f349dd31895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f929ccf0bfdeaabae534ce047fd8f8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2aafb2bcb24b112a39d0ee38a2fcfd897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258df7203285f5e0b82fa38e2868e14898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74355da606a087ab35121f498ad057fc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa8addf44538dc03e832b513df08e5900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e73e2ebf0208c5a7045d408b26f4b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63de2b70c4017a7484eaec60197f1ce902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fad366eac195727bd727fcabc2906d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c98366d01168ecd35fce1dc23bdd77904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1e161d4e70f2d92d3a6f14b05264b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096edcad3f43f0b969edfd07f36312ab906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f179777e1a1cb2a4fa644aae920fa907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c999ca6cdf2d8da236c587b5fc45d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5edd29b9c5f929f6d88fecf4c2a05909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c521d28f21a4b2d0217588d718badff910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb56364a865ae7135948d22c4e4e5d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b6875af454198718eff90b2b5938a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe8e40382b4b49f507027083c11874913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b894422cb044811ada48565e0fe8b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d479cb0611474ee1e5f19dd19ae5f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44116e702d4c8b8134716d6216000a42916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75770267a0b61fd5c7912ca2726039df917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7d0be247dbe5e86587fcbc6a20389918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873acf480155da6f6340b217ac2e812919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26554aea5778aced751a0abcb3160a36920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa9490c487af90089e631230cfe552921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e80596bc683068b8808d48c040a5b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef1b02b4ee2a905479993fc07cf6cc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89a27dd9c85a3573167de2e09b27c9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8c680310c09a509033674acdb1716925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16348864b58ab46af3eeafb4d0d22dc926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545970d1c5636f55c328d7ba1eb02ad927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618e253ad2819538c451820c70bd345928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ceb3531141c3ae29d1337120c8f78929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3a8e6343ac06e4ca15ec5051c2d1e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5190f2f39997661f06f802a716afa931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d17e2d633f726e5f82a45e98390134932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7372c32ec146ecca011bb4a10c5d27e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4463268c1d10fbc4ad930591f134045934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b2618071fcebb8c69850eb66ed751935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca0ee4be659c2d1c62b486e9a1c0ba936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5e211425f1081a6cfe863469c6593937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7efa6e9eab235f62664a3636846533938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99c5990d945b7d1e010b75f747483a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e150cda79992482d456944b9301a3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0518bd55ab83bb35495f5773f328df941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfb7814d71422cb2f2a1efa2391b2b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6b5603f205622d6e50f289dd8e4d7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dad0ff59dbe97d8ed34b5d058b3980944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b8030fa6de208591ef490b1b8c6c2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c4171c3829db52e7c1a2a3a40b41f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ef82493a366f4dfa30d3ef35d54da947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92580d8944d658393ccdad421e0e46948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3da272fb72d37b8a200656bb9cd1d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d15915696e208485936c20a8ef03a3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98c3f649ad30c17694d25cb1cf32e2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c25eef6e1b88dbe0465f631b05f9ad952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9f0dba5fa89a4d26e334760b5ec5b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332e300ab036bbdea7e30fb68ed126a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5eba0abdcc4ea303f2665d7ee0370955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f7dbdc255486106e77cf723cbf9a2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3219e7e0b01321a7cbae36035efd0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c06a22ae3612a563d7713310d43cb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68051839bcd6079801b37c526d068895959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fade76e4ec9cef55d46b9352b9494960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6e13c55a604e7b46ca17f39410922961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc712544dcb061d68eac1d81c5077af962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef3c67ed521286b970fc20200b6435963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b3217ce01e6fd66dab184ed8ac967964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575f405a82da986a88f0bb52bde86d1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bece2aa8554cca8172686f3cee9cd966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fa2df0163ee30c32d5fa783a1cb02967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf180e599d6710bfbd55bd143fd411968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717b061fd900da3c43212057da95088969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f3b196e0aaf3d3a2d2fb8b5925cc8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e684a670538c61e802fdded485104971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa7379daa5239124b73f0326b75880972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b025c3f0e7159da8508b005cd40c51973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a573b9427eb7c8704e2a925c6f2804974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e314c73af3d1185d5a1a0111626ff975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3e6c50c5cdd66433730854ef9e17e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ac6b1a8975768bc9f58a45327c9a0977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2c33a560a717e5f5cf4cf0ca6d1cc978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb0f536bcf36f0e59a726a6ac01d66979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003770cf56ebd10c886a41bfff46ee0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc082679aba35b04c809b0bd56aeaaf981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb6ecfa1329422d30dd58f94610ab8982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109a8154c1b76070e982b650fadb352983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680c8044fc2391e6e2089fc65b71a98984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd527378fe41e5ab642100c2e036f901985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e51b87d1a44c95f41c23fb0869e35986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05362e838a6500d8babc6dc5065be661987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9a0d341817811e43e4ea0b0bd2ec4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef33b25806b28e9a65ffcd9d6f7c2f1989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41ee90664553aa0eaf36309ab83199990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609421be4de9a45ad89a40b536fc924991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c21505a5873e9b11f4c998c09501f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471e8eff4b8d10eabd3376b27ce7fe2993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9a630fd51fecca5b8468f54d24961994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25600c8f8c894db23d1a08383607dc86995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4a12038b31f192bb9fe1d29b4c953996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffa8de538ee2dda87b377e51f73cbd997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c10a67f4ec86c3f951644f4f2af40e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb6d1093079bfa54e1b1100dcefaf32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc51a0bd9b33c834b33d94a9ae5a043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a37179487c93f2bb7001ff83fe9ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07b8ad0470e84377ae479e26241f775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca9a61a1d0147ca8bd417f9b11e5ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b72227596c5626b8cfad842353b3207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1047d0529b3b257ea7a3b7d91a72f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53140379320a3c86badfb83b6e8392499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c6d9dd9ac8499bfd62dd64a6148fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8d80770532cd41c63d8898e946afc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008562553075c5fce592872f80d001a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f64ef2fcb2ce20602ca53cce66e2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0be5cab6d5b0bd47e3af5975ced67214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33b1d639aaada7d3e39891773ccf2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11f6f304bb29c2ecd4fb0082e31c0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fc4e41b0e50a98f0eb2b4f2a0157317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807ccb2a761b9dfd3ffb88386a76a5618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea41faba877e7e9c7696b81e1821a2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f55c18bae9e54587ecd7d121ed297620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2e84442b317136b41ac33c8c8972b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db511e207e68977edd2ea8c65127f66f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613ffa190034d05f9efcc8e72c697a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3847aa2b099cbdcc9b625cadffa73fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca97ff4b042bc32d782a5b61b58e0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bd01ac60b36454a52bfaed400108026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd804793b5e36694ecb1d00d20f49ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d0ed84893b7c867f3ea9879442e1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c84e8b9d596709fb10f0e12e29c4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ee6750b638b9b0f2ede0c7ca1f61630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0cfe323eb1ab68889ab8d2253384031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83181a10e6a96db99c0f01297f0cf90932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c12f6b2b6b2fc58212741a3280d1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6667774c2c4289943b46aeae40028d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc7af4c0b8b758ec2691b857b9a6db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e79023fcc0f0bc45fec3a7642282c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d654bdba55ffd8ebc4b017b8aeddfe937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2f48ca3bb2112b0330f4ed5a58fd238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3381797ad419e4fed555a0c70077a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd105f61edcd5fafa979da0e7abf60f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2aee945cddc0c02b365dd89e5b5a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84543734fd54f6efc1ffeb64cb04eb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e147c0834e0fdf209c0738b0ac983b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de8e6c580d2e39f3248da2aa3b73ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbc4fdc98436c1940dbf767d8e68f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f448462a7db83c0dc2b71bdddf94846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03fff4b43bbbebeef30c300aa1903f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960a7cbdcb8c38ffebc6460a1455f9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd13eb1aee531b3d4deb2611acc3a4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c979f6cde9022921096bc77ae72813c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fe35cb177ae90fe7ccd46902d273851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38c545fd702a92f7f98c21fa1be4cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afdcd506abead58bcfb71229267b6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b80cd47815888b73c726ee560e122854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f7700c2892cdeb26f7ec0851a947355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3c5aee7d66b745e13c73743f261f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885755f8c825171f30468f35f826628f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34318c6b033d1da5d776264beaddbf7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926b8e3cc483b83819e1900c8027c8159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6acda1caeb68a748bc0edb981bcd760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322cf37b352f8aba8ef06c3bd6b55b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b362c27a24f3ce16dda0100c35d415662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266c7cd703ee84b6e1b54d9e410122b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9fef18f7571ffa248fe899cd4108c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd868e8f24ffaa90932351999b951865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b79c10d8e724b7dbd851d58ad423e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62a5bd56c17e9bbfe923e5e577c15767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95f0760efe847e2c00f4c62d1caaa268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a125309bba9756ae60793e246eb5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4f491e038b00990ea68a07cdc7a2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be1d9e8add14a0962679a25068a33c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9c42d027d4960feb1f165a1364d1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1683e7dcbd5570dfa589f0b931421d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cf55d7b1fb5bc65511636286a077f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f382b5d2070127da2985269a76eb6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009a4fcda8ce7be4b2f56c9da141d1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ed055c0323f3d2dccb404a9145bec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a19b6ac57ce3b665f4dce46b1ea4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4d32e2d0726505aa3c0e2c679cc9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b2fb40d6f6eaaf0d9e1984e56d19980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870404580ef1c42d57491ff2414b224c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f538166c5ae8343004892ebd6e38882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d86d6e32406b6c5bde49f61c1349683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa3a9615f43fffac614d97d1c760b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741c29a74a0b4b7fea871f0cc8ae6c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d80daa09078e17d6162e71307dda3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8de8b58cedf53ddd511a04a6f5eb187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3517ed14afe8dd83560822e0b8496288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b177d2054df74906e2db6ff02ee65ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114caca7798b8783b2e46340e22c83c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceab320112d8f15e127e6cc6dd9575791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f3683146580f81c11af0642170f7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac17fe3d5b6b7a88f795849b7284a3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826904e9b689f493d46a52f8664597ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125e2a3b0e21691e0566f16a73f4bf595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a522b936a44bb3bbae30cd261f784f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9468020c9292a304f152b41d81d4a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716b629937d8570bbaf80220cc38f2098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216b76cac37f0c93a79991cf705d37799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a744f18321f822d0832a74bd757d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74094d293b3789cede21e018eb83e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caca49032f327d55258bf336155591102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4a9926c67ff4c635e4c80542eb32d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be064d34adbf751d2da8632d89cc4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606227ef12f3a115f82e003f810074be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292614870c47ebce9f4449223bb89cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b0652e45296e1b79fce48be1b8e35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b91a7722ac0c87bac73d37d278891108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d38f1d5fcf82e8c60f1634f3bd831109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f47b0ffce3004f0165dc1bf564b8f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69a5f186176956b1b5689ca67c07b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41dead779d2ffaf0ee7682338f011f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783132cdefc42b39b67412c12858eb8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d2614352853aa2bbe2d78df4b82da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae09532c05fa6f40ef79dd813b261a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b902f4006564c8f7136fc28bc6668a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7285dcad24d3dba89ec9133a4e2c65a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396b7fb44384d1d82a2a2ca7f27cffa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9972b05471ee606fab6e7f96d52e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebab7a6438fb972275eee81b40aab5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8828085e34fdc910d8cb5ae04249c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c799c1a4089fc0c67230bc6208e9e34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea9c4fcb46497ecdc4d49b46780248123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbae651405313edbd823a91b7a8cedd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd7528eb7b526adb380d461afa6fa6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc554a9402cea3d96c6bdc8798a68f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccdc680009a02ab954e313a4e8801f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1ce11dbcbc3dd1300b3f46151ab4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30891fdd21305ab435cf0b5eda0e7cb8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e7a47ac3137402fc8255da3f21a18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3f5d818eac41e5b474e0ad1bc2c15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b88401ee604073b2fac817bdedc344132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea79d42d858e303d9df7e39f3f59ce8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc848d30955ef6953fba912f092110eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4597dc20ebbe063561edb0b65462355135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009091cbb210101392af3a7368860cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b1fdcf807947432e68e02457455bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65527bb9a2ecccd2bbdd1ce3ace81ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6bac433bae9f00d28948365d98300139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc84081e6547801bdf58a59876f54f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888159837a27cfb1dd45299047dae26b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773220e28d2a3e68c8332b9017994a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d22c496fa527a476c46966913d01d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621ff68b407c7b2185ec60526d05260144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f41e99aa20d7a1175cc39a0afbeff3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7297ae76cd1bbe64ddc26333eed08d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1036443bc09e4fab9ab34badb430f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678eadd198acde5a4dcd8f85bc4ff47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a3793d7693adbed6dad757bab3bf1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64e6bb14ae6ae769ae141dbecb3f84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117c72b2acb99723fca8cdeb65ec5f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320c67517c5351ece89f59c7608b037152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ac064634e662d1644ff7683e6d3ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af552742493a1c1773f178fb78a4ed4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160345ec235e0e4b333b7b67df62892155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430f1476dc84f15829acb3c69a544ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1d1d06f98ee92081116c3c6b725c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4597ec415798732a041bf69962a208158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ad47d13134cce116ebc03280bbc5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329131e6ee09d8738fbb5eb9372427fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880bf1b884dd6ae89752455e42f5bcc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dab52f103b822de43c6470b8715a12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebd9bd143c7587320346c0dd0f46ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad60fcf85842cc9b88b7c963fae383b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dd71a015f9593d609b9d3221962a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5eb4b011db8d3f99bcad0e90a1726166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75023d757baaf057c842528fd4c937167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9da35caea204b49b6196ff97b27aca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eb0c69c6818600ee74eeb03377789169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7315d90ae17fd361511b7ee41b8dc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687d598d6471480e7176256773ef619171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549f13d359f9ba577e650fce0d80def172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9763f1d5e2f92b087e91ff43b6c765173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d0c14123266adfc7fe5dad57af5a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283bb477731b8cdd368f6ba27efb48e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f517e68d4714b7603c6134d0ebb00d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9db925ac266e9c2fb11d42e80939e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd57a9fd6d50923837fe8c3d70fa3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc64f7e3306074c4eec81105cc16427179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d26df2e358afffc254e6831203db6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feab79093d6eb592414dc50a32a0ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c9360af5904a5618f6fdef2470752182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cdc1047e20ee4733a9d30750da18f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174c489ae64d4bd9b179bfdff692dec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46246a094606c02d4a018cdfa624ee4a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9065d72ff2c1d8975b015aa8d70322186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a012465aa56af9ee556cb70e8510fc1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9a2469a20b3ba25797fe69d0167a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa7e6c54658a2bc3e35eaff2e36465189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223095b780fcfd4dc88de81ce4e917f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45d713f9edaf64bfa871071b202d12191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3a26a656928293e11761b496cc4d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2a500b6fef38dae12550580c8baaa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdf16dfc69e0fbe4116a66f03b235d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde80cfd18b90e31377f39bab97425e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb661c18a76705235107f522d8ca5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ea055a6aacd1abf83a265fcd158b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68912cdb991cf3252c9a23e259924672198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf3b1ce6146ac40c69fd726a1b8c89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550dcd60c981bdc5a6a22832223b8ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857f754d45154465e358a2c0991a4ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74114fb5871b595cddd8a67e43fc52a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38b2c33a336e587b12e4706e766b23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637dcf8af465e005b7d38dac93b6e4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b5eb10349286f0c9abd22326d0731205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af9b417eba298bec13fe9572bdd30d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1d9768d92783d939d44f7097987a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedb8287bf8f3c7d4d512d36ff3eba3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2d01e98f96ea24c6df2df52898b99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42858962ccfc672309883853f1851f4f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9be4495194b7dc259438847b7d2c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec93580f66afaf6ce98fcfd11534a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9a51e19ae46f16851dc1f37c2f967213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a23c16a6c9a4e04ca5b6e5caae037214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3a746b1ec71ec040e99372b848545215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6b15c5a37077ccd62666826a4a017216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5d246a45a3d9853780ba058c138fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4833ddde97fd4980199cbfc3eb00d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2309fe6f929288eee0951704cd824219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd690b61efa746c5b29e2ee7dd68ec8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81960ea4550e34cbc50488bdbee0118a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5e5faab92e0e715ccd94291a764e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeaa22832c7237c1028535e3f4d548d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e786ebd1f5bb7560f5315ebdec5ed81224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03ffb7a340bb1e5682b43bd217d77b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0d66c18b6b9c9792f14f28c7b7415226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba43437957da3f5be16dc9d7108e50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ef302e1576bd2478dea8804dd3da2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac730bf4072a249f9072f1a6bf133cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fafb8bc108b5576cd22bf023def10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7e466275aeaba5c793a767f5a7fbe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd61efcc95280c418315fb6d4c78c52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3ba814f38c07ffd4cc8a1ca3a1d30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4af45020608203094c71397b26d60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c7268753e9d1c988715285b881cc9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482c28b6edc98f740b01ef779d69798236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9a147ba81b06b6c6427a6abbfe0d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc68455376584ae5e78ddcbb505ef17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de010780833a450a3284db5abb3780a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861cc8de4b1e561706e1008b1fc0eea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c066a64331b56eeedbc0122f506913e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b997c4d4a84befc056e5b05fe236c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2e808e3d371d810ddd03ee7faa6f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8e3d3782f7fc235271d43601dfb97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9bf99df424892a0d483cfe39c2c52245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dd5c0b365e1ddd6a5815e427f1c56246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a25ef17b7d6191da5130ee8a22a881247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41ff84606be52ebe3b17fc0675dc64248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da2cba2668f0f94f2e39a6729e19ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825826762cb4561815a7e63565e5e2d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5a2430dad936f6e053d568616ab1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1eab44197d6c8777e58e453f09b63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fd5b3bd809d9961467ca9ab85fd27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312ba4777a7e32e51e6fe85dc987abc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07854006a3a4c6024c649350f6ed16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c266cbef4c25f301a8f3d445094da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7543072f30ec551c7084aa0c0d21d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69481c5d3e6bcaa08ef2b848c69b8df4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29151a37a9e30a1241120f688d88b570259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fa690b43b4fbadeae0546031ba875260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823fc7b09da39ee4a0213c104125bf5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980546cb329dba31cd498e2418848f97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de6d178cd292849e58dd93a1467381263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068dd12bc566826e10ad9d01d9a68ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09e532509d1505c752d976787ea416265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdd6fd9f417aa1052c123d557d0c68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab896c27fa1f64986a3c4e7c153e4a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba7842eb6213acc152117d524367c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188fbc76c0b50a3509ee660a3830c30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc598c5b1baf7edbb4d986e81f6a2b50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625425c7c8767dd07ebbc158a19662e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e14af85466957065efb8ab5390f44272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140169f2967ef25194f9324f7b13e404273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c955ad9f392fe4ec9c388bedfabf4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f45dff8c82bc8aa3de961d90afa63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75692273d1afb4479927778610a808276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29204a23a04d1a6a10bbc21a298cd67277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09a164dcf1b485646154fcfa1f3d5c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1977bcb5959dc1402960eeaa1acb411279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54ef776690c0de2defe267db406821280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56145f5455e3d98875e70b330c5ebbd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964cf8939fa619b0e064e9d91a29a5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee718ce52219c971bf1463bdeab682e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19340984b8f2b560cf44482bcb6559c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8081f58a20098ef5aecc14212571022285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8f6a4a0ad1f3f2b1c3faf7d8632c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c0d5b5b179abf6cd56322391642b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7518b975ca6cb75439fea504a572f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a25b6b6d03985cd9807805fa548503289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181f425321947dbe077ccda323094c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60aabfa8b788538108d6c17e6bde11b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a5cadf4c6323db3705b92058e6fed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961c3d46baee8b0fdfb181f202816c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a12a7b60f035527cbdd4d95775f5d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fc35ee099b24f5122db367faa77e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9673f4361b81b988c7733d73f610c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03e833b65573046079791a3b192bae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c35fac57cad711c0055fea5747cbe8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81b8dc5add3a84bf0bde2a28b15a28299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce4ad23b02280a55bb482098b0f6c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42897269d7a8f7b3f7fc9bfe43677a45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe43945d279330d348e846b2ad7efc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e7fdd39a253ec708e0e8874bcd8a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33202564f8b377ee34c74c5a04b90749304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaae55e0729bfd51a884f69d99a35a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5d05742eb5964850bf8d320be960f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052d8f6032b877297841905802d9294307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03751d111b6eb54ac94e291b6daabb0d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e8b0cee75c52b33cb7f407e3ec246309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b730e0d9c6f5e0f624d400c5df96a53310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325214d3784130c88d8a99b88c4f9987311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52efb1f0758d2a17e96b81a4caf5dd3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee86148a55d593e377c5dcaf728a619313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c01994cee27c9135f3ebae2b6d5b41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c254e05d1843ad507ee144b7b5e9b4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b27d48b206632a3f80458acdd98cfe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab211eead069ffaebf928d5ee8cb1de3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223c78dea3859d2dae8be3aed28b8aa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dda904e3c38898d3a090ad6643eed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654305eb7f16a5e36619f1a6a2d71fdb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0cb024701f6ae37b6c1c12cc1f9df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ff7b8cb462813e1a4cb85f21e1d4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88440d70660e8d90b7fbb829995934a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc875eecbc86ab4c820b75a531a6b468324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40721b221fa9af81ac6e068446c252a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b4471d2077af9fa9fd9d3766070bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722bc92e8d95ab9ce87bae2ebc8b916327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441057ea72f22b2678e9a17744019600328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b59df5560c6d81170162db721adb10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be2bbf7332c5cf9e281e825e0169c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef531a87a64133bb97a58598b7aee66331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33f2a884300c449fc7d0ba6fbb9b6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d69f4953c2fb5fee9ee184735b2cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c64886c7fad851d55d577e2f7ed84c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b8ee3bf121d62012fb783c102cbad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969158811dcaebe8d5912747098c7058336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd317fc064370c7d546cbaaf75b0bb2f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853a00d1a16fd9783eed03d7f79d262338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ade105bc133c53209d922af9046b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a834a1652a29263ba1313be92572db2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0145b60a3bf7d01919e6e1e6ca70f10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844410a94b0334e7d874db7d1caa943342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ee84b2f626043ee67904120d0e3dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63fac4d11c65fc5340b84c7d9bfc2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0e466dfb7ebb2ba753b623da577f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b17b921158a06a102cc0fc6805471346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e7e760e06d078276e0f46e6f78c8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b442cfc1661be6399aafccba351a06348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac36d37aa5330a5020478db79febc2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79c68ce511046e926d531ac699058c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0b9764c1816a707c8eaf16960ffc4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9716adcc8abb472d266cce4bf04a159352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffd9e8d3737958f9cd9582bde072f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2150ec832a4edfa8c964df10f6f36354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e716db9c40bb6e014676014ad96d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03930d4dfed5f0cb15cff07c760c58ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1208c91bab9738c9d0b8fb42ce671357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4338767cec2ab1e42f41e0f6c0cd6c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963295820b501624a3be94298697a5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9be7dc9fb49dd5883e385e5bbdf74f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059c33cf40791084472040cad4527ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37c3803f6023b0008683c7a1661f6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b964dd51a026fc77fc9e5f973be802363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ccae7ffe4196fdeba27b9991cc80b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf77e2c058cc4cc4ddb5c055af647d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22d8afc0fbe5ffa5733ec603b2e5ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c121bd8010083dd6964e259846063367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dd68c559fd9ddeea63348ab9ddcc7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75544adec1f6bd7538b17aecadd9dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634c71312d6ea07137acea7adafe626370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125689777e1cc20f4d26fefeb50510d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb78f08bd671f78cf52f7773683535c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bc67d5e5c6b2dc1ee2b3665b8ee67373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7181ef68924a9b56ce71ad196515759374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bc61ebc57d79d8a3928324703c15e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f96762df04f9b85d22b646797f921a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043231525d75b49db7d56746ede7687377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972e49fac580841e63533d13997ce7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999883b2faed17ffd38512109dab2ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b173ab2122bebd33970ef5b9aa830d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68f38580a721748be4d764ae183396381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d85dad4610a69284cb5e111325fd50382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3231aced1a354f086e831e549865206383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a096c364715c7f4dc24e612e6eeb0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d5fb25b678352ef437d04e1723a3f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03c5d4be114c01f48d3bfbbd0070ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6a765a7ea54af54edbc6c40857087387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da5cf2ea07ab658cfc85c7cd18021e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609762e36409b82777a094c110ce816389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162b6b230ce2658b918521f3469c899390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e0f48a9cf6956102cc441a02ec063391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0584d7b2ee62caa4fc2a2d94370f0c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb6b4412a4ec18028e45d879f2bd1a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc36034c2b2b2af836469b17422d4a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d168fa627cca9c7538290a3cddf060395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ebf24fa9f7c24e2bf5b49552d38dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df5cd9097f2a5f781258efdd0431a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d7585b8d605685007c58f4e718dd3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b2c03dc1a0d53be350d31aca780d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906460a417c037ef5b1198a7217b11d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22858fbc1f14d2cd0887d39d0cf741b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d7b5a7bfb6f9da2eb61907a03e917402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5821616d31cbe6dbf0033a9897ea6b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10454ed52a7c9873dedf4e6994033b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ba5bed50ab82a82d75a556fb889ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525e953e13b278cddd65dbe2ef520c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b5a01d9fd4d87c64bab60a667d1a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefd266cac2d302e069feb70f96fac0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ed96a5a7ffe78835aeae104554d8f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c3d9f87dbe1ddef420328b015ee37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6491fe654963e6ad328792b3b6702d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55be1b056ac3a59ce6274e03c89b91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c287a85dd37b2ce6f9cafe298811c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c48bf6cff77b3d7ae19417acd54e1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e5975414b7b2cbbb8169da272d8bb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb86f73c6dc6a57db41a7d4e968c1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18678c92a0edd0ed64aec15954c8d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd79bd02a78590bbb91a15a271e9e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807192f6c798e4aa5208822ab0c90dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60921b4d67841d52c71e1149c824eccd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c0b46c36bb58d65194065c8de6885421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9936f84a8627a836a95f64a561e9b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e89bcf74357b5f944df460bc1e18a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207df24e5e87e361194ffa6a4fc0199424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d9775e80afc7de2ffc809e2756bee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32b3bc01063b5d277444c919f0922e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0257644f6f23063cef638f7fbc1648427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad750d2851c4783a0dc0515d0bad0de6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dabb6c6758f22f40ea1c7384f58c85429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168f3b77ec00a00c4b98d21ad3c24c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5493fe4b599e31e8334d682c8bf57b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db57819c67f456b2b287cb821d087e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92da61eca831eb548e52a15227ba047433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf16137d553a36775bd2b35d22e1cf1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da069eb60353fb6e2f41370d50a3e917435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad858bde6c9e4de472c0042aa2a241436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431fc363dcd96802b98f359f0956968437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c71fd7cf27a96d7ddff56b68529d45438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2301f4089ec249f561376ef0db98a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52644f11402ad00a6fd62e9448fa9976440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57d3fc8b16ca28f600222f27acf6b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffa0f3ea27065315285cb3eb09a21c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46af5da250e6041adfdd75544e88130443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe66ac9b1dcf450384044237baf3ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb622a9a90d88d5d06f3fec809125e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6e352f39eebac4c1f02a123df9dce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e593fe4cde9b3d4400cb20fbd519b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44a9a1e0a48df1e66264450b7aa4eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3282b0d8f46fbecce140b8384dcb1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0a2a4130a21de9d5b07d21bdeb291450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119bd6c1c789992a33c4dc3ba7a11ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3823cde282c9d9426f92c4519e9cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b385ddbd97ecc484b5605be705afc1e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb96fad2bee5d3b7164627a42cad1c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df022d5094d9ca47c13c7c9cf07c5734455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cffe5063793ffb80f26bccd030cf73456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d5335b5d5d54bcdb2d3531384c0cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0154555ac59b8e07577b0c19087791458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572a312f578d040c9102ab676d7362c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a5d101324ae25bca6cbe30b63a4ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f626d871c4eb5935a28f22b5b8f0c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e75ea304f6236d75389ae3806f720462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7bb7511a32da8185ceb902632596b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75678dabab282465485d3c2b21b003464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c926a28e2b7eaae8dc27627ccc6612465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d333ab270e9f0faf1f02c142c4a259a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9284100a14869838dfa7aea5f132d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd41a0708aa1f137daa056382f0782468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc2a52494fcff076d58c55b803a88c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360dff0a567d1b87d0ef0112796c7a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cec3497379c65b464216698eac197a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9e76a8ef01a6b27736096c0a195dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a80a373b92bb71d7f2c769ee092c00473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ed4afc8ee66fd14ae5a053b5be258474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2b345043a8d0aedb3f3f1942ae990475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cbca3c7ea3d02a1149d9755330e11476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ad368344490b964db299f6169c8c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134bc8db845767bddda040a43d55b85478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc33789d0b4d0ad4e3f3e41cc80086b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afddc495cfa05751131a8d7763ac253480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70026f6918decc5e2a909bc28475468481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c41c89ad5b7ac62fc4746e8b9bc7d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdab42517cae977ddb6a58f4ddf1b0b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ceeb01b9224326886dd3569b43013484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fbff020bec448f20e02147bffa462485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347e9036d397a0949718193c115b7c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3abf0e57dee1cef853648b3e6ef0eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1659840bd02b28296133bdcd21a99bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed59a13885bda5cb1819bf4aacef4c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4684755aca4180c3fa4cd88114add88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba97ceb0fbe3e2daafe6e8d05b18a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4b17c013b8d67b73904235bfb053a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51047f15f32544faa33f54c3a1c48533493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c560efdef7f982e6874f21ffb324c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b353f3c4fa8ebed995edceb61c79b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b3665343aa9ff187d48d3ab6a1bbc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb7dda7cdaf2c1743ce91df318966b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6b867afc831254bca065c50f39a66498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666c2ac0460f7bae03b01bcf24cf83f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3e1c8edab3ba29041cc8744e604c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3cf54cda5fce1fbba077765b1742c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff569339d39810c6259123270f1a3aa1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f064335dc57a64821e0c18ef8135587503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ef492cc269b21c975322572859831504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779e7329ea5a137d98f1765b1843640505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0fb745132da855ea6413c6d078f52506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332034b305a4e5d978dafe8cd88684f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80438d542e901f3107fdc5514f064f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c95cd880700b0e79e427698a130b48509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ed2039a4e0e3cb26739be019acd16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1655268cdce46c65acaaeb85974619d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb7f9da4a7bfb09ae5b5c3b6949544512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b243176f785fa5bfddef8b67b5543c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6beb4b6b94a55f228c6f606c336fde514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fc216bf77de4422b4dda6abfa7339515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edc089cc0bece2ad2aab9acc3947e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108056eecb540e22a3bd53843a8bb63517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd134ae4c80552b84ec961958800a2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713651b1eff4320910a9e5561bda547519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def2b1b8ef42afe67b4d6c40eb8ac94520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05072b3ee247c8600464f350c29f9f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451f5f881b6aa4523dbbffb3b133411522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe914f9d20c29c221b545d08d31d67f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20c47f39e023b99c70206084beca58524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1f864bcf5f69bfe2cf24f1e932552525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12374fb9a1517926de1c3df8f28641e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b33a310ec4cc87403e7f226c8f437b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bd99199dcbeeec78d48ee9691705c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cbe95f80f4dbe7722c708f53542e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf71beffdb623c3275da75603d0b6c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7728811307cfd7b037412bc21ea7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff28ea1dc7e313174dd981715b10a83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc4446541e437ece1b016e7e928975533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2482b50d61deea7c5a46ea167f985d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b73912e6af96760d23d903f2bab57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f8161a0071a679664f5f96225b5db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6988c59ea81eb340e3bac0db5d99d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ede98d84f626b470591a50b072d3a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f978c2e8d54cfb20dc7b8f94f0a9799539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc330a9c7b79cf66ed352093c0a37cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f90c8fc3d622321e9ac6a88429dd88541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84da2666a10dd6d53c8795ba88bcfcf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0592fd2b6f1f9442dfe20971c187d32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f7fc99e89da960b03a643ff342f20544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a43666ce8c0d4b5fde36b1d1cd5ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160b34043111217490caa206b63f7d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbfbfad9e955d70fac6657d3c0203f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6df878380291281c3a96a4f9c3dcd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee80dfcb3671b9a6d045740e415cd4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaff662d2e8ca342bac516ad19b879b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1bfaadf0a908a9793bf17a309a828551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb575350f8240eb98017210ba5f1ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78243d8e627532a2d7f8b8f97702c429553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59a5fb2b1b2a90918055a446cf4b6e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23440326a1923c2f0b8e893f20fe10e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322b11daeb2541339b01a1eeabac1b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd35cba9fd1732ec2c5e9fef9ed28c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecab054aa289b39e8cb086ae76b320558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc2bbee0bb7bda5b1bb0480ac26085559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b697f531765e10005c06b9732086056560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b37c28341da687b23770c258e41acc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217798acd371aac3d4fd9d21524069e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12856019d17d90d924519077307c9f36563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53929e466d895dcd2273bca09e86920564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcf6dedd5d4b9c00e7c7ef9b55c720565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f532203b87ad7eef6323f4372efbf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473af5bf312ac4c54c8205476d1c2c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2f2ee4e2d151ab524d6e7cb02a572568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3736b74581f13a77f797ddc9501ec7a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e39a1eb09d5f466e89de3569d90278570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82db387faba56a53aa216b62e5789a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee73bf2ddec9ba6c2614c6a0b11b965572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46f0d42023e5f54a675bef8e502f7c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470750b864beef929546d107249a309574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a554f902c7145df43b3ba69a1d70968575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff1aea01a8216fdf61eef396a0810e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d724cfe6faf22d3a626740fef16921577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45acf9b178b8010d3bde23e0bb00e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508410b104497bbc3c214abbbd52878f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80858d3cf3f050401fd8bf5549e5dbd7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939023e5db0f03643dff651a6bd21a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e62192523a1b5594d1f9632f18c21582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266cd45ded538bbd6fb0cbea1c6cf21583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1948b7917f5f2549493b9683b8b9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c2b6f1c1d46dcfc32782facd331b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1de9cde1ee052f27afc06b19955d29586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453a3662e58ec87db27ac757460cd74587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07e01c75bdc4a148a908eb667f17de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c875455360e8de58e0c5bc583320af2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bfbfdea6d4f75766446ad806a6ef9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a7437c48b65fb7c6e929af0eec521591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01781762543e9d6b8f8d9af66ea7f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eddde91dc268775e2a3af7721aee12593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3aadbcc568a461aa788aa755ace7c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67950b68181ce3065506632f1f4d713595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01355d098d7e1e6e80a0ef5f63b553a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1756088366b2b645c6cf0cd8081f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da5306dab5ff380ba52fde0eed9867598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f219bb46bae09c38d465077dce4e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ef5c1d79321c82b004e4f92413188600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84240b87db89d23f52a821b10e9070a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37fb2e58cf4e8a72a3188b15f54c5f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3d5bdf1b341c9617ede27991f377b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83732149dcc17ca082349da79d092ca1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e446f434c3b78734c1011fd563292605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6014dfe8b17e8bf5ec0abf70bb7ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fbd35c1c69ba8ce72230cb6fd3a59607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4f730bd562b69aa1c543802f54e1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f6c2e97f4578ead6175da6f427e24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925db8f3a8d78757f2e4101bb3aaec1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe1e5862bc871931a1888cff937250611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772aa5a98282c7f08a40ae4ea4570050612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9ce4d3c9ae88edcddb137cb7cd5f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d215258a2db0b8d0e1b81dce80fac6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f07f1ac36ea423f6ccb55675ef516615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022df8fac1ca07f3c727e36f73744395616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de7d88d0922aab0da61df39a11977a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1400c8648f950ab1085050efc6a538618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b5aa0c36b6b2eca5cbcb692ee0b20619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bf9f0d2f26bcbc9844aa80cb55e76620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bba527c9df5af3e98332d95ffba2d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefc699492900104efdd04d6c6a8b27622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511c077c1f5a3cc36fc75302419efde623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f59e4ecf9a420de1001a8267c4e13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ab13c06b5fba80688df9577b4c146625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e308a0586a355351714553c37661201626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d69d745ce7700c38fcda92139fd035627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d2b77bf5978d9963b1d15830d0c12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f51e7c6f1b8a4c3d96235a16d05aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab03c46dbc50e10104d8bdc7eb5122630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74489b2f55ef9fe75314a52018ee53dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7c1ef4e0a504fe2036c4299ef2dfe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b41ca495726a76aad6acb37f52956633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd89dbcc8ed9c5fada1258c54bf347634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5943aeeff1b8e63bd94c043aea5832635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33585e91a8d46dd0f5e0374ff9610584636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ac65881709e29cd40d0cea3c5e741637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ebb7fd60b7e02446931e1c00b12fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c55627494a311a8755826b9f93cae6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffba0800e9eff794284d0d2592f4949640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64235ded12e99e500ebf38e78fccf615641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bd4b5f73831f442b9cb3edbad3679642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf9b46d5a93107a70ae41abbfb3cc0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50041cb863c2b2ab7d90a89c185a35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333db742c1c0559a0a83bd0d54149c2c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e94e02095188e79f080fd5ce1e968646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee17808fb36c0ed322690ad8777a0b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7be3d1ffcb42d1b011ae12421b95f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08b9d6d7c0f331daaa4ac0468a9a3c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff3f0bb9299909cc55e30bf395ba0f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d83a531bc1968ec1a82a0647744593651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357b8b244f8b4574086c09a6259aaf5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8cfe75bb21a8316eafb5b3691ccb7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576e2910c342052efa64deb2869c8a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d103c6931ccd2f4ea5266fad3aae045655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374dc3e4cb69efda5215d70581f668e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0c11fcc948e68d9d39e7304ca83a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869cd42b9b17c3ae5055828a8aa2986658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ee821fbaf18d8f80dcbaad99ee9aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d9156c6053486853711f08ed95869660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96698856119008020b922031c845555661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afed1d85022eb8aaa42c82708f7f9dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9024f2405a66c0d30a0f1eb6d135dc6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2816b9461331bd332e8e432329552664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568f9be8ac1bcc6e3f2945d196bb4fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0d6e4b9712e8f1dd08428d4df49f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b504c7911ea591071d1428731cf79d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155ef507851f6814448bd11e0b07def668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1884a00af0037d7d87f2d0631075c0b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5551bc297fac5599c4077e3127b2c92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77865310d156306cb75a4f41af86c4fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6eb6271aed5caeb328b410bbabdfa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2bcaf734cbb055a3f05cd1341aa4a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91056550fd9b9bd1ebe3bd8af7d170674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d41b0524167f4123c8c16ff6c4b44675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf2a80f3cecaf8eaab8a3b37c017e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d77b5da7a2295544b8acf33dc1bbfe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cfad4b8add06bb0814032f099b788678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63ed16c96b61efaacaebdef6ff7b33679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d8860752ad51f2aec50c164b3fb1b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5cbbcdb7e5bac70fa73651c07819c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98471d199423664ca85aee730d0be2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88002f179b2edc6a515d2f3e77054beb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd8f33a4d8cc95fb48ad785518a7bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73b27eb2f368881f18723ad0e9aeda685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119806eca41b8d83e5ef1ae8f295338686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0b422a1bf791658e91a750578dad4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996fdb1fcb26abb60f14ad2c33a32aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa9eed6bfd5afec9d1b690e4bb70b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4fc7398d719005ce4f47c8fbe4369690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a55c8ecaff1f2c76d7249e07205933691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3dd1ca934825036b9300f3428cd3a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d1a89fa02974aae69a52a11d83d7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d47e2e882313ddefad17777f7b3ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e33a5cb3765cf6306187d161161e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65501c058ecf74abaa4c60205d32c87b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb332b4932f9dfc5680434353070cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cbd76be66f78a14403cda1ad37bdf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a40623376fd1c736ae08c226b8bd47699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f0c5b8ab424fd85e04da43601f1a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e08f8e5516662cd5580c72613d002701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45082eb09e40e4fa81b84002b759ceb6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dc1e990f2f95d2715a0b2b4602944703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff18abfe1a91a69557329bebb04e82704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cce3ed9055111fc6ff1f275c0513eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82afd6c16299d8f0bf7a9207aad98b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7ed632800bfd77788b405084917b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9d42c178c997c8fe73cd6c9eff831708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb711558b38d1a9158e48b018ee0c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a21a82c5094665433b31beb977ed6c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285037707079fa8fdfd82ad3d8253608711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849860eb6d307b4ae6e50f38051d98ae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b3572e06b48e952a4bc1cb1394293713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6924d6efd1621dcdf0ae544732ecd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e73321ea01335773bded67407b66da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6eab0c96f5fd1f2389ba62fd1200a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acffc8c51aea698888251b50cb13c82717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2680b4cb6c51e84a5e0df45081dcd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d8c9798344537846b3b5d2dc23f40719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053541be5b29a98e191489d4175ad2e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01ec88ec2ff0881012109ad88fea03721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb278f0314a1eba240e9f42d327365d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3dedfefb5b12e5c7bbeffa1b469db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eba461079d5adad01da49eedb813cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87673b03bff2456c5b9eb2ab3439678725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7280a9a1317ba3f5f3900a8b327cda0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f30f3710d6be873cdba1b75632aa0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3b81e921a16e626e21ac8c3ac8622728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74234697a8f8f5bb516d162492af75729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fba13fb6dece8aa80318a0376a939730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb76bdf5248d195089fa5b822d08927731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e591ffda0f5f792fcf208e4cc4f27e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab61aa80599695bcb68435ca016faa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f94b2f57aa1d6f5624cefb3570c0f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec7079b457e328f8214d8640bca795735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a1cb347da29c8d53a9941d593b186736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e01affcf3e5273119eb17f9a5721ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403eef1f99b5cfe87ea5b83159d33485738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76dab13d6a9dae2a766bda4a69857c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5976bc87fd9d1468047f161d851c01740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029109fbe31b43455502ec8fe2208998741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42087fedb1ee194cacbb54d7a8eaa8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004309c940980710cb690bda0e43f00743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342df9a739d81cfb9be28dd5d94f0704744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefa85f7c87bb0b223298a01aad6bc2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe79b9ce9aa765cf37242ab8a91698c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcf7f5ad93f91032a7f4abb8261e62747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635d2a7ed6e1899452a23b0a2eacdc6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cae7d59f92959623ae94dcfaebf93749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e364a498f0bd0dbee051651f71b4b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5da0089acfd155852153859a0973ce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3263a6aaeba73cb644b34c755cfa41752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836f67eff3ca6ee98b6931287e01ac3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad419aedefd61339fd3e11c6bfed81754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720a5138153d4170575c3a87685ba74755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff97b0590e6b8d47f10ce33cab95cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5967a4a3fdcab906b930bdc478d201757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5422e33176f895552be48584a500a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f80494b5eb514082a2ca0fc5e870f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919176b3decbd5950cd853b2a359216a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8993dd6cadec1d6654ebc1e7d1cdd4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b4b57f1d29f888f5922d56522fe43762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710d99d5f4a6673e59379d7ba277aff763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d8922995cf4e993df04f0579e61fd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9970ee0d38352a3835edf10f0c2a33765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9e8b7ad24b01570c529b7064a9ef9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6cfced1fa7f1d0775fa4c982fb7b2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201de44f0cae6be0e94042ef5bbfd8ee768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57aa75233767bd2b3a688747e64d62769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b2e74b4fc825769a1e7cb71e9c87a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45420bbaf97e5986b445f2177e856409771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc8e92b2ace8b065327808466b7adf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe6b0e46a38c012b608df3dfdfa26a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc48c9d33dc5aa9bf82a9c2b55b7105774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c213d4003dfcd5ccc5888c7b2320d98775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac209933c7e39b49a17e59c448a3d89776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37f1fe715cfa8d102eea3361fa017a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e1d2d8bb0d574a3016de393ac914c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e3dec573d1b60b70fb3a5a30ddadb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c44cabb60476b07c134ebb34b7743780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31d9625bec9b87e907cf7eb8cdce6e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5641a503f72551063963d17770bf2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfef15fcd1ce432ec4a995da0167ac1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5e9249efb3b69d7a2fadc7ded2855784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9d45871d3e24877402cfb4a771e07785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1300c9dd9e53b28e21f0a1063f0f3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682534bda08893c64270ad85418949a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24812e61dfc0e4bf3ec18564c53d6c87788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93403ab12254cb12a3487efc001600d2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21b89bc75db966a7c470b29773170b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e8dd753237003504d61e1b2a7dd8f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280aae4bc98507404fad06c439fcc93a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa7eca43063714eb7cd09d774a7651793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107591c9397e0eb15f6fc2fea56b0595794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71be6ea5db97554916fdc6a64d3426795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15a8f57004cde9754ed0a0025e4100796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d1189506822858d5575a1f9fbc5c6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd5a9af2647714487e35ddfb9d7e23798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb93170bffa1aaacaae4f36a9e6a6b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924bd009fcdae52c8ed959706f19786800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d0a5358c1567f4d4d56f6d29596e1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea850c8fb9049ce6dbc5944b94b2c557802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b350fc6d727003771f99f4d9a449b1f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74d4ee3afa657600fcfad3df4dc2ba804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e351946ea903a245c9d6375ebc19a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f5002752df260fb6ad4006a622012806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2597dce9e1a6f24aad0e0e01c1aae807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16848a15318fe3c2e91c54f55404d7b8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e5a49c1b6cf97939fb4e179a7766a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973b3351b3f5810e8626e964c75c18a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce109068e2697bf7e4d2366955102c22811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4a3b3ed3759112f3da1045f8f7d88812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678965913cf50827626eb0120bc1edbe813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb4bcb0f3ffc1bf29a466974190819814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae20a1c5506a0fe0336952e26d1bfb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dd52cb83bfb5f660a270599b4de43816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68a80e5e5211feec494488291dddc6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314bb37aa1ee0a3ba6db597f841ae24818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae033e312418d26eaa8126a42b3105a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0beb07349e916e05938a399e4524cba820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd6e0d7eb457c272dfe7cfe0abd3a9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca884e60864a3dc58d7eeaaaab90211822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2444b0cff1b88830f5fc4b7b48440823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd13b59d8bc4d5eadf1f75e8717d77824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a15d89af6955ae6ecaaa3150d816e8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40726f6f74133013d1ce0c2ab627beb5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2c91bd47c2c784137101865ccc697827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fdec0d63cdbd4aeee76565402d657828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22201e3943a5e1aa066c9fe1c163c5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095ffae5e2dca4a326aa181cef88551830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be859912dced6e9820400f5a07d407831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61e1b0770562c0203c0da0deecee53832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca459d553f56eadc4a0d141d60031c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48600859bf6003dba3e1cf650ce6dad834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ea11a81ad9875c638143555cbd7d5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63f83c0c12d9da8aaabd1ba37e9491836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75c38f8671cbdaa7521948f8ea4daa837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdaf723c761fe44355ecc4b31e2a6b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5d5f23d6c6c58872fd2f220457e6a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586a1fbe876ff3572f361ffa0b14a61840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e7de69da156eb55319e0344e2ad25841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3292968f3b7cb9b8f7d79341a2051842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda53ca63371f85e3aa4a5fd8895f384843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76a85ce558862455560c3d60ef7d9f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff949ef89b59fda48fbdca8b3c4f6c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8732bb291332432cf3c47e64e63f33846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf04c1b065611116f88dd63ab5ccddd847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f3994f3625a5a68408e236c92b5f2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0471510aa2f8db0fcbfe47d3240f3f8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1af353ae0586e7ef4e7dd4056a9309850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3b1633086fa08bcec53019fa407f1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16179a4abf4a6b0428a810934d39e3bc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b2703c76cfe0692df81bbefe3e3b2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc1bd6aacf6c48d67fc4ac2894a22c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd42508bb60849ec3f3149466acf7f0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bd63d90ef9808532d327f305fd9f2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e27462705cdf912748dc6a4b7a985c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513afacf7be5a8be16bd80301c5ecb0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060cfaf181634c2dda8e62f8f2f6d8e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60852df9527e13e2026626a1604439b1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77c47ae212a5323ac5c340ab3db018861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818511dfd21a493e5da6434eb0d16e6a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca68013f561e4115cafb0330054543863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0340441e6d5a753904d208ddc350a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc6a9085cfeedcda2bdddf8335c16e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22097bf5e711081b495175b1b9ca9f30866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4db73ed9bea36a0b6efb2b6fb3058a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca29cf6da487d8a5ae693f003d4efe7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a6a078ff0b285b7f1fcd693541224869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09e9bf1061f7a71876272fe486ed68870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f84273a894f329f6db3851a171221871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fd2c0b70fa65b320b6ca36d541e85872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466d52a0120ac3ce95b8c3d08fa7480873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a28493c2e2ec0e60488c9a7cede6cc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506968799cbc59617c7b8470077268b0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b242acb6e70fca3349fc75d12b50b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc8aeafc7135888c08d05b00eb420f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c71d8e64ad67524fc8bda9ae2dfcac878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4330ece098de728283b6ce182e4b264879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7af9b6f1fd6c8e305c96319efdb305880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264b239cb884eb4ac05aeabde34da73881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000362524d6ada5c93339599c3815fad882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdae805620d5f060fbec00533921214883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d58a63728c9debf06524b07a9fd6c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae1cb61810bf6355573077052256b6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa05e0f8b36ca995593fb9bb9929c6c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9137930d07fb64326b779aa12671a9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bc58254493e5a6ba9b81dbcb6c6c0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50dbac7af9e1c9f1bff75a0c9c03de889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504d68b11e9a5de561b16d6827d27f4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687ec9dd69846175d278146270e5698891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c249d0d2e423af4f40a0ab24b250c2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95262fcf75b11e212a7f7d482d649316893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1291bca0b0160ed0cccc87d5fc453fb894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb204015aa9309afe101db45159ba8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a4d3fe4035a2987da30b994f42795896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13647931cb2b0e04d36755b9a8a475db897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701a7e3348954e17e44cf85c1b4810b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a906523b6393a8cc81aff2b9b6afa899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dee8eb54794b37568de4c090a5153900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43d0c27b03b82135765091f9d2e0cb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02c42876babfc1183307d63efd4f9a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69067cd90ad8e1936b41ebbbc524631903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2515406af9ea9377024195f430cd807904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed954d16a618b26ab70bfe69efa0cab9905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662a9db06144649686c40dde604bf42906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a761036597ebee26ebe17be563ac1fb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f6f415ba56fedb5f62b73b1e974e6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810d7d4671fe2884fb9a68bf5ea2bfd909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19014c0cb4014a9df069668fc0912ce7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad813da83f672b409ee2969050cd42c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c614be8a209a83ecd6294625a8d715912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a49ac9ee42169f7ead0de4010e4725913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b636f4345b0137c8854bc7833bd1b77914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede85b3dfdf77d041468c5ae8acb3377915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4542202ca6fb3a8d29b8db28119480a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b5026398a4dc1ece750774dcb6d1f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b8dae5d71b8742687b686a5bb00be918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7babf4ab3197d46b1a36d61e0a84b12919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e559a3a8485b2e01c77c0534a4cc7e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578945b9217311f0b3ed6e23efb6e8a8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291a1fe3b1d365412a8051087813cef922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e3cd9c53f4fdacd4f3629bfa6ad29923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba52a6fc49b556a8e1eaede1cdf3e38924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb06c37d7ed8fb463e6b35262934ca1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6b0fc00d5edb1aa88c98ee6578156926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6b1ca69001624211c7a2dc810b73e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766bc5800c62122e817485811e15d9a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221adc4edb7a04c925ff39824c0e4756929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc5a75c3b70040c734b5ccd6167c01930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdfd30bd6f48dfdc712e8131709302931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c48fcbcb7596d9d9c732dcd73414a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ee10836ba358c8358746f00231da3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61347a1592bad805f408b87208104398934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b160296a4a90752a555dd707f7dd03935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9840e45725e5fec122988a5241c0d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab290780c1a152f3e9fb7dc01aa2786b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d086e0fd53c21314b05189ca91b9c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353ef3928e078a5fbc7424394d93d5b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa3fa061d1afd410a572af5e62ad9e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be77cb28f59ed602ccc42f70a9e520941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef4c4ff687d385c06bb27c5e4edb41942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8292bfc16f942098f16a7d9b026976943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd6a3cca08e9105cbc134683c98679944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3c0940c02db79e28467d3cb749880945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9d80e6d7120fe0a926b3dc5c94fae946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b61dd0c4a2da612d47df389b0a0847947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82760810abb19c0a1837223db13be2a1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7344ade59ec8d705a5bb81605bacb949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74cbcab0f1469b1187c6644b24115d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32246882b646796e3d5d179b5a448b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec12a6a873cc20f598dd24cfafa19e4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c42c8ed32f64d0cbc012dbea63197953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d1e77ffb9fdcd83f009d3e3e53855954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6b452310453ead0918eee27446799955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08ed550cbedc91b9f0b6f6d93167a4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c804edbaa557b213d322ee168b903957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489f81f8ab152be83ebb2f8c0cfd6ce958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f281cf0150a21dcf63dab6352dcebce959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b64b336176bc32425dcc5a866cbff1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a02fae73223adfe8c9fbe0aaff49c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42faf8da95397449ba8ac16b055f469962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cac784c04e2745cf704210f85111a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7478f796ca20c619ba9e4daaf8d3182964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd80824d4f1428992b5078703adcd0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0c675a85a55bab0243b313165ed84966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d507cfa582f1a00f4bc6db903cb1a84967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ce812a95c1c4d6e790094358095ac968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218461dd692a7dfb9c9df6955815c78969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29338a2801fd5b3f70b5864fb29a62970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff364051a4c3b24ad33da783a572c3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e83dc46e633da79d44bd6bd87631f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedd399cacba1c03c2c30e9f7b7c761973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9315d302fa56c91ad569007462787f9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722b7a661f4196208c248df5c334ffa975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930494de1cb42a2f95357d9522d1fa7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1c1a47a7d3345b12837c0e85b3b96977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb3c51413285633d6129e2867a6717978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44227a8224c77328df381d750ee6d581979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347a6911d539afbc2be3281e5143430980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2e8c75a21d97778ee315855a2b88a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0be012067fa7b4a2e6669c13d15c53982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc2b87c74a5592adc54845b7e0e797983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3671fb597584e68ef359b63e73b6d2e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6f4685cedf03349b40b18a4b15c71985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2dbf85b86bbdefd7e9b879298e7fe986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89d578e8b3e928a10df9253822abec987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6944e03872b419de567a5db1ab7b513988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb35c5195aecbb310fe696c87d8c82b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d80e3fea17b14ee456068f44d8b96990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce879f8b915c90eae668d3f8ae97959991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61658e4b30ba21da9df934b2c471de97992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d95f805db1e91437fc3149d0cc12d0993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee752582b2adf483ac8d8ab15661b3994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ada924c2f119737ce6a6f24d56ec64995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0009e4e6521fa4e7abee007452f125c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd558c4a56cccf1a9ab0d07569504fc997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>