--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a0f1e7370191fbbec84e26b71b0e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fde4251e8a9aa3a0a72e6c0cb13bd92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf99b7486892281b3d30c12fe9a5533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151a8e1bf675f3fc0bf7b76495530a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e701fa03f1fe222fefed76386c5da75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8003ef66b2da8a2fffb80b2c9ba6016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4195d85bfc286dcc5d17db67f4d0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e72d109c5abe1589e37ac89df419bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c8bd04527a21f212f1704b0df3b969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea6b7a008ff5fc93d59e9e0c3403ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984ce9dca1920f29dc25d2c9f89b38e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644274fd44b3913b82b38bbb8a0547312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e81d5278027067ba0b20ef37df85713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fefe425262693a6a0f01e7e4b84ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268dd8675838285ef50f0be24ed07f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e9c70f5a1a5229a95438df70c96e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35a3a3e09b3456948a4e1eb94aa2ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af330dbe9091e46599d8dc8f4a1306318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ea884ced40bb159648c00aa9430ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1450ad831906d0495fbe390335f0bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b20212deac91bc24f5fd0a23caa5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8166e9be940dbd16ce06ec6e3350822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478435d2395bd74076c6291ebe4299b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdb1828327eec58c15baf70bf5e97224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a6b81bdc52f5b49094231f1ed699625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283052bf320e90e1326c165d0cf388726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbe5fa30ec813c15ee92cb06f9d85627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fd6e434b71cdde95937ee8a13124e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd87ec485d1183727ddadfb25c44d8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dff5ea43d14e710e5d79ca5002f1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6daca86011b33aa112173e81abb50731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206d1d8a08aaef194c28ecc36074d0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bec616cc527a8000a6062bf2cf37a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11437fdb8ecfd28c4a7ca6d23a9746c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cac558b4b714a2202d792e221619835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31840f51218e9a41eff21db49319afa236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab416a6acca6f7137b7efd0de528823637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac428d8ad9e8baf5b73b986f0a9ba4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b0d586fb487361170d8bba980e3f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b474185fe881dff040b84f222b71640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcb39daf79f13ccedc73f3916dc1c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbe09ce9d41a895c9c4299eaa063cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c85e45df466a489151af8ecffdaa743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51327f8597624a8ed40b9175fd54efae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e05531b3349768e4ec9ad12fa9812545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eacdfcb8155d6e4eb87e63ccc1641e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428936becc57f5703a43916d686b18d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916879898d1f46cbbcbc6011473f8b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e94cae663f27735cd611e6d1c0a89949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925067203e1ec939767d6615a5a09e0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d28020c7bd779aa5633ac36a5c035151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa81070084d412252a7da245e2ec7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10420e8cddc101b73b5a1521f30df5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df792ca9f6bd866052cd0d8ea9c60f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbf974765e2f49efabf2b2e1872b2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0a4ce4abbbccebc92d6fed109ecf156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beeedb6ea39153a5a296a11c855975857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a37216e148375595f6d2637486d36d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0adcdff7e7f2410cdcff8009ba0b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da486742f2573041aec88777d109779160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae755ef18a90eecb0afce4ff74b516e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd39b672105501f601c588bea2123d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e78ca7c99811c2f7cb80ad30d69dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc8b21a9e26d55bb7e12070099022a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303f7111a4cf2dc712a0da79a8c79c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d15558d3486a7888040c95ee6d79966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acefa711bffb92015239f259ec8dca067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531c0cc9ec322d8b5054bc345e3f1c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccab016e52a28f54d9ddbc4c601ac269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b506fb87d157e112a41c3e191979f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7203ec4207b5da49c69284f5014242971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2f4f49672e7280feea8fcfb31f1a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3e7e2e404e923e37df0bfa13afdea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce0c4083a71eb87b96d5ab7e04824474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb808040c78cd954537f56ddf5097d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c25ad7fe6ea889aa51ec14553d7b2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221250b8729a0341a63ef296c57ed1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab025136c4aa6d13fdf67fce4f1ad5c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080522e0d1b75e51c586ee1b744830879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05127baf6800c676b2c2c406fef822d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e883666321379651937fd2ccde5488981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320ba5fa5eacae01f9dbb165c96c75d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb117cd8e312747e2129074ad82fc983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb010b085b2ceb1221b4402d396956284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8088f577b148b9588b282ea9acebf085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaebe1a29b2af51135a715dfb84a6e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13f3263b4d6d5f103a74939161338787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96716012ca004b87f6843d5ecfd87c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac87f294d51ad64af07f04cc0c4dd4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e28cf12e1a7925a9e0e994f95a7cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ac7fd58b3d172396c6e2372d8e4c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4ae6afd6fdc8b04be03dbce481ace92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a977c6e4ff3363b87a34b7cbe2fa40093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc94da1ed5a239ac94d4f1a0f5279294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f012cec02f6338f7557a3e79b210795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e43e5e65e51263b2feaf8056875f4d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970bbae09deceb523d95e341c04f7bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec6f5193707339e84d5c634cc90ec598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d5bf39421fb0191bfb2685c9b746f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4f1eecdcb33d6f2343381561fc1db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80612da434549e9413e4832a9d677e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cde600a7215a2521acbae74a63594102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e22b8cf90c48698fc14c857ab2ce68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63594f9dfd1f3b876db2a6209ea499ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd8dbdc78ae1a909eaa2677b67837e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14465990e4fe2c58a2630abe98acd4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b606d0304c6404fd3938768c7d895107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838759072e1790eafd2f150d2e6e54c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c6c0aa60fd11c3378d9985cc21cdf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16178e538869d40e48806f97e0a3422f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a370427fc8139b7e687389b089a3938111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dc9f1d6ba86f671e8e841b56f92e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220addb02e6e884137fbe0077f5c2c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c039c0e110dcbe6a397cb41209132b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0781380055df13475a158e6102e4c6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061efb4241f0f36e87246d715ce292bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fd0727a2e144d2fcf9512a6b79df0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b410fb74b8feecb3bd28f00380c2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f19839b68c3910531580480d65334c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affc36a3309ee9fa581a98a6ba0f248120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4c218670580b63060ae7483fc542e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031a94f5a57a9a55add5cb54e1854c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c2787e78638ce72f9c97783f768ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776aab57531a452f6404317189a36537124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1eb10e1a5bd02b9376af7ab088ecc5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7bc0003f12e75a12c19fa49eb1ae7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82dc3732149753e2bbbb5c76af7d10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb16bbe461cdbdb2bc55aa8be51e85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146314a0a67acddd72d3e18ba881daf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc0d8e8f789b9c409b4132c5d0be5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76e4bfd74709024913322e15d5d76d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090762a990035c89490f1f523646d8a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09873d355fdd5515847355354bd497e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905dde8f7bca61899dfa30a64b4996b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedff34e5d025f4d4d22fe1f168c984d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ad5bd1e605d61e192e7eebeb7d1e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06468cc5aa544c77bfad9ca7ec717d07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea30dedf0ebd9e456b7555ab82ba42138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eda125f4d7cebbaafb403e6ba8976f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a508c918a1655fa7354e8745a9153ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24e99338f467f4cfdcf0ddd1deb88f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914a09e56316d6f339e65da1468ea58142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff784d656975e0525088edb47dbbe9e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ac395e7297593e73ffe96e81ddd35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d573b9a84a45eded5ebac860068793145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720488e4ea1406cb6f1b178a9c35b72e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04127ee94eddb3ac479fdb3d9cbaee37147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66343194249311a1d8a1ebd7ad7dc1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d0eff1dc858f8eb6f0197692f65ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98edcf90bb1d3050a41069d0c31182150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39024df0804899f24b3e16e0bcafef1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453c301541660f5c3c9e84e710de001152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b62b94c5279ee9768d2a263378572153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786b49e51be5149f4eec5083a7567e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447ec4cfcf24015587e66bbe4a5cc6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04b43d4c2447f4c9c14d8531d0ea9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7721cfc3013784f04d18e933ae247157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996c6d88a4f40f1bffd89ce7cdbcdb4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dae3fb4c1372cd3c980cde99c89947159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bd620cd42e5c9eb5a12176b34ceeb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b948ef5e8685c93d6200a550a099f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c00f6b62b493a78c12611ef33be06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fe0d7dbd6aae23ceb6f3b9996ca33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4947589be1a168a1a41a2bb17734d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246664611b06fd5d50aa4537979e4973165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f42098423678fdf7b9333691d5904166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650d10de482a4c118f7b008d9fcf95b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04591090733c9ec6e1067e5a26c831168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567293dc0025868f25f83bd0438be2fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a31221b745e281b8106cc32ce4d53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35498cbc1aebb5dd2c7798913c85c41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe999dad6bae666f5c966ccee997320172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cfe72bd28f3aa3f5361e7ff0d50e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf145405212948ec77f1c420ec3f22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e03944da87e24f49b69969f83aa440175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a2a9621bbcc3fb9e5d9411c97c37e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291629bf00344358470ce30fcc3febf2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e6551a1a5bb596cf686b30ad3a33f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882efc198a18b66506733c9abfde2433179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490144cb64f4b596da361aa4c7e61128180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08e909e2fb881c035610281b7a1d8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851419e400b12036b8b5ed45d86b168182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2423ad490ae92dfdb70d3cd61e4ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd5fc7878cbb9acf0dda211742c2a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468432464f04697d9a5479b947a7c02185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620bd85d85d899156016197a6b3d363186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d782d65a0bad136a33a33651438270187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155623eb6ffd12b07549aadc6ee8b75e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850be2b2403948a297d015dcf2440d29189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e408fade6562590a437ffb22b4295b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a00f3ed2add6410557fb216ab6979191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081f0f6dc421d42ad8d5dd8fab0256f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebe6f4261eab40c46b5b9848937bdb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395629f4b301c4bb20223a6d22652e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf6377bc14c12e0a88c851b78ca3ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3edf7f65a66c4e2f532be7deda4929196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed682e7cb72b802c4750804f6482d99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021945e40b224efd0077d18739256a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20489e50b52517b612b5b43d4283783199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fe59baea8dbdc248bb92acd9e687b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245103d1416aa171e4d8b2492858dc88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34981fc6db3eed97aef8ee0ceee6885c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e723dbb24763cba3b4cbfa196db069d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac73d7fbc527bdc6089c340dd0066e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433067017e37dc3a349fa9ae4306211205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743e0a1e4475eb09b138d7dc9bb36f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f744934a8648b0a39f20192fea68492207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cae132956b9f0e5ba151c7f429aa63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281714cb22208897cb508610c7952566209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cb8c307869e9376746ab446ccb928210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95b3041191a895b2f7e11fd5a7a914211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591d57029d958172969c4b70d61593a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7d3b68bd0937f13d713c563b09f8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9089d028148e1d1da74255d97543fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e02d9ddff8c9aed48bdbfe8064d941215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3949085ec7e624f456063d61c7c39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969fa41073f8bd2c8904d0a19ecdc6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7351ed69a3a6d03737b441ed1cac6de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e663c1674f8cff6bd01287306bc6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13378de51a064305a36c658048faf47e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23278829c555c137b2bba96f8684879e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239909b4caa54df5011f371f85e6caa4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa74bc7bf98fda648ecc3391e8b0fa9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608fb370e2e5fad6299bc6c1f1c6053224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e08786d8eea43e01cf2fd8b8ab6e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87723d8c69c697540b769af5cd28dbbd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defdec0c98f2521f5cf2002339599b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95bf541e9fc862fa2330755b7c2d4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88ccd287d60ee4296352690925e3e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4884102a451e64002b6e4ab000b05230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fa303f9573877e98a0c335b917240231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d721c5b8c3907cd24244d984e1e5788232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcea6d0f0724a7875b61d14d52eea1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a9f7766e8600e721a31162628cd80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed32f1ceb9216f28cd511bf20c6fb61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3f0536b95d93e4e3bca6d476f8f5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cac33d365d0dfa8aa1c869be2b727237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbd3cdac955ee3fc3a00c56ac53131238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941aa9c72b7618970129792adf8d86a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cd173710ee55937b2f8c25d591ca4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0926b417d5aa548e6a52f01c7e3fd1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d36424e33582056cebe043dbb3a1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bf665b41a28a4555f2be2c685a711243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e33ac28e0e4614c602132a873ea5db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989ec8fd288a26b03b9b3479464c7c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b59ba55d3bd4385dbf7f75b0228fa5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160dc7f196ea5f85167bcb62049295d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5f33ef75e0965f2f9ff7e6b792dd6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1807754315c663e22e05ca50f02c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30f55460c47ace697f285bc18024d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14370f2c0896e45dca54ddba8b585b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e73602159fc8fbe61d77c2e0c6b07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f301ddf9203295b3eab69dcae367f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd2b446a75b9b090f540eeae695d2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825dc4e51eb23354caae0ac6283a99a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91efb5b1b23cc5b9069cd0ec9e9cbd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e094a1df517d43c94b826de5ee538257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb89e5ece26ffca84e217a94da83f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f361e55a81e56159a18df8693eef37259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8f70bd2d1f08e31359cc12e88655c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafbfcf8fbe991c1e55d07f8227bab2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0742af5ac5ec5667985dfba144786c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e385b74e49a5c7f3da6dc2b031f7b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec267f4b708b3da89f4c7c47016df6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136eb8cbc6e000f3fbb759cdd576989265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e94f795b768c5709e70e4ca1d44e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8118a4bd88ebc270ec5a263647d86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f31b7ef5b94f614ff174e53903aad1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c8ef03c66900ee008f9730480af87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f30279517c670ff6350cd67f5216b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b4b7ccff9fecaa8289708c36a2eca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80c13176b023f22368f1430a3d0011272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7b540d2303fb5281bff2deb8bbfd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e10c65ff240d053fe135d02c71d1af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe1ab757321a7667d0b494d00b25c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5214f5b7c0fcac5b66108b0fac641276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72355ff4732a96a3c378512a255d513f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14928d20c6fc4ca0c96fd0ad15fc56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf515fc5699daff7ee58580f5672191279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26537cad5370fbe8e3d3585a4f1bfb58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9549223b9f3bee411d86d6b9e4415a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1d7b8cb4ecd9046d22b27dc6e864e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edb6b104f27bdefda91b8052791ec5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2bb2721ff64a11a334be464f57648284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbeb9fe9b6b6d1f6f2b8157c5af0ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de174b64068b647e97a26b795f3d52286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfba31e68c303e8774229e8e59c7b2f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f4102b97ad56ea89af3e199a74544288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d32b78261dc477b959727d4bfc220289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa4164976a95f58bb14a754ed64fb3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc902545beeb996bd7cf1c45d3e4ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40bc37540d4bb7127653fe0888086f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55c8ca2a32682a903e84369fc0a978293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abbda221edb9d7bb4e4397b4c55dcf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736043f8d55585a2bf64d7bf9c3193d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a24bad0a0f77dd004f78c8454b73b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bde7896e31407dfb15a4c0891e8310297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391fd93812935ad8a6387ea1c16ec25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4199bf8eac5bf2afe9ac26a6f2081ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61155fd16c459e2ef3958db3ddc4f70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6c4b171872709dbed3217f3b1c679301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b804fc5d84efadef70f8a4faa1b94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5236ab97ca8bf2500ee73b57e10651303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115896ce1072b6c05805278b4ed8f9ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d34f6af6fdd2303ebd364057274d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb576cebcaf1f8a52a68ba390575a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926cd9504110d194148940211527ce5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56696fb6198f30630943802738f5c2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063a884d5114409528988ddcac28262309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782221b558f5d6d65c3c7b09b8a3a534310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85aaba3ed3fa28d1a662b11387f6af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd12ad3dfd38927effc2b41e64bda70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fbc01866f3fae8f651ba128525b59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119b37402d909d1c358ad73f4406d9b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa931aa962b02e824d0ca202fae61ff5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b37377ba02ae5c62eff42a591ef6f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a870fd9ba6ef383e4498ecb4b45fb9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779d68e756357dfe95560b619707b5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54db5e6d594a6c64071518a4651c40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382526d9bdf52184a54f9dd4071d9a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f476a891ac53e8ff782355ea42faed7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02865fce9c8d09203c11a45fc714024b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ce0b1b648bc4b68a62a103382be3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b723c8bc6b3236f1db45dcfee4f4264324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87652805b15a709c572081e7178caef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65763030c3948c7a3c3e15e4468f085c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657257214fbda9c6bcbe00f270505944327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36016353181435deb473f349e074379b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612990d897349c7bc9d57f4fcab51405329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe314dcd786b6e2b52331208ef18688330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc1ec19da60e588d24ee5d046b0617331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a062be96ff79bcc7a478072a2d4ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427bb2e75d3ffc5101dfc67269336d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3201251e41368198201daa30fae5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b0c079e537e78d6379cf4cfd06559335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b80197ff8b4841fbb9220bf8e34577336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30871225388ee4ef26ac17296c809deb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174213e32fb783fc9edddcd55f24e902338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d212d4eb3f5081013b562b3df8856339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efe937a4d13663ef16e84640d7fa3b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e3f1e72f40f6ceda19aa2031f2bdc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387303c0a7439cd1922386970cf50bf1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdace63f2f3c3913fc5a7c03370baa7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66253b1201ab153a0dde5c2b91ef3da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4f24e9d7558f73390e078058f263f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699ecd220f3742da8e4790544f46eeb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d0277d5688e7da3db94eb58578b8a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68147dadab7823faa63d22857d08ae6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f9e5b50738546ad24a8cbc7f2663b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491eadedf62fb99d8add1eaf3d22dd31350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e358999126d8f95610efe70e1b2c4e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d538de1dce49c30c9cd223ba4423c02352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f462c698bdf2dd224ee35c5431b055353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79877ce593be814da81ca13d874631a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281ee5ed75bbc6884925b35f4f13901355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04599d3831b9e524a864369e0ced91e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824ecf92f04ba3a86a0432743e2401f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8882614e9d4f082d52f1626feaf8dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f2883e86b275815a8e6ed3a2cd7c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dec4620829ff3f43667afb7151705360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c9145eba9307c2aaea1bd63d35e19361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aafd89f0e1c0c6103a614c3849c11a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22347c7bb67f54bb21765e2f14d77ecb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a06765006e4f9008a40855aad860d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69605d99410b5be7dd8462c2ba34b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe27bc95132e603ed7dddac25b5a4d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b98e29f57c5b13af6cc521a863b384367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cb42f803e84515da1b02c7f64183a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201d8979dea2859eb6afd21a6556ca8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f8c92078055c90a75c724be124d13370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a20232608f31f890dc11700d2e12d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aad0d82e478edd91e51db58a88dd9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240e0edae9901c2353628234586771b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377eec8394878c51510690a8feffe1a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c88bf0cdf727a38108cdd60d85a9b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd2dcaaac62581b143b6212bb1c471376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb5006afb4d8945df959e68121292e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16595d788383323d084fd1c70a48f455378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb32b9b3ff02a3111873016844530fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd5151be1f1c6b9d6f8680c76cf646380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14196fe194cdec45b085d474d31690381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f58889aa472554b61fdc09fecf09f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1b8e95b9fac627eafc183a73007a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fab4935f7f810b2029e83e1f67a57384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c61bf4fecfb26ceba546af34fd63dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235c7f35ff9f8f821ff6947c72363e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14684efd7010fe4e0045d17eeda178387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02033baae51abc3eafaefebdb7b0a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379afeed810ba89a1ff5c62c50be686a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688513e21072c10a34d60d800676065f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dab855d3e93e4d517051308881194391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc97713d0432b8b8bbc7e620eb155f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81792232e0d7cbbf3997ac6e35337861393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34729cddea46f9c0928c79423eb7cc37394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ddbc12b30b4d6991d2c9f0a1993fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311c159301c77ca247f4d9b609458d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b4743b92c92a12f40d8c599972824397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e182c8b99179134d8a41c8678aa54fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddcdc55a46db96da50962e663afa96399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8164a273cedd9ff898251757fd026e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5d9b0f28ce93689bf60bd8013eecc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4efe6f53f4f3dc6bd7fad115bb41ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5014c810e3fab2620aa875daa7e5b68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c054446d7446a4ad6b1f73bd2f0da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24cc9fe9f054445a077f5ba570243b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca04230ae704a00b2f69e5bf596de04406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e690ec71029639756028fdd79437ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35377a0ba60d89fed70b4f4bc815dac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16cc9cd15b2c6971a04f499737a467409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195e18fbfe5aedfc1d571a51c18f9d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377416bf95e07555d82d6ac39329a536411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396595eaf376ceca0e06b0ca2cf0a1d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5edadc0661f5e3938ab367f478682413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561e55857fbdc13808e47549ce8e96d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcd70805976af8c99d5801bb90e864415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777e54e0607028b61b2b5c59d5b4a79416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1230783a0b14eb3bc514d6f168d70a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16202166c13000b2a9049d3aaedc50da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c63c86d1b175a4f303aae4edc1ab41419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acc5b8f6a8afbd4d634e32aebcb0ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26036ee908a76409c2f072e12ec69cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b54f4d6fae2b319eda385ca1ccc4f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6d82f504130b046fb348200e026b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db182657306c36275c86db64de83d838424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7ccb75d5e4730392e9bb3eae47d94425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde01811b864e17ce99fdc54e28e0c05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33920c3dc253a0e4826c3579fd58f80b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c68ad782a867d50abdce7efb62f634428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afb520d717f98d356668c335007d2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c704bd0aed0dec009c88d6812129176430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6a670a9e7082fb06c22969c8fe0bc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de223493d7d56836bd8426df14097d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38d6fa7251f5e408977d20fd8d0cf4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c327c17b9475419feaeb026a4ea2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c61c536c5abfd9fa265111c61c6ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2089beaf67d51e1c927366fe619320436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465a809833c768e5ec3d020da056140437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836650c68eaaf1541b1907ffbf951d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bcaf8c0b5cfd910cf4e410cd46194439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db581404bb40c2d07d4c0141ed76b0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d418c89b8b98b99242b5078814c1c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774b28918bd98e323adeaf821a61a2c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0b0ca4345a6c0c16c216edbbe2bf5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211ae75cc6afaa4cab6838db086067e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ad59237d416548b2a10825281a281445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10835ebcc0ac99318d3135780f183ac0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ed99bd1cd881ad8d9ca6f5096cf8e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62f6ad52d385d1d3e210de9f282f46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875c2de7f94dfa66183444ed9f59610449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace4a51db1b5e6f5205102818006e9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955ca0e5afd477e27f45b7efd85fb76451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d069c5ccfc049ab2d6115c1a200bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a159717c4f7d833f48f753403b469453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e465fafcd45bd711be41f5822f9ebc1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b83c04cb0ad225ada07977c4e50f88455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6dfa945c25d4f085f1ed3932f97c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b0d69da554d076b5e60547ff7f372457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1da07c195ccc169bf50a675aa2712458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b68166b61beef6d638383c1accfa9b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93e3975e5a87f12d7a2fdc0571a961460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead00f0b350338b9aa536217b18c4e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e8d2e3815b832869b740a67957285462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a20ac8c9faec058536cab0fa86ef3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80c9d4fd22d7bdcb31f27480035409464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa8b2de30f93860056ca1a81df4aaf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ccd90867e4347caf5f4766f3c120f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd71e3dfb8bc21acaaf3fd263c7d84467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb475ca5b93e031671e4afe7896b9616468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3afbffd280f694d3a38ee3f9d70b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d2a5460dc862475de0fff7e9bd903470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5e7a3b9d1fb60853bf6bc7513334e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b530cccad2abe887145d4cac8332a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d8e15b5d722f072079dfc4136173b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a62ccf6ed38c2c4b4467576b01083474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fffd73e209aed6d64aad531247cb5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a70702e1ef7cee88310276a420091476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091f70f49b67e95cb69de3a6f896b6e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68875398045a22a7efaca63edc24c3c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6504edcde55673bbd5db217385ff21d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15a355d4eb13c973af6304a2d06a71480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5efe186705455db86400ab8702047481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8996efec2e91daedb6b2b60aad514e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67b305dea77be40d8fecd627dbe44b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ae926b1ff9278a605f0eb0808acc9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555056e04784b6be8ffc9d2786c78ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05069fb78aa5374997914d8ad9420497486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011c0f9feb65fe431650be6aea5829f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8b6f9c36736986c323dbec651c7a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e08ddc747fcbf21c94e873aa05933489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07e4dcaa8e044d3576ccba97245175490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee10ca21e6eebc2430abd22cc33046491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cf4fcbd6c1b6dd5eeae7b766e8ac2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3922a7d4ad8e574c2fa29c2193129493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfebd2a080bcdce8f5f3f646e756e6a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d50012bac131475c3ad5385b4cc05c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4197190eca228f7f0c4571ad40d9780496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb561d379b434d9f531e13766ef6b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8102d06080fa87949d8398342e3036498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3b842394d587ad29339d5dc984fdf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7602c5c8c305abef8153d12a2b5221500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875f42a588e0141ba5b3929915099d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb14e8cc28b7ef2456d05cd70043bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0666aedd3a1dea84cecd3a949a8204503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642f1dfe0632f6060a8116f9018c4ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbd6ca7fc42a82b2c014f9678b2a5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d288e52f533441f7e31b68e42ed9d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0df4e09ef5343f7d065ceaa8429694507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff0d075b70bbf40cb2d6909d32d0b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1ebba845763a568a2a2d459a1ea98509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a2780151d9ec4972eab077e4d9933510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09f2cd339aa9f1cbb565316afcadc2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f9bf0c1643870ffbe4b1b89da1fb6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61da958aaa02cf94bc2113e9f354db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89653f7bf3d57f7c1bdf42f70d4b8aa4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61132fa7a0353c4eee87a2a9dfcf577f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045957f2765b86580559495360080239516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3513e8957752936bb8099a755a01d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a99aa090bdc60ea5e1e4cfcd28b40518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12428619543a31b6b192cfc541e0abb6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8575215d2c44bc531a66421a9cac9b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7eb6e6dd3306fe285b82e097802472521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9953d85cb14be5ce78a4aad65aac472522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efdc87cd7c16a30d603e486e3dd31f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4933af5c5530ec53274add1af62e88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f373726bd69dc5c84be2e51613010525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b874581360bc0178b830fce34c3dee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e71d8511710c5ae64c4420bcfb2b2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b928064e096a62849a675b17fab46c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f255c1fa0154cea7b1a6937ab82f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cd5226a266908f9edd0b57bf1285d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fcfc6852fae861670f9dfd41c2b08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd63feb74380218eb741c75f48c655532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4c777910bcf82a8ced50eb2a0bad7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79294abd606d7a84110cc085a4171ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90405c97aed41c1af488ea368c646bbe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a235e438f401ccae39f18c0923678536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd6b57f900a41ee53a7e03349ee5ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ede6f69ac6055bc7efde4fd542227538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc0bafaf785a4d32a6c0ae5c08b4e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff224a52b1a48634122e927852ac17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d97cbe59ce3b64ebdc07b52dfd0908541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1243b432efa2dc36f07f41d743dea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e038c102aeb45f124c3712034b79ffa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd34abc44213940dde11673e77aa4d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b3d5aa70a66f195c17504719716ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94843531651758b68df993b64ad4e261546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdde9a3d7ac378ddcad3667f145164547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65c817079b5e1ab44c40e108b82f89548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da26e693b2ee8f9325dc36101d2256a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fde847fa85b6971aae59efdb449f95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5ef71242a7bfd665327507db0b76c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79c41d37f28d40bbd44d5a538bf9ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf057fb9ad46d5cc1d8de1b75e4416c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096438c0b24f1a04a589acafed52d9a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9655ef77486a5ac5fd8f068b45451555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a8b9b445a4b80127de81137c81236556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2e7b785c84be1edbc9e4619fa1512557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1669589014e3bfbc22341184e44bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50839a37d3b5c6e744cfccd7bffa7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18fddcb2c1fff1fbbeea4e8e36f894560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657fad2cdbd4ac4a03593ead435a23f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd1c300e10e51705384965db769447562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc36cdc5e47640a99fc17644ef1a3cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e84fa46ae6f5babc6b124392ba8024564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da441d9f4829530b31c98464c864aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe5a2e954225a523870e20500aad49566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fcc1406a2dff874f572ef8844157f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456860009c274edb5fb6dbd5af22101568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2347b6449b8f0fca40cd49634a989f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b391be0355165bcad290fb4f435996570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c2c5f3f58f9ca0c89d7d2e4fb82f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80487009fca5cb3a98d745e978e3e021572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b09c7554000c71ee3e97676dc9911c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9840802f3ae449f6083427547f22b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19c818b6c523670c79e0ebe9c85180575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73574a446fc6cb57473e043cb8b5e54576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726057e8b5f6da8ed6130338a4da6c9e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f59a0a6a5491c140b36c933b1ac96a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715c876f3e158ec47f6c24f9da76da9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb3ff7dfcd025a47eb31c5f53e7e06580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9248fee5c66a3929a9359a2622b6a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09453bf46c5459615fe326c67bd7d81a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400de6bbc03c8cb6fff64332da529b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96221c4943c55c00d1a3f6ced7eb755584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8c2694f808f03f201fb24b2448da9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36055f7c1eeeaed85b03df873a548f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4224c7e3a8dadc245382e76bf9af1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a863d77bce7862c6a3558c6db1d071c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d153998491b7182580e2a7ef7f2138589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68861fb32ab29f2016a996c109f02b7b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f40222a4bbe22aeae618bce795266591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d6816ed1ba1dad73f9454d130f664592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e3261ddd78b74ec4d47849b354788593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0766daeaa6e8e5ab18f39010007d746594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83ee923583efff96459c758ca7760d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ae1432f7093e3ef7ea5a9b25a8a2b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c06ca495ac60ced27bee3b3432018c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccedc9a9915efc7fd9d1d97e642ed4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa02adac2049073468a53e8c583b2ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ea23c4c52cc0864c73dd524cdeb9c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55cc122af9fbdea14bd4765bf5ed17601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8d52e61d056f02c7bba9294d7292c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd93cd13e0ce0985c154f49dead3356603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32737720259d8912bf416bf244bee292604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a333b56f80bf1cc3ba0d4192cfb0146605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27379a37414876ce29740c1c4cd492606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427ad25211da8c9989d7c775df3f138607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c199ddd3690f22b9fb5e21403f3a667608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639d603a55e77eb52594a76092bc3d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c125759c39ec5f45534795286b62a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d0d647f3b6e1800eac663920baffa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8029d6f238045663221d3f331cc9489612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4489e63b4ed8864ba7a83ac6e79bf2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bebc091950ebcd04270c2a8094f98614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f56990732a8436c346857c6ee435c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857164d92a5ea3d104367b63bd66a81616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f698ffdc7cb7f96e40de1f6b15b7c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d50760ebcfdb0b0d0fc6bc2034a3f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08a7a095830cb65a560e8e29991c22619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d16cdfae49974e60f12d445815da5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fddc6ad7eebc9d8e1287625480d37621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14238247d2144c00cf6813b15c369a64622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8abda97d4de99d29b7f30c20d02f16623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1613039cc2eb44402ca006e170404bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefeff6ca883bfe282c53380956842ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb020c958482a8ce122fc1770075ffd9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df4f8aecb36fa0494b0425b7c98fa2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764169162f5f2c67985439a6a564cde628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a4b2b86c95ce6cb406d3a4978318a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a00bd9c42491a369a232c2199ab07630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6cfc760977310c239dc2ea4740301631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f613b4db4f515c2e4b9cc2f7db802632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c45b44fdb9ef56131286ce510660ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a530c69f7316cf3d3d9170e62b465e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b82a53136d0833660674b9f99c9ef1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4271af327f9cd9aaa966c207930f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5d8666613e846e8f29979ad58815e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72a84bffffa8460e073e23bf909dcf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8267dedef267aeceb1faced7d284e25639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4770ad72a9f2005729d2499dd4118e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe351ad711e3636869aa958f6ebdae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96566b092cad6739b75f682a4e096a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1b551520e8227051a3f68c111101d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c9d758647630f1b7263e9376cdc2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122e52caa55353ae12867840f77bc3f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ae5811bb6056c6ad9b179879a86d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2b748b0aa260617bd7522937a05c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de37e7bbec2c6e21849875464166f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a069c702a740ddf65c98f9ea85132f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fbadf59613f12624525d6e6f346f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3dd35216b97dd804847a864d8a7ec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5fcd382f4b1cd5d151bcf935b9610652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fec8b75de70ec0810a210b315b20f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9afb87fa1171e2202a6fcbb31e121654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b36bc9b09cc1efad92e4d9c67a2dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51b9e7f6580ae8b1afca3e702ba118656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1c1672224320ec2617591ae363063657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f691a8bf0ae1edd3d87b8e108f94e2a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837303805dc516c8f561ef2e862d8e5f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30dd8bdbd684e4dc7d7eaa57d45858660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e286f9138d6ca53c1ee6f5a16187b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0126b47011feb36b61fe70c51f3fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aab1879e5dc48cecdd36490589421c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada82de2561b24ccd3841909b7d3ddc8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294c9c250f5f3b7636431d55cb0d75b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50ddd99dd1fb86924f4c2d06e5ff77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c883630d5e1ad1a523ccdf690879d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49535a5c369b809abd38c4213b65755b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbfdac215cd28f776daa7d880210ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25a65fde8ead98677de82d13f40cff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ea9bcc7014eb4fc23ba94f7801fa7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60841ddc8bc87d59ed4b420e5e781e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64963a4e13220fb814bc26502cb180e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7eb9bca993c390ba7fb3c5bc8fb642674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e79493e24657209c0462169cbba7e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace497f42370f70e162e6c5371f4632a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40f44ee5a88c10353afad127273b6f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff941ca70c3d77abda04c8107aa789a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8299b5ebe4ffb5ab8e6e73a55f6e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907346825a0dec7894971fad24d2363680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd51ca3f96906b1e5d4f96d78f01e9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72960370128f8e07c48e9a10b872e2f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e72d2e2183302102113a82b21e762683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f66793d3291d2a49299f5bea10c12f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78a7eb8f9505fa3a72df9103675b0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736c45c431006a31b180b61b0c62460686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb9bb17c6a7ad0b1a49008bb05a49f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8c11d0666157c2149b5ae66b5d3e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18442fdea395dd050501bef11b0530f1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae56159e253fb2b2eb9eb3a416ba05690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102baa90a20d8b0c65cab56b68d1cd7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb888895acd9fbb17921b0d46dd0bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7dc800ea1bfcbbd42454f5f6ce96a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3150fde0198905937e031f0b19885694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629eed9d8af459ced19dacf9fc32812695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedf22922da10d057dc5d3148f762f4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be825d243a4925cb3746f0f7205df769697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8041d7864c40e79c9b36d26f1e61b85698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5aa53de2e4bd450e7bf5eb43e7409699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dced681a1e5e38e050aa256c3ab11e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb598941ea4421784239068ec33226701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfae240f0b5f5802b96d542b3e45220702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181373e9083fbdc7e61055ec1cf8586703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd9f757f4c07c464eb4118107f87f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31301d556a85add84f7ff7a764f39af9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7adcd7623bcf58be6ba3f439661176706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92007cccc8f1cc0019b867cb1a7e512707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b36cfbde3741e9384d5d9df539814708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfb4846fdf51c58f871695714666f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f978404a8075c809ce4b89b212c64e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539e16b9921ec9b60acfbe87570232a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a05a7674f53e220139c55cdd95701712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa7e6b337bb9b4c94a99512ff5ef08713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9cad547e1d0306402735a5f39ce7b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d6b7f0107eed33c6bf195e20e889a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1c52331ee6761f2c37b15889dc2e5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a616280e5a47055f53e8492874a89717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3db4e89fb33667964d815a17d710d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4a2f64a0e098840db38d5533f266b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98784b291f6076dfe9b5d82c44ba45d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada734b78f2059698a516885458ed29721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb956ba3bd984fd97583c9f096052e09722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50267c94a4beae7316e36f13e01c475f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cd7885e953d5a17061834b6c88388724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf54b418cc84e972a40205e8defa39a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84af1053109dc888601fbfab464ff5e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c056fee7003599172b96d1ad2bc8838727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838fc9f5d1ca02e61f6fefb49f08f90728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8727d302158eebd1e909c6f7fae02c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6952eb9ecfeecc87b72947f513c75d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06910f34b53bf7edc3c3c63cddd9132731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a620a211e7636c3d8e43c52f51945a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80e62eb2ae7c22be95909048ba130d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a1ba23ff273af0ec181325e5fc60c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdac4371a8a08e0f7f5b113ad2863d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4f8e911608514a6f779e54180fb02736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0c15e8a90c74d220291f6d5ebedd6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da948eac61480b4ec0103fe95ea44322738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf0594ff8fdafc751c52a71d4201c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ffbca33dbcc917e1ec4c70f70d772740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b8f1f3453db4d34c71ca8a99b6f4c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24d0a93ebe3f052dad4cb3b498c381742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaadb57ba398be7f203523af3573b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60116e649abd013330aafcf2aa569bec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755678930eaa44297b75472a84d00b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded336338e6f16a61212bd6cd693b27e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf3e48a8d5176a9e990f610289aaa0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a6cc4561a357e82a8874a1ee1d808748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51d1e80c04463838815dc8b5e8171e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839990b8385dc544475caf5b9c78cd0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e3e48ae3dfe3beb7f0aa4fd6a2d30751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001892078d5b056966ebe940649e4d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef553a0c4c4ebbd88d8d95169370e6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22e332d4edcd4e337dcb6175363306754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbfe228f4912c1d487f69e8126c76c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240cc1c0a8675bdbbf1253a250ee212756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecfcbc0e75c3206c07ab4f8378c83a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7182cb39528beb46a3cf335a77f922758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7c6b32835b887c2431efc2b059c44759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c1a7273e5e5d95b841d1dd3a88009760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5953de3c5ebb8168497b6512682aa6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00f2117accd10f6f0c718668b70eeb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9a03d16af99c70cde041dfdec48d0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd766b0e2e54a38efb14ffd885805660764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5a6b58b3479aa7b5bd287ed9c7ad4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855783b8ef4fb5d3bc5278bb5740d37766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04107f5d2e88c57e92ded00518720f86767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d8e930ba6464e296445fe423655a0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f62cfce6e24634014a47597cbb4c9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0c89218c967768e417644c8ae1a18770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fa7ea0664c9633164e89c6e1fbff0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cad5fef3d51fbde90de5d0133968dd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac0ae53a79daebd79cfb1975fbccc9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2975c80e236aa91a059c555c3a9ab11774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de1cecfa22e92ad277b09da7429310775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da19e140e75ddf0338cc0e04e2049c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef26ab0b62cde61cd8848c9a42557d2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261207933b1e41fef819e3928b3b7ead778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fa686b59b6654e47498212e7104a0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab27f6a82f3aae165dd6d08860aead780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0120d7e16b9b83ac047743350af9c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6df2b66343e19d4d9889e84b040b41782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60a7dd05e1a5dbc8d61f8495797d6f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a86710ff2a732e96503148b6b8d71784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bdfd66b7b48964ed353c5299ec98c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c0b0de4032c2c1b784b3d0c9b49ae786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c56e41ec66d9d906896315772216f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7e2a627fc1620ad2cef9ef38289f6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817f05243a8859f283bbc19af0f7113789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c22b247b47b705dd004fc41fb025a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349ec9b5ed536d3807a18f0873f1045791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5140c0a13ba4c2b9307506ff4e4b605792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17a0969d85b781e70a99632f63ce0e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0201dcd3639f6c2c360c0ab3d7ec6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba979de15fc15d25fd59ca80c2371f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cfb3116a29ff5332bb1fa71ab4b10796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c789a9202b37672823e0b58642330a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0623bcd4403b7093115bbe904c21c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b125dc7f4f91d71f66d04b0ea7275799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a898052f62aa6f754badf7c358fb10800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2ce69713b01e953760e592fbe02c3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bde5f9b5611dd41f251a4f78d41ecf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77a2b989ef9d9a2fa4662eed6abd5a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c4baa537dd0908e25e2795f226b5b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db67a30dd4e0164c9daa45c256b2e6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72907c7c1ba956f2c04520b06bbf5219806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0451e4c9a6adb2ca99883411ee605807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9004fa128f34996c852806d8c1f8d1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8763345d9db69c8043e2711981720809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1514f1cd9f9fa2972074f2e67880d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f58bb48e8fc685a1a2a3e5d70c615c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8c9d0c63526edb32c12496fc0625b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c1d5a2ec8da55418b9a87adfe43e8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f97837496c7f07be5215656cb4bc6a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff02f77073d52f6adf7e8b246a847b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c054e266e118db7baf45bb703ad9d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b5550dcb8ea1af110b73b550d846f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90e899e6f8a632c578768f02ad0a83818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a976973a17aa7b1b5f030c32e1534d2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e29ba586444e2f3893128ee873e2d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c7fb54b781e39d121353621c8bbf3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c2dc9346c4c4916305bf238b7917e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995ff806f51cc6b96a71f849e6612b4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12417729c405195fa309cedbbbf7bf0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2593acb9fec550159cc1353480960a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901486d6fe12736e944ee2b7568ecd19826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2eb9e3365f329768837f15c430857c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0453d6518eb9181394ab52ad00e159828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2018997d2feb8d3f8a868007813e8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977884b5269fdb0afd8707c42e98ce0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2d27b9ee2313573afafe37d30c591831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8ce0c71b510d16b0487021280141f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5df523071445e22b6f5fd206b3aae833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3d3a87e4d0936dcc4f57174e9d9f2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611276aa282cf7b91861ec1b559b14b0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b235f8bec2fdead357ae13e3220357836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f2079dc04c8deb8f2e9c6cc7520a2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d4ec9b1fc0a990c9324d1df645dce838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92d54e95d7245ea328983401bef281839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca03cf79a820a4b9468b34309fffda840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676be43fc8363c588e1db021aa7fe6a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194c5cfd2c8d8e3509638645bf68aa2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcab46fcc7e8a11413ff1ff8103b1b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117ca89c2d3e3df2174e2ac6487e285844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710d98f5b0e63ae240305554667c219845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a749142a24f1d5d62bbb0b11de9a13846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a979d62666d04fb69b01a10730fef847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82b2ed195e1075f20cef3613654fa4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6298ba3df168e0e998d41324c0d9909849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3af604139d0084e84f941718baa775850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0482212df756c278ef20c580672d5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893afa6950b70698a1f229274f6dad44852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fd48dbbff0c1bca7229b9c1e2aa8c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aeaf2b56ded0b6463d7d56f4ced7ce854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0124185a22d598a33b80a77c892d73855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531479a85a9913618cd47f08c374bb96856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b29849dc13b2795b6a504d3ba90ad1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70a48a7d6d6ae7be7f357e8ce30291858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4a9ec74d39a4c563e3d0d748af8b7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987b3f56898f79fac26dd8992e9d7d8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bdf02a7d83130cbe5d73b8994cb21861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe939dc426f32f65f09cd6185bcb00bf862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76768afccfb2260a5a4eed2a77d65179863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4aaa2eb2e088f8773d4864158f417864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5601e9176d3f9443c0fb44cb9013f95865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6a97c4952bf37b7e122b75cbe6b90866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57c06101b118a8a9172fb08c47418d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc687cf2ba3c31113591645801f745868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba69defa85d23af1bc5489445488334869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea590f6d17e90a0ab79038828ca05f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55877a74cc111f5730f9fcac207f95b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd45bb960731b7d5ecd1d89a0501f3a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bb9a049031061da4d38bd831118ff873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161c363c013e7c95b77c75e192419dd874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc6c353754c0e6c677d2090e67ba63875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dace4161f47a06dc533d889ae2473e3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33204d1008e1147457c1e1511eb0cfef877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9b014a30856c9c2994a3c4ecf019b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf63e6bfac4df91ddf5ac49ed17c50879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949388f0306ba9e7a4e9da4caa1ac9e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9a3f01586c5194aa854dbf79f2840881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ea3a567f4c0fa8401cbda50005947882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27534c67d074981755858d59798031da883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61291e515983b5bae0ee313606eff837884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d379ed06e509a75c4462879054df653885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670925058d75eeb093bb2fef4d229e6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7a5bccd9c800535bf2ed8fbd7ded7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d5bd140dd857db1d5bc0738b515fa888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779969be75dcea9a5bcacdb6d2f549eb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20be91e7300e75c2b27d04a81ab0e54890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3a841aa4487612fca79a5e9671805891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cce96f044f9c56b2bfd2147942f012892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3b7fd494e95fcd48aa72e041f7676893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0d11654f0f62392591224bdf70a2c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae242b42c2f8b29b13b7fcb7bc1d71895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bb7af0a9416c892caaf86363a429d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41756bcdbf94bc7558be5e93ac57a9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6a42bf5ed568ad11fa38be2986263898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe067349e061aa7a43fb3f2b042fc5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015143ab33d78d571779a9baf8ea80c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df69ef6a65d2772b5bcbc702fb10b8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c1eeedf3c67f8f596c99c3a3428ae902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e20ac3df7ab4d21e767b107f2ab641903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcaee02490c19201205509ce91957e7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83350d8864d18d05d12da0d4fbcec052905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e149d2f213736b51f07d0fb810e7d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f399d71525678a9e38b845370e187907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d35d4256d8a499b098e92e66a3151908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec30daac55dbda445d17cfb72977db909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6e20945ad739e7328475646f01241910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3e62759b63c590e8e6e0696cc8076911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14b0d3d979be98e338e7ad559923f0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bece7ba618cd6c158363f3e9bf920913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3e13ef369e9ec3a3849224bc2927a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df15d0c4d8ea82b7b737d9e800fec39915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba2d1ee4d8d4f8716ec6439cd18aa6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6261a0670c0f111b0a52898190166917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29053fd82e9e551f57cda6a8385d5cd1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ec44d884bc17406eabf0851714256919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660316b69f7e6b60944b51ac605222b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe11ff918bb762205587d81c049bae921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7aac1f765c45ebcf80f1907837bcb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960928c3d62c001a5caaf66c53584e83923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c458e9dfe6def2d656536f3f8e14d20924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd6c0c9173bfd87a48ddc923d64557925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3497b9d9f71b422fb9019c3b7b8d5d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a10b487296f8ee2a8ac84feb5750e3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b4918a207d76c2990689d8f0390ce928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d563f8fd290eca2666d226cf1cf357929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b570ff747df40cec86ae4bee2c1a46930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016a7a2624bc9de533a4e4026de6b2b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7991ced2e60c9ed8b5ad1ba14661ac932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bd0f5dad34e6200b3612e7a46539f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa099160e4a2908cd67a8b6000ced6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49959717b7ee47f7707b8d01a685ee22935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a74422a9e7f0a80ace6f8776a5f107936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcaa635153015e2201b3a29486ba09937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f7bf04bc19c6f50f17529e2c84425938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300eed5a83b92b5fdc08a9b07c93b719939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636e06faa36cf2acdfaca72a9f3188d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f7c66befc152a6913e19d501d8c0c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b298b768d8dbbb36a46f056a7ef3d4b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdaf499aa60898cff9eae74c97312a2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46cfec96ce302195476490e8a5f64b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ea9da4c6fbfc81089a6e7bfa1dc89945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489604d14a52e2959ef4a41e65f01da946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5b759e5e51e1fdb7e2574f7d99c78947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc344a107a48edfcb1f5cfe0bf521c41948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e8e13bab563b45b25253851019d25949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad725457b82fb720fcab0bf556115c74950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c4881cd65fbe7d3eadcdd723aa10e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf1c15b024c9d8d7cd227a3dc7925c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48265a9899ea362fc348914d423718d7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670bfd1976a883a63c47168b0651301954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13a589028d8381b9cb54eadc900fcf955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569346d0a099def58e1a0df1ee59ed19956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22ac41d62f326195ea7548463ac384957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28984cf2c823213f3f801667ba91410958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1aad320c6cef4caeccb60f62d4291959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb9d5bf4046c79f9ccb4734503f1ad960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa2b184f816f503728fe2d9c752edd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7eb94aa943a9af681ebc0f9d333338962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c56440a3eb65b72a4f836f6c8d4f5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c6ae9cb742fe9048c6f80611d139e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c933b4bf2b6e2e5905b166527d10c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558d0399b9c04917014c94d17007f75966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba5af8a292cb226b45944dba0a1bc6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68acdafc88eacb6dfa3b593e6d9f2d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48074e82022f338c98dc9330c6c6d32c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71307dc85212f7fcc574eff92a7f85c5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0293e9059021c18425a19cde420995971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c16162b780df4d815a3997ddf7a8a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb3e80357957cdf7d3ec535ce1fa17973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed07938e458f2d00829e6e40b4b12f6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0710902208f61ec06f8de5315ba322975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b054877c3834d1729372bdfa84450e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1ff9725fd0587672eb017ab163475977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4525d4a714f8561c9ea9c49969eeb978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cf97fee79985b0f546faacda0bc05979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30b55e8bf88ac4c76635a76ad8092f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb0066566ddd1f0af005e14b79e6ad981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83978a4458f79c36f4b471ff939d8c24982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e574b80c1c83dca1cb92c2a5de4e4983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa74b582e3c7a30ed08618a57bea1e3984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a6b8701503fc4eb4e3d7822e92ccc985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c736219cf9c5174e4d2564a777927986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3752f7b9fc6d200cb85297ebaff15987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bafbf9c4aee46c145bdf91f1d1361988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e84252cd01cf6b4f7affcbd436eed989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6511ce3cc0761591aede47614f9de9990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d01aed1b25dc79c83fd415b9b4a8ab991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ad0b98965560b06bb4199ba87bb2d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4300fe9d0e7c34680a5354c47d06243993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ab9ecf5b11469febdfb8dd9ba0b3b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db5981676960feece61e2136032cf9995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d0036414dca6c90954d254bd36447996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19512da8d73dfcfa49c1db2975bac9997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b982854e22490595379f4ef57977631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a19507f153c0ca7dc8644c2d7ed35f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb2486330a3ca741368410847799cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25760aab3a0b64fbb2e0b0fc21cfb6f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7485b88f53760941e5254850adba36a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c4d1e3be51ae763583c90dafbeb856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd206258f3de94f1a1045461e5056f7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50378626884f8ebc4d78e4d714dcfe398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a76a8253a3bab46b5dc4c453a833c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a49eb9ccc4d203507bc0191406125d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccff649ca5f9e4d124db1dbdcb54cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125894715b50ce4980471416a5872d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d403f7107ce57dfa899de6a1661b52313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bfb02eb634eafdcc41263e2667d1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93815021d4e4953036bd7d9b3104cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177167058a485a62a253321c7bd074df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef461a507558520ae777896d67843a8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dbfa9ff7c6e0a92805824d528c37b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1c6501190af5cd734f9cd7b75e67619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863c604dfeb02f055c330e10b8bef9320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44401bdc0aa8d2f52f2e249b0ed5089a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a83e276c6db36586d60f32caddca5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f87a890aad88f2540c49d854afb46c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390459bc9a5155316da15748609b3d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158289c64fc12cb7c0b100d9f947e8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216041995867a7a74490d8d3d1cf0ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567401ab83253400646fdf4471765b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf96b0da5ef274b0096efd908cfdd5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c63160d8cbf1321e6cb73e3a98211a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9585ee8c5157b2b76fedfb4df8601030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16417d9b4e53d7a44fdac050ed6cb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764c72958c0825752c36ead47501d6f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4814e054061d755b4301e6725a5f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63931f3d33290ff7916ba32537fc467f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78911e5d6e37ff0abe935d0d032ebf435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e54a3dd9889d65a77caede7ac471eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f66f2d69fd45978c77ba5e3b12bfd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac5dd7ec5c990c5680208e737b78d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077f346b670ba520d04098c515214c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c304b0395a6f383318b95c528f1c0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cf7e7f0e2ade3bea3981459fa35b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764daebd30aac3b65f8451ec3c41ff9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2057423e5f917723e059d12fcf0b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dff8936a9002da8920584e7cf957744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994302a73c318515121c75a0093c90245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fd5089bdd4246bb17ef237dc3618e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d535d40dc5ebe4d46c36d2544d74347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68170e008f03f66d9ec0e0443f33dc6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd997936b471551e04e721c8ccf63d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361c6d9b8a9ccbb875f2871f61bb21950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de887009254858ad8117e6fe14b7fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f23c4b65243c4cae470c494cd5e3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4b747d15294572995afdfbfb8438e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fb00844ddfce9ac4a19cc7ffdf17f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1711230e9da26078f2c5f057e64b3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230725f5fd1229c8a7b0c49ffac604b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733333adaa1f4984038b6345b2bf559d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99f09c2b6cfb64e1f52663857cd7b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b5c193bfa872a1c323bbd6d4d46ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b5d9313e85fae57d63ab121a2ccbe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa70bed9360446c4c573cd24f8a871861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905187cc4c20de732c053a36507c1f2762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7cd77a6c6c01cc37fcb58581da73f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94380eb215a9d2034542e059b5d65764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9828ffe02f6454c9b2d68584e4327a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef864e58e5d47bbf5488417fd1bfa0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac87ae7e1b6365bd9a617af8c64040667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97c6ba0155e80ed66f6f2fbf06cb5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81867d7a0f491f3b990295d8bf063aa369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541853b48360210937a98bdb9a443eaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8a9fad5cb417763a72a7c4df4c7f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e0b60c81fd9904a51c0600af2c7bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923729ec5cb8605f3a85ee213911d6673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced15bfc83a8fcc1a080c495f257349074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adcdb0bd26baa574e474ccc1de25f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8708e7f2193e93d96d4429fd64415e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646b9f6fdf26b2db6093c5657f8e21e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec188e9292c1ce86939e1cf823a667278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f277c198de9223cae7a97e16aa47379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3603be473510a36fa0e6df0d64bed280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1b87f0ffe9556bed6675a768bbc7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234c05d28e06a5ed815d42e8c66e41f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dc89d524546c61ff1f129fb3e705283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73df60fb367f0ab481567161b736cf284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0234f8679decadd1f94812f2a80da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40b1f5a7281a7d893574163da13a4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d29a3f84f440490ec16cd8d912413487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12950e6ce6d15dd262a7bd9b375246b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadaf7aec7f578bb20b61b241afc8a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608697c6767f2898f8fd52b19d0cd61090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ad7fd0087c430f2e71eb1ee06cda791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c7a923ae323bd63001ed11694ea0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ccf2b1def0d81190903522e2e1eeb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d756eda21b64ec5f54a610d388a2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fda9c9aed0f624305a8ad61130b9d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fc1fc1d4c7d8ce92ec443b9b5f26e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d89240f63b59b241ed076d77e2acd997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474ac084932b5f75df42566fbc1e93a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6544558f055c838ee1f3b919993cd899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9863284db85913fe45a2d55dccbc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4393dec8c22f1582d805a2c2c6086f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab85ccf998406ff34039e7f69725ccd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389c56dcefb18403f61fcfece9746d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5e4ddf5bdd8c43ccb6ae226592912104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1145ca3b38bbfdbd507bd91c75dc7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355a15c4526b570f764e6df61643106106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbc54f31093fb38f85828ce04d320c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8a0e19c4b16b138bc883aa379642c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96850179c3eeaaf450ba30fc634b5d6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207811d6d6a31f27b739e41198585875110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b3860be9753aa58850e036d3cea66111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d761919d9c502e9cb71737c32c40470112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4fdc878de0377cd16a36a93a6e613113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40a5ae46bcbbebc35020d2a4dfea07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7595f25f9c2b20309b425f69bbb6c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b59f6899461de71d48fd2e39bc9bd1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e9412454d74e134bc3a9761428121117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb551ac91da503a0ca4cfd8104abef0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342fbb10868d1f277f789f90ef9fa45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe937d717b48fb6b4d80d758c3d726ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd03e2502a19aa63831dcb5c74cbc1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612427f22df6bd22c8a100ef7d9fcaf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba07428d2c226b6a383f0b2610f257123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22248ed6b82311f3929eb2ee68c6228124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaf58d5f839a72ae4ccc9da7433989125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75645c2ed82e3795c4cd70850371f71126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078f59945afc5b77a5cf5d3e225fbdf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196f66fb312ebbe46ca434da33b7854128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a257a40fc7714ee05d6dbf0e698194129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0b6f71ac91d27551048c16df7051b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecf9b8059fcfb5ab27877646a134c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb7a7b7b856a2480791729f6abd455132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662723f6d1a559bea912857b9ce4027133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12a94a11ec4f734f4eb715f74222b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62efedafdb49b9948cdc94dd02485e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3167c4e6ec7d1204890618ed8c9d915136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92f36b87a840110c1e339d75316d3d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18643e913b721b2dfdcbcb6a398a144138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269466a8b008f53cb1f62c6b76b3fec9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd8a9ea322dd1045fb0038b7f4e3d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca1879a30762426f6a0fadc8084d33141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25e4b74eda32027603d7cb2b3ac710142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13487cf31d7c9b3cd253de57a8eb04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8efb45bf32b13c8b1c1f968b7eed58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc89d884e98bc0119a6d80d7409e5c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5d6656a02fdc11990cada00ed641c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e77fd318ad028b2fb0fb169a15aeee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1027799af2b600602bb20b8a878c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b51e013a08bc3da9a1917440743e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2594f5f682597b9bdd74eccda06b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250718ac21751368d19e99be118bb5fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c917655a5a47d27b1cca1e7198081d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db030c2104a4050b6ad8a8a984b12267153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a61905644a6d33bee5b96e2e327c4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c1aac3642717431ee40fce3be243d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc53aae9e33bc6d76cabdeaf9cae0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a036ccdce08f5e70ef2af275785cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0733d84edf532be3a71e414457f20f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bad2200e1786ecd4883498d8520c68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925c4e7892c66a1fee11fcc0857a0b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c284f838882e980f0083157121874161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fede0b6dd8d73e0eabe60b6e24f7a66162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef49dd318eacaa1e1de6c80eabc9c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f2d33ffe6b44747fa3abb17eb64e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71cb94393d70b90c2da5cf25914306165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120076aae1c42756be9905163b0096e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d38dd9d0a4d5979a543bb86b319f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fc82b3a15d91f3097d269e1011371168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2873d6fd8b1dd0efbfa5c6e0357c8eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887617d0f0285a9c07157b5920aade7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f92b9fab348d14c49fb2303306515171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae0732068a4adda151ee3e634d1bbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907235cf1faf49f804f9073dbda327cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79930f1a3847eef6462d2ed0b389c1cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c4d9de45075a461f36041728a1b12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4a630c713fd03bb8014daf58278a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f31e4a7bd7c4c45bd7a0ad0952a2be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2e388e1a8cab8eca1b48bcc199b52178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80f89fdfb225ff89835a221ee25a5b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220e85bcb9250901f4dc0656589156c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a6249ce53b9dcbcd6a7af348d944a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc2b021c800800ad42d6cfd9a46391182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313dc3ca3e77177e534378d98818d23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826c4fd2c890593d396365ff165f146184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be08c230c66f4286b7b2827d983bc2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248bed618f7ec8198d39d15144d02d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d316fc30b2eb3ad6d02025f7f27a16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4701addbc8418a3597ad17b34af460188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231206b13ad46ae43e4fa0ae15b8eb2a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997b8f79fd5f5dbd62e283fff652c3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1935987d7376056c7f1064b55357c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cc1583e622ee6f6288821ccd98f4f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf794546f4c26ab8440653cb1e8386193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134774aecb8326d2587aba5c15f37fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca1ea3919ad2af4aeaae10f3b3a2cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87a8be35720539d6dd2a77ede86a1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854f4b61aa04e2e773ae5cb4db44298197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70022aa603a1d1cef702eae2a5352589198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c8fd8c97a685706917fd4e94afa0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a07fea446d75457a0d37e4eb492872200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f620bc62dfba25400ef1ff5d1f59a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d29f9d3c7b6f45387004b7bce4ad1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddeaf15f9123bbda0e0b948e8be999203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24cc85bb384502e3cbf59cea06f792204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b9bf6a11e50ab1f276d16cc36c8d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b27816877ee0e0840e586c9163f023206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02ac4d024cea6c6f20a3d51249d8c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192185aff9aebdd3b18ee8c301a21aec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af473ec87ad91e981efa4e8c03ff316c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14885b2fa629efdb11f14917e02668210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807cb1bb543c80bfe786ad45846cbce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a64337e5fb049909ed667b59b0c95c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b418b036552a57aabe5e2074105e7eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5220ff911cf0b83bcebaf400a5cbc1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed3fb56e7efb86e1882d634eb4c46d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5a975574787ba7b007e3cdc5f2dfa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95867a1501d2bd3ecd46718990fc5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6556d55d4139e57a91582e0744f6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e36faa3ed8a3bcc8f0fa3420ce5e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40337f9c7d2f0f26259f2fd96db914f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07896c931419a8b5f2489423713327da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93419c3dd71b1e026c68ee625c8a63d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9198e416a98856a04ab66346c9e76223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dc3300b50c5ee54ba2c0fd88b781e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4877c0d98b7c2b0b2b517fe950b86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7172c6ff58c586802000baa45db2667226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce71244c2b6ab0427f38f19f4403a1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde40513e0ba90f26d67c405e96bc7bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cc128dd93cd5f06760c6040d0010a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27420dafdb875b6551b1d016d9657a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe026c76ebba946f82b65981853d6ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a28a1ae52170898c921d8a2ad6635232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040eef16e4643720e4c279010f8e733233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbf965c11fd1204498f7ae893206f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df663a450181cd82f70596a319cc9f06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444c993a73d2c96f983514453d5b03f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670bb49656108ff362f838a9f039245237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16b15251dd09db9b70bca152f7ab0c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c28975ed34870fa4afa551b807c2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7f0909986701eb766c9ac0829232b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c953096026abd4e6e200686a691fb7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90e88b85cb8007395faed7b4e0698c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43e5b02521259480f2199905671be1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11c77ec050752db58deea19159a601244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8bc0c279b3c97070941d144b9d8fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dd755c8eec40d4b850fa784498654246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6eed28d427a00b027f104820e84338247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c0183c2e11b77d97f72b519221702248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15165967aa2cf77fecdc8124508359db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a4f5f68f7add8b3289be315f6065c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ee1241ac31b37527fd2cc7baa9205251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c49d9c1f462f237e349ff6cb347f6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e364138fa2aef28559a95ef69ff0cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcd98f8e9e753b5332cd9d27016ff1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9b06c966f2ee4cdc75c2b96adbeca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14ec66d9ca642c6f348ac893e1c6da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f37102cb87ac55094b080842c7f48a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ff6b34907ae40ec92dc49556489ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cc13bb882b31a8ec77e6b85af5ab8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7527076def2440af1c9d34a701fbf0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ddf1a23388072271ee3e2ae282fce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf2315e466538b36b8409ea3175c82262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f9b704a829843609d7190dd0f2cf9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0772137f214b57d5292dd1cb76c7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3431d8843a5c15bdaabd0a2b8aebbd9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fa0035b5a99fa0234c576ca34dabe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024298e67c51c9dceb13b449820909aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e8bb39548c26611af186cc6c6e426268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40ded508cceb8d295d3774aae1a386269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a863a4399f7d7edbc01e53c72c3d11b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a654568f5a1e8f8cee567cf92630038271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce5ec04c57c5d7562229bf2c145bb0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d531b3cbdb913d7b39c3713bdb0f50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17df6d004bb52421193c3f68fb4455274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01241af7f9f1fad79e484ae7b70dda275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa771d931754929cb8c1a680aaa3612276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc059eca5e405f07cb98dc67309090b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c37bcbde9d7c7415479d77092d63c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ce6b3e0c39244f763b910260af5a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b390f4111950dd885542f9fa4fe073f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bd05f05c986993ec315b3ff197f5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243ca146a84a794ed5252fba4e9a00c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcda359928dbbfa240e095a4b4ec03b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb54a2b33e0a0ec269daa10a35df2e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49d043b4905efbe553b34ad1724ff3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11244b8fc399a9d64143fdd92768fe8a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6bf16e3873ce7726782b4d608ca07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2302704ceab1dde78e3e5cfdb5bd6fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1bc017edc63ab7f9cf1cdc46a6ba7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad5c44eb61eae2f95cc198edfd4a18290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51df095ea79bc16a47e55e323bb4d9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf9217b022afab854c42988912ef4b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797ad804f8ce7d24ed5cc33fc2a483a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cee9039167beec9cbb98187c7f124294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee144d010ad4235858667412cd796f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17aca71b746a99196bd7d77f8df46ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77d7f300bffd5862d8e56c30c34dea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389147858289ca9947551fd17db0dda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eaf8be3eac9fe4338c57f2a76984c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daba83fd44b73efe6aa2d60769ac35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3bbd0fff7e1349c224d88d78a7fd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcd3ad7e0e29746ebbf5d137cdf002302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f55198b13ef587a74e16e4b8b5afc3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c43d09986002901ca1874357383c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd55b2e7dee51cdfad3d5a53c44669305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794193ca30810083913f480a9c96241306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e9a32507800cc9a4ba9b147c6c198307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9894efbc4c49b6c58cfdf40bb5110308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c527e8e20844304a1886dfb32ca32309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb633eb8ae5bbf9724847d5da81175310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e7174c0f1f1a752dba6433977d69c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10eb0d28085726a7adae18266bf1afb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbdd1d2bdd45dab236e2780cf7d0b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30cc7b4615d37c1dcf94aad77f2220314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe948b6e9e360091c54776fcfaebb9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3fdcbecb4baed3f2c1785ce88f648316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7b15094e3efad574656f4bff2df52317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7b1eea9948aac0f2e01a075011ec0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9cf2a7a83c4f51626a80cd96473be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0b31468b3b12d3cd75a1dcad9f172320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247835283f39e6fe1693bf006abbba69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51996048eeb5e6a667d5a0c815fc316322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab2d0cece7057c24cc4c6222ac1edf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03cb2d61ed19e2e39fbaf412175ef2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac016af99356ea2803f4593632edd53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c749e5bf4bf72776a7e2f5ec1b76c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbca8e53724c158ef139edd06e989c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55156b10df8a7fe8076898bfc648a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2e80cf9a758147328e60ed687198d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d33a10bd9477fff16bbc9bce3d6c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc841f77c2b9b13ca4adbefe9b1a720a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d1ee4d9970604152c4465a09542a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44891b3e27c2c26c8b5f26d70d180e2e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a087253dd5e27005dd994bbab8e26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79caf02baeeab113b17f14a516aa847d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191933f0dfede9147770bc5c0b9e6ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3eb625586c98b5622ca83dc3bd649337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea6e98382723a9c1e791f690b70d21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b20ceffbf3c8739eac099f8eb4856339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c58bcf1b1223bac761fa801ba15e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11394a00f968defad166a9536f123c14341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107fddb40ef5df4aa0111c23cd1747a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35919f01c807857a1ce0205b77469fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52179f3346afc7141aac9ea7a0b56866344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb07fea34e97f74c18d1af9591bb85d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f7c9bd46836d01656dbf7bbec719b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b2d73850101c4ed238a6a4407f914347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305b4162b1ad829517d00e2bfb500ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41dbf446001811c2c16eaa8574b015349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd2820fb2f430daada79c8de76ed85350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47146313ba884cdc7c71db7e27237b6a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b892d77de3b2548166be81a59b51a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef065426f9d9386d7356af0828113455353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433153dd0013ce98e285484e72f3dec7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66632d658f5d6eb200288be04ba72359355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8482a1cc31f6143334152c181f6880356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a74f8235bce7ff6e4568e7fd7e0def357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc9a2b12cbdd237b112b190652e573358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047cedd3ca4be4b840adced53173109359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cb16266e3b977e2bb927b3ea0f0dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf53f573e20823956453c6cec24db58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd05882ffb1fb7a14479cf6e137614362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cf8c25f259be3cd82d04248e5bf36363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb95d8477564139c7549ff55bec5566364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0e991fdd63d5c3a1f33c4b4e59602365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1080a2d8ef022ec76edb3ec341a3f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b11b536c1a7f2012860eec6b4559e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83a1548c90ab9698ba68838b265315368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d8e9c7706bbb075099dbf32cd682e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59805396320dc4d92492ffd0978efec4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d21b4778fdcfd4a9174db39eea551371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe6fd3815faf3569e5d693347d656c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5e2b2ca2964da56a85b618e3b27f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0547b583e630e22ec2c554bdb09af28374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69247eb5adad448932952a94e57fd0c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9959aff493d2346ed3a023b407bf06376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228833e3327429342383e74306b3c59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0f14a5ac9d5992f0bc8e51a275d02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607732517ef33d1a615cd7b4d1f5efd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb71e202efa0d6e1a3cc7d639c8382c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde9af78ca971e02dfcfacdb7c3b6d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad6030a816ba4c2c103e40b789a121382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09600327ff5384592c237dc55c6b468b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebfe3a30563ffcf6754c89ac2b1e31384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e184d27b1daf331d915e85b2e24c4fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874f6d2b2fe21e16b2adb6915a8e330386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29227f5ead1050f23485445d752274387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd139adeb5382bbdb0aa1aad36edc17e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170a34aad3d9174c51fa5e3d399520f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed149c220b8d1e20313d130495aec4dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8752481453998c835019e7c0902b9de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92ce55fa524baec1755474900a90b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cee760d24037afc23790f7d87d493393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f76bff15cd3a111ca0e03792f8b62394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef0088f4c5cfa797f3adc9674f5d1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf4662752520a5cf7e051f9457175396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8bf51fe4c2442431cf7ed47b5f5d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71b9c9261e104ad337fa998750d1ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9979771f847b7565dfd4bd7907781a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb630ad899cd3a763d34e5d05e03c2f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d599d2fa65f5ae27f6a0cadc1581c11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf5379c59bd3c7cc0569226ea01e3e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094a6127537dba462e8a2f36038326c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af66cf693afc3f7a625c284363264f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad868f379e46ba256c322ee2b5cdcd62405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62126580d8e3ea821cc188b3bd2ce61a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e391e2a3f1a99b5a22d951f857eea15407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe2b218967ffcf68c9dbf8777c4e0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49739923ff18a50340f873f279cac969409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabbde97f588b3cb2b9a26c7c307740410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32559c88dfa5c9f050d5f350c5d0e79d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9027dd0699fb196da52b72a41f260d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d70f766099aca9be6b90983b21bfe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ce2b3404033c5266e7577a2b02115414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230f0f310e943ff0268d83ef2668f89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2c951d823ed40e9fb5e25cc00205a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4ef5a31d7a7cf960f4550fb096d21417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c47129211f139bb18c29f279ac9d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de0c1cec0adb7eb2b653b589de8459419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f34541e16f039ced56a1420a136ad5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec583c35b40fca97aff1fb82d8cc3d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078fbeccb013a81b407481dc41f9a92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd27e7800467009e5cac6e0eb1668e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7e3b9b8f4f08a488406f3af294dbb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64406396cd0e93bea6965d8af24a78ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfc52375ad9d409906e40a8a861565426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c263fd346804b3744cc8f804695ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388af3f585750c4a04e8f418d1027618428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd03e564acffd2870745cd258f8bb5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8920a586c7c04284f0ad6953deba6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd3dd5f3e71167ac15d9444fda86dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3425a0ea3e9d9b5841234574b8d9eb8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84adbf77dd66718f5f6d8afd5d2aeab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ab3c8dc4077237462dc9eb8fb0d42434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a426875c89dd2aeb8bd56583381337435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567edeec6d3c730a5da0f6b382ab3374436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4c703d5ea85fed37537c7e1d16564437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cabbc6a17fb81c958bb8c2bf626f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676eabf0d781d8d58dd787ec776ddf2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276d048cc41a5fcd6ae8a8051664676440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f5ae061638bc7d44781bc9b55cee1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67186697af8387d6ceb967634e5d39aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee6ec195e5db04bb0546d6035744d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f9c91d72ecc374341bb9c34c1e7bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2e934f6209b504a6d526317d40864445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b4aa056e81f683ea839d72e1596b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b78c1c20cb1c33389476264cd800a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3845460471e291d22bc391b908be3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2b504dfaf813b8a51843051324d52449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebc6eac2727b25aebacd7aac0955ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ff607f413b11e19e83b9018717cc6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6846e1b4ec8f11ea8810fd5ef1767c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fd3e1ad92e6a798b8ae27ed0672f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6d41235e3d8a82df8e6d36bbd99a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca975022435b836b1e5d83a9dd3a2fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205ba26cffa99ef2c2e2217dbb483e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247176164e3cf3cdb2943eedb05fff6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ea9d6eebc9a1af919fa625bd2d724458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398bc91281c1bda2e2da1e54541c9a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80931ea7a8c2db7045780fc43862ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad2727aaaafae8fd05522342ca15c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df77c87c30a0400965039db300054e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b3138832729656f54303cac4c870e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fe4ebed2bd64cc9b906d024c5e494464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30cf80a73365d4f8eead77e7d8dfe4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa41f166595864b45af9e8f7635f8b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb5837da3e519dce54263e0742238b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722ea709e837efe86f942b081728b57468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db41265054572a482e81fded2f9fff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccace23569db80d123e895adcf2cba74470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5111e8fea87baa916227d57986724a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aff08489ac47d35d51e9000b864631472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cddccbfbafca4420f536fc7da4460473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48feb1edc6f87b20bb792d279145a8ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6bc95dcc67673d1c8aa651116f48b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17712dae61589f4756a31691ab1d93dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941b63d9db842da37dd18bd4c8dc60d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6970b55b576cb34d379d6971df38b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03630fdf0b2384fdcfb9b0dd38d4606f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18673392c3cbf973a459a2eb73bfc4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b563ef7eec251eb7a9863f4e821b62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406dd6bc57c62712c097cd6ce730632482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a8da8245df7c622786c84aa61e1fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb58540ca50219fca8615c52d3d1b3a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c808487a16c9b30f3dfdd355abc5b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d178438e5828440de675eab3c5de0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780bccb9606d450fe788dab0ac2812e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf67d3d7ab39d86b0241b393d5a8e79488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d0d419c91f311fca5cfd5c4a2e040489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ae71dd200868c3d42047e81d2fe56490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a740a9dc54c41ff816d8789920c6f2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a919a3d0bd08bfa2422cb157f8b29b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a9617cd9b62d54ad385d6f73d3b3e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8296d603b38f16916ea760de696fde2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9309fdbe96dc998edee6b276dbdac13495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6125ae4661fb6d21502909debeb2b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7debd667b1476d60545fde587a8222497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf4626bd9617eb22d0663bbfd267fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933b30e54b4452f2d0a459a440ec759499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743c6f3f7393b36affdeef85d9f1fcf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81623a0272233bdc1bd82907f7f1fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735147902812c48be678a3e13ce4ce4d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb886f3d248f3b91281dce2433c91c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249794429411615217ceeed925707bc9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff385e2ed537dd041c575b330f61ebc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406cd73c6a2a5f35d00667a896f703b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc469089a59c5434bc6c1adf8b587365507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dd7383fcd9b42a6a6c46e334767a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237d1ad989e50ff68a4a52152c62344509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3093111e7acc9fc15b2d77a7fd146510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22ff0da2877242de6fbd3abc753827511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d11249b0d51731bd57cc5fb4c5ee4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ee3720696feecb6eef1b8b16ca147513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecedf27b6e935db8125bd33e58ce9a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee11e60ec8b82aefc7c94336e37726515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671db79451c7670937e94d51925dcfc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471effcae90c014088d99a96f700c351517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528524bf862d1442f588eeb628828fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de456c4d78657bebdb99da3c621f49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2dbc74adff21f87d15320eeac8d07520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131496895072eef2a02129709a08d70b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381516e04c02038ae03c3964a786cb65522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b9da70c53883c897e9632b7a159c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0176b8252d54d39e370fc43f57b43c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15936a97d6e95d316a6bd783089d8c9a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d9a22865a4bae560b31ef706f8ce0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207db5de5707890489ebd584b72628bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691c1fcea6b1807d1620686e9d7182a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3eeba02560380a55529ca1ed3d6044529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e53a16196944a5c35497f3a41e756530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f637c49c0f534fcc138dab805a486ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db25d69058ec75eb379a74508d85d2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc77a1d02a88a1fdbf13ed59d46f12b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eddc5bef2f570666e7dc10f5139419534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d13a7feb83d67c14298df56a8eb735535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550821d04734df484b442d1617439704536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca0b015e7641bc3c4a9c10241108ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d1f9b15e75bc34c3815277ee3d603538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3c1d993c6a4b976c5ccc4848f1a68539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de49f69333098df69f09c12d61147e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe372c7a0c3fc6f87838dc04229659541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7bff1a5005700a71812e12b27ae8e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0724688dd4a4b4d4f3a588316547d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1548cfe0f9b63e55225d551b519124544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4332f6502ac009d7da01af872ebb48545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ad86d0e9939d60985e75e617a8429546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb17bff87e7131b38ac30f8f465ef99547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf042899732e16b36b04cb55e9b351a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ea48235c5b163e548ddfb3bd92a5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dcd6faae62717470750a9d69418ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf21be17ec2757e1e061fc6cae5ced551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32f0c23cf52f446f1a3e473296692b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1ed090b48a782673728c0c917ff21553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94801d231ec9feb578f54c99ac5705a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efac0c31b36fbd855af02c06324abc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f658a8d688b22a61cdb548fc12254b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d3bfcd0e70571b548e186b571c2e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a69c37d5259700c1428eb81e586a95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a3887baf1f628d5016e0f4a7b4458559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100813b4832ebe055929d7ea476d279560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118c3bad6364a6f8bd33b0d6f2b2102561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7187fc7982192edfb20f99d0feeb63562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca0ccd137406ff1d03ee3799d2d248563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03177a1906726e28ac6da1b65213282564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3378fa5051644ce66508cccef5dca8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c32d8e5193c04d4a4378cff46bc7da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a010b25b0e7245bc4314acefade2a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101999cd23bd058295b6b9a7b2a9ac05568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda97b21723edd503a08b55556465a6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce77241d96773902fdd50e19092023570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df3dbf137fe56eff9771667a5e9266571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607aa57091194f531c639f604a6e20c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee2ed8cd4d1c34934feb0984c6a44e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f62cd633289c093333931cc8e3f62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38efe18fcadf209f76a712be04b280575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736995c8966e5e51bfe1418afa0c68f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b6e4bb55ddd5082bc48491e745d95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162975fa24975c614038f1a987b5d19a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b007dfb6e15e21ad5655f978531770579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee36c51b737772914375a03a604104580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828855eea7b9796f43a8f38cc36d1b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cf0fe4e665949d71e8fabc32bf3fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a03e4b32088ede82bc3a6ad0a41364583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d053b3bfc37f2b71b75dbd6d0af6993584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635caa30c633289b05244fd14c016a0e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8527c68c42945b9b97d5b57066c40586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de5e32f459543dd7a1d1516111527d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50ae9a020f47e08dcb71588c7bf991588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9ac7ea990fd65b9dbb9a8d9665372589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88d47206ade9930e230a4099e5dc31590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd01db6c0298a7ef401b229be36428591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6838c8baacd7b2f16c09561f9fdbf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cfa7840522f63097d62951e569e8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5f39d529e00337e4e684028110cc6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1887b252dd5b8b65f202ccccfb5c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456b129e14e9cf2c4ac55e3cb9508d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c069943d72e0331487ddadbcc6f0a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dbf3799cb852fab423bf0b53196d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfca386a445efb6b59f9ade442f387599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee444246097207a24eca30353dacfa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe1fcaf6e5bbc4d9ae98a666d82816601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b328dbfa610faa2130ded2959e0689c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ebef346bd7fff3d3e43184035ad63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e4190ede7bdc2a7a583701c5a5e4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb2c2331285834293ce918726fd9be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326ce9c0761b62c5771f6bace8993bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27f89e40de516eb5e4d22814554f81607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186f208d350cb326f11a66b5e929e75608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b4915c9c67c602e58ae593d1e6207609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd98510fab9f5f9db32794a4f8bc0bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755da8e9463f6333857f69349bd9e706611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ce3cada2aab269818d93ea4cef129612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcd51dbe7b5e6b8ddcdeaf0f849d22613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3261d677e2d69bdb8244bb079a109614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5c93a7e25f819af06b56156d6d323615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5898fed6a41a303313b47a7dfa76af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c8dc5fbe0be2eb3f06c5e75dd1fa4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a4a0b8a0390f68ba365892cedab71618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e630e572109c92d35412fc52762bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d042dcedef34679a32a5c4bef363b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c3419f2d163e4dc7f5bee59bf01e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c42f88d9dcfb16e339a776ec828b00622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a4f5a7eb2c4248f261503d3974edb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5015f91a71e28a9caab9742dd34ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fed1b9a637dd3d56d1ad8bf9e101c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb451b8df58c72930be56261e611a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473445061c54cb193d0a3815851072c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4808a7cf438c5e1e2a8a836dab923628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364a31cba168853f8ec248e68000f18629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced02a1caaa0a68c170c76891250966630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f2a77559d912bf4e14ebfeef45cc4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76af407727d4d89d9d20e53a0b6b49c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682989e530c8f2e5373d0cacf935ad2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad63528541f76c1612206ff3bae6b89634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64108126b3bd65d4785779d85f1c934c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c69c2789eab5525d2cf9ba5d0ce46636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ab6892de2b70434e2e42009b22dfe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913c629012b4dba833ac0c205778663638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce52db19ebcd48773dab1898c84846e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbf4130a45f265b525cb41dcfa9700640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0570b3a40af42c109b0ead52fd429ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c9fcfe5fef12d82ab5510a255c343642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34996e33bb90f8524d79c87592bb17643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b83bbd38cfd21ae58ccde103f5d6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cddda06929c6196ae95893ce33c9e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef169c5808d71b40080854a6c708c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8dc0a903d7241f0bd14b337f26f58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756196fca8f28ed2cc9798b08077214648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da9a222dfeb606dcc5bf30befbf6c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb93361ee68128ae3b28b4ad6180dd6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2a6746f6580b3754bc6fe43e88a9c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40a3b9bdd0f6c411b7c5826098473b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea81737b7e4c253b769c7ee6efc69cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209947e7418a4c264f3655fdab0158f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92f47a553f4fa9e882730ee89ec16e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a179e1fb91250acc173fe34e8afebcd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b2822d31fe5a139146c788dc82bad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb71f2a6f5dc2283dd65ef1d85a6bc4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ce532979e725c240e7eee39a63bd7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f772ec139a6664714d83253da64786a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f185f5d08702c9e1cd7ff6b0eeead2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f391231f41205200ce3afcb3d5248662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b2879e38ce204ee74712f3b2db976663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8636d4a2f5d55fa3b29c9431e9855664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf119a97d5b00947e04bd6cf574794665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a8625fb927608fc4dd61b289a5929666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6183a50b341f41d543b323c7c37447e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5361c7ad77209a2a95ad38fe3c1344d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d0d1bc2712b55c5e31b28e3ff80d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fcb71203a051bd6fe75eb0e1fe33e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4c02d8694f97d8abb4eddbad527c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227288b68e6d7fc5a7d7fb0cfb0b2fb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ff4ef8cf18109ff6951b12299a283673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297db9f139e0ff120d2fef5aa98bc2a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41068889254837e7172d14aa797736675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b044b2f3a7c7918bf9faa1d0b09d285676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f323539908c9d5fb8f93418f33a00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c6f74be68f9b7a71e250a55fe7fc6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99620cac995a52f5c7759271d752cff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde56a086a4d53816f11d3746a5f1d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de8d369d5d441bad45101520dcd2ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38adb9595fa6272b460b40de029def8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5209da653edaf3a2908d29fa1233a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338c7c71f9e9d2324eb9cd38a212ff5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ae095ffc9685a1c22d790f4ad0736685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c79d40aba39dc6d2493669b8ac2af2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d90322227d236cae332f3cf59aa81a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508de28ec498b6de2effd2508fee288688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcc4cf9c41da1dcc4a53859b2365b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741130d1cd0dce884c67372530f8efb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af95719c8c62046c79d61090b95ea06691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4007ed22ab38a03d2985b8dd1b43b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a339a2ad32cc0580cc04a4b2ff3856b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cbe727f57925984beab5f1d3429a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb19e4b566266c06c8e5490d0386bc0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4eac586a2693be2250e42cde9d34b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e23dcff5ca05ac20f11b5f66ed5934697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d22fc0d0d722e33cae67e773bd84a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174383580e828c64c282ff49661953b0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224304b5978b52b3e7bd1dc981e1cfb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42c7e750de6bc1447cb4537690d05f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd5190e3d8665db485590428659a54702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d258f0cc0c40b42ea0eeba06c2ab325703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3842d420db6dc974bed14a812a1e80b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77062636119172cce114386614693abe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215435def57123192f9b77eb3bb261fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7baf9682b7243f912bb38bef347009707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b257218c8abf0e82c9ce71f291748708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f03cbcc6fd8c489e364194d02c340709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d0449406a969030f023c6a161b4cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cbf6100f33785a3eca2268d67be17711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94f49d2daa1711476fa5cb9e5a9ffd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac6d7cff5d9ba9de1012964daedb26713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d8a22aba3b948d173f67609eca838714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3ed57d52cc64e387ff955b7d07ac1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52051bcf9714efd569c015ba24b9ec8c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb2381390a8a0a14c2c7adcf0e8d93717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a735006877879a872d1b1ab8ecc07b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a95912e024c3f1d5d9555fe78c4821719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992820faefa22bb7a3cb7e855bc02e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c5650f6618438daeff61a7d2b38f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d088a3bf972887d461f8e4fd3ca24722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e33c0583382c5a95f780adbbb5d90d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5daf7bdee6f0ddb4ee53d56d0ed5e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37037b7bb0a0479ef293c2306be0424725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b46d763d0e82906fc8686afe66cc3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50224361879313cca9ad574513c9ea60727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a279cf863301fb180b440ffb1e2b0e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efcbf69531e5b6df31911e5fc67908729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35de768b25c1a233dac0258a6a06e75730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77209fdffad8251780f8ae95dbe6ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28fdca27bee2083c7d35a47f43bc40732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab9c9c4350e69ee73ee5c7ee74401a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795f61abd947df6564785c003a34d3b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b1e229a530f4dd7aa7483cd762049735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fdee81c901bc2ba91fe2144ce8e5f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d21cd231399e539b2606b45e4940f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbae6e90e08e796813d48f601d4f57f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e5fb0b2106873fb91f24fe7b193b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ac201d0e4d709010ff50949833dc9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efda007e9f432298e9032c86cae33f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7d4d5e590d3e29539196d6357471f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c51f66e8bd5ac0b467eeb46ccfef0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77b2028620083e4f8864f0601e6821744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c8b8fb4a2950afb69499b48795e8f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bcb97b193d30caa2c660583b50696746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3b5b94f727ab4e599221eefae3c4d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a857406514652690e0cf392a47c8ebc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912b29696bd8054d49f2b41f2d44e00749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302d831b5014e3641190d6b0d58f9d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d14e5f52495bac09df9eab5da123b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dba982c5dda7f2797d17626c310ba9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b287b170fec207f194fc254e36b4ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb901ea482eccd0b187bc74a4f46d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d30ab28be8479a1eef5c0ab48e1688755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718d097ea83690086f7a6843c2fb95c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8db87cbdfa805c3ee7f2d02664ac09757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b8f53268cc116e032a050eede218f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32b9ec7b32ecca90ca502b1608eb59759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0be2ba716e88d200116711b364d7c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e622662edba1f417535aad4673075ac761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749a67e75140e9f42b1cf58dd7c858c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2446ca1bca226dcf3ebc7fb32c7aa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d83f23c5358bd02d455f1a0dd1c7ab764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d4b5edb397d09114208bfa128d295765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4fa81f07d75a1ebfbdfde2d618dc7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3741fe08d6f0b4a32a7cacdca03c356767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcc41895a7777204489e80d936688d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734844739e20c0b8c0a628d179757f5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949aad370f3497301f9d5c001edea98770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84b42f278fe20bc2d98943d147d8f3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875b1ce829e5e164fe5e35b35f13740772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09afa95f6651e4d2ab766a67f03966773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b6a5648b5f66e721b2542736763b6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c6b9196063477caa32a0f153775b6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7c1e5431dc46d872b53ebdfbe3304776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21794ccb08f142e55f96cdb3fce7e2f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65432d33f3c688a2b6d17082143d1ae2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35683430bb808d5b3ddcdc37f8db63a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85326ddb0bb37291f5d7af3703d919780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31aff3a003b71b5ac30c2bbdec195a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347efaacdf7d9b3df6d28282599a96a6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be89de437f151669706e64bb9b5831783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259f959d5538e87c05b13c0a6992a96784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bc8bc6e32445cdb178e89172e36cb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96446d08ad7a6dd72fec8c0dec8463786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef42f16e66a0f9185b631d68009359787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4d06bea7015f142adc88a12486dff788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669ebb0ace6ace767a829cbffb1db49789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1b00495ef05d45c500d6c59ebb2e8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee2d9dceabcb20d7c43f60cbecd7ce791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5ca0c00f6e89835b3c51a44f9e40f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199ca58ddcd08c57f3f83016b35abf2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffac2476fa1511701e241dbdf6fbe6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288b3d9c1199e11cfe8e382cca92290795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485662293c1632c7c4f5770862ea1eb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade715156c23886ab38fe0aac973ad64797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e9349d76458ace1ba401487b1fcac798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198a2d2843dc97388d92f825d651bbc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702416852c5a83f754efac1a58e6b10800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1abcb1f88ae4762881d65143b24a3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa0e054dbdcaa4cb0e37a88d93bd38802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc0dfd778de0ddb03bf10d0f43a8c5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44534a0ebdc8613d1263a32ab30557be804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3df386733b8a1843f3570bf9b2d64805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96135c9459d7779f2347378ecf985b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c59ab86b52238d6cf91cfa491800c2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e56b26b886cc23d3912c6ebcaaf52b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6f4a1a14dcdfb7cf7d4b759bee00d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c66e77389c8c42aaf33158dd9879bf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972605c9863b0f54e85cc9e6bab5f5c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21270f497e0c7c26907d983e825bcb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80cb7c836e511c965859f0bb4eb833813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bd78e7448a309408b8635fe397e2a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029e092e4e1c02096cfd85d51f363dd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776289d8c2d255512388c96628ccc83816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f0edc45656c8c8c9caa4d74a05b99817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455604782f5aed1d40ef315135b580cd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd853aa8b4d3c6af5a6ea0f4d1a985819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bb4437b6d5bfb0e65b63a1663c421820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ed81df975beb930484743d17c07a7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa511ecd17fe102008d2e4c5740ac98822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa773122a5988ffbf178b837091431f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab0add8e5328377ddb9aa0619261aa824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d415d8b58f0e70d7527a2539f8d95e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6033ee71f6bf828afab873bbdf2046e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afc6fc4b326e86de0782f88555038d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babc843ec7848461a79dde4bd2f0365828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f73203b583e6ff1599f64f65a5d6fd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e72c96177f1eaaec1213dc36af57c9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9bd7d5f5ea5b69c94457645115737831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1beff07c182f509c5e5fcaab798bbe832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10207fe61f202528332b0cbec8b4736f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6fcb59b84c45a8af98bdb95baa3b5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e39695e0f1eadcddb40970e8040ca835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d751a122b9f0abdc9d323deaba8d98d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d459a55bc501eb3bb96d68dbb3720837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec56bab2a7e83f945aac71d8974233838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56fa5adf4db63fb986d755f73fda45839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a0ce50dfaefa72dbc3fb27328b3b0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fbd0f7e04b5f83dc2195cb6195b80841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd37ca811eb42e1aefd276ffdbbeb38842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230214e12236b5439d07cc622695cac843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba71d678f68b9d790884158b2c7ce45844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0b131686bb962f7379e3495e1e9aa845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082230a9d09605a63ce2f8e0cf4a37b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c5b752661771716041d966b3156b0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76699ed0aabbbc5f423b494fe11610d9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a3f69b93616c34f8a3402e774ce6a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51663945b5ea0b20dedcea1700a15b8b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf846faeebe70d2432516f522240e52851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ee86e648c53cc096d6c13d3ab3e81852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aa8f5fb5f92b133fd20c9ebc8a63c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ab5f20f75edb5dc2a07c1adcee279854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5397622d5d82c361f469a418a0855855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53d01f048c2d8eca9272e5dd3e48cc856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a5c7603e04a8c83887bdb444a5727857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572f39e804cdb731d48ac4eb28e2d76858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c1408368f826fa299312d1c22f2e3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61065014c093a5cf5ae14eb02147194860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3366b5a4685a1dda215dee857da24861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb4fb90345e1caabf4022921ac5cbf862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c076c7b6807d2265720e3f7b65eda863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6d3578d9b86e046e75206fb00304c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2181b32fb10cf44b5844b1ee6644c8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36c4f0babc6c7f2165bf9d23727e40866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7c98e94fe57a9f81a5e177d3e19b6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c36391dfee5bcc480996a593b97d1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0236961b6ca31bdf0ce9951cab38c85869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a830da8ca418b5bd863b4436d947f2c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dafa34426028b898d1d1e320c43310871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3fe9b1977e4006edfd05718e272d8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcf3c9f1c95a09d8c1f163ed89b159873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd01f9b1d6de14941cf6911b17e523874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342d7d54f7b6b0486a7baa269185b83875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91978c4f9efecc076f35ba57d97cee03876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47077d0d6363421c8b871059db10e8f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfdf66e8e877924e0d04db9edf6e8e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268961d1121cfd4647747f1867249e3f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a0ae423d6359656d50970b38d0cdd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487fc0e8ca5919a21c8616911837707881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c384b243f0c475fa8c0096b29f775882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d516394e32bf55d1d7699a8da8001883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc995806eb55765e455895ddfabc40d2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914a914646768a6ed993f875c245a4b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e86ef97d0e1d8824995b2ccce6bce886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86532ff0125c0641b565236474bfa69887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d9b159652a59019db81b80b0153bb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba77a2e8fd81aa44b75324e4b8b6273889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af481f8d07ba38c5dcb0fc41dbb0645f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9e0328a91349e4bf4ce3263bb0ea4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9f46655803d32834a9dada72a44a0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29397d4aad19004d945ad3193db65c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e046e413a4bc603afc766c3a563b40894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53760663e180391277f9c387d5845a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d82a901e2e8112e5ede23803afe64d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c05797a878b640c169e84ce79e9a42897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb845f42fdf2956cc5169fef6b8c1e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958b8003b50db9fc0dee4d84add041c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00ef8f9d8cf70623db905e75810c5c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c46ddda80f1b3ef375b4163b2cd73901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b827cadb7c6da5e51a38d4e9210ef902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5c8605d994cbf00cfcc923a6179be903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85d8ec45ab6d96621ebafda1b39cd1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7355a34f9d6b750d68c0f28824c300905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39aea75c9c6a3a6834bea4a319927f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcace2d0650115f92709260d5ae631907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbce811dc3459439176a7fb3a5e779908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35e251165ffd2f81046649bb5031b7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd525d7de253ea5e5722fe84c1084a5f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea066382b2ea8264c17c96356cdec5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f838bd64828aa5c71d80dd693df6d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fcfc77a9af4c28123f1c693a099eb913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a059d427d04d6abbf6a79e95503634914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72405b918956e4dcf042eec01a1490a2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5356257842e89a8334da6d3bcea7d03916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c03efe7b7974f8450280d8aa68d9a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea03c150dc47c796187fe99bb6aaa29918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165f8b8157e7d55150f01b62bc6b1d7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90471b56b6594d985d46a4098c21d2fd920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d405104cd8db4217ead230ff48ae10921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397595798a26fcbedec20898af462f6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357e80bdfaca37ab3b3fc8649175033923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8456ccb05e51f7a3f3441b51cbbe3ab924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025ea285b0c20cfafb31d283e7b35c8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e94e144bf8a1836b1abe8b5fb78da3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515e5d922f441f21f8c20f57d8ef0db927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16345a47b22f9092db0d430936f7d2de928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaae5d2b3a67cf0226aef0652c0f91929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b8f56a20ea124edcda520dce985fc930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f046ec5d1f286d79f557d079a102206931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caa3cd0c3be4381013ee52fb370c67932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c43539329e32030d0ee987608fb36933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7396b12aa57a2ee48cbbe86da0ecc934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5e8f18347f103f21b04abdd64084c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92907cada48087cb142ba1a08a5e2014936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587989b835f46b8ef63af1a6071019d0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c984a1be985309d7920d89775760b13938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333562749db294d8e45735b87f3dfd0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885c02c33bc20ea10859b3a4439c5bc940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5b9e3314f2e6a370400a519681cf0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804bfa1a547d32782466aab2741da7e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06719df86bbddf39d83ac98308772d6d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d4971569bedeb8ae9a4260f62eedb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36836ce4dd079f83279011f004c7b3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c1c904cc24c79227d35faa6b49a71946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45876f89a2ed5ba6b167b085e2ba86947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575633da0e42df4ff396f39e13aec038948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df775a7d733dc1e8512a698f3f145ed949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c10624767c2e456fa9ad1e51291e3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5ee9a4e5c204a928533df0bd05475951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508ed927ccc16c2c5a04ad0f18b38b8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9150513a0b1eace58100b2fc849105f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63aece5ca96bc670a3e9875a01fde2c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5518ca1bb366f2d52af307f1bb99c7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293ade2426b82a0d0e52347a2e24b3f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb0580e80983c0c088bc9466e0121d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59bea9c9170587fad29df6b0e97ac8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c875310f02c2b2e8b8eaddd3a045c00959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2056f0e23f3b69eaf30594709bb92b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176593681dcbc907e39882ce48124f21961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8ef4c2a2956c89c9e78bbc88c6c4e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0135c58d43267b186b5aa7192bb1799963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6b2095b657de50556d3f5a8dcd79b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675167865ff0011f3083a749f6e7d12965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39233957b53d2279ddb2bfbcef3e109966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bf5069ae6ecb4cfc1f4a785741689967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55d3a4fa8bf59e498c811269001639968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eb8a6df420d157a3423e4b81e6fd5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e75b612e8ec25b30f7b7c3077c5a8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d86b33fa4e6c1ff96a4a3a6bba787971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b9cbc45e9303ea7d00f1c86396140972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e378280f7b761c1876b9f943dafd6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8113e9041c4efb88637128a1586464974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35a615503f8e6ad3edab8b92bec2b5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eff7c58297964c8aacf56bd621cbbd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1fcda3604bc1ef0a75b087a641364977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0de981cdbd7bf929080f198e6fa98c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6fc4416f5920ddf50126ddde824a8979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d60bf3585aa98fe13ffa19069071a980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8d4f5271e6aa0cb8e569f09702ba9981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5f4131d22efbd68b2ae04552b1b43982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd8d5bbc623cd078d7110f5c22e81c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4316511a010ab73319369e35b1f6e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef888a37b742eebfeb89771b6a3cad85985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d135c87d797d02b8d6505f6edec52986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c954043a53ca4964898753fb815727987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e6c28bde9e8bc2cbf8cb1e9ea606d988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112497c08d47bbd1dbab852e1d74b17989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e36da4aa4d8ac1663841b95d89da0990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496601875d0cc0bdacfebcda320edfc991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb0fc56f3bd4e85ea9c24a2d589707992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33cb1fc5b5573a8e6f4c83f11ea65f993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef25770c4d321bd97d3229e35d87ca994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fbeebb5837a2f70dd37c2da04adbf995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411f2612c48dabb61f572ce3d5afaf6996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd8a251c1e8437a5735f1c35e048ad997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>