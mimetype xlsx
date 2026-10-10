--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1fb97b589f10958fa13f860a4ea561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c33f81a3ea6a0215bd7d8466e20c812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c71daee6dbd4b1b4127cd6a7716a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac370f0ed08d6d3ee93bf01652a05954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727141b0b158e3a1d9be129632f60e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cbd8e8dc26d3da82695cd2b4740e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05842f39990d6a5479e3bf9ee872e4f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f90e52c20575f87d9158f6b67d1ffb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50ce45ae8f91c13a9cc131bb069b729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc7475a49c3e63adcecf65e1a8929810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e541ac0be9fd18c152088699c001cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c438d2cc7836c233fba9c2d1e91c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0eedc7c8609964624499c12fee5f7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625236957b41a21f6abecece9242be614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3d82746fee18176ea32716652227015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5c1f844eefee08e1e8456a98e581e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1bd259e8c0025a12da75dbb27269617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c34f2e9261697735bc205a9ed3ec118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45333e2d8e1cca6068ca0b0fdb1f95519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605aa1114f06e28273127e134fd51c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5251da5a6f74451a96bdd5470825121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31024fc1e3817fdad8a53c9c3a1ab022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182cffb7e40a7f03430159eeac8b42d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2a056c8f98e3c0562d93b0e84e75024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bebe4a5477c36dcf839217933a40325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76d4c613deb9a9ccc6954f33d7765b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423faba59d54edf89aa4d4367b2b90d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d85e54ce2708b8512b180d30790d9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd53e05315ce15ba57ab4d0004409a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bb6dac8ee313d57c9766e9c50ddf630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cc416eb1d7500d03b93921a321b0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e66b1a476c7da6d3f5104979db4dca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f21edc6abc9882c23611d2ce24f7fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2801a7c565876c84c1d209def9aac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8b6a4804aaac9ff90cdf05be39c0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56905c20d32f553dc29820f6dfffc436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e467343955446735fc80c15ba1a9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb034140304faf535c850e991941c1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceae3d02a6683f87fcad478fbb4dea339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782375616e2c5f9cb8e6089be857bf340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c572d918b0da7527bbafbda6ba96641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777b18a48a521dbaea01dad10cb7b5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82e847d9015364f306a693c69393dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b566118642b57dc295b3e364b2a0044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0d6b1dbd25ab41316a881d2a8938b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7f7dddf1498262c9d576d4645a08c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fea84d4c30f71c1881556c39490f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e846a624543db6517ba7222e578c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ae831cf0ba670abd6489a96d4d0d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f644d0e261c20bf5cf98244c44323e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f717ed7fca7c01551dc21a16ff740f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0b20796589da529bdcef86fd5fd4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91db55433e966aafbb8a70c2934c19953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fed31ce0f5f8a6a95d830e54cc1b7f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f797424ed98b507fc235c707f42b4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17dbfed8fa81911a9884c1fc35681056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8203b8ec5e83f3f8a110994b6adbe9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2965bef12857531eb594bea08cecbab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f6fda3590cabeff0df0703499753459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915bb9a7f4a11d178962de2baba6a7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e04060a55d109ee854116874a8ee061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c474248aa3b27515cd5b28bc8726262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b78b18d7ee36f17caa53d2d45f6d7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66248a8720c19c855d064899061c862164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f2611c2e512341615192cb0954d1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba6024e2ea5e487fc5a37bd80db72066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cfec19239f695133997e48c14042a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bf1dcb0a91d0af15123d8b1f0637768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28fca2fdf33ecf4349f7f90b82fc1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d617deb2d11ad110b475e92c6ab8470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c5d29068bb8a1ab0a3d17074f95f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b18238dc0f19259aff07b5e29a06d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809ca65ea9695640f3aba12ce56574073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4643ce9128b5f2c67acfd111f8fee1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebfa7fe083eeebfd38c78eb115249e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8e54fa08155cf714c71405971e81e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cfe4340e97af6a13f206e36d5b1b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afeba3445f96438c55d48241382446178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70755bc8381de066589b0a33f931d6d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d455362f1ac08c6dcaf4b43ac98fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57960c8c8f1ad333ee89e27a6264ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353df0dca244a0f34796a5ad3f067ea282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b2f9401aa1ec12e3352cc954a2f6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fc57aa00936a65dcf7827732c9f4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96012c66026122115233f60844da60185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be109359fcfc7882ce5d78bce7f3053686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd23d1275ac2eb29c7a019108e86ea187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8f66197a1f8bf206a8257e7e14cc288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9f3ebd9f5e06305666a50bfa2627e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90436f373ef58f6a2230af56775c666f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52851c18361a9e81de914ec448c6687191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de137bd48139b291a00450c637a8354892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3ed9dcdc795adffa37bc5c4fa036e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a7dd93e97dd877610228762a21da694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01f733556c82619373698986bafba295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c307c6e75866499b59761cd1b6d86496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29296883b2297f5e6fd5be02f1e34597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afa0ad2089684a2d836c430f7c6bff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389229a3a140b228e9bd99fd3b7679799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d12b5f7d9758d5dd77d0ae7de5bac3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e6d45885baa2625aaa4c1f914500b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d877b9e55f681b18a17fb28071435e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b8bc85370360f6b479154ac04ea65103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4417a650e7623e427ec06dc230ec04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb224596f804ea541895192f47f15a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38a5e2f208784c934ad15e81a40375106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb5a1d309b60ef6509d73a636b431a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19231deef2c106178db55dc4a25f372e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127be74105fb14b13acda02f74796ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19486e8dd58c84c06f492d46e542f9bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb7f15cfb30e29b1a6e056eb8ac9da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9391988c431c6bf94c12bd822c2c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36156051374d552325b28c5b22dba890113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3829bbd720fd6432123d0139399a0a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce165e3fd8cafc69b2fc07967ac7e871115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fefe6049a8175413c3e9f587125ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca372025bb6967caf873f1f2c199ec7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ca631448aed3500c1385cf8c8ad32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf586d8ef2c690322c564254d8246c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dee7d3a9fbfea9ad6e1ea4f3b600be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ba84d970e13beb7717d3a592ff9be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420c824678d21f529d3521ba297668f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacdb3456377eb5a3efe5d06ee5af67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f00e3e775dd9fb4ac018cc807ca49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10302297c6b0e1a255d22c4f02497a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b04f58b84a7dce766e6397cfcc254126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5700f287596fc662c05ecd3da8159127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bcac9073f604952b52c96799bdb4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad06f4209e0d1eafc3f21089240ae4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7552a291600be5764e7ed7f3d2cd22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fce084583443a3342ee5b77578366131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dd55fc92853b8c6998935264a8eb6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140652fd2f952ffa858dbe15179a5a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5e90b2141f81f562ca3fe4353255d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1ccaa82dcc2ad945857e51e9b84b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7000625f1ed8618f92d86975cf8636136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95586d8562415dc4e28072ce6aa483137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5a4ccbb3d6de40b58f9630c8f7392138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da3b9beca991791910d8abecc0ddaf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0f392c8beca35ec505fcf01a9ba93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac2c36258a81a5277a99b0e240f78c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25d3ecad5eb301ae692972f7957e4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8eeffae0f9828565907302a4db655143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc905dc8a065d4ba85a72dcad11d11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd5b2f053b978c8f1902a64eddb008145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e172b7fee580ea2fd62efa3e1d071146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df9a36fe452845d825332bdbab967a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72c450ab2744895203d214631fe277148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d2586fc87cf60d895c49f715bf8fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ca8ddfdfd59fe6b314147ffdb7097150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc883169af67c95fec8f01fbbf4a8b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5349e719940eca50c726d7d1fb952152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc4738d9cd9a192ac9322af0a5233d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146aba78cdc9ece5b34d2bda3df691e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9a827fb74292671322c8ed1142b7a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9759a25c2a2cdaa8e597727a47771156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337172fd4b7d70e925378f31b7f2cbc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390e79104c1c1a864494f0fa5021a8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28eddb19b0351c49c2503ca2ee7e0a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0418358b3bd6390a2400a3c8f6815a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c2509313c9e2d7effc8d48c5bb77a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216377acadeab7375c28bcf0302a9ff7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf175d597f38cf0e0a1c7d40808a08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68d5b2e4d4ac1a54995d8ebe1f883e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdac575ccce473ffb6fa1a082ed6249165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d3358617a00039aa526bef6365a3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c2f6f2f54dcc97a7aa4b622a679f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2aeb9195edd42e15dc7b53dece27f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb246c1bbc682120ca8d41e5fb62d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eda31d7f71b2df0ca9779fb076ed98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d77cf1962e8316772991547d89f24f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebcd4789453417f6aac072e89112dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e688d13de24cc60581e8c56ee80ec3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f62a4005015c3c0f5f4311d3aebfb6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f3b8ec9d956ac516dc5e5967b4f43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f82960e70ab3e889ff23835a1b553176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f76c1476c25c7260d163c0ed46e15f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cb118e094e5b98bbf40ee9775a929178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155a7c8fd70f441677ff9f7d5782e75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e057d4388a11570ddf8e5837d9b86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613dc6bfaaf86b2c1c2950059b65f16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627707a03c3734dbe33a5f37e8dff00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6903f467dd81d01677d8308f46c12a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a21810841c171dd615999277659f47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc1ac115a07493af54a1db08627a80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81f9d022f6b536cd2ab669f230e997186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bebe8e50755bf0d9f2453b301cacd4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8fcc1301b1e9719531261079a3c14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e337e9ecca57450a33c8ca1ec70d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bf4814a86d73b08b98605d970dc7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debe62ec2111a051d1bd9ef60523a2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d48190a369d66ea51411fba0c4d6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d50c604d41c9446fe7aef2d0a6ec5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386a01f1cddcfc2ae524a66bba43d94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d915fd186cb2f0f7abb9905ef9ea12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b302759dacffc7ed2f03fdcb860fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355883202ffb3e969f25d156d11d009b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3950436491e4528181bb33bc9ba74db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e34c7a10c556c076765d19637c099e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5451e55286b1366c782d48a0ccad21200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb13ed0f6181b00fbe4bfa98b2b3f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd236aee6ad5f41b30443ad66fdbc4f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92745b3552c5d4a005bc665eed1909d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a0672112e84f43c92f3efc90e4525204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64646c7bc730d8966cebf822f7c1ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf179147ed026c2b6dc50a3142edfa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fc2f0b7a6d4cd8d2c35e31ede70f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064865e8fb93f977d3d11482d30aae2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a194d3b685bfadd415593b34209d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d081514ce248a0b275257e26db05b7d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31829092dbc16b962f1c59c615c757e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18145bc9da38e922911c3e383782a44e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641fe9faeef4bae3954ccb9d8fff72e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471c808e58cd2b9347e79ab25df533c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bb5ec52661d5a6f8731ac239e1b24215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303598fdabd7047e7cb642cc225b3f21216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cd1ad4a271a3feb686170e7a014aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2b30ccc6ee735fb2af134ded46a39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ac4f8ffe14db675be799b6c1591e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a1647fdfa70635661380a6de8c4e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e649d29e3f3cab726b70a4aa64cc4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34be897b39526107735d1925ddb87d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb09d5d6e268c5928e6d310234524c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fff4d45bbfdba030a0877bc0d6221224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9de5925fe09b293fdd8214ae8a3ad0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682c9cd8e41019b9f9e977e9245bc12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b435cbb56d3d7cc3a3a8a1d378ad046227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3711d73a9dec502f0ec6cc311821c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb767829313f787a670384c77e7227c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076ba65f3bae2a64e14d0e6befaba8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3735caeaafd01274bcf0ab65555a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5dad5617967afa7037ddd6d5f5e7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705383433d17190ad07a57d29fc82d22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15218a17033c9b20d01ee3fc5a029e60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7931d2cff20bb6c7e2568d66299f1c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ff5ab01dc9b30bd800e06d09e7f4d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7ba05c089e71492b7d73aeefc4828237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18444b9b0458eec88c5b6dcd0cb9248238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf486afda3e77af2ba3f0bba2bf625239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babadbf3747aaa4906a6fd58f0d845d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d666122d30e1bd06fd19eb75d9a37e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24d3b71a3dc90488a379987c7ced4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d6cc2181310c8393b8aeebe4a3671243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d7810c1d167d65f6881f7fa5c1e6e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9151a3daa1c78423cb05a1c3c11564245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10485bff9219a3e7cfc0ae2d1cbb765e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a329210560b482e4ce3270b8a2925247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119b32b1ba977fe43bebd1c442a0eb5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26deb398f483a8b8035b5b531cfa9855249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce983e3cca87956a43f4bbf09aed01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883448ef1d1810e9f283c4db7b45ba06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d38edf1a8caa7af9b8dc2bb78288da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d0fa724c7d39b889c593be6c41e58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f66c0d0754f38969892b2d3cf1912254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1accf98644694e3ab89ed65d5c327a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7851724b8a58d47ffaf40519a155e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9f8b9bf91acceea19f1ddd267c3a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bee72b72d855c4df3830d01d9e755b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152ad7b850cf88c127ccabf845ad205259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c925c3b9a8f44271af26942484020ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4b3f2dc00a441b0751176e5217de5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5f2b83e84f78f6b377ab6ba247b10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5750a5cad2e9c9b433bde6ff7109843263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac14ce4e2424ab4cc988e38e551a6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a856307d80547f58aadbcf44cb9b5e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23234acfc1d68ad6531e0b30362ae0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68651c1d6b42af5fbc848c04331f5150267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff5cc6d5d8e8a1e1a6ceeada02ba73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b11bea9a2cb2c47d9b5901b1a7cb5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f1d0e754e9ab34e48c7136b0becf1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8aeb007885a4d09be771b9fba2b97271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be03f961b50193356ebfaef469783f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8e691360119b98f3a44bee69c1d69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318e5872be246427447f0c152a4a8a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4386424fcb2f4ad21ae24c515146d1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05000daa423e7b7dc2581dbefb845058276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49531b47de2623b22f724d27879bddc3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0859ac862c600bfb5e8cd63a5bf0496278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bb05eeda82825cbb10d03a3fb367f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee54a51a4c97c19fbb14920345c6ac0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93af150216ce07a94fe50ba426a9b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1fa442d6049990b967c719ad063ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd525b8e345090e3d45288a499b11d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd83e873aa43ad9748d8e83bb354c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87048769eacab1eeb3848b7fe3552b00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db573bc7b0d9a69940d98f9126e90968286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5c1e0ec0bd8a9a69d8d90ef54251e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b0bb2dfc3f3ec31bb7b03c067cdae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b4047da55b1918792b947008a963a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dd2ec7dd53e44ca767b46de0a50c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab4bf8d206d850b3386d1b04194ccd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554d7052b1e24c30e8eda4d9ee37d8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba59340b1ee8dc59d3de08226d29d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f5431732fd8b68d237f701b63ed48294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b475fbed94d8be3cbda5f792e0bfe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc7595736969b3ac9c8a4dc8d5be90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4633d04f8e74b30996b92828dd2edf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532164419b8d3669fd80e1a650ff788298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a139b5dc86b2f6d49552b6b891abcef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d054903f8f8e69b7dabf69b87bfcb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942807e514ff79251aa016c7c7cd6e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c035bae053a20fa562e2ff134ccc7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af70c15398a911f5a3f80dd81db84d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695c595e4f3a879d5d99302e33ee829304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e532aa15b5a5f99e21aa60dbc28942d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1b164a6dde7c63a7d0b20312ed337306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d81bc1e006d91dfd3dc36912810312307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ad9d6427cc59e380fb996d820fb79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca6cb5f1b5b4fe86bcd1b9133b128e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b38166c06c931a3064c079af316861310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4218894f7867abf7b069a6bf4ac18c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0cea3f929c8fb8a586fcd6f20fd1e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b45df43cc71eaf0e9d231d5af69076313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe84f6c47d30c07b2936f1469109b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7782c1f23aea630c4e1f989ae636527315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554efa7a189e66f1feba8f88da30c5bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d246dc20098dabf40128c02f2e28a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263690baef02819f2157b7f27d960d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878e39f330ba63b2992a365479563a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22306d212c1f1f6bd64951972d72dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afdb81f5bf6d349f811f4fc6d81f66321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cda5156b2e6417b4217e242394db2f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbeeb99020247c4e42bb1c71175471c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6399b2f190cd20ab3f48f27877253c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e0545d4d59fbf997e3b2511751eda325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8abc133a28c42202064db9ac74d98326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c25b2b88621c821b7b769bb014ab3b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78765f0456486326941a438705f40737328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a2ee2b9f2da0f36c8783cfaebe572329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69938506f7b70a54b0bdf43c16a26bfb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c28425b41d10f7d9b9cf24efc4669331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0c7e50d77da50cb618b8a54300857332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240dbb65ba0475f49c93bdbee8439e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad460e7ee09d59e113923c869e58903334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbc229333b169ee47f3bd6d87d5fee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944b1da4ef30e4ea5663113c20af7c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdea7b0055e2917fdc47b304744c1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e33f5185a99c0763e1a75c80d61aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c77a57ac4496b9846d06fe2fae48a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba24d67462db70386cf49fdd69a3ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e042b8576358dd8cd001463d599730341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f442b7ce752fbf961829640e672ac0a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489811fe9a1ba188fb189e3d04f77fcc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88552720a77dca04994f8a19a4e953344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ac4e8c2ac51699e44e2fb804b08e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320f8a5322d7a32d4f0a96ceadc3f8f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e138068f035c5ca705b887c9eb2e523347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e104eeefe1bcd76827a993cf938a19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b058e00b8bc41e8bbc998496e53a6c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884599dc5d7a972d64f0410d5b627bb1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593e0cac2d454075d2b5f88f475ec27351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e369fcce722092ffe48bd97d03b3b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec0ce1af81308d1bdce78a01cb6329353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7916aff561029d2d3f51ef3cab51fea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acedc4eca690972e02fd5844e20d747355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8486d3b6fbe994726d967a3ad1936356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176dbbe4e06afa2b0e36aa0a339a89e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198c6d76c9e632388e0916f3bbc5ab6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29cdb88be662bfab3782594ae480dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6b143325d0d246280d71739b113cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292a703ac8032df9199ae69c414e4e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b772bf3d3545835cd0a28bca154ea78362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f45d7a752f5bac99c4a27accaa0ddb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66349d2290245ff6f4ad09dfe9ee6506364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7f0546c0546615d091484ada3129d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4454c9077a65fd61b597aedca4b919366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a383f29e26d8bafa5dfe17cf5aa28c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b793f061a77315c4817be09a1c904d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88532e1586862245d7e1c81895c58f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae543cfd96a4721304572f88f106e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ff92c7a4f9bcd6c354da35eeaf20f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05d5d15ba1b8a52847e1aa4e9935d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6b42e87950d034181476545339c05373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda12cb41119bc3ffeda45e6fffe0b8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b859add2645d90199657874c5f582375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94220b8c531ba90eb5ec17bb4ab550ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef229ae247a430c35c6eafcb4997392e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11eb5820a3d887e2f38e6cb827e056378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb5ce6b830a763baccde0ce0f6c342379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14376e13d254700f16b5ef6b6a8667e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a45c3652dfa6503dc54e821237a86f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308725b3e6d4ba399b4b7ed9d300465d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147fc2384d1f76c8b1401c3a99ff980383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf6931abb4bb89f5697b6d9649d6bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d04f7973d83cc3795635e9af1d9de4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2f05463f84077eef387d90e3f7653386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170944a4037e4c9f01070b2b87330e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45416953dbd9786ccacb19419e2d8c3a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87f75e7b7b1a93d2f287821d351d22389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbde1990f09163586e666e97452474390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67396938066a7b81968b86b08151ef7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6d89446ebabf17b6a7e0f862aa7ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bdf720e2626b8ef45eb0a53d83b3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603ea4296ceff2d195762b98b6d95bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69f38df129d4bb418cb8f81f634760395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca754748b31baf3de36831cccd0f7198396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787b8ef01bb031e2f9c5ef88397de69397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ee89d156342540792e16ae7c8c32e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5fc55f5f6d7dc8dd1e63cde0298de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf80a2ea8d4756d43a49c7932ab8d82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053c0d583cae51b3607feb0ba19f613401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88678c64fd4e0167f145faed3e5c420e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d0c2c836a64cbafaf82872ce72a4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fbe7c7628282056e38adac2973891404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659c912dc7d150d62b5c8e520df82bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8ef42088c91720aa63c67a7613e6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d53987890a8c694a027afe7c760f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05716a18051cf204a1d15951c14192cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302bbf95e93814fdb3bbdb4146cb875409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d869d8be5ffdc26a00ffedf9017bbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867e5a50a0894453389d1ef344e645b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1e400c02e378f5b935da6f9f8f93a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea609a641eb41f670a8baf3f3ec62a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881890db6eb71389f6d5357920265ecb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff6472eb4167c6395133ed1265125d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989636e51cdd7781b7eab77c476d6121416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ff87bebe4ded402b15d81b4cb232e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc267fc105f46da12259c7f91687dd4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb9659b9e7748d6b77b4d591c9d738419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53836c4376ce803e551ad123a548c89b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134543bb272c75d5c22f980131af0ba5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f6d5988f0f2354a1bc892490e45b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f0c41b9bc50421dcbbf7a575da7fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c07528efcfa14b8b67465ecf3595ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfad847f7decf0c8cbdfaf22eac7e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50c88d9c50acd9fd7b93c40bb5c356426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dd0f9850fdc49cb66447f9ff7b297427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e51d1fea637879587823b0d39f681c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac951cc61950c3bf33f0f888b37bb54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b166686f8b4eeba84e27fd96303de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28758d813d540a08bf5e187188ab8e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa782fbaf454ce095969975912abf9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3474a3a4e9b21e871a1f3a8ceef38b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8eed0d5f87e83e720dbecfdf6db2f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c08f8b9347696472d64f4202b4719435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928b4c59f743c60c76b0e9460066a99436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2ed80b375fb7c4d54c651f090b5f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1857def3ca2c2dc6d5541b621ac651438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f347999486a2d35c74f3cb5a1cd6a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480819dc1b3f7520145838a05fbf272a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22345d8e3f6d1a013b8f11eda36c8c5b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd748c725184cb8c589d2df8405f53f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3b3bd1e3364637ce6472e286cfb6a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27baec414e0a7c7a54b532a9314f2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1ab965aca0fd086b283f51919a009445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f05126092ecabf723553890d0bc803446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11e1ff4edf04ae7b2dfa6e0709e52d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304480a70020b4fd2a68143748b6cb1e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb033f205d504b83dfb816e83181a4b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683da5bb4bb83ed69e33168e3bb9b94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c0ec7cfcc43abf0db08f1acd34b41451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151e6f980b2e90c5a6b3a6ec1a16532452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927df6a32945f7a02e6199455879e7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99291f371027228ae8d4128d6711c59a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250765d220da49e6b6df0881e5eaf56c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192901625ea2361b267469df0b69eae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96834e9085ace1dfea2d8b1bc1918bdb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be58bf2be5fda9992644607fe09580458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cee94e05daf24f2f8712111a79d22459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdef0d0defa18c35dbc4d3ec5c9e754460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67a14f274bc1b81be5f04107b86aa6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60153f69aa3797afb06b4d549dd0d8fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33ccd4f6b9643d12719bb9f6b648fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15f50ffff47f99c338e14a11fd500a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4222daace8414424e8f8332de0364465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7234e3b4a582f9b6f3ee93253744137466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa248865e953dd27d80914188d08572467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe000503850085811df647dd8ef6df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89ea905d2b34e21dcb8ff87baf8bef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec958826e6d4674f69b89f8638f6ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767173cc92e900b370b13bdcfad3b69471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a353fee5843f3fc8bb2edfd19183407472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bde0ce1ec8c0c313dd97d13193b048473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafa501148cf43d55aa5c7b52c9a99a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f825108aa5842b063b3c6411033a39475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcc6c370c2f3370e39effcc3d967d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cf0f39ae0f2be086cf8ae8dcc3cf9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d51ea110f2281c101f64301fecb10478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2911c8b89f66cce0f2f651a2b1c871479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d026a9dc41c9a776b230a0ca0ab21480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb28a83b41dea178c96df14b3f10fa8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaebb21f12ce57b25955be506e87e09482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf5e2b32853959d36ab8aa5615b807483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac4f952e462767d75b97d098a7cc4d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682e14e0a0a4e8ae91d0354b999d89e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276567aa1c779a8117a4beb6b043a08d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa6677d3b0dcdfa86f9327497cd4b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f3d9a490e7cd3fc5844e58da9bb96488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efebee5e3c4b2d362b4927b8864bfd3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541c09aaf7cc080671cf6a5d455a11a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216644e24dff7b9a2e832af42865266b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8574c433dee3a1a010c608604daf1f6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4236c8a8f179652a818a7c4e17bf16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af015ebb8ce46df8ee46251afc3be2b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcaa63110b9b4ffb077779c4f057ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc435ac37ce638aa8bf46211734b51af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be50366f61e3e28d70910d7d18956f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9456d12538888f5b5ea889f1e595d3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c57643c9efce237ba7290a71cf6f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f677393ee3f992010b98872f87191500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538ac2db8a0689bc39aac1add458b9e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6f65acdfa99ceb508e00bbc28f7ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46eb40df851fa50a4e6d110a3393f54503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2bc198384f926e61fc21247f1a012504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73a71ddf6041509ddcbeceba654cbf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b05415cd2f91d89cf9cab0ccfd841506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff86be8249d90802dd17a0ca07c90d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb053cb5bdd747485b9bb06d641e72508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbabb74f5b320efbdb27f412d7ede1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634eb697b959743f0cbe86b302c77a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c92e2ca266b4dab98921fcbb768201511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70f6e0637e1277b327a2c1c9bfd02f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfa9e750a697a533aaa9e558028128513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7148837501fc3f3218fa175223bf3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284e2188283553f5899dc43bdc758c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6c643b7c842e374d68df1d7a38e70516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1716c087a3497a495508d58b22563c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f36de519d202a6ed209f766060c83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cee45df782f485dd2d5252b3c4d9d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b0b5c747452b26205691693604346520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff775752bc57a3125443f65d48f882521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711f73cb7a276c17323fac1221ab21c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78ece3b6757ef3de0b65fdf4778403523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953b95ea9224f31284e954834b33899524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832aeac3bb8e7dfd13b0717a46328b5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a412c85f5ba229406073c400e06f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5d41ee8d25d0de635c8612b83c09b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b126c9e65a7d94f334924c9906d1e16528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c00c21eedffb9328e1598855b535a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5085a7d9872aae90dab9e0323c8e3a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7943b5f41dcf9e8d4c8e8e331640c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ce45556e5ae358ddf1c05c0078780532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16b39c87754a4b97b5a5b5831970a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec4f71f37186409b664e4255529348534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f87d51dc9ba5864b8d885a80c730ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f66ae17e80d693ebc4b1c6e0130934536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87663a51ce1b0fff94b24a1cb6ef4744537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ef52c4a24f04884d338d5d37a5e8b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b13504cceb546eeb9d02e29dbfa27539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7a3e11e82dbd134524f47b6b0376e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f7b78cabe51a5573f701b86667cc6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb726551a540041e2feb27037523b53f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de846065e4958ee5997df5efe215f0f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaa3e097c247f5ef99ed1491d5e2c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4e196cb459f673bd4c4b93eab1b48545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d7229b7653c96810375e80ec62fa1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cf08bfab8974af0050b54bb13abb6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4675088fd583d6d1eb3b4985bc0ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320131ece61d560125fe328d5e4e1680549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba84c3932a6710c7ebe88b698416862550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b86a41f214f4cd6b90a361651a576551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146cbade7a284d38ac5cecf4234c1f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce64c1c400277a743501fc06560cab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c7836a61e60b0a4556256ea064989554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488f699db2ea47ec3e01d50bf2205b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fe609708c1f84a74ba3a467eb06e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe9409359e49fdb7aef6667a879955557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c5de6d2a66dc3d07a038c84a53808558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32b217968eb7cf119f7c282bc4d719559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105abaec8c9026bfbd4e0dbbf0b0b8d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3518add0738a90edcc2e911ce4874561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ba4f43f038578f857ddb3308d4875562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fc9f3009aaa928940b3dc89c4fce3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f074960200dba033a57f7558bd3517564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77fe1f21478649ca2d39f23a6e9e13565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73826ca7659c3e37b6fe05061cc3f794566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6965baac4fb616abc21ea01b39ccd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a97f97546453eca5475ce255035149568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24f147ed1a0cf979d393a60beb2705569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a31762fbb085c62fa12e648ed76349570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264d21af50290db7f8cd6f3f12fd4bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72155cdac31a0aa30a5a4dc93333c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974ebfbb98163751564b33ddb27b8b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b608f7cc23550182fff7baf136b61574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af381e2cd1320069e01dd7772c798bcd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff50266720e289df30b95061914c045576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88316e61bf0153fb042641e5100f1d1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef054e8822bbf2808a5e709b354056c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6c4cc372703afdfee4522f67adf49579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c63dc6437d52b0eb29c8a614c88afe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b671091faecb8882a4e694e73911548581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e981e0c9a5c34aa2b306ce5243aead3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957db181abb663aab85a7453d8bd211c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69733556baaaec68ad2dd1a2021dc2d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20749834b3b8bbf3b1af28fe5250ad93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e81e0965306a956095d1f7a8efa0a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409e14a22fb714393a12a8316d4fae2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169a94df97da48db7657ad634300672588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828282eb4724eb6ea94893d1f8bac1b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d7855988896053dbda491246da0b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878433b839fde79670e5d3426b95737591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3266875816b4b4259f6be73f2eb4a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359db3f93cead9d6dcba6d188a3f5835593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e30752498b70311e1069d65788f79594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86afbd95dbb65f912353de801853dc6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069a565d66938a4816884233db2071e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9078173270e694effa4f0b02aa16e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0ddc54b736629ed8a3e106af7c466598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aacb9b1eeafc4b4573086668bb097c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27cbd3c23387cdb289c0724520fac3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56762706451a42ab953113adf2b2d26601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85fe609ac4fe52c798e7b0db3980d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d0b71a93812f8baab99d0ccbf8814603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e1c21e5aa58f9d6a70277336215be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd2f5839a67e5e478884abd05ec02e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1ec2ca55bffa07e4f1c657523140c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6b4521e4abda57fb9cad68b7cef65607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68849e3f5ecfd4d071e08a342122eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446d61c3d84c6e076cebb5ce1adbbd3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57386e964d7171f7610149f0d89a6935610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc9ff322e4f8b26c684f4e2d411018611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c9b70fb5bd0a529467b2f95bc9cfc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6e0abde1e600de1f4e2dcaefb2b0b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d060ed442a6964b89263b08d27013614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42e79237fb7bbb2c151cc86c6859dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa956bcae5363444e5c8eccef03fc905616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb706255329e6939a22f5a55e696eff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529e06e7bc53e1dc13afa2b289ae690618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626409e91f67772e980e46352b958db0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459aac24aeb2a9869e9eb89c6ceb5f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e4aa106618fa8981b8c1c0e8fcd1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c4dd585b2746db8c7a28c7dd14b61622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512ecee8d7888775b24d327d19704c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b333ebb19e37795e4eeb401d345a77b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c77184470cc5c69184e4ab04a91b0b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ed48337410a04cd05ce4ba81ea7f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b4bcbd51ec223b83a693069c6fb91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07424212b5a514e093e13f1b1191fb7a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcc45f4f01529e4cd9489fd074e718629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7860a6f7c5e9e8a3766c8a9839a58630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45356b3da96750b2a346a2e0a08b3303631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795700bca6d5b2c42372b31a18785b59632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcde12cebe44889277a56853cbe688633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390af2f0ece53c2a18d606cac9bb59f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971fc54fbe59d5c863de23eb415c5e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4f4f338eb556139c8969c3757b832636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fb5c63b907794a39b37ece808dbfe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafe8d7e1d6238b45ee9affd6e01eb0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a02eebbb4bafd5f80375dc10e736d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b27d30eb1c66dc427ca9089fe52f38640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877716d319ff8350a5c0a06a168f02a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a28e1d5e6acb59afb123e915c2b29a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b7869ab9217caab7668301115cff5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c71b744b7ee9a0407f4594d2b506a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01076e093a75c867ac53a05e75fbdac4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62053eaf78aae48925155ffa828c80646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a26479429fd0e8d1ba5b4a6c619890647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f5531eb6b983e5fe8025d2bfad875648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa787d27d63815d69b136c1f76a145f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d46577e87b708cf3f59728286901f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fadcb46efb6b4058fde8c9b12042ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465717cd33903ba33709fd2baeb3551c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155ab2cf7779f902ee73b5795e5e4e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb87eca8d5dec345693a3102cf0da4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db8461ec53c2a834eeaaa64cbd1550655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63110e952e504e01945aec1b068a16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df609d9c4fe17419fc6172659b9cbcb4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61f04a6b536fde091799cad6d18030658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ee38064ba3f214520a155ebeefabc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4b04b01ab54fa7bfdbbd6c94d519d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7d24c186fc44abbcafc5b88c8f98a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c65bfbc8a999a2cc3a3f7136ec17a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a8cae3d392c9890391b872437ddb9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed962687f19ddf36379505b40c14ef7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817395a331289f3cef804615a31af33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0a9de84a51676df780d0d9baab82a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342356a8d0dec00b0c99ed586f82977667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cab21ae7c2481a20b57ee8012cdaa1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa9ad2c75914a3502bfeffeae540b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733769291fb953c861dba18cf689b6b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa981276946f0f25e73c36850b7b8e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90333f160e9e7e1467cf1a78a8521e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93960c5947efba43643a838e559a09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d043b00d6ea166569b85c1942bad3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970881cff50a27b65356098e1964755675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd796efd4b4e65f6684a985f93a1bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37225a4efa623b0800f4776eeb7bb12d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c6e443a1f7a373d1e86df78cb5013678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a67f64f972da6e1200e7496d0b939679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29943c311ea99f4201675f4492c6788680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3381e46fa9d080e61f072afb1e6989e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfe4185df3f325454aa5648a524056682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050db3917f8433a914c58171bd050908683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f03eae4f65b6ebf7dfc5ccdb5db85684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea84717d41c7ae4073c3082562974ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5b87bae4904a774c9c43a4eb17ec9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07201b937f54cd488aacbdade1f41cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45e12e1a17da4762fa411cd170c2e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6ed3b7ba0e08816a82f1cba215dc1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7a4c284c35d2181604b768b07e992690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1bb0ace6e86ec7ae905d546b5e6ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c09e8ebbe68500a48b4a1d18804dd0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf480f9098a8a7b1c7f4af6e5b57b43c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca4eefa2d2dc020b44a4c6edf154c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25dcc5ff451c209548932cf755ba92695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73a5494d82f58e94ab6c0e87b0cbb7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a510b267a396835d371bf0fdc17c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e3c564a9fecefb985f761e2d5732f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d431bc76da8e28789e1dee7ee55b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c3c68c74000fada4129d53c966cc0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23027d53455979db4ac7d2cd8802b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562990a37aa84eabbaf6b25cfaa0cbb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5366f3b05688786fbadaf7be93e7b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb278f553c2c463bf893d984fc1b1386704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49800fdfa37294c735bceaf5ec6ae194705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69c851e837ab172915f51281c19cce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74af5ff472f36d93ca7f6badf7512b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69558106f4710b1372e2e0b7d9e708d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4b2d063d238a342ec3055f590bfce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f81dc6c697a0a4c0482a3bd8070bb9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de88bc53e7681d4b3ace8f29b375740711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b4533ae770bf8fca21d25601bc7cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6527efba8883633dc2a3780afb54421713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087064583e2511f207d0019a6b51c33714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35256fee4aeb8108167de2fa3d89be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd79af22e4a6350f3b76e399333a9a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac3058c3b600640d78ce06654ca424717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3140248e58b8213168e6d882d4a6f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac36f88a3f946c1f571d9d6c0c1d300719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa1733c706f73fffacf5228025df67720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b06ccba3385cab276ea38e94e40a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfb9e04926c98aa432e02187431086722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609946a72ab00129ecc6fdc8c0132201723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941b5351a88bb789be3e1eafa0d0921724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce3e119eba8c985adbd8139af59ad9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45634f38482a9491335f3fdf56d23f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a860f2a81cb44b4783360f7a0fc797e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335549bd0ba638c1b3bcba4822035f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7880f738ecad2a58d546f605c77cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9c6faa486778d8e2f39d2ec8051dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bc3e08b80a285209de974573c411e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa0dfdebd497331c8a5b1e5cf683e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38ea6b7832ced6770c0e1b6e6180b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944d06fc437adb121402abcbea0647a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fa64807365d5efbc8ffb3cff2a11d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60550638631a3e2e59cdfaa744132c13736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5541e55748a20dec365e8f0781b32737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed9797e4cb5fb5c6e5a79238bf8e28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ff4d156ed560b1babdd0cecc0d0d9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e05c753271140ca70ed4f448bd988c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36662ac3db1eed1e04dd432b37ad160741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e3a34a045374df05db09c6d0351e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c735b1a9df5fb05a26cf674adbc664743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f821b83a339d979c840f59b513968744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dd2d16a69a828a197dd271eca3e52745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bdba2110560507ebbf670cfd81898746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78cdc7600422c1c8b48e30faa35bb3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d807c038335c547c713d74d68329b82748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccc21bb7c0062e4af296c93564c95e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37109f831bbd96f5de4339dd336a3a9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e36e471c195ec8f9fbe63d61d5985751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea636d3c49a8c6e06b38932c60812e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73f18fc9bce70c71d7174cbb56bbc5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877179b2c270550a5dc89ff3f3b91b77754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6545bcd6ce2b36ded6d0c9524157ed1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001781e1fc92e26bba84498526c1a6fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce13377ff58735629a1e8811278b36757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e18dfa15aa8b91792c2022be019216758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5d269cd60407beaac11af2d660198759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8c4389582556412cf4ed2bfd01549760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bebffcf48f6f7f307239bc2d7c0c9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c616194ce13e496c0416e5c0504065762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620174c9552fb5df93324bbcaadd61ef763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf34ed603d18be3fe500421c6df52f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd2bcfde79130b9e3ef139781762e4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a351da7ed7db4caa061a49f0600f31c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1941bf3374054d2fa944737eaab529a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8663fcab05442a53c59799067254a93768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bd7176640f0e58321139bfb517cf5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603a9fa9b98d948714cf4f3623a8ef4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b529389152a675f67b71b2cff434b5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ace19095ec4a4f430fa7751208bd63772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a17ac5dbcdcf5f63e926602a41fc91773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6bf4f5139d5fbf16048dd6ac617cb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a2ad97324131c6ce6a2c94412d756775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531fd22b24e3ecc452150b80c28ddfd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f7e244d7c253a83a263693722ca77777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c4244c4d95c713b2d2be95bdcf3b1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c09d5a18b24810230ad0b8fc66c722779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ca36d35903ca5234a6cfdff3d9079780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35148c51ba085c7dd7eee3b0f4171bc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d754df0daa6523598b4e258bd59d0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b114712ea38eea845a4872775deace783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f0e351f4bd27ef117355a3a4c1373784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb985c569afd3d49533e766b9c9f75b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86767b44a8b093063119c2dc0539a48786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda14297949e8d9cc81cf0b12a02b19787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d27ebeca961f6e86839dd78c0a6dd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601b86a20525956442562a8f52a8deb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825873acf692b21b1ecc079496660d4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df905420c960d864483488250f70f78791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c14a37b1e559e979fc7354121c93c8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb847f7b1189998ff033582c14b191793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43945fce2818c9647b6874cf3910f394794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499508ac167b96a14250c79530e53fcb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c51d87a4106e3e6bc4a3c58fb93c6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943e1da07345d1f4424921f7edc3003797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa14bfe5c200cab0b14a5e2f7daecef798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764c097ebc6365e49f6cd014c354a73799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b91968acc3aaf4a80b49908f8b19b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d79417df65417f42994eaafbd0de3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d6d951a64aa442acb5ddd826e4bd4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db1b6b457b12736b2e1ed374842f9e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4027cad1b17880714ebeddc21b94c1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d28ed09dbf2167afb5e7d5cdd09aa805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6c6135f5b9c184ad53e2d500f1f90806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f1b112258dd97fa9ccec043d62625807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4018ad09f4178a1712b645c7fa4c87e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409b8ea46b61dd18779e6d699bf7f36809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648055381b42083b77d12b22a7ef41c8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89b69ee16199eec5b044e369f724c9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03267f4f8cd2a6a264b33094001e8181812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49930053463c3f00449cd5d5c6384c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ba92abd0681480032740999a39a0f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839018c69587740025d60f82bbc1b09b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7c1126c37c4ac9f2f55863b3e8cb4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32980f0eddd1a1cee44e0e20826bbb9d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68ceef5649a26562ac443e0093c97e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863d4a9388adbfc9a289885a34ae1fc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c2315a1df9a8c412c2c2725f70bad820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf3b0984502bc6b760e5dab29c46d3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eda36efeb232429dd735d579838eec822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82fa1b42dc6aef263fa4163f6b21f7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bfe8f269763f5dbb374159004c5ee824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d9d36d2ea1b0228d1a61fba924edf825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1637271981ccf9b2f5dea16e63fd51826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f380a62d7833be927b6f5a65fc9fb32827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004134b2a219aeb098a722c9e56539e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792fefb74f27f0ef82b413758ebcc99829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d914f2b5f8d19db02faaa8cec69967830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7adccc64d800c08f6308bd1320c55831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d496ae0810644733e82e5d777f895832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b2e90b597727098e2d3c163413f3e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b20597e887811e848a2c4388fda82834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffb6745d7c841eeeb744b92e2cf5b9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e675e9808db92c239f6eb528323fe7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a3e2ba1918e1641b02b7ad21e6a68837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edb4bd39f6c08d91c17d6f40836e1a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c25ba022d73c9dbf5e887a06d2320b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bc46ebe3c962e18ebbde121160fc4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76f58d40103c1d2bd0be8530d33fb9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a591ba927fb791fa06c4c827ebd5275842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1723dc2e85d22c3a1b723553e26978843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2cede218c562655ada0cced0d3a47844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d7297042ca72e2c4d36413a714735845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f828e9efa2b05b11c5d28bf78a02c58846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1ab5ddb499a7c878ac64a4a75d7f0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7362a910b09abec2a6287a102181dc6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eebe191a3f93ff2abe76988f6fbf1f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252d237bace9199ad33765b87242a2a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca6c38d87ecc1b7bc87c4eb712957f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542c2b7c28af0e5a5208d6d68fb3bd2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e172e790f974707f5d48d4e739549853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d49ebf7e9ad6242aa340ac1f4d9b4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7722ba0910fb15247dc0bdafda3818855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db6e06eb7c4a98004aa0be4f8307ce856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098abbfa7c01490f0a911ca88f7e245d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cde4e49a087a2884a98e25a3551f8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871965da240930426f8d3775a1c7bb89859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a172c143d6e1578b1da24c62a4f8054860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbf7225cfaae270901241d93846940861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f34648d4efed29eb0488947ecb234f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc27504342483e45ee1fbe95afb4079863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9b4ee904cf4d59ce04006a95a753f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdfaeb1d751419fdd7d20753c7657c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdfc2eeba652af22b68eab91006cbe866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2ef3dd815d63df363822bd36b3b9e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc245b9ba847843a05a58b69f8f7e4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee03b9527ff62f095fa018905a15c7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651af543202c5a6673a09da12a365c93870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e288c9b288cc92128be231d1c070116871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328ba569672b5785f165683a0ba3642872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8aad18369c1514a8a011495ad1ae8f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b072fafa54ae3cc24d86840d3911ed874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51339ae54213f87ac1e59fd2ecabd415875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b050a5251edfe7cc4ff6126ad52ae876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936c364880324b6eb4a947c87df59e6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33faed25918754aee3c76a97a39f4d60878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4314a97e6eba06a4bec3ddae98459879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade58d45b8c941edffb7684dc2ed130880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1f3c26f064d6b39f430d21239f239881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2cf19121ff04916abf21d57bba130882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790e9ac7a9f3815233138fae81bd592883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4381a8cbf3d03158a4b834f02d8796884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cbb21b35d1fa918190b2e3322fea3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fd8f34ea4279cbf3e9b464e017d7a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629de512fbeeb279eb0c073a198db109887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488391c6529ac5544117599ab4899ba0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a8b0c46bc39eebed9f662eaecffd8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edae8e843b2cd70300e3db5a66b125d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad526ead67286b85bc7ef547c41842891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3a23a9b6f6ae68888fdb903ee21ec892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778929a19f2d788881d8ce97903005cc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9ed7bc3b01e83b19271210bc9c855894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da59cb52186a2bf40376e5d29fc496d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83fea4075b3a37113b4d7d2c56800e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de356ce8ccef9a202632f1db97db561c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d687981624051df1bd265403a02cf2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa095d0e19d0542e9e4a4319a970e8c0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3929e42a7ad45e4970ce3692dcc5e40900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147326164a106138ab92c4cf73a7053b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96c72702165caa155a5746aab3f820902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d7104f89e25ae8d91bd0cc65c79c4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeffbba615d61ba0f55af5579ad2e07904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24f3e500b91669f92e7b6b2eef6a2d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341badb71c5fb6a8014a88a30fea349906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663907e7f8035e1f68f5463c02d43e2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dda3e617611e0027400e7bd85b138908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8106d2a8c659b698105f8817d2250cf909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cc9c7f741ed390332b142a2279e61910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f57dfd753bfe4bd9446c2828f4e7b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c1ecd408c09afed2e70c784001dc4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12704905e08b5636eaeb382d6e32806f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbdbe4e6a56ac7aefb99d63a3afab1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb32ffe17e0cb463cc6151de064078915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c446a36d8855d5ffc0bfdb99c0d2ea2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa844fc48f043a5f23d78bef845bb67917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f44bffad846b1fce5fe4e3a70d2c2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2678334fd2809391ee12625d6d9536919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba201d6af3b6c4cff36491dbde4504c4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6b5bd464eb40a1ccb4722cd1bba0b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03a8d42ac8aad2e09072ab76c38c2d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2eb604af8a8aac95dc1db6d781771923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b1d1490274a37481abc5b3e7098f1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddfe408f0fcb8e4d22a4734bf99a86925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd778a1da5b723fa62b6b3ece412106d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830436fcbc1ff3abef1703c535131b88927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09349c6522d40a00f025de74058ee5c0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2de1e5669b7eb2821cb26c614f7f9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abc398e3682f133d95c2affad80659930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654517d7f1689368e04df06273a3c77931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a763a7e13acc980cffbac6d00d326fd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fde1700cc442adac0ac1e77d49f4f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50650c84b2addb6435084549a3f7f8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dec16609386510f69323855cf4181935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d203f0979d604a41ff1d8d80f436ff936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ee7063715b3010793e7014e265aa5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da137f393f7bc71c4c0f42b9fda66a7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ef556504211e34eaf74d491316e78939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3a80229dfcfa30ac7f3558923c54c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4e8356a80408e8f9abf67d8da5f5c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86409356b0fcedfe5feab66118d9f741942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1513217988b4b4dbe2f7ee1db0cf3ed943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46759863fd57c555bf06713fb91acc7c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbfe59a85b784154f536f2faf7ef4c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5bbf051710d1c7bae60db4d511c60946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731cb2457ce34ae0265d604d9a7a6d9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6da3637bfc2d4ef1f1b944feff8a01948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85daecd187dd32cef66091c775fc1f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af6392e5cae58595bba68a5713d3f6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9da73b3415589ddbd7242083c5975951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c513f70d5147c47c92a9c64213e65d3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91f9557ef3215d328dcd583e444162953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e578cf3625aeaf9c537ca07291a99954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78494febeacc39f28b7c1ea033953318955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffbda8694ec292608e53d15f04aa32956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc736e51c6ca0b36ad121619bb8db44957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95477fbac713690817f81f8a7c7ed256958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a28f38b7aea7cbedfd015a96d307c1959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c563be18126155d9d942dbaecbcec960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b5615ab15599f124aaa9e8731bfb7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd083c927db3e15274787bda6b935c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac339a09c52c742b8f2040c887b03f55963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209bc60211a40ed422d8b6a5a38b86a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1167a4a7986d5cc49fb152068716a6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567b7069c42bb597faf7d6a8529e75c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441c0fc3450bd4077f0ba14e32d7c1f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95001978f74e8a752eebbfef82a3074f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16e389fc4d148e10e052c979cfcdef969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc601e0b9a43adefe054f74100e0d4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ee1caab710eb2a203a175e0cf3be4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8229e8a9daa4e6c52f3cd2b06e6975972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef609f42360940f7c30d08ec45f02e7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a28a456ee36206957fec515ac85f5d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708081df0b419f3d0191cbcd458c56d5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71586b06f7dd2accf2a76064a1869e27976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ad67e1171cc7c5bf595bae89cad3f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7388159a1054f1563a9843aa063f17978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23805e96ea91a4c3569a6f6cf001c2c7979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c24dd72b55e58139e769baf9b4204980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210033ea0d91354295aff246e299c21981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a817190bd6b936183de63d4318982982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92da719817cf6a86a027dd0562fa20e983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e2141412f7636cea8285d5a2d7d91984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086e2b30a090481633cd8482da76656985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b291bf93ca28f3a3f19e6a32efd6b36986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79518a0b1d263ef2924609aa39cbde987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498f486ee747f1c7065ff5bfd7c9c69988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27f7a0f349620de5753d6ca0f4cda6989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4c3211649551a2640e8f094a41a6c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f741c5da3c78ea920a8c33a82b16f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de9687b2fac32d17afec138b19b20c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed237e8448253c29f4813d5a18b223a3993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2df9e50bca2f1f822e0509a7a5e1f5994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ab094ae40544f8bb36638364afca8995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f42af83a1e7fab08fc8b1e06ad0be5996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85754533393a57a7ef736147897ce4997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4831dd31ef81eb227bc78fd0d99543998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184619686e2d9aa9c6469be64703c9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edb302674478847268ad5523fc15fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a6839a634a36e2ff4e4c958e9997a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabb5789c696a52a05530f4b5f628074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c0e385a37c8455a1ea6804282d2f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034ef03d4d60eb15a4c0e13a81d0c9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a4e55135ad6614e873a039d78544d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeea933e4ece054658f2b36e22e87208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c7a3ffcf19b0cfe9d890893ef56e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad9303637354f5e2890017b3a352dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ccac98d90d9d10a5aa4fed4077c5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932143fc32fd96b0f148086502e202112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eda22f59f62548b09b45578e6b04c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8a71ce559896e29a69398cd643a6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6adaa77bb34a6f736321eee44dc4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9685b7abf0f1bdda619c4fd21387616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d689d26eb02ce094465fc2b9a793117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767df3ee902891eb5a171a60dd21a3eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e7613b6fccc29881858a82f7c5c3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab6f260a2c0538ba171e9e7f440c0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38968aab258636357291f9c2031a140421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfe34398865bba359b1dc0ea9f1d1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9029db370c7d3447d6c112ff1176c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb10bd3a160b0834c9f7bc706c8f1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bee6036db368c3f1a9728bcf0e17aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac769a6ec355202fb9adb841c58e7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b47296028a1ebd7e829bee453ce80c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4b8248433d29d8d860ecb8a383bab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d2f7678c8e698cd5ace65da42f8ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3530ab3b0c7c538bfd4118ed403a9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63d598832ebe10c2f5080ddb5d544b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296566129dfc81f34266e067c9b4547e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a000c1ede1a3e7536190c226d33b45733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398745ac15bac953d23e2b498904d03b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f248bcc5942b86e02a1890b6c6f82335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778d2e6704a1c440618a74f477cfc5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e1398911ad5aba2fb2e1b6104b5fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa549b6415cbdb40e33e7df0ccf5da838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd84841b92aca38ce80b48d8ffdefc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b6e7475225a53e33a0cec5071b13440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1f4eec17c2e36210ff6a01eb8254841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216f741662b09b88d04f01f8ce336a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74ee37263995091dc63e69d9d94be843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a8499d98d46f98f74769bcb63e95a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01de2b62ed394452ce87ca02a91fe745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b178c49b4c233c28f5f1737e81840ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb996daa65477e27c2a021f66fe83f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95843d07cc9dc9d02a411833ad4922d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85b8027de404a911c8e65d9d8ac41049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd27c702116a7fb15ebf3d32eaf87d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599795e46cf2527e12f2a529050b3a5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4757b62313aa2144ccb108951fbf43152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c2bc0be30a05fcf9a4ce4cdd4339753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa935e2faf7205cf213a10d80c4a0d1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236dcf90df580be5c6c03e9e90aa20255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1bce2903254b81537c15f5d787b2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dc5a10462af9d8878525f90eda43657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9922cfd7c8f978662c9848e00f97358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbf97f96e9a3aeb84deb96d1dfbd7a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe8e15f532672e7565a771ad6654df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30668bb01c7e593972954f63709e8ccb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ebe9d4283c9aee1fafab0783a214962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a388da0bf2332e58249a902abbb89c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff6014f2be23df7cdb4f2a22e6fe6e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e788ec40c23087dc60a690a0c2a79165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45be9156f7dec0224b84c53f1c697a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e50a4302b31ac6e303c75f5bf40d0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e83dda774696d9244c0530098c03368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5b9d369686e83f771e679caa6453d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ca0fd1ece3ebd5f7b6ca24ffc093270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a8a6a22141eeb70cdda08c2d97b1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d460e3b8003eef1a9f6fbda54e13a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8499c1bd800fc29eb0aa58d0cdf4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4c9946a2566f57fb95db51b37228774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da4ee0c871f5b7ecb89e139359cb5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b8373b713cdf527ed0aa70b454c6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6946812e3b0d95c2a8c95295d3715877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd258710dc109f608ad33300fdefdb0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08864740135a57992031b198fe43dac879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5723713b130e586308fa31067be52d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a364cacd1c42290e14ac27ddef80a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c6a2838e5b69226600c28916a47df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcd269b1992f49ca92b93b1b5143d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28585923efe6ffe9d5681c57197b2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3469c6b8cfcd12a9f84f5de21df2ae385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c34c9e7f280bc3b9e0c94cd0ee31e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b7121f08c32311dbbb000dab5a1a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c2daee41c5fd5c0c29cb5f23bdef688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46912e3c385905e7108765f14a898889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115367ab8f99d23bef13c37de546c0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a10803bd392a0fcb953ae1ac80e5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b19ccbf274a2f109e6eed3513cbdf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e702c01cfff6370664ff351a34b983b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da8f50f6ac5fc2cd4d96049a829eee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8930d99663a27dd794704f4820b2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576761414ac114b99fc38699998162f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be10a071c75e40d815c7b243efd816697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a2f0241c17d0e70663e3327110c1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae0eed1340ed3353e61e986fb5c6a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac42d1b4ea326e1b357c04fa41a03b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bdf899042f8ea96ebad6820ce1cd8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82733467272f8f8e227fe7846f6b12f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5389f4873900caed49cf3eb2f688c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194ccf1e8cbb9fdff42baa8e0b594c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45031cc8d9c095b3eeb1f90a52dc0943105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468a381f8c42d0ad9811aeb29339091106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5a726f24c5dca56bce9ed8059a958107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d0c8a25565e4bb4b9edafb4be45d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d685d3b57212f77d0b99cc01e6d1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529647b6575bbf551b4b4205d5dc289110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d2e850fa05d4c8f1b7429fdb93410111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900bf1ab2bd8343c2739ceac7c18041112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bef38401778ef64b10d62d433a99c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ccc0ae1e419214f1e51c596233dce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3609b57077f27798f61a758a121255115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8248a91d8bc8caf920c78549977e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d047cb61517924aadc0b65db583ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719fb7f96954d865c519d95bae32a7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8cea8e4636930d4eaf55703353a01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9ec9a0adccaab1cb6840d3919738d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d0e495c95881c712527dbf0ece942121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cef727e2ccd9196c82bb48e59a80b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64c74175e94c744bcba8c8f758eb1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a2996c6f7dba4bff01c899ad01776124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a3bf1ed4b5369ace6a4bdda7962d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af20ca1fc3907e52dc7d2ff015c0f95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8113e42a66a1471c4d50fdd1718e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bdc09e7cdc7c167fb717349ec3a5a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452f23d513a371b8defb0a3ff99a376129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21707619c522f20870d72f135e3c6fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad16ef5ae465fefe3ff8f1b80e7c3e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd955a2daca77db0c7a29a5425949a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056792a702e8ce571766eb71f3a4261133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585e725f75573e6b71b5285e3cbc9ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6173ba94ae547a25fd31ade0e3ec1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd9f87d0bf09d82a0fa9ac7ee8160b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dc6b88068506a6874447e131c637a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b08bb9158599ce7d1dddcf52c16bda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0212ee77a13f3d5a508c9abf4d9cb8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ee88536cc795f58809faa3349254c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e00015afe73f0a8361cd08f09804f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ebf286008b834b47095f608c8dee0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888af38aa678e2423e37d26ae4051106143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9d362eab01faa56d39a5ce09ad785144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521d5d23cb143e621d6376da6408a97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826d1d1d7978aa42a8724cf611e32ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908524b6e2b013c056e3f0f90e54ca8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b25c486c0ad07eeb161f189a6e39bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41290a2d9d03f32a36f11ddc670bf4a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a647cc3b1d42a7fcb9ba744e8292479150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bce3364f6f53298a91df75be29db9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70fde987ad64d31c9bdc90656da981152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb69b1cc6093534014e093560f27a4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b72ffde66fced6bad78abeca753f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2f270182f5d952b91bfe16bbeef8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc6afacb782eb08872e029151e5b4a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281163d20b6fadbe2d9c9d42fba4f9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a1c72145b4ed0989ec401cff84244158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc66ddc5b47e723fa155ad2a8107962159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0236d5cb75cd25f6528cdc890c6411f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1585eb2ff1d021ad962b39c677b354161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86372ccaf562476cdb0c9b3150072dd8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507279463e74ba9663dc47f91f54230d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a25c1acf367f5d548f88b64eab3ba2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2988812b36de083079b0c598dc0674165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d8f35d787939c620bc5aebee97e27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38006188e797401fb5d9cdbdbe04aca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e86043087c1c20f8652f9a84f53945168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955ceffa079a9a567f1822940309bee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70b0bd357dcccc6672f9d857e584af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae3cd4863abdcf6af31a591d641346171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d593b53cc1b913d5ef671778897a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547e185bcbbf826059bc0ab2f6f07d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6f814afa2ae33c334ce92620a82c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2cabe61b3b18bab4c4e11e22e9719175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21702121d487b7c3caf2b538f9da25b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659ce4b445b84a3a7ea1219801e1c1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26648136c889da0ab1f37d4eb2c7cc6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70043ffc43fa6acf8d0a5e6a96e8a5cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85b3f874fa80f4fed5611e0b0c5d22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50933f568e6edcdc4437d34ea62117bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275608f8264d115be2dd364724905175182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911796d820853541ce1049e519a91159183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2810aec71e7e0d074c983c6d4a2657184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874164399f53c835242df0f361c3c6f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a207239c57b8183b848ec055a493e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44fe13c215f3c2d0927bd344429594187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e04c71144ff9432a60c744e607b6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19a50f48b3910c449a5fbf1fae8f6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843460061f834c58c309bbb61f200373190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7564685b502e45457e4286c50b16ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6d65c69e772743843c07d73b12617192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a7676c297dca1c9f558c7246ae812193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28391a058abb501bad20c739f8ab3f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0f4404fe590b8c08fff0d949266e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d489d9f6b59fe1a471f86ecfc7628196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d18a23912cb3c8ae452cf00f80f062197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1b26449e6c12d0f6cc9bd62929d7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894055a55a550150648058d5f4d269fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b195c0f9242df27292d283a1600eb9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5896e1a1f106c7bd48b8044299d082201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19623cce49844b17bf5b2d050e4ad779202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637d81776db097daa4237e4a192a446203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafe37c4667e4c7e10b016d77074b8d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bd8879eb5e6850ac89717e8baf741205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735982cf9c4ea250e1b4bd2f2fe56f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4458edc0d917d6129d3444e11d8229b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1f55e01fa9b980b67279beac0fbd8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadaefe07bf0757450db7512c2180a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc42d838c98d550cf6269431ff437d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fce1f57ec0810ddc1b4b2989cc09e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58a74ec3d64785b7552d8d04ac241b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea2863469676bf90787626a10b3661213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4d756be0f9e94cbd4c139d8f97944214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daebe23df12fa41db081ab69d59c3af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175005077b16c374036f1568997d11e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb7f826caa88a03df81a901e08acb4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11695b2d98e3adb6802714900887327218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febb1f3edd34f071e7da2bbe5d7742c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9916ef9e0118b50ff441f30e1f1e760220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce367375d114d141135ce9e18c75a14221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9ab82d0a91c073e7b7167c8a84fd9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295485add374df2f7d054d659b72b0dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ff38033d3a461822f542c023046b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b002ba27c831fb06048535255142aa9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce24dd82f2c79451f0657a85d2b944226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783be4c0410ef83ca03c24fec7f6460d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641043953b367bf44242164fde637364228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334cd364788bc5b030df2d0c9976fd4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f7ade98ace27a7ef16306409593a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42209af478abb17817d38a89d1a2f16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b839a6f6d592b32660dff4290f10c5e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ffb34ba27df9f59ad049ff392eb94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dcdf6fbbcf9316cbe24f6d7878135234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f2dee86cd9621684751878ae6e2ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e835261c82753762dc0a88ae5a75e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c9fdce0d7beea0b2a30ea7d462587237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d67978c51d64e198a7957ebd77bb78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d8cbab4c787570700f7f9d726eea1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f3b3440c016d27e915dbf2f5c2385240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf13d5393fc8c5e7f0c235c790cae6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0f31f19b3002a842f6bd6dfd53856242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad72fc35b84ae72de3ff574247a12d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60d4642bfd4fe808a69bd457233392244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cfa794df94f51d5acf1ada189e2df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05193364e1c9ab5fe39750cefb5d4cf3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbd9713828b2716c710e3b6c612c80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1633520717a6d9b8b5ce7f8a5eb03f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e117dcb910852a0f7070b6ab187513c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda936290ae1596de34863853819e84250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e0e03a2e54792b49d0503dd4b9d3a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0521fe862c52d1e2971c7db2e4d81f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f44cf9257d757a4f6b99b8daed918253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b6d5bd6b5ab5f8c4f2b5f908a3c73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b14cd451ba69b9def9948d10d935d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61059d21281a4d2432c2f8c97adc395c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff17e6b17a81f175fcd5ae70209302257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f2729b713307a33660cdafc06a090258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c278078c4edacc1fe1e1ac31ab4f1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564c2175e3c18d39be0d912eeb74619260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede474ab742d0d277c07b9a57b66f126261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67fb3f6928abe653e30b4d34690c2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae36c1948f48fc2840bd2f99a074bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11089433dcfc69bb826a8e7ba1112100264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6324bffeca1288b8e87bb52ee83c79e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb6661f87bfa30a4061bef4290af22266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878efa63e1cee668704774fba4dfb19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753658431587a67fe040cae82c82c312268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3819c018f1c1cdddd75db662fedb58c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c666b0c2b7790acde7bd0f535a5a9a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe0cc857e0c1b23131aa2cce0d0963271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1fb26fedecb017ca638c7e7454bf8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f01f2c1d7469d84c41f6020c85e8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f7bb427f39c245176b45e0dd5b5b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62943a86442002b989f04473f38ebb9e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268a8affd45f938e94ffc6f57078179276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52ec9985dfb0101b0a5ca1deadbd7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76570432b1f7d7b0d9ce3a65906e6ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc0ba9be6af67476de72a36659122c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5382009553a4049a46feaa5e7bf8a69280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b2f3d401fcdc20bfbd53b7cbdf210281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84026b66ce022e6aed4bdad0b88542282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444ccc68e528079a68d8fc225a8fa09283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fae556f3070a875e05d9fe4306a204284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882043be40114f29f84723213a6c6ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045202924b1024f6910e1bc8972bb7ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dc026b1f1d3bb33a43563474bac31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0655ef12b5e9fb3a0f4b13d41cacbc5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc123a0227be82f4ade707eed37b5145289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e98d1967af3d83a8354356f6b592a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893570e0125420af08c28ef13a9095a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f916e98475604c218c1b2c9d22c63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8a2b70b0166ee7011e7a4a4ac3609293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccd682bdd0291fb1f171d2b7af868d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea29e5a878ab607165fe76e12158a6c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628048e154e40c6630fc42763a992e73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcdfbc78bc29e01cbc57d6ed0f172c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af2d0e41d6ff010892e960eb622c6b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a28a858b71a99bb9cd63f06581818299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa202e4583e4d15d63f40b378606e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf6e6b2acab92838803cd20a644c3b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac75ad2fdcd9382503cee2e2240493302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929343b018125e0bc9f67844082283c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964145cd1a461020c363ba46f9822408304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54e5c6ac8c3a89f9dd98c44321a68a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd8c24a5c1bbcd884b1ecca55a5b5b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6b8670dfaf434ee8ea99f3b30264e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487420d3fca6edebdc0c5e6656f21ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2de67f72449c794cbed5d274e60f65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf157f87bb9c83bed22edc95276ce2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656936540b0015e000876d79b6a0e9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265af24fb622be5640673472b6f2f40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2699f066c22b817ccb40da902b3cbc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f21f4060db8c7f33abc2efaf0fe26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426677f1c8ff8df3d6f0f54956bedd32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a465ab028c01f6964c4a76a02f06f50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdc156bd69e93b9ade7da476bf27d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44a879224c9370c3d84e58e5482bee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e599beb00d0358b9a022d73d0e238319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5705edb47d54e931616c8a503d887320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4928c9d227a7c398ff176f61cbd5db6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fb12da7cced7a857a83059d45381d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795678a928e6f09541e13f013692e4f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885ef5215b6ae7d2f3251374c4d99ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71c4f6ce980fb0773c6a1bace2eebf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7adc4aff7d8e29407744f0148e011326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6773ba1dea3487ec2f4ff3e9103fb0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27a106b96c0fdfd6faf5f3dca5c061328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30d7761e496d413c19199adb3c4ca4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6d00ee57269703a61b32edeb7b5bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ca1fcfb0f89bda6b9ac271c8a9c17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6929534234d03e81a5aef9b7811c8d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2580774c3d1badea0a6971c9f8ea1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c04132a824690c9c8d501a2675ae8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db906cea73f622cbf588b55097a8db27335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11a62561c75fceb8aa27f1a5e4d521336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0e649ee1670c95514584bb4ddfff5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcd67eecf0c28e6f6e8cb493d9eebe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d5a59942d11ed64870a10e74ea26f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd689be9a0adda2e61453a8ede4b2d3d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39465c5e36cbfce18330cd14a499ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6745e617c07a959677c4ed314f0a39342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2228b3568d6c0fe65a6ac4ec7f164e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afe9cf744baf97c6a4818f466b60d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570287a879d70ec1b0a3a83c672b95e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3a32e0445de6d8b211761ca74039a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5598357c77056814e8bcc597d4aa8b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cdc5b6b305d003c1c7c8f9a023714348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec7f294bbf7e5cf6e61ffb2e2170c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ef2a161f069ca9651e6e4c3cb0226350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85b01afd4e7c8e14a631ce3046a501351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a8d1273b51eb9a5333b410259ed22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923060997e5b1307dee0549598982d79353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991599b65514a167692b02fe840557e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be8f9716a66b0470dc5d6333742c6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96f6610c1a173ce8197dfcc45803c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fad1da4a44c462ff937dca53d9fadf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bd461247b5db41392a645a7fd830b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccd4ee9f3ee9c2835767ee3088f5da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f205dd737e78293f0b55f0c1c3d896f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2e829bc9f4c917a6966955a8506d5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa6d660f6d6d81f2b8240f2eb295f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e7755932771895157916ede02f71e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3902eeaf4cfa02238c59d72082d6bd8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2974beb216edc6487c2a9b151d903b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e96b92f9eafcab689eaaa39e822f31366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05528e56a882374ff6ae00a814120c0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e1c52b13715e2f40d175e4530b57a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add73e927d47a36fe3731e7ac4e8d7e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442531305eda9a586774016bd020e00c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bf8224b63cd3220480f3eda4c8d31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df606ee249d5edb3e8e57111c26e39a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff871572a314d7ec90df6e365b321a97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5f78761ac0788d671ea85356c5900374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9053436435505352b82aea78183859375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3cb069c2e640b7c275a91377781ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2264b2be172283e506e1258dcbd70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283481fc402924745567978e258fc87378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b767e582fcddcd60520fca564eb84379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e085cd0c6b3cc416abbbcecefaa25380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55fbaf4e9c1e874d4c5a86a69cedd9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8214d388c977432e838681c0dc1d48382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa7ddeace168177c41d3f3b1690392383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa837e36dfd4c7e7c2b21c3a648227384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d626e1139607a882a1f0d6ae4abc1f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5c729d28822d1d6364a465825fc86386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb85b9d6b88db2b910062ab666de96387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edac4f641b913b0ad9d904ce076bb2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36462389f31738a1b203e27d32d52496389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65303c5e97f36430d55c3889f8ee90390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80023362a90f3547e254fe3a8e13738a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5e5d257618cf005e72278b509f507392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63699e99462a9f48030edf583dc492393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95c43991544e0d0fae4166e2db977e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dc644fabc417ca3ddd8dd91012d69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6b3f6687997e230778e2b43feea40396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbde6b642648f0933b0dc925526579397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02922f2aa9061d893e1007e3f2ed3581398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60d0204e85e62d03dd1f40909dfca3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0c24ee3c07e7ebe331011ad9d495d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e4c1430b9b9c9f3a6d9da2668ff76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045c587a247265a97e1108336618ba4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973034a08b4cd04e4c888283fa2273d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf67311536eedd83ab173a71c796a56404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a996c9deac55c31b77bd1fafd3d30405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c77ced4ec8714dfd740095415ec93406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938e12b634de6689ff0457233be8ece407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bb25c2f1246cb701224d2036599e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ad686ddcb4a0e9cc367f772deda02409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22257f24b39f46efc78e53a4280d2c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc9abff9a0dc6cfe3147a45e06d8df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7bf41ff35d1df1a4049fe74c4783d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3775a3b82de47bb197ba2dbc8a8f60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a1077a16a8724237e42e423e8d112414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236638748dad46ce69b06a288ad499c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c707753ef888e853cd98642068aeac3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaebf4557c4803159bfc3ff7cd7153d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f834508a904725a121a064abfad0a33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca63c6c7a308eebf706cbe8ff49d7f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc09c4f0932143dd3abc8f19a6d43d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c7539bad4253ad1885ee4c628a24f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838e04d7627a55abe3682621b0509ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49256b3d51bce01dbdcd49cb16729775423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd924ad6b4227136661da7e1e072fdea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d757adb6049071e13ce2cc24d30f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebe7295260e7496a8ae5539e21f255426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde5b0dda6a1cd39cad5cab2016ba0d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273970e7ee0ef1acac31cf5b13c2898428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce474f80747bc58347c123d1b9debc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7285f74384cd12f5c70a6d63cf5c3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ed5e7f73d2669c7d4dfb48864a683431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6faf7c76303b9bf0f0ea29a01aa41e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138969ad0a70dd6efea1e5cbf90934c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223ac105a87d30452c47f7c236402c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62a031c9a3ae9613d2ff13b7d17fb4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd784a90e0d6719ef4ea25263c7bc8ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842785f2818aeb86e8c28536deaeb15437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7585c57f7e52558da6cd1b0fa4ce446438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d338a4a2b46c89f5021c1b39fc3f08e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9ed4534213a3106d8ef92b6cb7933440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83288c23dd79b5abf101d6b73bb3db35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205668942f449394faf015e9213c3f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674dcdb1b02014f2011347026ff6c9c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18b076298a3c396e413c5d2da957b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1b2b4cc3421d2df1e42154b7395e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3568e39a3edb945f57e564a4f1f06b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78caf7f2d74614d66422184344efca0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55af7fcb71dca89c575820a716c2f5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534427081b83863767295521701e5c87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d374f1a6e274067e95426fbe7438077450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c96719c91ef1991c97d7d441975203451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca35dce8c091b96005616aaebc873e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b9c1af2513339bd920b6a98da1add453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c4a6d830fe7d1219eae1284d6a0f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa90bc73edff24c6d3394835529d62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755f025da152bf140ad54a58087b406456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b30fc73d64713b6613b849ccc082a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58eb0b55109191e3069aab9b1edc65458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca17eee0c8ea9dba123990b4800fcfb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dad68ec7f9ad5da8aefacbb4c514e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b5a51fe13eeca5e02a813e5840789461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3537c92ddc7ebcf5afdcebdc7537d32462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447bc088785193863903d19b687a03e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e3841d849e650c4db045523f75e2c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e46634bedefbdb945691541adac87f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a487765f278a8f7e3b2e0f14aece957466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09670c106222a3e393a77c529b424684467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ff23e1fea104a6737fbbba1f224c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3af1db4d47704caff27f7217941a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cff122837cb232dcb036fb835968c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7dd05cc040023a1d5f10547c84498471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258492820693c0e36690b11b06b72c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27c97e2d1d6e0912e5e7eee52e33fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca8baa113cdd4f77d65e071caceb15474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18611eb68853b2ad21a9fa50d3a879475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba59c486d68cec2cd8bd7b75565c91476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2149f1929992e9c1c921a9ff1cd7e1b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148ca24bfc91271c266d37a4f6bfd05478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7061d89547127546187f6e5887dd8a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b161002c53a6faf33aa711248c1746480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea347a5971082e243a4972861948e2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32759de35ea087ce5fe77e9a4c47a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842517b4a698633cf4b551daf8164ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036811b364881a14963eae5a83cd7db9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b80446358031ebe864b41c6a3a1c3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce06e5b1982ed5ffbe937968efda524486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317259e0d31a02df0d2fdfabf72fa5c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b94d55ce208c08ad52cceba0a0718488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730404f59fb95a40304b51b5f99400c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead95b2b20bccfce30386389b1024e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b3baccedd41d3542882e4bf7d3d00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3a704eedaa14305971aeb6746fc41492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1644756d7f9de6a33a391e94a74fed1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89218843b52f1387ad0d0bc60f6be5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a1abcf6ae908f72b088c777e508fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca743e6376d89cf3d35eb2d38db1a60496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec795cb63ea52689c3ce08e2afec929e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e275bc3d505a7ad7bdd918042499f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47b93c2645cb63b87dfb85fd2a8555499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff61e2aa8579445728875da70849fa2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f980610a72eef80e397e6458cfe564501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324328e4e4e250d28bf2525c98e0e880502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df712a17c4c0ff6b37fa2b72d05d04503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df431f3be3691622e03af689cd3d5cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44a81d7a8e92185e7e07678f77afc6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b1595c42c5d0fd9234000e5b66881506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868656c483596f3b7846931e39f7d67507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac98b22cd205cb7a25c0defce14329508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afd7c40f52afb57d1458d1e56bb425509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c16e073a0eb0d76a4989cd7289a3a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066127d90d07855a0b00558220631108511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afd3bd289764baeeee6044fbd93d85512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b2445ed0f042c6b9402e54fcd7bb1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6704e95a242a4baa6affe237e389c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca6df4bb3c2443b622e97bf23ce2b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48f623f8d7a8fe7c9e4675bcfc15fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c2bf450dda8dcb9963342fc8934b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324650f5f220d6f5e3e30535e051414518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a80a6b0ba46cc4308ad94d81939f47519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929ef52cf91714ac96e9523c97584e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473243b45235681643c095688f07a65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15608e422074936669f8b34c295b883522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174de26a2fe7b85698cfc7788e498b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b538fe1d0d955e94df9240da0f58be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e04c9537c5652aaf7c8eb0416f2056525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3e3e91c8ea497edca3e0be2ac779a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6a396d20c5acb6dafa4753f0febf2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef3d7cd6c4b9d14408e69659f4f783528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e4d18f972bad307eff984fecfa5c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b291ad74c9a70e3849b3210fb5543530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ec774a63c6ab558baa3f8abd0cdd8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c468c900f44b3dc91e36c29402d5d03532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32aa9fe5bdb97597f0b5cfc5734aa34533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9905dea22ce5b21f2e720ff7fa65f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d49d5cf8729cf3e5b252769a2cdaa9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e929c33dcec2901bcd45c8e4be947536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24958455b6397f2294eb04abd64c62f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119432fd7968817ba6fc20c11654d0f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332f73d618db2ee73ae2192bed20eea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b5c41b1602f682ddd08bfc7bacd16540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a50b40c2275ce7b9302cfd469ffa7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a97ff1c074ca5d3522e561b55a9b0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626ffd2b23b09ad47b75dce7fec5e08543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1daa24b4a489729638906739de34f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f45e04d052f46bcb639e3f8236f91d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f1a96895155d4e51f6fc14e025dc7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7e72e3605944b4ed7c2169ef70138547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e3f3ef7a2aa45d45664a42eef77a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8cb32bdd89ebc0126b735b41a8271549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e304225aa6689419db2d01eec693026550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650f0df8e2109cc857e7568a696b6be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb03634495567bac4d6cf23731ba4b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1569c9920b3a81d56f098be7a0343553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb39123fd9d21fe399f9ac503877b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ca525b9dc9b96b36d18e4a1558c11555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904da9365fd533fd2246ca679adcf76556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631b25839c11586ff8544f890dc7c06557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266845ad446757789233bdf6a882617c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2b60fb7dd11d3c52b2021d0cdc65d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57671484c00b94fedc025078da04cf2a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e7462a8a8db7469a0fb0fc47b5492561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec21447c4d37934272d5bc17939366c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a38de55ed931939668cf760a9aba70563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adeb0d3f843c45735b31e69b21c7045564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89377068d4903fd0884d5c5adadef0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66cf4807493b6c10bfd4e5d79485f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6251fca37a6c036d79d2cfbb3451e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c5ea45080baa5e91a14cbd768f7e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6977a05f2ea9638dd6200afa790ae06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff390a8909bedb35759bf60fa918a97570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7ff8a0e90580f0bfd9f3edb42c73f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b52850e67ab0e5dc1d3e9b00f1002572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d636aa1ae2b0e738427d0446e46ee57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97dae1aa6b01768bb5d997366384ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07d34e41736921a3e7229976429757575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6717286d80fa3fa4c225a9b8ccbfa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35b8d7c389901f4c1f0eb107bc2695577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17975fcb1e50f528c4b5b56ab0a4740578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58430705b3dfef64bb0614ed0056897b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecce0bdf8e883702999450e0355e941580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ae4145f1b94eb85c08d434fa7c1cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a507c02706b1824ccf0538395ab01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722246591f1d1c8a97c7fae4bf265d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20224adfa58271d28eb92a85967fe407584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340ff0a06fe6535afa066a7d25380df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31baf642568e6ef261218c410ccf5865586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e638d7da59f020d1ba3610a49c705587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985efc4420914b2822816146c83213b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a122819b0f8aaba1b71c90b10e39e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e448b69764d7d5b1356f49dbacba3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29af62acb730650501d10a8447b5c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b9357c10d8699d8da75c5274d6015592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c55bb88bb3e38cbd15a49ba47625dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c2a4a20e61ba1c88235e0b6b2bd45594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a00cfc31ec628eeb416807645d84e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf28cd2df0cfbdd59919db18ebab8a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2275733173a905ac7b84c1cac23d0b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eed6dbe25041da592f2a2a7444ac00598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320afa25d5a477b5491f11a643f91c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348fc08edecfb304fd170c41793881a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adbd9f8c3494041263a381f24b5672601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc75771946b028e066ec374e7c9df76602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50467df058541ccc7c37872940b2590d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbfb2249c3052454cb5756ea4d5bdd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b6be524e138f1ed97d32147439e4b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a64aaadd7b131cabbccce168997fc5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea3d4eb82d865dd3d62c5796c5d44a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dd8826dd77156684d9e327593456f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fb3f3e9041cb9fafafa545ec5949e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe220d21cfaf8f6ebf4e6d6e16f395610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359987eb2a49f3ee74dfeef9086bfe3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfebcdd7238d476d1d4d580f69cbb56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14edb4e635e0408a901a6fa9842cbc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0565acbfb26b42bca09d71f58c4398614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46753bd2557f83a38c7b76c4fbb8929f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad45bce7febac7e16756c22a042f8d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7af763699ff40e0275497b3b34fb22617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a93aa034c4da96eaf758bcffb6e655618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d828dad8eb2b331d2ca3ac01e9baa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a0a62b34dfa2ee5430fcb8716283f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f3c32ca342703a12029b5563ccd7a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd11f47e0af66e0646ca2b965790d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44ea09cf1c9c6afd43a0e580be34ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c709163d00ff5d794ff711cd879f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c082df751df1166df25df2edf79d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ff1936ca80b648e2f5e6e4c6ae77b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fea2853f2b72496274db810c4e1a45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41758c38dc496164ffa2ebfed323d754628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90da3f326d0416d22afe4a22689759629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a983e7736249d0df2c1a4e4f575d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e40fb2c7944548ee32413495fcffcb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7ab8344775e509d3d6c0b817f2bd5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499f283c43c6c14dd83b344cced4481633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b11511a4da6716e4f46c8ecd85ba4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14147924f3ff3674e8c1028ee9dab495635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e13bf57a1fe11c570f5f07cefd433636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde22484c4e539c848f4ef82c810e39c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc078bc2dac88b7c6e73cc87da9d17b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20505006dd12efe58e1a1b4a1767c7db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5d3a3271c5d5bfc316c96c2c9ace4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f02420f5504b6a3b5851da23e95af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57096db43730ee1713b369e595b85185642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42ce5ee257d36aeb957469f66595ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f9e6abd025bb1e37ab81e9b96a0da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733c97fa5efeb1542e45141c2f03f3c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ad16517f5f0669d06de4bfaa25b2c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52a2ba65ea9a244f1d80038b7ec586647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef153ea89576b0df456cb47de96d7167648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ad90d896ca4fb469c6eaea25c9b26649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f85513847bd896f454d146cf3b9d1c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b44b31a3307afbded9ef39ed88b44651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ec68330c8d8d1b4aecb903b612488652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246841fbf16b457504b546d2e95c2b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55183e4be6b76cced8527ec147cb94cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909926d14d6fd3ca2f756e25f2c559c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85982efb83deabffd796f45cabaf372656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2de84a9540351996c4915c588e638657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520e859f9f3477e07dbf991e78b0e98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96c73f930af814ce5e926ced67591a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51394839096b6a300ffe7568489060660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabe33bb0ece970e2b931b65c768d4e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf7cb4534a8743d161a921f45b76e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af90de7616109c64edac1c912099ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74343ce76e3a85bcbd0a2d7c4caf6e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71224521deaf1e9af755f6248c615b63665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea8e41c00cd6b1559acc5bb4b8269c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715427a5b93558a91cb854808dcab43b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6434b3bb9f1dcdb1775d52e2fc67c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c7a58085ac1d8712ccf541ea1cc55669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05172087e58097c6d3414a2e7cd2aecd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2173c381e3ff6fc64f885f8545467671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f99ccabe2a7b3c530bddad1f75897672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274ebd7cc449537ec4c7d44c000fead673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0467a4864b132f1a6917a124db201f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e757f55d206b60c186b52df414a9a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bec0a57e932b806ebf5700025ddf0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7a0271a4b0e2320a340caf3e2f782677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ff5fc8cfe90465e86c1d4bad26439678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc126cf886552b91e205d8872dd2bb3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce001194d9ae569e4a7b59f866d021680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6a6b6d37c51181e04639384520f42681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc9bf413a5b943293a018bea929675682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2ee85e864245205dd4e151fb569a2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f033f9ad81b405e348016944a3db0ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdf7c7f000173888bb108c3ebde5ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5c51dcb17aec657658293380d50f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db681398b261338995b1da4761c2d116687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f847a35216ab0f791a62fc96dc2522a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b2d91623e7a096d0b7d17c0d5f72d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807a0b212ca7e8fa1e66217cf06b85d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494fd775287da798d892394b3f307e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503bbf6b003ba36b9dcc7bbadacfe6b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1609820a5963ed6ce6c6b903e4dce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736851d2ffe3c36088cf3a95c28e4970694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87108f4128cce82dea3c9078744ce69a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da32955f4fec49c897896debfba3981696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba260fc6d7244492099706b2e664ceb9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a59971c8f2c5a7aed40f035bfdea90698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b83c20116e2f6793d8eaea0a59060699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8eb0b1d042556f5277a1c67096fa1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8ce0de5a16168788d7e0f6e41401c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef78aaeef3df6660e85bf8ee0dbd22c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949261e3cc278e9a6ab71c532436096703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508befafe5c84f6c8d2671085bb0afc1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c1783740f5c0692d5cd29cdd76230705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcf2fbfaa64ff26f70a0d9b80d3809706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6bab27192c303f83f292f246922f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c9790901d2d91c8173f6214f84882708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e03164bd9239c2faa22396964dad5d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181e7021f27d410496fd1b6505b64ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e352df41abfa9933d82545d6c8ce87711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33321ab24f068a727f6d67caf50543be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781482ab0cd53d55eeb8d3a59dc98cff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8edbc819e842ae34eafe35db123dcd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d8ef244002224291b77387b98bcb3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d7a47de53590b7d6deb599b3a1ac0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84dc25d2d6bba5b96aded48a5f3c19717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a433230b57339c13e3189e6f4c1f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5f8817395753ef056caea58b396b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f1e3be44d0b31117cb291425c8188720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fef5e836963b7250bc0e8a43e55c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2d095caa2fb40a4377e0c309403bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de55645efe18a56642f07fcbc1f4bd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9b9338884ac7b0ebdad1de0a8d5a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18eee0e4a092fe22f29b6138d3dbbd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50418f1367339fc0aad9101ef40150726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed01c0e9587d8258665542953c0b2cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb5374e7e434b2ab0531147463f706728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38f6fea32242d5135176d3b8c2871b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fe7f992c72ca108b39550372647cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3737939b43184cd0fc7b1a572546e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf967e42b8ddd0f4c54084cb2aaf3d3d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766484ecbecc7e9817e79a39002ecb3a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7c104d2a203c44943abf5bbe48559734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012bdc3dc70d16664021636e96bda18735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbc5d794d1dd61d5a1964211c9ab05736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d42957744f2a147a8395ade7b572da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97123e62636ba5d9748c70785785b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fca22d264f4bfe1b453eb09955d037739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f022cf6dc47cfa023c1550a99e1ed79740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41d26f38e6c974f1da29d7be44d01d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6feafcff22f449c9cde7028e83da0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be01177b644513813b1ab19838579bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebc00409487c5ca3d41271dfedf937744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906031c11449bfd6ff7ac085e4faa1f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9e5d5eb223f5b3dd954ec3d7ac2e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7c7e515716a6d513bbefbc134296e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8744dc93561fe236be14d54e6fe13b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048a8cb1205b65e90d25b7409a6912d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443e61e27411a82c76710e9aef90cf2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab1b9f4a4f9a10863d11cb647cecce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc35de41b638609487aa02ee91af29752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68c128348d819e9b16031f6002949b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed8214804d7192373d5aad8fe3898e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53729a7e31e2c7304bf0b2c55549e96755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29346de10c3e676005674143ed7a43756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36959a0115c078c401bd39a6db7d04f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27d51aaed7606beb26e7dec27483fe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779d32d930f18689cd817201165a0bf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f75835c31c9b88e72819bd479997f3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06aa8eb55a691e203609062e9eada8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd229d91c1207b28e303e1cf16d2a7f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e4b5672f4476a0bbac20b85b155bc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a7bc6a86cf86407152d8cbc13b601764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705c88188d7589ccc7d24ab56efaddf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acac48475394b7cf6403e469a7918e8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909407b416171d440c77864dd10f91f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a85efa931ec9fb255b95281181230768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561ce75543ee0db9ef91311f3b31e64769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b234d6c79eda793980775d20b5cd498770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5ff04a193e32b04617a19e5095aaa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31f9982a7d869ab59a34fe369101a1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15624e9a5feee378e1604f269e486cd6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c133779cbd116831ebdbf7ff20649f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db53b80bada53ceb92510e845f4216d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d8c760eb183b6cf0fc5da9c16756f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8548782bdbf07bfacfbbf82233f94777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de270c12f9f1ff0685a8e6db50db5c24778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75fd8d7f4cedd3f20d775edcfbaf78779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b698aaec73a6b52ea7b2481149b069a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d879e30218ba15a9ba1a709705291f8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd6e2b6ca7f764ac572dfba17598f9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35509e724eb25ec03ba9c69957efde41783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed5323af9a1eb22f9b995219afc9f7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d71442a987cdc2046dcf9db8fe216785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41f61e19789652900602732133476e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3460937aad9747bc2e81999b615ba787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28551b2f6290186dfe15db8d92b4f9a2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86022c4be5825d41f7eb42f7cb862cd4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b840f878241c7570ec2ffd2fb707998790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd7f61a9efbe9737ad4ba9f3c4f504791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7980642b848f48012ab1783b55504792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad82023be90142b70a0268a42e7fe2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a72cde625571c2f52add82ce14f84794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71731d8acc85b2c40d66eda50e42216e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54f5a98d5900b25efd225f3e1df545796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d287b67b44832daddc7e730784f16797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977722d4f75d4e81654364cbcbd19aa798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c23aea5914dc80f1003a5a27bb05a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eba2b9c828bcb8aabcea02aa3e01f5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba554c4ba62051e202577ceb345815c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a84ae16f962cacdca8bcad6b151f1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e12cbec9cad4faf784a8eb13d0907803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0008582a103f632c6adf622addda8f8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8feedd51e7b69a3e5b2f94c303017805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143cf41e03bf1d07903a0db7dc5667d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373ded54c53dbba3b9741845ade65cf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbff151d5dd74394c1166f0e1939f6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709f9c83dff8b024e84b25a57184606809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd23d1a3054f299f29e665bff5ac26810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ca6f62240006818edc9aa4ba1c761811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099635d42ece1d80850a6fa69ef4d593812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2415d811071e9f8978a6c93c4fdf13813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227d9b111fc0381c8442595e521d094814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc107c76d3e1b92bac8a69e5b93cf3e5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620ac274f2ea74a26aa0e1df3f96b02816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70ecd11f2b68015ef0cfc3f17be115817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9169861c4ea220e3c666f82e43e1e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c50b443b02b0c416424bb825752d2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269d1d00d13085001db497a835ca8e0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff19873fb06ebe78ede8d2a9057b7f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f48cfac95f416236640a13e337aa49822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19655653c5c358eb1f3e1e88446e0f00823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b3506623ca9c76997740d6e99827c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65829260ec79adcbdb20c4d42eb91ab3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78c074f2bc13521ab6cf147e7a4785826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c7822f7f6b0e994c9578541fed40d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6454f7763b5d1a60787fb9a2e0e5a0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaad5078c7ce4b60461e97cdf3aaed5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d66ef921795dc9c68a31d22c0a99f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a40aaa6c523f80000ab24a6a23079831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9365ae7b357ba22ec26bfd8ab772e3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef50198559d3a553c9864eba93b9152833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d7aa0465c9f38d4a7d98d1238379e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77591c232d7a8aaa53eb4a138a26720835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e3a18297413e4f56f82902ac256ea836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b6bfb26c0496abbe251103e4f8e1e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4b2027104eb72d01ecb94e34c066e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb942d2f2ac217908f9f9fb4e7d70c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcabc971f90e455844478540d2d2fc5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868be1cd36a447bb423cf6c1895ce7f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b31afac571e68d664624d0ae533f3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70241327eb43accbfe69695140ef7a09843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2802e718341fb8bf659da5d38f0713844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf843f04b28526d6689ab29abdedae1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6f336ce70c49112fb1da5b87dad68846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80b21fa232c2b43a19b2e97e2f1239847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fae7c86b464d8e0b4c715d42838a4f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72868418d85f9402e42a29b0c170ea0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b38a4484725f797a6ef15a15bbe642850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9a623e90128af15ae0aa63dbe359c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b81751f8afbf199b74d618dde14c18852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9e54e49928b1b05633df2e698079e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f54831efadebb82718c1f2ca544286854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88526618a7030fd5cc3048042e17eaa4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7c590644dad50ecd70653651446c0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139b166b54f0896ba88ea648375ed1c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feff8d7264bc50d7cb75e5744ec05b1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad768bf0deb39f87cd8902ffe5d71a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b05691266a72c67968d0f91d72608b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3b2c982e97c6d8949f88a333d7cee861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840141384874325f1d56d3def998fd22862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208225b71b15f844acd0d6a4ba648ec6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b340abb22686b7db4d3b1de080af6a9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29d971a3702938e43af18e15c662bb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b2875a98ef5986c74a6724a244f06866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ee7f1211ed3ed81283c8337a8ab40867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301056248650c94daf862a0ef9966200868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb78b9b6736719e24758bdaedb1bd0869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3353f24da9dc15af75ff7b1ce0e8d8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccf4f34f4fd37b0d4a27b4aaa1e9e5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46eca3146e7a44dc21369bd9c1a6ba4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0860fc4ed316daa366b5c804cbc2c2b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99ded3ba3d7b1703e1b94dd8cbe6b3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1797b7098782636a73b1c7cd0f25e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9e0dd56a05ef833c5ae7020d49fd4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad54b9036fb162bb42616fd66e2e2b1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8453e1456d6a1c71551d6d69a5b0918878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee70078dd2312f6a80dc8ea5bc5208879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd08d2580c980909b721e76972285b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf5438e53587f0a183940f84d6ea1b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c3510c53164adc245acf04dd04caa882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6ebc2ea793c39b9574e512f51ec94883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964145b2c4795514cd6d6131adc9a579884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a30cdc67f312c8d5386b010e869cdf885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f36dbf6f22520ed1258bc7e12ace6c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c48d64978eff665b6912b470287030887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae9ebccd92dc92b8ee9ba23b3c3469888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b2d799b2e008e6cf51db32497b430889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c3a9e7859ed4e4a3364bf15b0da4f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a933a78f4524658f87dfd63773f14c0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa593dc82ce72aec7f4303a6608f4f3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da72c90e3a3c8cf3e8b913de8d821ac893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d06e0424176a25a50818e41c9f08d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c1492a9e419422badd342bd11ba66895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121bb5575665552d69a0f4648bb8a57896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a5c2960ae119313d3f73f512c9ef9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e53d903b3e2023591a410ee4c5396898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f41372a39086c3e08694ef589905e8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011b1488afce1b68da4afe377db8b09900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758d7543029910fda995f084e3682c2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e8b452dd868b8979896b75f7dd2bf902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175b8c44f14c46a357f3ff821c7a94c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a99f264fb4b164710e9331c98d76a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162d8486b01772dc6ecc3d0a6ad1145905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07302336566457838fae664f9439f4e8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4549ab842b2e0f8c57bfbaac251ba907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba26e6f20dc1c71fbd92adf2342a1ac908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b858c38dffe61b8f5a31f3791026a8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30147b876ce51bb0ae7dd1abfb3a2279910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa73391aeb80cf8b9952a9e45219aa911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db807aa37609b7b36133a320ad15d04c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a003d2553f1da4eb5308bce7519d7a5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38c3b2a118ca9b64ded4ed4598c078914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7a20ba775f5a7a8a1b1ac023f6c9e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01e01a9ef2ae6f19c582140841726d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b709da0a407090b46124929465f101917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8798e47502deb0515cd7f61489f00bb918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47645c16fcb664199b646337ecfd6f1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd7b49f3a6632e26e9eae12f196906920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c652aacde45eb7e098de07d0397ccca921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fb3ffd78863efe45cc2c0bdaae11a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7218be6b9f2dcdc63981bf146fde9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891022108d6ace12d08b4f587ad686e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f769799149190186e5d50f3b844bf0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0103d38c801fe11c05091efee02c42926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e0bcf902adb7c05f25863de7dd063927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e5bdea67927778471172746d8aba0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fbb5977a48f9459d6ef141f5efca4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171fe88d1dc94b6023cda6edc65e74b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d667b9ccf82a92283a8dad1d6f99b5f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d025b36128f429e6075a17700280d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1989e6d4c2db9d2fd5af7a70e52839d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de553071f8befee69b466517482f8f97934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce40b51f361d7000a97208da65611f0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96abe8940e411741bd33f77e9e6cb10936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fed6549e5e6982f0903f24cc9e391937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0ef92207ac00e18dab0d7fb9158b7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c204ad429e4bc4d3d49afb00cb25f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d796b7c91d2b76d4227fbb5a5f8638940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8c41250a1082b0941239e8ccd1dc7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94429dbeb1a7141eacbbb6aac896e81942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54371c9086b43e53cfe83de35b2fea62943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dac783933c195f3e71a7f5ddc6a9d2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f2b2fbbe9a3c353b5c7849ceced25945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee87c9be8ffb72f7589ccacd87f339c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7bf3e05babc1bbf340d5c0882d718947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f515661206686c3f6f32063037fc9f1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c47c29ae8cddbdd9b5c7e3aea62b23949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac660cbef85d60b47fbed37019146203950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c449fe37ca20bd0586b1ab2a11b55951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2837dff946294338fb4591a527c8c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29d99a8a0a9225c0538e07d1707efa953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febf5468a28e6034f599453b91dedf6954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd6d4231f7369b37c3981b9baf73ef955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831d2ff75ca8761677f8339a069237b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2a550f4c7285e41fd2f93aaa201d1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd96db41b9a6b2c70b4acfa9ff70edb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404867326699f5f293ee5fa0816f8a54959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d2143e915eabbbfdeaece1ad84914960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48aadef0aeb2e3a92487cd17df7ffe961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0b3221d3a586f6a0b3bd526c4f1c0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805b4ac75e869cf3a3a15b43134e164963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c992f19c012ed3fa9ea551b0da0303964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bb4ef9c6fe5c9a23ce2f8b4fe92d6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dbfbc2354e05e53625613c5621301966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e1fe722b9b203cad1d416c5a34c6b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abf84f6f110679f61f2adab4f76e2c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa6216282089fdf4a22c267182d859969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f573e272307199e5aa39122193e5f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cdbbcf6b2ea6d46e0a98e155e9647971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b929357ff5ced02bf4b2bd22b0304972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ec497313109c84a16a136fe7596f7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a30d0b422923975b98ffab84d485d1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac41f5456e2d300eb41b05ab992e80975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0d847c588f4bef4b5238cf2713bc2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c585e230011918f47eb488c2ff90227977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe35f3cf44ffab73d5c2803357809e4978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0295f5c3b5615ce16b22bbb65ad3b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8cb9b14cd4c9683bb9652045e75fe980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b178f644fa576ba9777e5ea8124948981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61fa960ec4e93ee4847b3486bd1c5f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3575259630b53a39c19e8f86f269d42983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58381a48ff8e1d951195d0671f0b0d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc15ee7bb001baa6100f0354c10e29b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c17b75e721cf8aed0798d582cfb0f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc01015f0565fd0a1eee02928e839af987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b557d15b0f869db6123675c12254555988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e635ef7ad2b01c19be3341464510e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee41b00f650ca92046b424c12b1cbb990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c021543df79db9f5236f58cdf82c3991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56f8593894b900328c8f44d56eba59992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d3e4e0a54db0bf30bdaebb0a471f2993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78240b33f5ec56e7865a98f1ed20082a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbc954223cb7fe51d5d272bd087527995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2b34218ead1ec0f48b45e321c6c00996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf3f324e77b4a87f165598b08c3228997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>