--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2ab0377587afd98b21a2282ed95b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c996d8e7a936251417ecc8c4ed86cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396beedb33d61423340903dca4ff58e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004fba2f68c7bd9b61627d6cae5ca234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7da12cb95cff82adf842763a2ada0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92cb67239efa10794eda617eb6f0586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55a7b3b5f2a056ba20c2beb7cbd3727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82bd333aeb90b5f6261c80398d721e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ac361092b8e7387bbd10ca7a8f4629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61b134dfab808aeaf7c677fe26965a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755721f1a2c2532639d282f871e1a5d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529e3f57896a0bcc503da6c76aed45b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806c8acfe32c54950e6774a1de5970a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe1db08e891b829a87596c623e35ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ebb8f750104c26f02e4524c77109f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9126e813339d2a2b8930f2329a4f4ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314604d1f54cceaa26ccaa48a85ef4bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55131b82964f4de2bcad1299937450c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6774ea27148ea7abf0e61d36ddb8219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602e727ebc18ac75adf66d455c3e92120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6042d7e169bf9598a16600983506221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4885e4dd260c4858c5224b3f36feb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f50bfdccd0b56855bc59447483e85c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908efb07fddd88693b211995a871b8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29990b8eafd43dc9ab4dbe1ae2e6a4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1315284b1207581a0f966e2c1788426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5f47d9b03c5242444fdcd729d23ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950d4d9f65296c1f42ecf0c9f29384828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed64a5c873720bb68556d5b7802b35d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289488bf2db68d3f17de2fef5a7b1f0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934ae229c6aaf61d705734c08a9776c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010283b566faba87172ddac303efd2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673e02ef10a95ae7558ae543dfa3c1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608004c56ee5af9438576340e702a8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6cb368a3f89359a9e02454d06d9c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f637f28cddd6fb0576649c23cd3ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71028e5fe024341d8725aa00b0b86c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d0f6992e67e2e7d5d3eb36cca462938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36751256732234caf1b35f3f135507ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b8e3195499d069833b6e0450cfe0640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886191c28ba773f7c44fe097be3aae3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1c75a2314dd014d3cd088ed2a844d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b13378f1c353e7a16efc4cd1d193843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5523c3171cc7f04fb58b29114c91c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3831336341d5e8dae6e91f51ec81e2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424d3c93ff2ec956ecf6c5a3017393a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36844d851a2ea45428ab6a51a5f568d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107a0711cd51ff36125dadbd6d22ac048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154e5a4aa64379f4fade665da3745f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58668bc18f9cdc80fde737e6f13c0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940302b9da68fff639d9149f91c8df2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0d41d45656e23861e64a98fd552cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d174c9ca89d05c25a7ceb7b71ef5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba061a8deab7800e6cc0422c5459c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf5a5c184719e0d0e1055c4372213155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353bb5cd1250089a34d254a9317d8fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a115b55cfdb8362a86b38d220866f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87b583b98c1b3b1277615906d400fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86591ed9375d306f21689183aef32659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d9d060776ea141b6cc1f1b0d5611f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e754d7f4c7e51c6639ff0d88474dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed97b9416db96e3e9cb506a60289a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12677a05e3c01b4dedcb7e5ad331ed0663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4424ac8170e59000201490e99d4693d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f27149800d2f795e9a0eff77e6a2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8767fab3a0c47a646e587bfefcb012d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbcf204b0aaeb4203f3924ed3b38d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddf465bacb27495a8ed8b7d645bd7f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6dd98713d22f01767f40c57e0acf369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87a8a962fc6b23b6d2797ac0797dd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72b91a2ad08952e4245230f71ddb0171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efeb78ec7b7e728bd4bb66ac9f4ce8572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ea8bb1fc1f99e079264bf7a78ddc173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6722bd0e8e1eba802545fcda14831174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bea69b0b542d1b8f9b1ee6ab550e1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5f38d968625ee457e039887dd16b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb00ff49f61469dc8cc9f10307ef3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92039e7c95065c7c0f11776f200263c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50402208b03319ed099f15aab4df0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57bb25273336342cc86ca7bdd44a5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331bd6c4082dbf5996f0fc17b74306781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c7156aa6d800d9fbc793a59dffe4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e673829bb755030d812e00b0ec75583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa721d258545a3300233f733a8d244184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f65bbf9c558bfc2f71686d1eb7cd7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c7f8e96ba7dae55dde5663fb1c13786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347032ff326cd6a3b2a73875117006d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf06e0a566c0c83c2cb0d480f2f66e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c1343232b7fb05d03bf3a2c42167489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992683257555de63df21d1abce9eeb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86c17eb98007082ecb0645ab43100091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593550da96b97e2714766449c31918692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a251610eb038f16d2294d88b2a3ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aabab47f5c9c6126b8fb0946578b2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168708872c08d84c1e23620740fe3beb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dc103d79f2b4eb60b05365bb4c78e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c9dc2333b44f05c5b6d63fd4bc1e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c574cf15a83b235ecb88eccbddbb6a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340378b9312d163969900078a2fe1b6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98318ced5132c95f303701f38793261e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a57c5c588e6159728b454367b7315d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85767414acad5a758763650e00c02399102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016023585d8456e7b875f1ca61670ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70b0d343dc342ed27b32cd9fbc9c50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87a2da2bda790f68b49d7d0fd3e6dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74a0cb2e494ee67eea78622835d5b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743352929c6fc4e9b3b3ad51375ae62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cdf01970fc441f678472bbaddf2a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444d173217bbb0713ed50adebbc311d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac001f79fe9edc87e5cd401271bc2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46477ff79e61fc09be824ca5de40e6c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9879714e269ead722b96c9c876c66a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc157b8ef3fd39d4ae51419b6301f57113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f6853ecd924d0d6550277b5852f63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d85ce938dea6ed1ef52c4b947d92fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812095a2fffdb4df948cc8f2d1ad108116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42712741b088e4eb3940f3db857dadc8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139ae7929ec66c6036b636871d3a82c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95b613a4552d4931762c0c4fcf056f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b3927cdf29ab60606eeaafbc8d536120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab29f407df73ddc5d37481599dee34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bdef73f4e3555e8af58c6c9f24f7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848eee1a5b2e7b6f272e4563fa075d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0eecb07945515652b6b2ff6b56192124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bcf68e7ae3d1e2a4427e34a2ce481125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e2f2613a8aa97685f18533601280a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073123881c9eb47aaed35cb418545b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ba2fec2b41edf2ed5afb79c6d8601128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f703d2a514a3b5f7aab28fd28fb8c54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a537516c14dfceb9858c35050fbcfb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a90fa5e2bfa4807fa5153c69edfa01131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0469837423451019f00cf5111e946132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f02f41dd1a222c00eace41cba5002133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ffd5a35e82a4bf5fb373c9922aa68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c54649b62125275511c427b27c792135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de801c77dbee4a4d7eceef39a7f9d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659056297230628063e65b7d33e4233137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2587ac45183b793987ba88c5285b87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ccee9ba476c92a44d870382f9535d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a33408de9ab28c5551ec4ad0cab28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63081775525f6e6d02059bd87947dd11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf6401744fe9833b7a44380137a891142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eae12a6792e1fa09d2d760873a7d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23eec2d55f89b0d70c902c6d8a042b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ba767d7978e562d35cb9a5186e5eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de923f63a90023e2d2b6561d7612e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba8a51b1e13d43e97089ff54481475147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3531f9e3e264f72044ec2eae20aad52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8761788aa84a60291bf65fac758de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fc1e51fbcf1745c9f1753a12efc0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b7fcddd74872ca7bfa1e1bc7f1c40151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce35177a3c7e9685ea65e52da8cfc82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db230c252cfb47a5ff5b2ae4e08a7670153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db473079f0ce4b34db0d58c24c6b88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf9af07fec4f347527af1fe9802435155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628bc392d61bef757379ba2cacabea5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7015a56b813339e435154f3e38eb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65254e9e043f27681e1d45270032aa72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80951e1f6a250f0308b9e398920bf0fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa3d27d39065db70d10c81c2c5e132160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3da263b125adef13cd37957f76013e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2a63fead75ac97c6e5318b7239f18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507837e4cb716b76d227ea545c1c65f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf956d678ebd7ec8262088d9192dce51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7f58f4d84a6e81760d6dd5d8c563d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9df069b30a8f5e3e930e1c374198dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92f59c608cbb03235de4a8090b921e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad629f28afa747da46473b9f74a6f0a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822c4679f07af3a9267d104ede61e61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004473cb0d98d3dddb6b18c85aa1c8f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e0576e171f4a96e3015cdcd9db8ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf85a0c2f21d060ec69a6f35c2b62a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131aa2ec4ea84480aa20c2105326e59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e88ddd8a8428c7eb097187146f4195174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e39f2b9a2846c06c40e1a771b90dc7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb2e8c9cf17ad6c9ae1edbc4ba616a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581dd5652c215c7fadf8e35443195f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ac327827b8be7ff0af0cf0352220d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911601d6b9770c31a27ed73a441bd17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093d58ea8f16e8e959bffd3edf26668180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfba74bf5ede874397293a036db364181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff95e28268918a1f8c18ccd52ccb4b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3498b35779bf588da33d0c6d7f995c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576a446f8848a371570b37d2eeacc96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c8a8488bcd79871a21df2de824600185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba083f81405719f2d7f5e1846356dc81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ff43a2b72211302fc6d7bf116fbf9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc384ca5ade924131426fb227a6fbf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de228a65491b643bc25ea18e1de344e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfa44671afa368c24406f3114c8ee4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190743a2008a21a19ed70776f486a5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c5c9e56a175bec059b5ec45535a74192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7d8cf189de64d9c0db6cf7e55ca76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83f58df2523fb582f07106df920551194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfc51156869f7dd40756b0b3781cb1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e462214fe2255c53ab643d51f39578196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9ef7e63f41e8da53076a2a9588f65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062452ff436446b8023a52799283730198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9b95b79965cdb5f72b348eccccafb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73ee258242151848f2bd0c99e25295200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b514ef653a7e4324f5f699f750e2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ea67057ac3a5ad8420dfe46bb28f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28a6de64f07833bb948cdce495f2f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e07b0e21d7eda72df4c8a52368b8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1cd04851890d506ac666add23232c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e5e789fcddfcc71e6723193067aba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086631a924f33ee250ba398663caaf92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3008be1cccc80a06fbca12ba6e7052208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30648d21d21b6a28fbe1f99cad1ca3c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f46bdca0873c2039c158b6751764b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dbe243fe9dc80e45a72d9b4c82954211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56019807c7bd9cd04d7ad1428b01c80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38308c950cb07d846ac93e5b09f4d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb399bcf5197f2b31ebd6af2abfa98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50528c13f1ddfe7e4d90eaf12dfdaf05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdeb75065aa51dcfbb74b6965dca99216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1ab3586cb21702c14a8e05eab2ae9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e975a486eef838c35600fdb11465519218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2931f3fdf81bb51e46c9681d98714219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e30b5431c5e906b0110f00e6e30077220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca40c55c9e490545f812ae09d46cb2b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac020b5d7dd1622192cf08be8e5fdc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e14eefc48be2d0184262e969796d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2eccddfca0dfeec8cc27fcbfddff87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48198cf3e17479aa646980cc952e69225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133122f26a909c059463d551ea46300226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fb1fa4a13e0e15b0a5feefb314caf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be295f8721ace6e7211b67b9960b3b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91284bcc3512ecc0df100a9c798b7299229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5d0c879bc013651b4d8121afe7988230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94667e553ccf6d9116c09c9efb61209c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b29a07cf76b380f81918e3e9377fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e736fbfa42443ca2537c4ec125c5bf0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc972b4de42da384ef2646bb3cfc0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412511c349123600551113e83260860d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35f933d8d78421756302fc722032fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ea2e7b966c6fb39ebb00e5ad25d4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f22625a77a28b35e7722fcc022f2c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc552b3464f9f6c39e59bfb9bfefb1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f8906bb1d65ce703477398ba9e40c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21cda9254448171b051350a629bcaf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03aea8b973946683f8b1e5d276459d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e410938c3e3c2ccd0b1585a41e90db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bb54fa9a88b9bd3c007e1206c6280244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c9a5aff53e0dd38e22dd75ae38ca1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b49fb76273cc65410554377166bf2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807087a6d7f53fa74a738f1b0238a2b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51522ba0aa16e1ec5879e5007497d9f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22f14afc52d0baa304368d6c58eb7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085654e7c11bce4a05ee5a8d07edf01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e339760e707d1d63aef6105184b64251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ce87e9fac6454fdf93706e6b6ee33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba743d7788e53665bfb29d5e9bde2216253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0387cab9b33183f5528633739861b63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb942842388684c9d43ea9358ae58e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8537ef040bf58d7ec60b82b80059f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b396199a6efb502eeeeaee10987eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1c617be1d28b3352ac87906fdcec8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485bf24362549fbccdd30f56974198f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db192e95e446d0bc987653a5705227260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd231205801ac0d22177835d1b1320d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d6e38a0bbd40f2b474061e941862e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6865389306e7417b835beb5e8c22bfe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d265f4fa1f5bcf390213ec1cd897a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cd32fe06baea81f76957254a25d95265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5b95418bc8e0400a9a59448f4fe77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8699f49c62d1015daef6adc9425f875267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974c84cc84b490402ab5ff9b0dc2860268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff683e72a7d212924b9d3e2e04b56725269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5135551a71efdf7db2c012b9178b74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795b6e350504110e9c40bba24a75219271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19073d1effffcc0fa8061725f66b4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b674c7d274bb61fb37465c6bcdfde273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d82874cff08badcd8c3bee4ded2f06274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accf059e778da7ba6c4f428dbb3b536275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cc6d81627d5a09d34a1c14db209dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d77f4818aa3b55fb9561583ad1243277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975c0fcc88bc7e4daa39fb6551f9d41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ef3cbab55e8663e68f87a8b7179c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcd873d928516f98f8692bc63892a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f339ab0af7a34d52f295c2323c59948281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05023e71d0f6bd65a402b381ee93a680282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b8cd2b72d2ec699a60ab73af75516283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80022ef2cc7ecf721865d3ba4e1cf0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693816ab3e4f7860c26f86ecaf3db4cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b0dd74cd4cb459de0d510c1471319286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecd66e13c9e0178c36bd23dbeb03df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e948ad65cdc6d78b516ff6a54838e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84c996a1de7fef42e9caabf2d5b2cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276026e410c5a7baedac88d596a8cdb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b9e16fff5d9fb96fbaf3699ede6f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b6c69bf3ef6ec6810356250e025c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee2626f1397fe48d8cca07ff95639a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797f5d5a77a3ef6cdbd4f0d8095c642294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b506077c7886b1f111754183d6c728295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aab81bb817426dda7af6355824e854296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a698198db9ec5b59f8e1f0e11cd71d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e863ca549a7e6af57e192bd52f58642298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e57d64b8f2e57da2832670cf7365b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17fdcaa772f6fac82a3e3dd2fdccf0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491211cdd9efdbf1a852c5906c248dfb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2660cb862c6dc521fa4365bc65af9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1795adb3144ee15bdf23112e6d9e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf9b32974b6782a5b8ae7e94ccb646304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cda34478c8f74ce6e179daf896728c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48481702bf210c35b7db4ee08c054402306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14297f000576179de5a4ae3bd4fb181a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab9f4f7a73fc8d8aab58ded79062f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebbbba618ceade0d2302ca28ff1c6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3e42b762489147e5c52fda0a6070a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7003235773cdfe75af51a4843eac444311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde44063d8f937cc6970e7dda80a70a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4643e2c15ec7f19879c927eb9898ab9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd479fc435c82388682bed6bd1aa54f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17995c15ab274654eb4e0e3eb50be7d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef0f92a8f42caf561fdeb3be55734d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb1a520d4eaef896b0d1d7984a340f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94302e643da3db33463bbdb8233d586b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e5673c154003cd92fc7696fa863dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eabaee76e7330c2162ebb820e23955320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58700464336d2fffe057f2e49aca741321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45e3fffa9869941f6f3db1cdc28735322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f011f041b5a7fcd520dbe5bbf6c48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c81e518d457fb86e1fb194480e6094324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd0a36dafff625f4a999b531483c21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb109bf5e60cdb12bcdbc679bd754e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fa33de75e8a4a9407feebacb93d5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e52801bde11fc7e0b7f1612439f777328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d948500a14df4514bc5f072071cb7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48469c5bf462c4a1159c78a4ccb83db9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe4dbb99c11abe7d740347e4f1dc90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8baaaae36fa4dbf1fd6474c05005d13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d63ab4960b03821dada26ee9b90a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71b1ec7da45036995b74a437b3483d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1de454fa37a86501c7e36d6db64c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf323a8dcccbc6413d95b3b650e4d2fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b2d73c7e57e805aab91b443ff7c83337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6461f67e012bbb7e4532dc6fdac99338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d259f9fbf8af491fba177b94eff6a09339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b017737dae50916f579b6e07a32718340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39d42df103e3bced751618fede8d42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c0ea79f4a8b9a16c0aa0efb355b14342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdb4d74a94e32b3a05682e424cd8e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3af84ebea79bb236a131faf9e0055344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee2b90293a9a3784d448e66ef22d49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102b5e541751908b051f868871f945c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d53278ca3ba355b08da0faf8b6a95d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae92b22a231dc89edc1aadf4f93a155348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535175a76d29feb69cd0d8f23e5c567349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3afbaf0e3549df20d39fc58122a31350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b14e549302078bb94cefc0ff08685351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427603bf46a7e9b7a005bd05bdb4263c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a633bbcc217c14366a53efb66b58b89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422eeca8b7a12ba7dec738e849891a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39743dc33c6a47741f1e535ecb14f5ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aab93514a3b22756f68f8748444a4c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773ae66acc235caf069fc9ca6e1b3f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240014fbab75a84148c4b9f2aefe6fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed31d3c2953bf0a7656c7270e905b6e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435783ab4d2a010cf6f0e00f230c5443360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feda57684a6d7d02acd60d522276bd2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a846c4c2dc933c38d40d393823ece362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ad68760cae4adc620057afed3a5e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec9d29a5bb20e515153a305427f9af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7e1523667a266160b86ef0b510b39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb92b4d4dea6d3ba070a16b82e8b1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e8958675d103412e276f5a78d3273367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdba9a81245c4b1c840b7229bef09b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e1dcfd9f2542623f7831bf61081fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c4e76dda5c4d409970a85f4833e78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aeda38fb8d177507385bb0555b43c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66396fac77adcc57d7dc97e451604b6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd7b5b10f3a7ca76e8b04f3fe4fc56373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31595d9e5a158d01765bcd299f2d2c18374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb88e9e9d22e2f85ba18c6fadd5bcf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97318fe1c83f7f806248a12825e5e317376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedbcf29c15aec63ff52bf7e4c5549c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe97af358a1e02c2d2269a744c12f7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587d228870b4c94ef3824f4114a503d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbafe375ccf5162770d3ef8d7b6b018380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc86d12565ee8e6cb782f491b201e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246120218759897cfa25b3bcd8104cd0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020faf0d93160bd6a48d5c1d78e8e9b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5925bbbf9155474f83aeee923924a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025eb9aceee030cef89db6d285dd8c6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1120c5e2a3d6142886e66762cd9e07f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487912a1a456a93504d80c5a7271d79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7508390cf5187ae1b2ef58633e66e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad0b2feb5f9b26b18cd7bebc1f7f43389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c074fa9b6cf25847678987506a8a00390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13b594a5cb2a8b61803e709d52b5bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f44915d8ab87ecbf4d259484f58fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e801dcb7405f02259186871e3ea45393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cfec6fb349b5462b726a0626a478d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f020cd86679ff0e44906fc3e0e047395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d774c62483e6f7938f41e9d2bb489396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7682dc3de2b80805735657fe8ea03397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f5f6e13e6f3dbf470ac2ea4a5cf8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531166bf14a1a50e8e3d0682f5a296a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ef61c1998c4300150554d15e0d0d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40de691b9782b7d8f8efd70a57cfbae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b024dc3cbd1cd611e38349c8127b98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846ff676a00aab5c3651c5a530dd66a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee85823cb3d77e1437bed0010460ea0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f32ded5510be506a9ef88b7696ff0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bd8d53f71f7e61851485fed976e45406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940271e6fe386cc4816439768e7be557407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9c094a879caa6c3a1e35e8cbc1d23408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca30e18a017dd81faad3872373352b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1913d9b86836b4094bc1c880ec687b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67158b02766a080cb10786f848f333c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fba5b58a7383734dfa15c6b6e12db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bac479034c2a4f08cc34813cbec2b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a1d18a99c66c663da966f083f6562414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399eab5adcfffbe3c820369526ed684415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70666292ee74cfdf54f8adfa5958b611416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357e5e6f9b1eb87bc06d32399a6e2e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746b619db10df665aedc8600687d4f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8025716a78a736e11681bebbce19ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dead496440e761d8b52c9f30cd9df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3a1a4a4b4b70b085a6cb70327c865421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344db7c843aad7f3fad59c125831a52422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea912948f2c86b5b4fbc5050f4d7f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abfabad687344f1c23e0190bfb3932424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005aed9103c13fb9ff276888d269f7c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be5a88cdd84f75a6f8c7834a0ea6b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70122b2404928ee642d80b0bb6974618427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49a70029bd516cc26a6be5b51c3811428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad0f992c3880469b560e0ebbeb0b38429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163b8487551544b6693cf33caa36ad7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ee9af75151d6aeb72db982afe86c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e49bc7eb8af4f5b0464866403a351432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc769428a6a93419f06643647612ee8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5acfa69b3a5d5c8103cc78020c2104434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a462a3f36a2010f057090efe48eafa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab6c7c4e976a244f588e32a997f8e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edb1674f584fff27aac76d3ceb6a05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1c36e7a198e50b22c17bf9bd5199b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e947d1664cd8a80d2ec9edac50ca18439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88879db08fd00972dd2a20ecab75b754440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0de2e33665fcdebe0e7dd0b8a516f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea5eb4b79f09a2108ce03759b40d6b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b8c60c8b5e1d690acec035fff388a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c2f493ff75d129575661df890db18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0364c888105532d07a001fce7ec4d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860b2e270055f584e86ed7d6ed4423e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b95182f0a464a4e28d93363fc8289447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7a59a9e017e02c858452c90c18940448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1064afa4702b268dce8b666b431fa2b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11025ba4786ede2b3873f0613d2a73e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71e0090c29982c9b075e4fe9a6f9f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc76c36bdaf681fae2c3109e7bcbc6a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0493172a029e6ea81fafb0f75ee12453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43d874a0c29a40877574054b9d6e61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5759339d7f486eb10858a8cc9425017455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40017ee0967262bd57f53121e88e4b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d290f7ea435dd0850f23028b7e311457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35482721a5703d2059522b16a7df515f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445b196781333ec9a8380ea75c78bda459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c987624200c90a9a964acba830903460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fd896d10ae14fd237ecdfbc2cd7bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee275e920a81e30fadfc54dd87cd1cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6e5ea580098af4aff3221a2d624fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46983d685468ac1426a59a0a478fab7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8325f78063bb485c41911526e09cf2b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ce85d842cbb7084cca80624a2d451466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85918a531144b229544a02a1a8661d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be792726dfe2e337f0a917384d0a6eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de087614431c6dc2af2d6c0724304432469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f98e2369a7237d79bf1b996595d8e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184656ea80ac74bb3eda7c267221cc7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f51c7b2ae949174cc1b9bc9dbdcc0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32b9f9a84da14e04ec6bf2a6a1d395473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37565469355d401065925d5330296338474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07022646f14bdcbc08202426f3320cf4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc3db312554d1accd3732fd4ba07bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db98f62f2be944618914a4577769b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec5681a03a7f500d23d7b8c887d901478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e316b55b059895145f2760bcf3309479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea527d7a10d7a124ccad655b2c75489b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3598e84106ac16eba8ee79899cddc4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf0bfed68492da026499f7b897a0e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da06e73442b6be3dce5aa124d2e9a72483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fb7284d9bdc68ea74cf97abe6f529484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa30640060fe3f618c9bb5230bb8af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466fb6a8795398e18b581fdeaf6bf7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb84b7a6e5cc4b1daa85d3b9598b1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff178988e40b6fd84f7602d8c49f1c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a006fa3f7062614716877fb6dcaed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d581dec0fde3af893450ba5408cb4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e130c480f8a65a134e45395ed4843b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347b00b4954d2f19467e05fcc308a45492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6245065fdf37d80237e2c03db31ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975020dc8417c551f690ede15b8fa6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eba5b3df0886f2072cf01781ba85c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78246fcc20a6e2b8d58503da87f6cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb31b4a9123d2a1f6086fcf7366337497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25aeb7c0e0133b4b05816678bea0d29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec1fd9b69743970f369d16629ea2e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b9c12ed2d691b3b9b1da66b98f05e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbabd8b504104325e901d347e04cac1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55489d49a9852ba17afd94e9a5827c7a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ae71a4247cb068c7a4d7ee4e6b9ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9944f983f7e21a916ea1edce30c734504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cce1d3b257d2e9282ac75356624d5d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa446cd22e8dad248a9173c3ac278abe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de5b3e35c7b3ae731089201d9244ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94125f3d6721c8ac5c4ba68c2059c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2347f6f4faedfa171f9a64024a8b45c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a74e6dd9b0c5cb68076099c8e23d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65941b4e273a961c09d73b19c9bcc5e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd124c8d6b711a0a3c958fb732c085512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a4853e2735b7a8341bdf036594b5e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016f18aa1dd676f37bd1bab2dcfdbcd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f61d9eda9d510999d4dc314a7dd796515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acc90fd5750b12a820a43dc4dbff48516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a2d0186943b4c60aeec93b5d76c2b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd38d9ffa5b0c1267c985cea07f6f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b586c8a8cbc1e7b55b745c1b05a1be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490f992d4e8d30616fe87cf14960e03520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d71c0ed2bc303f5b3b289d09e43e7a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d86b408c93f0957ad5e7dd3217313522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2c6a9387dbd7f39cad22a0b2944d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8ec98b4895b28e28819f0eb74d75e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6031abb385a1d9db32dfec6fffe05d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cf44592a9fbf805c59f45b08a3f33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7ad11a6982a61b775963e7a296ab0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc5e86dd513e545451492071b7f05c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd5664bf412d097df6b07c46e32e97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923ed77b7d8339c21fd724fae716560530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b059a0f62a3ebf3010175dc55a3c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2544650ea80b8a835091017b0c92385532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f6d51a364835f8090ec712a407424533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6e1a62d617748d32bca738f9c883b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b798a645a02051b440a3f8a75b529535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2be993b4509d920aa88fbfab765c23536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45621cd5f11f411e3fd90ed3dd5b5bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2823199c5601141dd5f5861d7c906b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dfe14d9d8594f85b2988b29d6fd7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a001613381410a4edc66bb386ebf306540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692c1a2481cb341a105532772806656541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4943ff45b8ebcb54718accd488387b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a105939a6ca687663624173531636fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ccd82aae3b198985bf670908ab32b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224da8901f31c714b79a00195e218f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0301fe049fde40660276d7ae2071f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853d6c8f8bc07ffc9f027f6ceda6ef4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8238135da05ff4448da120ba04b7e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c117724e9b6f56851def7a4cdcac3f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eeb486746ca55a0b05c6cd7e8ffd9c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e171284072f986e4ae236f83515fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184c8925a60d72c864fde14e26b6a0f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23637f58492370ef6b641459fbe92993553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc8d33d1f2e39c6a6bce8304b22b66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e711bbbcdc3cea013d37cce9efa58f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61b3e2a03a3a8b5aed0158d3a36273556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602d5b3ad7e808d1b522b379725b9c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571711638c1b1e79f47553674c1eb664558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6151b1ce999de2fbd1454f6bc083f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05646206867be4e4fabd0d9757e37a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fc9d60a964f5d7b994a9e65c8bba8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0465299b333a7a2a000f805cf5a937562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e27f894b09401ef99cd485f18f270563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58290d63844c75239b4dbcbcd2a596aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae6bba6f27f7f3172b5e2f72698323565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38e04f1bc2831f4c72c30868d3fb96566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb02fc12192a4cb4c9b3a6cfeb301ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb59479f00005c2787e1dbac1868cb3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aea28e81d1e7c7e093298d4141f597569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4f066ff777fe907bf825a10193c11570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfa92c41d0e511b7e2033c209178f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ae83d8bb9dff5c08144649fcaf17f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511a4e6df62d60b872c00b275b74795573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32239735119e528b9276ff49e9d327bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226df022dab8780b9a42beed1bc54d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fa74edc80fbb1804097189a26b8c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e934a7b4b72611e3f2a02c720cf52b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00559d99dab6e8a4ffd7c7ffa333bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058b4edd962c67bae1695931eebf016579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90b99841009131242b2623efb8bf5d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988c7beff1fa520062b67036a0c08b0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5da361b22f67e17314a2363b1af76582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a698431b14ac6f001a4f3c028d0e86583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa668fcc72e3e53dcded2c5cc643a07e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5137f7d055fbd50d15d24aeab4d8c31585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422b5d4c353fbc2bfd44f56107302ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821d3baaff442e1c00122518571f90f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83fecee27765972b7a1fea946e805d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3d8e5549260425b39307d6d476c9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a53c8d0988ded635495bfdde2437c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b718dd90b8e7beadc18ce1b2cbf18b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3ee60ffbdc9cd8756f8c3510ea3c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a031ed5957bf7cce3e3b80011ffc1f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5a3208585e6bf26ad63cfeb8ef858594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e9a19ef80491c1268ed9de9068215595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623e531d97fb5cb384e26ec214a45bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87930fbd514e8855ce30887b1c5b520597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186d85c63498abfda279b9130dece8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a38b8bf2cd1bd7cdc690c88ce18fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f5e3eaffcd56acc25da70784d18e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce85aecdb9eec58ce2e641a8eda09b1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef321055cb765da9776f11255dfb80c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a9eb1180b27388607270e98af7287603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e7e68149146195ccdd5597e0d1487604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc129326bedaa53aca0ed76d52094e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc51a55793e22c25f63302726ab3a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9bf78719545d69d22741924ef4576607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf6251e27c2630a4850127024880c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541d739483cc2db6ed336ceac29ee72609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8aaca53b4f2f95043424b1fa722c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebab79841b60d393a4033c4c39a89d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c799685a270ff0a6b9b617939ba48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad820f6ff482a3e83d560709039b459e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ba2f34983a66d352ee8ece97466df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7891fa580fd3fd11d4179e90bc402615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03082686cf74a1f7f99988cc5565d7ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf94412de4803414c61e4ee9b25ccd3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916997813552a517ea218fe56c315d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d8751a1df960a3494625f08ba27b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9174d295f5aca7cd6c217f96e553014620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f1371b0e3b8a5f197908f83850c0a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd920a086cf64a35c8e86b3e262b9c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e81731748abfc6e6014a2860708754623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43537887dd5fbcfd2a21a900a00b347d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18125541ede88785fa70c0bb7f37e395625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419773f03e7c0ca87567c899d7e35a5c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4feba13111789c33cd0d1cf012ac3a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effea42b81ad01d3980f784d8a393c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f73dffc5574cd7bf3c4b7ec827243629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815a0bb2388083a683a8985fd0af2b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778af5c10e9750543214e836fd29629631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c03a20323ab4864fafc7629638ed86632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894e7cc38824b0e550ef9755e82e03f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9515d8b314cb5656a0b65434b4857634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1eee137bc9f9ede1040825ac65c9b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daf90b143b7c8f92accfa4d8ecf0b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e3b9b5cc07df98d11ca726dbf6c08637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c4c3ef4d400f1fb05aca85150b17a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fd3fe9c81ac4d03fe2f353e614bc0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190e1296163908a490882019be655a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a72f2c90144751c23d31719bc747e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8295e4131d66c8566709d18cf227b83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b275f3c3ddfa65938f963685f3d301c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080cdaa1e9b7f07f66e9140a992a328644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177d264453a4477b82da2573c428761645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d816b26c1551a39a160a8623b2dcf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b914c4f8436749f8d8cc046dd0babce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc0c6356b0995fe134483e683beb5d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5fcc02f9ed09d0ed14bfd0c4ba0a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72c1d658120c14888a6e29b2176f2d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b9ef482292597e59cec4eeb5c8018651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d4e54acc805d97a3e11c6dc593932652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3a3222566973e067e1dff37d19085653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843074d3878b8e24465077d2b697482654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f83f947b317f8d56e3eb57a0c1a1f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae56a81314e5b25c62ac93a7befd445656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5258dc9ce51cc5ef615dd3425977f18657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d97f3cbbdc10e8f3a3991e7af632c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce65460ab30c85ac3926a9664f39f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925a3e9e9686c60b92be04c25999b52660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f171b44ae6e53ee27af831cd30e9a9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4bf50b12e5a63174c38d0c2da864f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13627abc62bd89d24e57f1b59f1165e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f289ad89371ffce6bd4981e58c1a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6402b85cafee840ca3fa896344cc5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be189684ade4b6fa45ef32729efd7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6080e31a82eb2ce397c074ed4c568ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16934117993d334b217dd1928a00bf41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654fbbe1bea44ed2fe08d4a5e308562669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f828496363634d18229a2014c12f99670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ec038b0e4bb7ff0d86e9a27faebce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb09f22b52860464ab39312e5b1fb1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d1240ae841a6e57bfa9e8ed5acb83673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e709b584c0e28d088207ae87ddcf3dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b454f3298c348feba4b88c17de014675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145ccca48a5337d07151504968d4e81676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e96b720f487841be9bf89238a079e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fa06f2bf83562ada180639c048ac6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83629e61cc3f98899ddaba1296aed174679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070c67ff1fb51efc5e69e27c1a7a4c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151ca0fed4d1d57d9d4b1e95f023b67681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a0dbd6b925fe7c181b65f0ad2a7b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85c1c1880a714dbff7f07faad7cceb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28290ead199d8b872a240e71ffa3ddf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a24dbdb74cabd76a2eaebad57ceea3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc78110c42d0be382e74d78753d6237686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8f1fa0814c4a6d55a557bbddfe5f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fdd0e75576f5356c4f56e9c91ac33688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b96d3f93b98de2a6ede0e368152d17689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c68c3768bb84d7d1a1c423d49e7ec6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2804505bdf0424e1cf8b57a612a7b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdc5c978ccd01cde2d4b9b68dc7b92692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af873441d5f4ab10c93b1829d8ac08693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3b7b2fd6ee04d8b04c6aec0528067694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580225a0fd654dc44f92bb8e389a68d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1923683e263aa90db0fa73be2b28a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f8a72a27e08bff880a94c481d97aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e5c3339ecbf297f3e0d38f8c5dc36698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2987a82c6f71a00e7a75e943fa5013699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84efbe5f9999ebf99cc21e7e90a4b28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9b54ee2681f4f167e1186542e5aff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58c3a246cc02812301336e27de44c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587926979cb0f8ab23b60e182d7299c0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35be2b17230e8dee693e5fffc6b576704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43710f34fce097ccd0601faa143de731705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac75f26bc1101bf7e526011e8884aa5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eed607fe1be6b626a8da7328a23dcd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c26d1125e681a2514d132cd58de7a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a60565dbc59595acdc8b4695ae755709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69588a7c81e68f2d6e80857ea8eaf9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a98fc26abef81302d4d43f29c30b62711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d9719fb8a6767a161b3bdc8d90694712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e6ad0eb76570ea2fa59aa039ffa04713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d561395f9a3cd37884da3d3923ac6a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c8f2244f4d6e2e4dc74e1d22d70f9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53a47a17485696afcb204c1e60e052716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9504484d5bbc5b03b9031075c9b0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ce41018f8d96a542f29b02b919dad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41b53940bac9873d84aecad8744e2e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250ab63c167090c0c3dd543f8b4d49b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf321be8221e9262f900aa10ca97e166721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49301b963b4b21195422ef471d4b52ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed51c388d00467077b9cd13a86a56f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877c5ec62e7685075689d64cbcd9f1a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cf299977196ba5a9dbcaa7f1bbce0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745b93aa402e4df2b6d38fdeb0cbbca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b65c979ad85a83000fae68b27eae7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b72cd50304bd00e4f0fd8d61f7585b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee80e7d72f29f547df7b92bc5cec381729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dad34d358c82ddf1145df96ad425b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e41a98cd2bd4ae59cf1c0b9cfcae6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b25c53fd59624896684e014023b92d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff37a434b3bc4edbea3f0d126ab9a59733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61af6279ff2ce92d076a5c9f62aac3a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004df3741ecacc71d73f60d819f92a20735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ad1cc595768d1fbbdd249d40fcab4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8f1e240d58b08512e8dfa90d52def737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f574bfca531cc73a6c68f4dd2dc0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fc38a22960c5f6f64763dcf13ab5a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58f0b7ea8a154afdfd52bb788f62d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725af410d7571b988bca7f44a9f9e9b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd840505e72e556ae0f8c6f56e37761742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d431c68925f9c138b4e1332b4ac270743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb71e135eb00c888e423f5d43e3abf2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df809aaafde8f815abaae884396f9a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153afcbeb061affce5f2bb4f1cc8dfb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeba1e19c4e8a169b87ee5d72f619b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f52fbf7c157193485dd65676f21ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f194e466d26c9b56b6cc592279b63749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccec42288a9c009141176fee2849b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb1e97e4af01d157db6481583aba4d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12724090e6164c1a0bbdb771e58fa7c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67d58a075cedeba2cc817574db225a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeef8dddd98b811468e3a770e6f6a7b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efe61e40bbaac9f738961b3f5b14e3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020832f36f0f2f262c880cdeac30a78756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f1b1c6de607e91a9d751bda29f0e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909ac06c910c7a603d9c7c4e8924bba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc216c7b11dad16633c5bb8f3bc3117759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fff9998eefb07e70af63835ea19fc1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd3879b788ae07eb8067f10a5d1452761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8d4d31e603e458f5af55c756c8e02762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936cc5835d3ae5714c009d45febf827763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646d85d562d482d3e5fafe3e15274fa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d989ff855ddb2057860e748c82411765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97758ef9887693103aa8de9ed1576c2f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e672bec05cc2ae1e0191bf27eb69d28767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e11b416826a6df1af4f8fa7807df8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ee77514e9042e7c98c2a39cc991fe769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cf2a911f180599ef3dccc32f43514770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6344808573e62a44214d771863989f1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08a03b3cc6e92c03986155ab78d30b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655c953dcf23e67f9a98a2d0b8d99e5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbf263a8a6f44c69257b3d5af7db7c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee0e970af2e06d889f8ba3c02f3f6e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e693d3acf6ea51dfa71a6f7cb1194776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8154e6dc2a3611f08bd4d5299ef81b2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b850f30845d0d176c6fba015ace10778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3c02e6dc9f146259027fa9a65240f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f075a885588b04700b3c4c0cf29d023780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98c1b548223d0f1b84ed923fe852f6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6954156260e61c3396ec07051645493782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976c2682a1031d8dfcd963c790af92b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90d6e60f5056a72ec513e1eb0593a3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29477ea547915088349bc5031875d357785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df660d9190c0faf2868463c34a7b016786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c02fcb20b30ebae6b9d00cb5fc1bb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3040d147106baaa917287631872c4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882634ea837933287dfed3e266e780b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be620e178af3e4691e247776c1f67aee790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d66a11a8ca6c2220702c7fd785d4e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76745e9b74a55d21f094f7182ff6ae792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1283fff9ad1eb0a216968aa50b2e3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cc50e0b81adae46a130c0a89d6565794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c13f71b57c8557b17439cd2a3db35795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668de6a99809752b28dcb2d9e3b533e7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619955097f309df221de71b3e1f558cb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdece8e1eea7b3df1c3af550e9fd2d65798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7815304e33e860008c44e63495cfb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379299530203a226baea1d533727486800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e6429e15ecb0b9b4aa1cff6d74961801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a962726b22fd6ba7fb62a828eea784802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bffd02cbb8b381440c0c1c799120d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99902fc434cdf4a3fe5668443a125546804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49f441c921df31b774afd7db76755c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d473a66c9e45e77bf7f65019d8407a7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6da6187c9664c9e5153ff538e7765807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a4eee8424875aed0d955e0841c08d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa3f8bc3b8163974e530206faf1c4b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575858a62279deefb6f7dae171b0b5fe810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e43788fce7e01c2d0eaf3caf7b811811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee048ddc3bd83b0200a3d33176c39495812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9bcf7daca977a8e9d20acc58c9af2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce4966aef592daa7ad00688280abc8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931594f33282bf184cae27626f7f852815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34153c97c84ebd1c503e69481693108f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207c8df24eb06e03e03f1703ba288f0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed51ab67d1d880e2941b7a3fcc71e4b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ac4274bee5f3badce4c333d5e5d03819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c955a75dfcf898c6276f74281fab8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e61029bf44213579dcad72e18335a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ad0c88b00b06c9ce5c4de91ac06c3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255926f5c1f541729421ba715d436a22823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d64957cbd3832a19411ed759da9cd3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12df77dd4a6b5a9bdeef39afe6cc92825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62369ae1e1bf3f1471d6ff7e11d3ac08826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629edc4644159d2d45198711707eab53827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40444de219a7a0cd66943df1498c32b3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5cb1c20b399e794e490f1a8d972f0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447b0250322df98a029d605235fc0fb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6431e9fb4f577be7d5a823d517cc1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e7850aaf483122e15f38aaed0718b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87c7744149aa63641fabc29a6dd55a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52888db3cc04172c4d5c47e1186bfad5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3726f0f3992aeb14b8cbab9804ea61d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5749c8cfba7c22fe0408e7734f4ee836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5897ca9ba40ad26d0af720bf6b09d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a82d7c1e9dc650c57b4280aedb907838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82755bd3cc5eb7e55ba1d4ec5265b8a1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d8018a34029ad66a00079a12175b8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83372d2fefe2e3c17a0bf0a02a6889b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4ce6506fef0b438f17bb123412d74842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465a1d46ebe2c27b7d14ff2daa08006843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc440fa38f16faa41a4b5a86f84664844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b386df65b444e32c7bfdc1b8d4f2df845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd582b055c333b68240e3a6dde09c003846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb08c7e3f9a8928227ebd4620b28472847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42932352361f4c4b2c95448a07ad9b59848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa9b55e5cf77f33e8fc4988f29d873849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ee6f3cb238a33a97ba97fd485971f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b4d88415640a0032c66be7253a15b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cb2fb28f9b3a895815bb7d5f161e3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2518eae98fdfb67b60fe63a5c3dfdc853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd33ae21f769473ce054c220bf0340854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b53968b236ff8011617cbb8b236f5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56991b77b2e4f46759f2b86318cb772b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153ae26054c071c5cd8bfc06a8c8d84857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbc0f5c4d65f11c1875a0e35f5e6ea858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd882da16768efc4096068f00e048f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4143d1188090a2d75bdf15cd8652d7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e17be626ff7bc7ff5da0a0ce4b987861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e241f3a088c5ecbb0f461213afebce862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc658f7b5d9238eb50941cf7e930746863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d56616bcd4cf687bf2eec088208f1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9eb4b0b8294b9d39cc4c12b89c674865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df2b287914818d6632f40f3e432023866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe748d3792ac071941ddb27579e00096867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b65d8796cc51244e3623f189649492868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832b7faf42a355cdc7329fbe253a7dc869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7a5ef579a6b71ce3ffd711c299d49870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e511e671423eb4f95dae564f75e8d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858e6bcccefc1af1c5c7f957d75d245872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fb7a62a7deddab2c8d48863676e00873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6922e5dfabc70bad61e273a3180a9cf874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c682ac6e3ddfee2984472be53d4e86f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5a0121c55679876acb4f8e4038194876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01e1fc8118e86835df81e5c5e1aa48877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8dbcbc847027e2231e7a3c2a28a91878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b569213b9a271a4699a854f4c0318879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef47dd4557602693cdd2a87815c20d8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325805b65243333ae90870cafe845b3a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34498f52f9926bf3251bffa3c03c8a3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ee0840ecaefe8362a7e14a1a0114b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3011daebdf195cad19070784560f2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ce4e9c3d1a4fa845ee4a5cbb1807c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a437bf056adffc0d94a3d4dd87c8ec5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb19cdfefca4505c8b848557daf4c2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adfc976c7c28a82ad668fe259f5bcf888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cd74e4c4514ebd350e297fe7aab21889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d380813cd7df7f01c3a8b0f20dd350c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92058078ed2c901200711c86bd5d388c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918316ccd1802586ede0d70574ad238892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ab0b35554d0ddc668d29eec71a3d1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3235cfa9314fb438e7c4e50b14b627f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4eba9d57bb5c5e59540d7f954bde6f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47aab833b284d47f50a7e15d6f3c09896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507945d6aa63e74924f72bd484940d88897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bda02ed306c3a82d07d890846c447898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a201f9b6f09c4a1b0672327e6877f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d45e925d1b401003d7a952f1df97d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9acae2648383645fc2bfc21eb66fb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cb2df59af60350fc1a3ad5a7c4872902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80f1931a98a91b957ae7f2561d5883903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0d911ed1e8e3584560b6a4b96365f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401480341389a4572f3bf8a7a38293b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19dfc375d9eb1bc39ba4711a8114c9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9527a5e3de3d2142bddb731ef2c85907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030303f1b6c6b1b04cf472082040abe908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783d227bfd72c7e6fa99330fe0b0b55909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3cafa73b9ea143ea477ddc5ab8bab910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25116585fc90a7871fb4c648d32cd798911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06f6852567c4e190759d44836cd84c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84162db76080db27d7fd311726a09ee7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21177530d513e191a8b90d1775c2eaa4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e5dc95834fadab7ed9a258facfc00915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790671879f146b5da265997233964d5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf768461040d3810206b4d8227a9166917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bec1cec41a1a30fcdb0965c2664db918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec89a50e1c52635ac30e289953be56d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40b68b19fd955da2037bccf42bbf22920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165d093499231a53fd5c837d54fac41921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabcdf7261562029e0103a75924598a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9f2e7b69fecf113f5f6d96aed791e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f9039e3983daecbf8bfe2d2cee621924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184dc4dbb4c3c53397a982c186157b8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff50bd7cbaa53c62ae2edf25b1f5c7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed273b0a87cdeb6d6129e945ac83da9c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc5fd0ad6d548cf7db3a4323f60ddd928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dbd285514d9a4914d2ab1ba48b820929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de869ec942feddc66a3aaa95e3de86e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b67208b4777fb8b3d7736cd4df912931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb2a6098728894ad8c5a3145e5d3f7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99547224653639c9c0e70c55fb9bcbdd933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec472562c2bce485c0b8ce492d3837934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c05d02216ed3078d3314bc45ff5398935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b572d7b4c0eef5fb8066d24ef3f49f1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30db93b55b2ee6ba3257a677221ddcf937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f39a57e5c1cb9796b0c6a54470b62f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4b229ad2c5d9416b6b6c6fb2aac69939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607e309ee2110d89be2318c2a661139940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff2741824718f1d2ee1e55e29e5a7d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1e416f9eee0ea027916c3136a255f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ef6622898a94534f2884bc76f0fcb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03d9a1d1cd827dcea752b2a03aac25944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5bf1421d694f465bab0ec8bb7954c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f434977f0103d725802c1dcb86b8c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b52dcc9422a5e84ee6d45c18347e28947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47ca293ae4ba879cabb774fb4427eb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600891635840c0c6752c4b61ce581f8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8acf46b98fd9fad4912578617dd9c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ec776c8afcb951da751f2a3989d59951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13423ef6aeb65f7a91eb37e647e0d55952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fa4b87fda7b7905dd617be15e7906953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360afc0964e9c848fc99d61751d73aa4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365347ae741ee323b4b391c7f68aab4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60159969d867be622e6b95deaa0aad89956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35be0113081d86421219ff396962269957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea7a82ac46fedb96a88ec00fee5777958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356b72a1fcd6165d25df5453a6409cd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcce5db201eb1a99e1a35c7d13dc9c5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07c1ca8f647ed0cce45fa7cdb8da78961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf12651123e234aa8dde4a9e9658d4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb55e5b8deb00fe4cc62efb02a9a47a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fba32a82b67f728b194e44868f765964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e24a51e73c3c29ff981f85315dead965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3af5398c0e2e804c018daa825b5829966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d15b65655dc2a7f613bbbfb08da0b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0333d24ca5b4fe1200e7e4b73ba4de968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3a093879a252c479d8f9d624c9d06969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28cc072fa761d597208e6793a8bc87970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f2f7bfb626a3edbe6d948dcbe59ad971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123a32bc02d4d2246d083b35a29d71f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fa656afc49c6727093543fd215944973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b2324d8db72dac76bec8885f0b122974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed35c49d8affa54a9b0c61b64c32fc4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab647710c32c92e9c781d21a917e4b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f688773fc193408891eed223eaa3846977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa613fcc915b9719fbf05d628e36c476978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e90eb525892dc60ab918a6b9410a3979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66113c3228cc058a624788965207891980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee3cb5b564f68f41fda123a0610b4b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf6b3c1f381d1814788d6921e079e0982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc36c9a6600ee923089741c770907b1983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d6f6bb2203768338bf52f3ea9ddf4984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb5b295e36154abe961a2ad5e305ad985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027feecab301fd697bef0ef524fcfac7986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734aff52ff6dce5582574bd0c4cbac4f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d57b96333aa63e2a7d92a1d1aecc3c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e0cfaef8f68412977110292f0b9fd989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ffce559e828579b68caaca4be8991990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b18c261deb0067e5a2c71d5750fb64991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcae3c49a02b700f5992d76441db3eb992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f38986cef5b90990cc67fdc4b8132993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76963675921553a5e1b44f3c6a25420994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d445df5743bbaf4497edf7876cebf995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e9aced269cb43f94023a65380f2d1996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17131aac3710388ed9326fec0491fe0997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be482dae932ba18dfa90fc861a950c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb1f9cd1d65c0bf22af8a9e71ffcac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e47f88b97d59646f67976f76aea673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e235366c1f780155bfb60b3807593464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100b61cb7018a047cca045cca09f6845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e420bd65b72c5ce141d328ae4c04d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b805a6e9b38f27edd3a3f0dc2fd3637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718055ab34ac3e0d589addf125a2b5f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f792e411f5ccde01b3edb8818fe2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8a4b159c47a1c8b092e02cbb5a83b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd779da03ac4b5c6ed178e5a9769510c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc02bb6857e89993f121869cbcd52d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10519e06bd8434801ce513365963dc3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067183a1e8d03283f0cb64efc8d1971414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea7a94a610d4caad6cfa9791f3ec1e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73185dadc44c8a5591c796dd79a6e3c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126d457f8c9721ea0a77e79ead530b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd51bd04868e56de1cc03dc7b602a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad81fddc00af6a2afca9c6af78c6c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70f62ce6f626105d8efa000eefe4a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc4b075fc9eaadd06e2e1bb8b0861a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3269dfcdb5436631feaf9baed58aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88201ffd1880c702f25d36e576cb3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2044e17959eb7963a17fc09fe7b574124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d2b1d3764d6f93d2ab271b4f5a57a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19547b4fd6573c80c3556fac6cc44626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6841a93a8d16c391ac9cd510185796727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610700d34f4a626127b505feba9fa0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef726d7e2e47e13793b0c522792e0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af114fb539891bac5d88e51416977a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c4c86b17d52004364b1b9aad33a6b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f0c00a3feb817521e1aa474b8905032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb2b82e78509525d9670061fe6386a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e1bf406afd12947f636d82d09805f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fee087f6b6c0f321d1e29cfc7b5ca235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d6f76cbc04c7473d7143c8bceddbc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3efeb245c850cf1371f4a0fa0452a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46272506272e060fddc7d6baa207bd538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b96455941c97271aec674c91e932e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adb720492176345c3cad80c5148ebe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c236e741be4417919cf6852c72fff4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b15fa1541ce43ecfb630bcc426c4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85b43fb396de3bb216fc3a06da3f8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74708186970b0ff171a497ce8807b7bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bec4da5e6a60401b51372bc06745a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fa1b78360d9ad51273ee8d5c9375346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61283d08dfc1263ba1d91c5c8530f40b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2da627be4d617c77eabc6ee47d50f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47baf88de0355fdb272f14e8528fe0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1729b92dc0dee34a0ba79a3eabb0ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14500dc109b501fbd58a5e516e5addad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc9f84890e4d6506fbc2b16b5bf0bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf675149f96c6ee77b52eec507410db653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbdd0527724505ad5538d7e3b3138854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeac2df22602cc1975030beb0ce088255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9352f80673fe02b8470a088c0e005056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e791db206ef32eadfa6434474d35d7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61860c24d137b041fa364a5bf5332c1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762e3613692b4ac9536ca5661eb3d1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46770f7e261b5b53e5ffc3704d1a4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64131ee653a6eff84755f0fa65cfee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912ee7f9c4d9c91b2c252bf993d7c6362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b9af5bcda1e010b6c56b50d27629b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14b7dbb8fbc42bf24e874b1b02af9d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d17fe6e0442d101bd6bbc2cf13c4c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b82d51f8b710bb7462e6b8bb9728666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ff24b1e9547e1d6047d1c2c29623a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef78898be3c49659ba04cbe0e3062f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0510f5c70b46792f4ca9449c04f235f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02611d4c0752964991bfa2162eff3b0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550014ba005fb12b36e34a09d07f3e7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d584712ae77ead4a0d4ebb3de441872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75135d280539c8313474f2a62f8dab4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4492c6ddd55898a754be18e40f32f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf53edd6fa1898cbf7fef37d8b0b52275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfb7b73bd19faf7d719b99786aa70e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9bf274d69107321b4787a60e36c5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2068c919ee19eb353313940e814ce178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc3feb8f4875a5cefec2d06b9b239a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a0a161606f15d64e417a494737c3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e50d31ae7c59a77a7140f9ebe8d6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759e65a89769b31e365cb24b800c77682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cd4968c77d2bbcda49635bc9ef4ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f07f8afa696acea7ba8a97ccab87b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a91d24101f80a5a913d7df891effb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43139d59b526c83714992472a07705a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833f3b013da5fc48d5fbc132ebd429c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77672702417157b736fc791b9dbecabe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86e24e406056f800bcf8124670624389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616017af359637ff0827fb218ae568690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23311399c25882e71e94e47aaa23d4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6ac1745e4765be12fdf4988f4881192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c91a89f19df7520e6fdcd9d4fe2f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93efdbfe57b097cea3c8509fa0e1ee794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0a64d3ee19f062290511082dc1c4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcc5434d2a2d5303679267db191b0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b808fee296c6bd84319018b367be9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee024641b4ae1e24d04d1e77320f8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489882f537dff3ee4876036885b642f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5337db3d71d5258de8e4f63f2c450100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff502ccb9a775467885cd4f80b44fb0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef705e2cbc00e491cc15a7da55b28833102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59945d63fa299b1b3015a02695549919103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4ce3c5d76000632c26a56145c810c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d571751a2cd28e22a8edc6810d88713105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8a3da0d657178992d237eb3cf4553106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78995e413fd34a16d017cb6f862afb15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311fa2272ce3ef277fd239472acc70f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f4faa73f7acd862d7517a60af50e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c73f20c2a87f6c3f783eda138c29f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6f73d03abcf921d3063fa56897d0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c5bccd6ee64788ed8519dd1cd548f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74b160fdaa9d8caf44c6ff8425c6db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b308a9b635eadb131ced380ebaf09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a29e71eca4b05a481f352b4d03e83115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd13efc18d986fc45a993e7dfe98ea2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7f91138ec01c1638d2108e7747c13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13045308348e41e75669328b812d42b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e3c09091a2a26e589fa69271c8a33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f658a37ecdccf02421b1456945e21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74ad7182220031f96581a43d80c6be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8d2f28be2c4b436aa33f9456adde5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23889d826fa6ed7c3ce6bbc3f5c9bb1b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95af496ccd52d712ed086f762b78d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d480f9eb5940e65a3ac314bbaa09b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28048984a73fa95e07fd1b096aec0df7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ad1863c68c29b18e9de7905ed6415127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8995ab4180525911f2d288bca6ac02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856ce36b7e80e19d503578049624546129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fd240c5cb35dd4a7ae3094ca8bb3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ed8ccfc8fd48fc8708bf3b9817e06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca18322386bd7751234724904df199132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15c9b4804a65463e5847239c4024e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb1c2f8ee6cd79aa43b29b08310953134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510e36d6147f6ef1ed47de32c95d9d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0f664b866d0e0f273d66e2e4591ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25daccdefff447e9417f1bc29c829d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305113aa1506bcbd9b027d2551d8df07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5266a20d2c6625773b2c2a40221cd0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edde1978475e5dc4d46af22d68063c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7173117035fa320ffd6e49f33eab3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d361d36f23dd457458a077f511e6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387274d564f1a0bfda13223475f2b7eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f22ee67a95fc53207f57b8d5b154aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde67306d2ef81b6e8a78fdb6b1e9e12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe33ff1b4950f35244cd02eaae5991146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9223de0b0bf757ea0ebe6c55013fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002f340d38b250f84cfc2d5f13be49f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab54ef82121c0da248216aa3b6e530149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b508d6575998c2183ccc8dc131b65a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a062c72ea98a7b0677a5a2932ec0a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d81d519da1fba6a4030eced46d91c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55a4a4af46e75e0ed76de8ff6e0ca3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee319065797af7a24e6a18a3ce0be9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c8c37dac683ff66967d778bccacfd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbaa56195e5631a39cb98810e05dc6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f16e5e303fad314310544d9c77f86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea00fa077f98212fb7a3cbe7f4f111c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcfb9fdf81459becb56799cc9d105a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0b817a378643fc59d44ffaa3505e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c164bda11af1b3b22a58ead993a236161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1438923fde714bb02ef1923fe3c644f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b5d0b2ca5cb437701408f4ed53604163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc339c4ad137166910d3533f63a3810164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534987ba4bc426827943744df2b36c61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72c57b5115c1ffe6995ab0b277c98a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c093f5ef239693122fffabe6843f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01571d594b15991e72d5be94e0123440168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaffd7f17df68bf5ba952a020e4e42169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd73b9e24d2116cb3c7815ece0ef657170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c68e6a0c6fb9e51552a90b18f2179171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfac2fd2795464a66cf20a1afe1718172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078dee7eef45c8dc6001301ce54e241173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38ff2e9c7a71c3d634565ad1ca736d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f570d9e95d4bee551fa8f651fe6918c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7e6a3f6ea746c7ad51359fa34f86d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8b1ba193225695036de0924633286177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2a556158f57adbba7aee9d3d44810178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bb74d1b88f4f919c16276b7b44c4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce3e5bd1f4da6622533e2a8ea5c256180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf75e4f576d1386370b45e1bbb0856181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f3a75dd47aaa6e889a4afdfad6ed8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3db55dca728540cdb17d8c69d283d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9704c468600086c585cac7702ebcdcc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f95fd75de9aea5e0d76a58107780a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55645d071dd2a5115963ab0dec01665186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960bc9c33488569269b67003424d882187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e999ca8a42e8e9e2437b0e146b95a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa498af2cdea731109b770890eeb61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761a69a9dec3a187443f4de7f10103a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e072c1b01b27d373d15d7dc7024d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df293fa05d0c38f11e5b65a196440ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d14d9630ec843ccfbebcb7551e6945193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d09e11d85d2fdfb05eb2f5196c36a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0368b9e4f66074a222acc316608cec6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa83ca8e3fcba52eb33165dbc5680f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27dbb6164d03443a98865da00e6283197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea98e3ea031f33971c5e53226346b78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf3b4d01fdf3904630415cfb4b85a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e7880f6cbb340f42ab418cf1774c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4168a95aeaf541ddbc9680ddb6369201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0a229a24bfdab42b2bc96b36e0da0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7579ecdbf3b29516d10a74470c122e2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0971645b6bf3a230d8a66a76d0823c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e8347779c1637003220476ccb80a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a000f9ebc201d9245e360192708dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da9b8d534553a6ee2e9af9499792a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144d0063c5264c4b3a10dd975ea5e33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cd765cd1b15abde981da002ff3f2a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8bd08c7d23cc49ab87b1b83f2bbda210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0826e7206d4797ce3ac14c7f5c1a0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec8a954bd1d8acba9791494eee8806212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734e0cce903771abbea938a2b8ab07d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f567af1dbfe6484b6a676ef2a1a900214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46b123f3b1d5d424f9f90de5f95ee5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86990e4758743fd5257d38f3f55c2a95216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f6333874d300a25b396799a5393f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba304d48ae622efe3394dc2e74e32d39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfa8d1e30d5d4ca4a1ee9735cbe167219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee250447375e9e61dc97a48692ae219a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44843519518b75743310bffdadf528221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4a9447c5a1e5d3383d970716cf4e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f03ed28ed9678449d3cf9410877648223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbfeb5409416bbee836a9b64291cef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7534624562b0ba2b0d7ae91474800225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42f077bc84eb70c29043703d3e223c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae974c48063f13ca730a98635860b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd3300b8f6be86b1bd84f2abdc5b25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed94f261abf648d13ffb0569fc100d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909fed2d61af9800c24acb292c599f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031835aae6d4e483b78622b1a81736dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfef3fef9c726e09c385174f0d18b0c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272064a2cd20cb0230ed7f26449c0174233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224d0fe5c380d7ee72bb61bc8543d90234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe03bb1156bcb718914a1466e7202ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99121a757d1ec6d0542de52cad13598b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee1277b112b138ca04799358cb34e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323e005fd69c155628b1c4c51529cbb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421d5aea4451caa684165d885f08dbc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57900f7dd1e856fefa20839c02c0b9bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47353dddb1444c20e122920ed7473e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794251baad36b5adf602d21f4ed9b6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e13a9d4eb25fda7da2d489f83b4d95243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba048ce80ee36f1ea0394117060a3c92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22627dad8bcabbc71045e332523c02df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a73ee4fc38a67d069d4e08e72d3c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00970a3387aefae5668fd2393d54cd24247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7650fc3120c120dca5b12885d2b2422248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb33eccaea446a5587a36d804fca448249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73332c9f6b791203bb74670161199d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74d363810d72aaa72cf1cbb1b96241251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1586ea053904275270df2855836bf79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be4d9a777d89dd2ef0db17a23755ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a106047a13ea84b164d53c17a258d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdaa14ab522f4e28634560f4e70706255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1e4441f9e6e90bd7aaa3b67d848fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d11c6ea0b45032d3b54e70c725fa9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3b0db6e07799390a2258e597b1ed2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2089b65a307c4c9a6e2cf916309d935259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26481b17578314311423bdd95d24a72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd470b3963878dad6064d0508fe8a87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabb2a745e09cc37c0d1fe17cdd0384262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedbec2682ea1164183764de4296a24263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb75f2c9205198ce516d69a63e280b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad8172d0c8073b1e5eed36e351e6f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7d3b0d64d65eacc03c2f9cfbb1018266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642838634dcc4af0e46ed5d3a5b41b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d35c3edcb68c3879d5ceefa7613b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564b2d037c701f48ed1a574133d6f41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f8952da39060043d8c79f42ae52d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc6de3e2ba1dc8b55feea3e7d8baf1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca56fcbe9c356a0f97d53e13d9f069272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0bc81a668edc7b075ce43c21d6beb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69e106d0f06d25854945f9eb7c9198274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4035b5f26e2409c70ef14462a0b357275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093982c8e9ae6a91da341c319e2f93b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678de5d6a2b4692a07cefb16f94cfc70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac0d261f699cebc6c4a03615bfead9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf922775a35563f4425663788b294c1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8fab91f954e3a0cec5fd5fb30828b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464eb29e1f267ee86d3b96c305661679281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e899d5b49b7f4f51d2c5620b5c78d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff62990ce104e63907b4711554db3df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee401e5953265102c47d26f05dbca938284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533f5ab1c6d68e38e3e7354e2f5c593285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c85527bc08e3e6edf48982c351307286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca737993e6c7e0d74a47b74fbf6712c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96e27af1e4c12aef62f087512523a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643bca3ebc1b1199fb26710e75149c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306eb0709a766d9068f6061b4394c70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55a6581e025e737fe244f1a3049dcf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70220e5a463ef87fbf4804f82cc129d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79cab071e447cbb553f47249cc6ba7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aba841157437fdc09e7a8777bf052b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb7a40bdb6add332bfff8cebd71b6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a5ffed39904c5c55850507d86bf8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97243caa74ae5f21fa2aadf49a0e7388297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f31a71daf8581e2b7e9611cb1c61e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f6dd02b209d6e1539093154a5676e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c3684598fa24981834b0cc481c6f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728d5373013ceb61eb38023cc969ed3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87556e425b492120f89fc627a52573c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5e8df5273b87b9d4e46ec12073d2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeda0a68f37029325da3d6bb2b0ae5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01f21ec313eedc855dc9b589a47c64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ecac2ab2c62702eae559efecc0771306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7032c803a5a2d5f90257c794a01fa7f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27fb0d08f52ceb97ddab1be7c04a2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4d2b9bd1d95e6135762f3057c869a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79f2825001a0a65cdf9c461de8a028310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369c56a6d98df6d1b59235c08e9c408311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b39f4f9289f6ad0b0d8521b45b3f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925cab72514e85ecdc484aaab763366313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca8642f449a8addd067fc078b5652f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6561b370cfbbea942311b2fcf2064b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fc7df83bad12011a77a6b638aecca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c19cbfe6faffcc5fb47d22e237ac5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33974ba4a9608788811a3cd5972403318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa51c1a113ea1567e9ff1cae27c129319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be84c781955fe4592606d3e695d1e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036638f035d448f23c4292f433c1591321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d750a2ffd9fb5f84c4f39ed2089a613322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34cc494d9a06fc1c0b825db9727471323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3532e31ef7026dcfda19b702a3a5bb5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba39a068e15d0bbfebc6e7045f483ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5fc9cee1a95e807e95789ef6571ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f28e2f57fbb5ccbd04efd1ff967dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc1aea771c8c1d8f4540a4c532b310328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021871851b146531c5b4a96d0cdae434329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608a8a1596b7a60373dabd9e3c60610330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27b4c4fa2efd5f899ee1c47bb283eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e152705426d1178d1ea4e684b07337332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9d6c6f574fd79bfaff82935a3d181333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e137ae16f9fb5ed4c226f70ee6234c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de023cf4a0cffecdb6cf628441bdab4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63981748f913e7432cd9c7383530f49f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e06d2caeb76f1ba52aa8dacc317427337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98d5bd9aab16fd6573c8debad13e47338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f82a1d73fb714355ff7bb0d5ea7a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5466baa2e836800d0bdd6da94759f52340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129d25be7ae4cc8a8a00cd1923a85cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d65f5d21684e95b752c793889fd771342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758d6302de2af079fac2774254c0598343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7c532d567172d6822c2f9fdd0f10c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d71702c53cfce88d751608a4fe01f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbbe173c4a5c1d5d6653b996aa2475346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dfdd6d80dccbf7113695ab744c265347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452a663fa8b9a93968b139f90cf4c4b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f1281a8daa929fb0049d76a0d6c2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644881421af7eedf28deee60777be51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335058674daf316d2adc04803b18bfe8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83769cb0178863df5d8df5979d78e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8d743e4f896ae2941db14177ea8ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c12ddc0fa146cb4884e5c9d3e7a7f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1856393b1b61a9c899f394b9832430355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe3b9e95eb704fb267d4bb4bab18e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e259f5fa80b34417b3efbde3d6b75ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2780c8dac08cdfd2786a6f2c54fb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6699ee5b0ef0d05f117f56ba7523630359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d89507bcd752c0a83a56e9b1433ab2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041088704e1ccf144d6a7f688a857d90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e117d2c044afbe7c9fbfc3c2c0194362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078ec290c5c869bd20268afa81712c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260417c70a60c82c0984e90f5df933f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c91d8b14ee054b9ca96969b060fb54365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f8db25463e8ce33494ad94816c146366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3798e50b3443babf6d227040e1765367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a28aae826b95bf6ac935726fceb7e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c377610b8e1543b687f69189be837cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465148d4cf4222a289125465d57a5a7c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d4926ff936a1a7383a21283a50dfd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf1fd106c5fa9062aa8e9c67034836372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc8ec2e302b631733b7c2749eb1c5c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5588216a62a1e81e12ff3fa2be2622374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc00ebbf32182894009e80d05a4a9b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08332160b9d700b17f57efba0dcde34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17264d6d6c24dd127222939402c33a40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b054cc91db3a4d36248e8c476ea285378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5a83a01c532c6d0e84646f6c4e327379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1e693355276dfb8869931d14ca97a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53643c57fbfa45890a4b8909b8b7a5eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301b838da677aca70c7635f10b85da1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d5c38dec91728eeceee53be14a422383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1525e9c9a8efa46291c463e7a96b3ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdecc752170999283403fa5e9df334c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be167019d0ade7ba93a596a804b798d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec865fa64c43e1a0453b67951d4b0e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f97dd2eb59205d5e81a22e28a53a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62072711f8db296e41baff4331f15922389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149a9c1fb5720e0ff6a3a7a2824a1c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624b4f8c2433c268a95305af9ba593c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f8614ae1932c845682a81c2895955392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bee0e34ba4e065c4aa0be2b2fc9fe2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764e43c06d96e44850a1b0ad149c9ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da75c883fe10663d7eff6b5bb2c2f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b0428d311b9b6bcb322e4e06e64da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a838f648864f806cf2f81a7137179a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96d96ddb9f6c1b616d5dfda894d50e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072b76f113ccf4e311783cacb111ad7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bde8a98a8e9137fb0496d587a5a413400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2f3a8c13910f853df0222f0f86a86401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d33b89d213bb6ef3b8aafb75eb0584402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da25933580ed50b86a8b64235539d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38deb184cbaef29a38bc54c5dd583d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87b742608758e10e9d5ec17356d27b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d046506711f583df2983ca40219dca2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6720a9c6e547c444094ae363755b82a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da937287602377e69b1d055e387083e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16569dc11a08ee7397565e5c4c3ceb2c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c827872f5e54776ca0fe3e741602031410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e1a128be293f22ce46efd35a1270d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba213f7be5d1fd5a1c823cf0d1f6cf87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ff2193b8f3c735d42477645ac2b93413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfef223e5dab8f4c1c29f38f80da7e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fedb366edc00fc12bb85d5abc6002415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4cbcde53d1edd76b5638d5038b418416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964aac5394f4ffd983d36b6687348fbb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd782295fbcff7224a131254a0ce84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fe7be72c5883fca40e035c159d8cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24eadb59f943a88209707bf5d89808420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af1d85a9ef4898d896c45c781bce0f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018870e3709c8a74615fa41612dc72f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048248aeea58eb6edb276c58772542e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508b912548242dea00c042a69ba22bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed9741b7ae5bc38ddb40fc9ca9ac7b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d1e5f7981090050c3372aaf13239b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583591c48e8fd0ebc6b6cd2db0e9c586427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e4afd22eac330cf95aa16248fb236428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c726a34ca93e95794f05998e75ee1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19338e505f152d0caa5a74e478a58df3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0e473e047bd825477db451872af99431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d756cdcc8627848ee6401f28797401432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a022e385c2c2c2c5806efc3e785b8a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe59d768b6d872a836b90f1b2fa742e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec93cf90c7321ad66aa40700fe55675435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072aa12936b1818056b4a52a76124d7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d01617503ad6878d6e2d197121627437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafcb7d435f36954d57a35846fb6b3a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8138f9385ff5882b2a224c4c34cd6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86408d7e85204908df928da81e809258440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e845ef4316eb82c8e1f5d775a076b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b183f3af1f748cc10cb45c6c781ec15442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb8df5410d96e8bf2a2e19d4b54c2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b38da1b31ac161058284d301dc7e4e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b815927bf9db706c1bc9601eab3924445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3a78bc3ad70ee7ad57bf269d0906f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f23865df44cc8a63609d73f74b0ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edc14030484e449e5b00d883519573448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4b677758caa558ab7807c7c34807e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30074eaf7bc7adff9562e282efa30e43450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdf623da7486cea9e4aeeb5327a710451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beba16e9a4b841eca270e71d172fbc6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858bcc156996ba403a7bcc84c44915b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc71225a62381e1d25d3df70b9d5330454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774380bbfce4e76336d79670d62749d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea75811340a9351600b939f71b3094a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b6658a2479743f689871293e5b0fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048d5766f04aa04776b2a06233efa1c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075717eb56ff17286f6dbf646b656e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3879ce67a89b17b62ca8f2acb0428460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da2a4adc17f22178e498d03813d239461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228730dd49abce8edbb9250a67bb53c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b730ba08864d225ebc2be603ab96e67463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33969f75d55bc0f3d8f39d248234ca84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7f68251d6937b8ee47f431b968032465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dbb5d8ad684a75a37462ec9bb146f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c427677c46fb6865491865398ccc6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4236262862b2e1696384bb062447c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94748d0c3218d616bcdcd465331cc47d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779386bb656e4bf3480fe8c748e968d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ccce1d159c2a469be47018d6f6c9f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4a08ea2883765f0ab51fd8ab89e9a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487914c9bf9a117064add3ce07034d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1c5ae1b0cca1f7a3d2ffa7a95991d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6094827cc8f4f3a431f922a97b6b4a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863fcc54c60d2002f5f3a891401e60a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802d4ed3914a9df26aa82ffe811839e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7d93ce05d5f68a45dfe4405287dea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a425d19df732bf2a635d89d51db1863479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba458515c2b081d193d17e6b966aca9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c172335c8c804a85a6827cbdb6426481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43074e7b3b00792ecccdea25725ed4dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d527c5ce78b30a468343bbbbea33a02483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e2b74bcc9674524e0ab51d34b9ebb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861996e620aa07d6a8dda1fff4f420f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898f42a15eb1f853586ce87092504df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44b786fe9b47bf8a487a1832275234487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b1e41d6b157fc6dbcdda0448b241b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45f7086b181967abd9f8625af0f2b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5026dce8bee8c0abbef5c98b6de21490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe406cde0b63143c48ffb81d46c72c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ac30c50d75a3b57b8b7c6eb0d93ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff423adf1a3c3342fcde53953f96e4b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ded1777e11a240e08a4113edfeca3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876cc0647408f1c4e31021da7436de2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6540a71c0f5189d96a13fcf5d874ece496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2125b973f9baa5bbb24568bba3f7a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7919cefaafa7bc7830c4bbd397599498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abff6d9823a482b4959235bfae34e3f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f94075b2907c125cd9e8bdea21e49e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a44ddc8fd021eb7fb9b7dff2e7447501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4453ed943c6fa738097ed5b92abf3a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a275dd2ede4331141f391026f5516503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f75a0d137d69677de10f950995a18b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660875c5629ceeb8f074d6765c03ea4a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc43f6fb0e0390afbfcab2b060dd8a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3ea1eb5382781f48b701321c5b99e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e18a83c8d553e10a18cc25cbfd0487508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebcd8c8abbeda50c12d87f003ca81b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d504fdfd48b7e2f45141c39a68742b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f0023c0bb4a3582d86052319fc0b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb163768658bbc335b86700cbc16f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d482fa9b7a627bdbefc82a26dfa55513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d214d39aec9bad2d769afe4f5bfad5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011eb10f121dbab004d4afe4f3be0e66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa28a0bff55088c6869131a2566806d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bf9f02683e6a14fff949628cf247d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7011802145fe31ce621554e32f60bfc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664379e5392dbd4bfa96cfbf03fc7d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee863c40681ab2604076546d80595f1e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921a55945bfab9c59ac24835c70df1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a4efb0df598e4648bf95e6d64758e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc676452e02278ca3a213e818911688523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054c22f63d4d67f53b59aed84fa828e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0b1043ed1c958b640b964e5abb439525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db32f624a5cd58d2fb5fadae53a2f0d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e439806a07860d8c59e0cf161bcb846527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962be917755848cfad4d1fcde6985bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf7245b66677a8653234bccf79c418529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de271e046cf3965b55f4f2a79a99e8f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c08c789eda46af23b409866275d482531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270676c866a864b388aea71779a1198532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecbf613f2887ae5d8f4cdc171956c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a255f566f2be7b5d551c3a741865e5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d2f16099058bf52a1a773f62f0482535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ace0151c4b17483b76a4909840634c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdfd693371d15d731907fd7cd43139537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2f7d5f0cb212c7d7752fa4c1beebb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152fcc51e51a01ac926ab4f1726b205539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ac7ddcf610aaf3205ba1bf355e322540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639d9f82335fe5bf6ef9ab71dfaa1a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6480d648280a3e51668d37d1a7ea820542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8373a15bebe63fd47eb3e805c9d06543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4640b38f3acab2507532de84ba9d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511167396929d0157788e8f5b6321f50545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20eeb02d1767dc557e900e3874aa96d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75742169144b07bd56c147e8245d38d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455c33155116d20fe43d7702c8806f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4648d4a9c1e6b5a199b3ac7400c65549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a84ee4b3f839aebf4255c42ae65e14550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0562f4f288b80429d4da6c7b92bb7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc253fb4cabc192e2d710abe0604846552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b26b3e2625b6a196acfd1f7466626553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bb62ca55732901549217649ddd0f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e39bde2be3a721f1aae12997d7e74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb830c768028a2d27d2eb22bcca56b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7616de97cfa4f99bb409962143951557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8c7db12df57e8691b32e909f8a9d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6679a7a9523e17b4b98f56e5e9781cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae62942c50a0ca74e105809c8190bd6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a420167019c4be6d00db9e23261231561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc85fc0c066577efa6a8f9619c36a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baa3e219292585f98463e8d99906e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb51c4a360f54306c9aff999b076c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a8997cc8036384483b1f88a6c2366565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141c0ec49a0517cbd22ed1cf1862074566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d54825df5467d8df3f3418a7193e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ef6612387e07b9dd1e5130f74fe9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984128a5c9e1bcc6bf23c93eb8755598569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1779fbeae53909e800670b095623b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe601a7ea42da06c4c3be8f14670bd08571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3e4e5a1fae7f1826bdd3a80df7fe0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27a36f1cc330d43ee1758840ca71b9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0ef6323263e8f734e227c49a6990e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93388397119354cb8cbfe641c0e86c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07825ac681c55610176298c8172b4db2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810494736421606fc8c7777c290197a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6777c96f6cc322b6682accf46d46b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf39d16e78bbb8d0c608d7df2c9f3ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb8ef2a9a11578b6def7292c86a3fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa404b8ff1144f125d42c4cf56ce308a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b1c650c9a8dc64b6d35a9c6b5b1dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1183a9c0d6eb9954142c5d3614b0f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8240b10ce558a07bc2b32763c1c541584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e4e18a34f62316a585a7a2b9c4754585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5871a297baf3cc95e278dbf30c172c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fd10a68da401962935513e7005a3d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5b047a738630fb6d2034f186f011c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9e66327c11ae9d2e322b04da33fd0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45ae80bd5286de2c2801b87c2fff4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0abac83f264de17ff10246ddc4595591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4915f80057c8aaa69ac0353e96773592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55134bc71c6d93f70ee2276f2d7ded593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17684f65de4ded82c75bf503f146594594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a646852afd3a443ec13b3e519a25402595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346b481f5f85fc23f6bf6ff5fd40cb7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ca1188e2785c935f6c660513ab01f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d0d770f1f5877b08bbdb5e569956a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6980865a3d4eac039687697b01c4c93599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da034d608ff477240e92ff639b1733c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fda97278c7ceb26219b61c8028e749601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc40a023e403671c119ec7342417990602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba9736be28bd1f8ff9257c7822462c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c701c32255e5e82377ff2a1f34dc28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91639d34c226678bec7ac88f6d1fe2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a47e8b0c5c87282ec6fc486177b6d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199482b6fbfbffb9208b22e521e441e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0c09b0d143c5caa219a34804015e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abecaf729ff30c7e104d247c6840b8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403ceb2a0287131341ed7e103ad59f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee2003c5bf7d84d87f662a7b687f5c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5cb0e0b721b8ed2610a87873ba838612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9d65993bb39451d79c69ff096f84f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059804bad9e7a0409776da2d4c696224614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86de4c66c331f399bcea5bb4bb5eff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370296c789fd6e500358c6af522d8453616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70062a912b7fb20bfe7391b16dd1f5b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f5155b843d7aab22bd3b5327c8742618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4876a75aafb74aea330426e4e35cff4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073d073d78e19ccecf8bda01db14cce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27c3e759ad24d41000bf0f3f120179621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d519ae858a59b6fd13ebb8ff952cba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08b3c99b34777327002acaa0ae63a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107e9bdafa06fa12293b1b07f617535624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd677428ca5cf8890b39bacd594a62e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccfabdc078793deb6a0db1dc2cbaad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb477d0224e770b201a83a34d6068961627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad19f351e2144e362491e8e739b71c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049022bf3a025bfa9970a1707b162c09629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb95985834773111139798f4e64dc6e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdebec67438337ad356b4fa13451d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984a11e4a8327692ea94f8c77f3abd3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253533416c7c03fc425a45ddf968cce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a094a907ca8c9cbf98e813df67784634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bdae31af5d698387809070ff13bf6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28223dbd69f6a8b1edeb9f77faff491636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63f06c401ecbce0cd63a2592767bb8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4f72b444b765cd689a190f4975411638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d5f2fda9ff3bb52dcae009379d07c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744a2f00517fbdb3565c7a8f21cbbb3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a8047bf3b9dd17eece83119e58767641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369fc9188db13de67b7a941e052dbb9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5765b4d9bf6cef409d63656923366643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b0561e96280772991a56e1051355d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df8fe20951c1c10b7c098cdc4afc58645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f479504c30c8c92bfc9fe33378984f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ca1f7ed61e0a2fa3644275f9f5021647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd963137d75b8224ae97b32baa86232c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d007b8ab50c3a0bd65ef2228946de4f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6416e982fd25f462971dd15a424c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a430b0409fda92b36568a7148f107651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d618c3063cba3f3b7eca031b72538652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6265129fe9d6ab3ea4c8c5f571305653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc23638a2e1e88ada4b665dd1493d0e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd44b7f059bd6522b81d3a67b00b9b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bb649e0176287c036ea34108e18c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed93fe21187a6e06ed61bca1bb05a2a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd256d786133d6ae4f4b8e34286680d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cfe41da37214c3d7008d4fc34d609659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a4c16f23fea2f1183ba9bd3bc5168660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517adf3b573ad10a9e0eb8fb011d1fdd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f3e19effb3093df4ba796e1b8c8fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0da41933336dd33c10646d4c0be8a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8f6928ca1d6839a5908b44ff6d294664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b78b2007aa9a1dd6b658a2a910c329665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696c2ac838922eb32a0e7218ed09357666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d34e913ec5b0bd6887356db74a7043667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03e1f3879d69739873d7313411f415668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d073bfa99e192d426cd562e7d50dc2a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbf470811aac63f316e2a632db8a34670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daed2faaeedcd8fbc61a54739b5993d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9b4cb7fd53cbc41aba4eaca1183cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a44b0ce1d3df5e3aecef42f39b522673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc00d91590a3ddb1ffe41496509bfbd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038e40a32e95843a1b91165f4b5be39675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a431759b35ee899014f79b4e2d2144676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101ff9597cf92d0d68e4146f1409c93677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de01aa435081c66aae26cd1aae8e750678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffc252a7c184a4080c3aeaef40cf70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7788a5b0214e97580433cc2c4415f20680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab063c6b816615f354d19a1e58536893681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9acbafebae33a46f9333ae7a89adfd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8718f73dfc4ba2793c65ffda4113ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb62cf721f846a26012d75c9cfa2a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa297698c89a33d6651ec0791eaa9b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede2b77265c5662e6f04ea7a82b1362686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa1db7b5cba3116e9daac612e8ba4f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f9e88b1f5fba72e402cbf7edadd5c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ff10059516aae9fd1f9d8aa68d2bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b95960753053c9e4933690bb46588690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a5dde2f26b21df3996f9d2832f66d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae27cc27569e8af35350338f5c1677d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e219b0ecddd787c15e6fe221be29a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec274e9f89e52f5d52692a884eb5352694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dc72a4aeab0e177223be05b3061d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04657e37d48ac0dc15778e73125949b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b947e31cfee860e2ab734f5c716ba34697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5f828da52304d362a4622181aa91f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d73b7f2b210e004e6985f2361e8467699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449abf2e193231a42f939c14bd942811700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3c72e18f3d5a5698233fb31497cc8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e9ea3d0f2de29bfedf5fad782f3dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d925fc0f98548c0b726b5fdd7669a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bd4bae199c65e79b2729319a2ff13704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b9b78042e045c31bc11bf983df02b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff33cf6e920848daa8e02c82381b6b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a448f64c6f633785e37026ef0da31707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28206826e45842f9ab4226560751ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebc8966509d2e9a28319ec20381781709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8b07b9e516530942d17b09463f134710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1f7ac0d9cbd6a13e9b9ded30c5071711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e0a5c48a744b9195eb21835e0915b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831899284eb705d4db144b8da91b2dc5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686283d5d6a85dee2bd4ee5b6d2a3f70714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668fee1eb4e4c45255b665fe5a38e4a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a150bd3a24505eba3cf213df19da4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7c49d29698579661f5f0c29cb102a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9704b680c7a1c1ad2f3b1bde4ed356b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809c402725d50a9b69871fade7f216b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc07ca020dec0304e3f2eb66d759aae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277d1dfb32733f6f39c1639c20bf7a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830885c2b41e3d128732c370baf1ce80722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dfbc1e63376a5e875c0a685a786df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d468a25b35b887cb69c29acb36d84d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0deb18e9156b2692840e6b8832a960e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76e3428c3a3397cdffae835218f559726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fd3b8a287749e29457739b4c13df6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d995b83d36cd97ddc3288113e2b338728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f2003fceda35e1653edaad8cf516d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde63b324852d825ae338438ee05145730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589784e81cb9b0ea7eb071d507671d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d486d7000ed90eeb9b62b012eed2a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b69ea7f9cbb19c757a5f6d633aba1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ec50611630547cb430acc2056cdc6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7767c184b7680e331d467a91dfaea7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f89de51dddb40b5050838b42cd8ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d399f9b1005def1406570d7555926e6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e7a5f05278ba3a6306f615cd4c986738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcc17c89bade55756a2fb9966f5678739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d29fcfd25c540b3dce3af0a95df822740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5052cac5aaebef55c9901bbbb257756741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e202c4700feb1ae42506a2a07ccadb6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275a9542dbbafef8d09516e0cee27bc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d80b43746a1cbe6cd8afd9171d86c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a77823739e1c24bd069df5c1daa24745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edca202c47018c9d66955535c2c960746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0580e8e0ac91e49a6d418b291ac61747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adffc46eee5304061eb89a327076699748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa3623d470d0a95867cc4f2705afa9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c9fa3aeefa0861781e57b8cd11b39750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2066b2bcf9cd8fec067f63bc9270a1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320c9c9e3d111067bbc31619a0e47d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91667a78e1fbf215b7c8e89207e0a593753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59932db8e83136cfb9026089896d50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012997338a6940a6171e1c66d203e690755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fccdd789f2f7f5106ba7d391a04303756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35210b6be8930c9f6fdf8a9abc0e4435757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9da3cbfbd3804711635bfa730b6f5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01b4ee579eb4c7116d7c10d4ab1b0f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45907b0cdfd1914bbd2704a5fd75e6e1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533180fdd57008418a6c00229052f6a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90903c2721a085cca7e75dc12dabd02c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daf6b929259b4c7ef3a395f46245d9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32b20347cc33c62424b93459ce2c69764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1174cd82de1d40a9876c7d7649563765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc7202ff74b4c310de9ed1dd346d5c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c96c95a6e5b5e33affc83a61882aa2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4114475f1b11c051cfb66ca1a25d8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ac1431665ca00982bb1c22520e2ee769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39205257944c4baa46df8d8f73352fb0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7afbbbf00b1e0e6f3c1b4353e12ead771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495a4e7546c21282398eb4dee65cead772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c2efec957e19d31194c5baa7f64cb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2d9ac9e59e7abce366817fe7a66b8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216ead6759d2cb3c24a87d9bc828a79775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a06b4a3d7cfd79f36ace80510e0c2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb20f3be507a118fcc92986772e8d17777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526028a89431338601f96e8d86065503778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c657f38b29fc168148820a332c5d3c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926d3d035091e2f054f8e48c5bcdd4f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb64cc2eb3d177fa39f5819541f093781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb36f4d201a311dd1c4a87f9b8196de782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e42eae321462830a9e564a7dbbeaa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dffeee1799277fce0d460776a46a06784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fd9a196179bb139922d9555f0630c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec8dc16225c30c1949446192c8c563786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cebbfa51d74ea07b3854430499e6e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71068c917cdf410713545af68a46a37788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cc40312cf6c3db0cddb91122dc7e2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0d6cc512eba7c8a11d2c2c9a8f3b5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cee1e91c763ff2f51707c6b75e3b35791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1a278f661a90473525f6fb346eddf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfb1237a240a4097cfe64e479fce74793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b35e49807caaea6dc51bf35c90e92794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14b6cfd588cd3c576f2c969ad3ca17795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7917a4ba8268fac59b5782f216db5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89aa21a7e85a56e0ff7ab32f952a9b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5db830d9e8ddd8ef069c0ceb67f768798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf0473effbae7bd1cbcf21364ed9be799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad7f9997e9b03ae5656921e8a17bde800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e975457aa0a9f72d8479131f7664d0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec352ae3c9b7af871c8c110bf141e0a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1205637753a6904cc5d90dee35a82803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea612634d132b15ef813814329bf1b80804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2a6ab13b91323cb166160c15e6867805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae6cfe1777b5a05156de2f6a3790a3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532071b51853452bfb80ddbc0a77a62807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a71031dea2650b97052310108824a2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c26be723f6508f2ea8d70057a69b69809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd4df918e60a7af0ffc968d29ffe24810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7585d037fd1e6676ec153df22bebfd3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7555753ec664683e152b68dfaa35a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69edff710f0bd42a76827ac3a8a8cf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da823c0e501160d8d8210519b4c2adef814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c1088f7c7fce493e1e715216aab02815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4a1a1ae5b8f98fedf85a713b520c6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ba212e468062898c34381750b7518817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9582cd4b4068e9fa4048f9e203a0c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdc8e0ab0d62aac7cf677d17c7279b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed51a5534f8b094649d03896518192820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf335df63f0e8c2be18ccf9c068007a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d0e9aaa08df72c020e6fbdc74cf49822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b0d6954968ea15ae1b26102fa2f86823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae432cf3fca54c88e7a9dde8ad835247824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c90e0c1cefaba4377aeeeab50a07c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff2a9690b012fbd06b84e648bcc407826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3959fd7018ef56940bd0629a7afed5c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ff6ec976a7b74278dbe4f8969937b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5de1f9e4054029bace26ccf321b3f2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877df196f164269966d7fe6a51fdbbae830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d01d61766096423b850aeb8138e09831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898816fdb4e4e2a3cd35fb7d95aeb60832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e6e6b5709b60059605601903d902c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f05bdd5eb36f5e2c717b8d9c18265834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d440a75fb57de904c8b3cc7440b772b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398a1363bc8bb94ee055f1aed0b77ca836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bd6a64514a9ac0f0f85bba5b117c8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdaedfe96862f0e408d48d1e0f446ef838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7529ce97f35c78999ecde0c8f51bf839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c6e987dfcb9a33cc57c3ade1ec828840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bc8d5b9eb9b759d1b846e6a88cfb1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881519127e78802e19d26a8ae02cf39842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e789268794c71a1cb5f14131fc37f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d6baea831bdd810e9bd5cb07cf484844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37715ef400b52daceba1d5990bfb9d42845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee522078ca1f55d944fd734e126eb551846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02300dc0fd62d963089d27cf8b83dc5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6aac902d8ce63ded87ee7a880cfd5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03616dd5af2912e5fd6e9e3e7737f7cf849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fee67c911537fdd8c9e5824d811db7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45743650ec537f2596aadcd2beb57865851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9890b9c7df2ebb26c54e8127dbd504852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33c9de0f59c004a90eb65b157ec1bf853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24871c7aa15627dde3131dd34a14248854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a33cafe73a803910afb71c2276f58855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99190554c563cbe80cd67b74af2588856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52f83b3626c44df5dd7ac56df79a74857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a704df16b0f089824dc5769304682c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd5ec980db298c1bb8cecb28bff5a9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314decab536630d4276c6ea3ec58a96860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254051395b6beeaae7a9212b29ff00b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3c50d6a588e9971b05c37d4f55eba862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe35c2baed3a0c89e99d6f04ff781e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5f121701eb6b6e8e9920013ce2a5a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e954bcb090ebe87a88cc1865d4888e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ee2529e520f602b2500f171d335c8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6b88cf4aaf6b2c7b877dc4dfff05c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458756a84d8f1a2d4addd77aea7171c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06ee9cc46e3fdb25739b55ddbbb56e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da3957d9106fc5fe77e12d10b02166870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e962c8b3e07f5cf06906d8c238d1c2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdaecd385d11e0f1992e02ebd498f99872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e32b7e9a08e8d145ee81494be9da2e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1304a9098aea8bf10776e67028e7e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc806c4152eb18ba9caa9d3c2cefc546875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7271ad640339482352f20ff5b3ec770876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e110a1df737444f9ffc405f9bfe743e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3ecd7e7ca82ee1f0f7fe9c3382397878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce9c985f86382578aed1a33976e80c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c80914273a601b93786f8c4ca6aab2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff257471cc62e6337097e04045357ea881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d272233ba75a9b2a9eaf5e2eb36a390882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472166df56fe1d0daad90465c71f8220883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a76066839692b86ca6396eafa52e4a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6657a5c7e954fdb239c719e002b5a8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaee83f2c66b7a49ae242946585aeec886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935af6e4f27db683fe52448f89552ec887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fde8817d2bd862e38d3c6b8698fffd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109003f8aea14cad782f4df75b234d3a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446979eb1a494c560d2c7ecc29ca4ab890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe310f9c2feb87e628118936b226da891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7529bcbd85a99602795e1d4fe10ce7b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bb4b301650530cbe5068311b86a7d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9fd0f350a83d7166d3165858ffc96894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031cd2f0ef55ec726f31e2ef8ebcf2c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e9a57831f366d74b002f9b5c73afe896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc0750facd4ee29dca7fa6858ad19b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc23ea9995d7ab87b301a27bb6a11c6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0c3000d66cd6a57c6c6283628fc02899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74293cf228682122219bb44644a5729900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05c519b197744cdcfabdb73428ed73901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09a5349a4e4d7a3d0b6a750a6fc1e2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d60ffe8dc41c5a78ec0bcf311610b2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8fe57cb6cd9fc6b1e2d6d517ac2b2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916e84993dc74330dc344529eb890bc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca975103563ec3a697a220532b38bc0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caca1f855bb87d7696a7b2c2b1451c8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba98a0e8b41862b243e2631c58e3df6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda3bec112c34cc9e90483b8919bb61909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53dcef58550b3cd48887d103a8a9d1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f300b57ce090c3fb11c6fd2217e73911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f507ba0a0c2f4788175cc3d4ca10a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0d15ee904ba502c87a5e8892a71d2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40db8e612a162d49a30ebf71dffdb99914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ccc13bd03b02f3922f3fda2e60863915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41608d18513572cc2ac416b46cd46c30916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c809510b552b8954d0cc02f5fc21a37917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5285f251a8780871583cd31eee3c0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516cb9dbceb211abf85d1958b1deff2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d0df05cdf114ce9f32ac36d1e747d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc358c7767cd3e1e6162248f300d79921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae08731e9667c9e69f27990536ac02922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cf716d457ba2b51d35b221804093d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e4257b7dfea27b291cb78f59b0402924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ebf2614d1192861ec3d77e668b9c5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfb952f084535335645b7b938cdfa9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a195d5bc21b10841544c80ad2ea7f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22907a2af81144798b7eb42efa3c482928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560158d14e527930f7c3285f76c7c4ba929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679ebc1566c2445cf4276f0734786d2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0aee09ad8cfafa89affdd7537d0c6c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e51077465062d8063bc6d0cab7206932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadef1f3d8051963a0d878eb7588190933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955a6c68c1a313a07cb767a53f03287934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b73ca9b8cf6ed6b645859e9ee40d4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ae8b662fdf7612c51c9868422a6d0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75686e9b360152e7ce2d602717c06381937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f852fa36764eb3a70e73a9f42f4f5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bb0097d24b8bf7d7571908651f440939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa1478983d610fcb362539176ee5a9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263979ddc11f484bc87e28ca2851ba7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f397e972e543e824ad41ceb948c99f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b11b4c4bd1cdde8ad8a5a50db626bb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed513bb7f29c0111673ca2dd8dc286944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9e760d103260b9e1e592ef9f14f42945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc2f762c94a59b02f6bcfbaed92fd4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec840983b3e7c84fcf508199bc1e9ac947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a8f1582aedaa6037a2471e1a5599d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b154728c85d6ff1c39f0b82458ba9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c86bfc921abe1ea552407f2f39751d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31645ce512432fa116fe279bdb3e40951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce50dbd74e07464708cc456e11c3f9c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645afdf84ba31a219173a91a11c0fa55953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f216d9450a74296fb37d9f9817184954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4704ddf4dc29266ffa91ff61c7256955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f95857080439a7cb1b0b229c8b73b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a787bd6ecf937ecd906df2e23c916b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4170978df08618ea5e90e8b4dfc5596958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedbdc421a73c1540dd3303071f669f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02231790cfb07dcab33ee3808cf7351960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18da526c2985de7cbcde8352845b68961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db796147b9ac62d5dfbc3ae2805e8b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b754671a8d26b5ae1d7ff2b800ae8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84873833ba69c4e83cf7d48d10e679cd964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d355acaeac1269b8bdc0556735a7a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59150ed223ae32661ee8a711d0eb76966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ba48dd7660b1d7d081f8c0fca3de9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ca0096bca1f4d70609cea5b2083dc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d59e9be5e093211883fabbf918487a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce59bc3cca17f837a5071f58d8aafe970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee695c4b1fb14fa3d9eaaa297999600971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84c243b90e70e3316c2625c8756b2d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacdc20539db0a4989bb30ad2034fab973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb23d52b5ca7cfad876adc232770cee974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed7c80804b5eaefa2af2f9f7105c90975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135923a2e183cc2efde1efcc38c8e6c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfca263262ffba3b0ed977e17ae7319977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939064b3bf680257118e4a4722608f32978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358acf7ac580333f50460fe20a363bc979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a485829299cc6c4a00022ff7fc6ca980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d7b7dbd4138862d9d01861bed8ed1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cd24b3b1d4c170a8630557ca37638982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b970a04d198c45296d1801ebb1b37983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecb113179dcadda6768a18f51bff11984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb435f350e5ad9c58f7333f8c3f8c83985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d36f87a5889d4c5e0e9cdd7c013723986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d154e342673a263e5c81bdbdbc9282987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be389e38c2aa7a73e74e674eac3cd9988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7892a51014667d5bfbb49388f433f28989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2ec9e0bb54c086ec98b029580f75e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f7e5fcf5695442404eae3b1b72c30991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfc352a1626eff1a12a356f7845c7a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafc3d13d72be830a9c086f58f596f6993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867cbb90f0aad2f1c76e96f2c140d1c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba4111ac9dbe73f571efe02f8aef93995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a717b1a19776651dc97794db1c932c4996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661954e555d293b6efd99a734fcc228997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>