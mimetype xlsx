--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42c837fd66f93a44982685f84de2e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5d170eabcfacbd178a210a744689c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab800aafb35ac3f367b23d901fbedd7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4eacb915e7ec82725b4fa9064eff04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bdb0e060cebac29055948829dee1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d1fe78581a453af33a25e4bd68f4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9440e14e5aaa9e7837cf71c071f32b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf042832f017720d813e1c0da472e57d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8552ddb3a449922478d6392ec74cde9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e05aaf4df60028c0f10582551e1d5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240b7b7e4e6be0a72b5cd336738c94c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efef5237f8a890586d25256fa8b80e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161d8d2817db7e39335cf8a88fd778e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976cd9fc10443423cdcfca12aebb08f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d6d37ad6fce00baa926f5097ba70815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec493f527b58e0dc3f335a9a8e285ad316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6089f16d4104e1059ce8c4fec2d7f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c921d483981b81a2edd81e319227df918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fb505f20c2a252d5ef2b8b3eff13819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa8df9e8eed7b537acdfa2355a30a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c94c21f37cb31f968f30feae2387f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3783c8ee81badf984b133129b409f9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0cd4866afad5b18170f978474adf223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe18679cdf27ecae0db4d5f0dc2ba8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ba6cd39230956c3f4b46857d82f1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4921252fc4cf653345f93ae10d9661426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732ffc34af8153a0a0d6258fc0ff77127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cc204e74337e8dd378da4498fab5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79878fab0b7584e8c6630c631bd5efd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219df795569bbdb21472617c63d78b0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c276a3da8155b851cf79504d9a9db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d094db93b66cd60e3229435fdb7d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1612d7d238a4febed252017b460049e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc537ae32b9bb1c5f0650b4d14f7b0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdfdcbf2049e0988637e902dda785a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5234918956fd1c6ecd2bbdda609984136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a2673cc05ca2603e0bcced42a278337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a14d11da25347f5d46558bfe2261f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cbe73f6571efaca9b0f44c8df07a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848ce74dac80e6aff2da6a19fc0a5b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff07fd8470b63ae4cc58f43beea65041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b330539a9e1da90283c259fe5be58b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095031e4fa5c563cb847c06b1ed7eda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532d454222140b244eece9ed01f104844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca80e213c05ecbd7bd96492215b018e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea847eafa5371137f9ef3f8a70cac546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d419d56b155dd178408bd3f5441dd7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001d9faaaa092302207c848f9d5638b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4d6f8ca002c1e006232f9808b999549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3decd3bfe636d72b52c8258c310f8cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ec311cc76ed8a1837ba33d294aa9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e28ac33af93dc8ab02dd9492b9c0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b590686f497781587ce13ce8404a2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8137ef9bae08df1b1e286b813ec7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cf253900b388cc66f0236b7c28be555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999095096fdf24b49cd649dbcea3b1f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d503bc3b8b65a1088fe7e694f0da9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d886010f19a7331b59ce7102bf4428d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f772eea130a4b5bae47f8be94c4ca559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cac265b19f70362405af78cc61532360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f684293e68d6c95392f865d27baea9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecca2c7ae614eecfb5df8a41831448d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695afb3d8ef71bbbc5ede041f8c87d2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6329e5d5f50bd1567d59a0d84a189064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16077bfea2a8121c28d61cfbcc5fff465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0b089c4fa5d4610efd69ba950fff066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b473bd5bfee2e5ae831cdbd429af7db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a0e0143c537ce8e24ec5c19a6f0b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f86ce2161406951be09751caae7e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7818af41f49936673d742a5d4812470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106e5088aea1814194aa310865baeb771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5c632e5cd3eb752e27dfe3daf3e1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e18dbb15ea7b76c11f2d3af3c5aec373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8903e03f4e02373b86b5e2b7f6160574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5af3ee90d7438623c4bece9abb06875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446f63d931b4382c861ae7b1f4f957976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed300cf2ff07132f8adc9d52513ab377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0adc378805f8601677275e2659e9d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e97db133139894f168da04e1d60fb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d4a6d989667a9e205df8ebf9dd01080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0fc5cf84268ecefbc04009c4d056a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdb4ad420d866ec2736038c37f68e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813064a5070d83d2f595a3ec78b2cb1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2388b27e12aa71a5afc3b0445863384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f06950efcd1082a2b8731a60492a9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c4833c66990c64886eb57b73c4ba886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d74b773ec4bd5d2614c47f4da4014687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4d86442d45971a63afff4b6794c1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d24819170a988f26e17a467a9ca2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f07fe56006b5732d3ebf3f0d7718f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e45d9fab525527285b474e90778f0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde95585a8d8e37b1672d76a87d04a0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99ac192f43a7eb5b5ce2edf2efb1d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872049838a3c5b7349bb477cb906da7594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626497375deb5558aec8fd051bb660b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bc9cf572ce5672b7ed975c816f90296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b074f0e441f236f81c5f7fc5a50dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279c0a1853920c0414fff30b47fcaeb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a0b50b3309f5ce1887af3af289bbb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f49740d3b13b0836345d8b680aeb80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757e38cfa60e6ec17fb0e2f86ac1cc9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa766bf80aaa2c2d690e6336802eb3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece54ed7a8899899e9db7e53b7814332103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b81d5fe04eb3eda942cef87d691f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcc6b308102fb6a315d576de7c459b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac48e34c52076bde9849cd00969b3e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cbb27d567fb160ced46ae96d5a07a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9032b0c6bed5f8887f2b089e9cf5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c16ecc73aa2bce2d2d9cf5356ac36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040ba47f82e230400354e4d5fcac89e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e45aac340dfc7906bc9a2f91cd28ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3765a5f3b0f68587d23c87409243e3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b03dce0d916c7459961f90e1efb8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be9034e2c43c6eaa51669ec74bf929114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8926f455b688ad121e737c1056e99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340e3974a7a6043b7138d06e1bc3279116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b9a4c5cbaac9749013da8196aa1d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dea78ee0d353005221870fe4b7ba89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980b53662bbc912632710e2a156a2f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abb2726f6f5834bc72bd5ccab6badb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256d28d411ff305b6f3093e1191bc53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35d18306bf11c52bd5f2f13e73bc2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363877ea2a3e1cff479cf63c0285bae1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa852458439ab4c57189d3f12144acd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed16ace7048ab0cb7319193ccdf30e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ba243d7f5a5d3faaa3136f4ec36a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed069af11e765bc5d364a9ab2417c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290de4a11a8615dfbedb93d74b56f1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3e008086c63ba09c290845aacaaaa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267c45c18508e8cc10a845ba6dfda2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa6ea41a3ff32837c073d63643a6fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4007147afea654960c5a9bdda52f485132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c95eae57cc036db6ed75a0388bc97c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039108b25bd06e73543eb42c7fbd057c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64700b773fca28630aa20226c646d759135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded03739dde7cb5f50120734eaaf5d78136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0e28ffa7bff7cab63f6bc1bd0967b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6f2635089c6145211b1f912c1a8e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feec011abbfc660a1c1326cf9a4fda3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02404f28d6e313bca5d7ebe665a5f0e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a324ee0537d74b5f8984fe72b6ede8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e178e0a6c8e2019ee8c4b366c5815142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b1b91ee8bd90845f2270028fc67ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb745372d0fb869c66392022edde50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae1f3d9884708e824e4a13099a6705145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a415ba005e901c4e4c7bf6b7851071e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20271faaaf4072690bf7d1bcf2d34f58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861592be9357cfefa1bed20fccc516e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463eb9303dc721538f5c43bb749eacdf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e2e1dc0f7bcc51f857f254501d56a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f053f641d7010393ae60340851584c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825b95b39216b5272fea5905c80214f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b3e042491712d8b033fb6637e54a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f4d4346b79b5a8e2a21e17497d987154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1b3a9c32ad55c92378570a8c84ded155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019703a3074f907a7f487620d496654156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcece4af149f204027c5aded08c1298157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29d4d6cf2436cd908f7a6dbd4d7a7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73de8b250e57212ada499bdda03b42159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d644319abd5f350ad3f55dd12803bb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814e4134ba14fe83154589992e65a91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd383a2442b47e806819cfbc5565a7d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac72f45d6af4f18d74d4dea5bbbb816163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64e2a6bc636061a5d51e658147e0eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b700972089bf9c59c9ab19f4015133165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6bdbabf6941d2c8f6c029b9f52389166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7308db012eee928b8b14a2464d7085167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8e115e377024decb390e8a2f950c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f44d6cd8b657426a0354d3bf1fc8ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6ea487bc3390e0ab558aef8d15228170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d4d363b1f4f64d7a8b2e83edb7e87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d9eb5460eb53a4c0c98098098c1c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dfc58593d5254b16240cbafc4088b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e80ebe7d4639f72dc9c3adb056407174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f397774fd0592207fe90304b3210d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96825b66d4314d90da43ff4f16e58f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ae89f99a6c37bc8d8ef4148f6fe97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085757c46f9a550a579f2499139e35e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844115d348b6065b1203a12ca40015d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c42d4b4fe6618956af19c568e5e353180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c52506cf23756f17c1e763676d7687181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14706036f0ebb336953958f1f09cf8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9268c8d3fb4c1f33145a13387a0f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe611fd260c1a73d1aa6d2a0305051d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221360848889d451d51c02b81760b04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1559736000becf570958e52f9eb75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300fae3ef8e5ad4cece0f6b43b00d4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420651a47965f72bb4165d6099b7bc81188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c23e74794e4f6f20827225a908bd49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9edba33bc72de3b4744289f49e0f64190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b8a7d5d98b05edb32ec929e57d805191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2477e009562b310c868a329330b672192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577d3b29fe3b85cfa952fa16d6e55b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5d4b79eea25bcb93b0946bc95ebf6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43790e86731d3833f089fbb7c942a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d288b1b807e2fa2b7c6a0ebe8608de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5de4e626ae9367661f648870e8de9c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c64954fc16e57793009515c8e92c9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42bb6e5530bacc2b6f01cf7910af91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98c6fb7763243a0138fe8e15775c7b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d73c65f4365c632091c3eb62dae95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111a6fede6553c80e926f8a9d2ddfff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb21b66e6656238a10ea5fbac4c5eb6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f710dd75de8e499cf9e0bfd103bdad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747546708d303cda6cf171b6581a4bea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd02db89dc368e7d42098ddecb822b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58108e8c4c8c6ea4ea1853a0782ec4dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3058fdc0dc34a262e35cc48fdd5abb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38133d1516942b808841c8970ab306ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32815116230e5b20f6d059ca5be7a34210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0803fee599f9c49f1b772ab8a3e0f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c249d9f95f6f8320d7b923305706234212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd761080f17718f73f206db626e32e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8a646e96f8e182c5ca5e03deb8727214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0f0f162b5d494a44a1679079ce332215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f00abe58a3e3a589f0b93f76f30d7d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb636de211e78d5ac37c54fa741c69e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043278f2458e15d475ff8c0d41a4b840218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975a6da9452cce5ab034261330db85c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93176ea5b0ebd4e76335ccf5e4a1ed2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad860e77239562a604cb6b937248fce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e1794f775dd4703ad324419623bc3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef086688fc21fc8e8f7308a04116b85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb708216645f4595b514791f054d3ea0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b7caa32bdc81aaaba88ee81abafe5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2198fcae00f39cbd6e791457fa146d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324b7dd0d8a3322c2edf9ae819c329f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687599b8b4feebe91df853597b828bc6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a449c7d12d5fc63fdc76bffb44e4697229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381c1b079c9fb5ddfd150481f114114230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baca562c0841b0056b52830a926308b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377923a69dc131ef651eaf6ef0eee73c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af791729db67b057e0831f796f58cd9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838e6e8d5ed8c225b4247908870accf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc52c2791dfffbbf56b12ee4f81a332235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f0e3ebecf06b920575dcbfb1a22aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321d9426f8a710eca1b0229c5f74241237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195068fe484f1c5ad22ebad4791966f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ca97586f7d0aae2f641a8792549aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09096a06b37c76917a97ce5c784c5527240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4590d43b15401c6f01fcf2646f217f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cfadd41e6dcce9f2802e55a7c8c0c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57084b137aabc238de6c904f396297243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d3930e919125aaa33644f0e6399dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9f8063d12951ef22c31ae1af2e001245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b564f9f43f3c0f021c3869e651ce9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680174659f1d6cfcc5dd1f70e641a6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e07d8c521036dc220065a9c4c834a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5142464c0d997caf542c6415c6c6ff1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a571269e69022cef07bb4489b0fd3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8699e912830996ea3b139d575d3cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5da7f3bcd5088455d79462870422c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df26b4d60c6a9663048b4e380e97252253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bfd3ae0fe28bef29cb6f7e7022940254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25c0dac84d4ebaa2752ba1a754b0ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a429a1d59201c3cd0095e1625f68c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115b3b5e2bcc6bca62e063dd5645866257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485b6c243e54411df01691c7113c094258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959bb7a03848c388988b8de20017188259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3506cfd57dbe48c46cf180789d1405b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d72c961cc0523716d1274602fc6e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00207a7521fd2cf816910098c7a08482262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea39ae2fac902bb3615ce31ce5b97f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf815e822fbcfbf27d136dd5649ab2ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfba75aed66b0f1064e1acf7d56567265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dacbb4fb9e1d1c8231eac5c6efcff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19d38f2d81c639e39e82c70675351f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316e34a08b7d227c60c2f1ee4e37bc5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d6abb65867c6da81557e915db7770269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8e4fb71f9226a027f81bfb3890490270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fc7fb0eb1565396035ace1fd4bb1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc890f57740db279339182b5d4f865d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509b85f865876c217e5d1caacd46392273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48946b7e411f2cc4ecc36d5aaa87508f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09c596ba9bb75536a2af0345b78608275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e572c765567a3f834e5548b2e1b9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562f63afa92d1b0d9821946da775389277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f15b0af2d872bb8db06fb3c3f89756278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f99403d8c5ad3ebc99db53e547d2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c4be9d4ec8d7d234f8c5e4bd7d675280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c4bd6eadca12782d12bf828e43e67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aea83645420c9e7e254cc3d3ef7f35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f525d20031fb10e458c12071acdc15c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e3b699a35eeafb51527e139df93c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8559ca1c53657def2120d616bb59b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f10e579bce6428765f5aa00eb4e157286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5975ecd0acbed4e6bad771c9978beb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7aea56316aae38dc13a90de1261cae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08a763f2244beb9e2f08216fefe4ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2002d55b4c499f7fd85b6967675a98e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff463b46ccd7be5ccff92ac5ee870e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191577786b2c81ca70360da273ab26e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e62211e57a005e9bdd187fa1b2fc37293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb26c40938a6c609c26b9147134dc1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1b73303ca721a992a42733a38c299295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8186208ed945884d5a98090ec2adf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016a7f41f543663924a633fa3ce28e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747b661d3899560e2c58412d27ea041298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2daf298fc7cf6b2cae21f5302153f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbd6cad474a367f7565ae112ed6a8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f694a132482e1c505ed2890ed3ff7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b79ba526e760b7a9475607de081193302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a4cac003754680fb6d9c1d0772c98303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adeadc5a2eb3947cf4d388c6880d26304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afef08f828fb7ecb334bc9f42eae10d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2360b671e877133d1dfb79f97a1c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8042d0c59c44a8eac7eaf195ccee7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed41937d26bbdbb66c8ef65814b4bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc05b643566b2d9bc756898573d79e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b726ec4e8964f0dda073b1989c2424310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dff1af3ce029ec3bf0ccde23b688c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dcf9e7508bf6d733f72ef11363573312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51d24d2d8cd3052c61d463d6058a02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a3b15929274451ba338130f8fe651314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd97547b289530e3f19ac6c794850cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ab16bbd3ae1afa24962ad6a2f2499316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb682465ac593c5c4ffb41c22d0c41317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a645f5967baf721ff1d436bad35a06318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f6ffcc2c2930ad4f6d64055de51d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd88cfb219592d9fa3e7ddcc969df0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca3051740222e944ea6ca978d680da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd9548ce8cf3af27496bfe1344c327322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56550adceab9f7cfedb664d5b0670b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9168408db5e43a021191a7e414a9686324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e57880fcfd55a656cf0d0cfca3fa0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ea38f6135d19b99687215aeaa9d2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be613d76170e7d6528a28a7935350771327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33461a9aca45a3c5a8a754fa43ba30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a3fe152db6ae9cd863d474b85dd69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9480e06b2c1005c3823e1bf08982b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe87581b441e797fd78bef90b549292331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ffce2a7b1892a89224019044a867c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea150c32bd032452be1cccb2a143117333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87f2510c471ef8809ae354c1eb0375334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e460889da696c9b82d42a5c0e7370335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b141dbc193ae6ce4dbc6a41f2053b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67650d8c806d7d8958223353c7978c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0adf59f545d45968877bae41ab1f52338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122d1803d2fcdf788cfb3e0d8186097339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c991d678aa66bafd455d38a0dafd0ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f751339ac0f8bab61906cb49ecde0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935a3dc655413087f04df2c259cbb56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc4f6803d625336f07372bdbc87ad0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ab55043f857f25ecd907e09b3a96b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bb6931403a6379c59a5b276a971ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f08a2a7fc8f4e9a5ceff24eb98b3c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6b490882ccebbf1a69c7c9b07f540347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067dc432a2518630ad0e6f89cd9ee8bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7aaab487e5fe500e70a9bf2a610809349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b650fa627c3f5f2ea409b09971e5e75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d4b1ad1550b5f8c94b0e36f19b8bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c353f8c12da883c8f950690717b26e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b015acf8beefd811a8f971a7b61d7b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463daf665ef1db0dee473e0b7e657060354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25642e5eaa7e46ed0f554ef581f398c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5fdcb0c443300de632f7d1b14ecfc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a56c2e9df1a78c2516f839934ef348357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55bcac87ce29daf1901c40664afc7a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb508577b31a62c2642b5b1109301d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100548aeb889a35dd558cc48eb436bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e584056f34d1c9d3bae6948eed945bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2eb13e3aa4885829da3618d3e874ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe662c01f9bd928f7a34df764574919363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fe897541f93934c5caa9c9e66b8b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8024e06423506223f1a9808b78ed972365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4edd948a09bc00798a960a473a856366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cf6e50b7eff9c04870167b327f347367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834e47262c200745bb0e1547d881f5a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e60e31c4d07a2d4535e5ad1df3f43b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7266919d02fda5acbea1971fab71e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407800e27af2173fa458134a0c610d9b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7429a94ee42e36790fec51fa6eff2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa2c094ad02653415a04e75960a618373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed252333c6ef852148141998b828ecb4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4301699574534ba975075f4667e40375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a1e09b320fd76167be02b782d8600376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa66a1c817a1cc4ff3b11bb58b11a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713d0c5d57574cf9e654bb7a9ac3e14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdcbdd9b9f42ab881f8219e39fa4cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf46a762ef6b7b5cb7dba1d8ca9088380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e5c0d99aefb026a367e3d35ccbc6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694887c2641060fb169c257e8c3fce8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f082690c53c8e1ba43d4944d92e3ee1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9c96b141efc4bb99710f910cc5590384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf04ae91ad39ecb963777bb08ce438385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe46c8415086e022cb3a65a732cc496386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a416a539315b80f40d52dad3ea109d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7e3890c371c4b7cf1fa5755251976388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed01ca9a4d0fb8aee77a9fc218b223389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7effa4f0c13b900ee4141d0aa255eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae30c7926f9aebdef3ed1c9d155365391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fc8d8b273ef8ec2e7bb63bbba612c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86f0e9c5d6f3073c2eeaf9e2037bb6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad809aeead924772b055f726aa87d5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6643d910dc93f9348d28dd0ad0bdc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0fbe2af2ff4077456ab3447bf02bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ea746fd4a0bba6a938f6f3bca9d4b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d8020b124d0fb674c22e7c6359bb4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eee7197758f8b460acc047411bdc2a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cecf4336e00e7a9423a01b80516ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a3aec598f3e85ef17505ec02859bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad8b7b060271ac1edf2a851be77a49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf98b3191fe62e2484192697ad1025c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998819a4c902f96a4aefcaf4e7c58995404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437750c00aa363ac32fa8e94db98f89405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8514bb15c19a035dfdba4facbf3353406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34d98c0c6c677c55bdf55e84e195e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053d3a9bd1ecbd0d480b8a40cd03ecd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c75152b7c5ea7e9374b9f70c7296d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08031d8eb67e05cd2539c6e5e4cfbefa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5511f67483ac03a6f4a71eba8a475e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977a004da455c78310f48e053dbf15b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c777b73674d50cddc06cbf766805dbb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a455a94288e17ac7ccb39b3cd79b9ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47e992485a1a3e46eafea52c68d673415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480a468b62f8edf7bad98aca0484e8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e207876d873e7196ea0bf6f5ea3ba15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6685fab196c9dc85c0b1e2e335099418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8198406dd66a31fc46392b28d9ac05419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37fa6f2be9c66dce8b4ec4d097c9bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e886c95d0a6eec3efd052586ab12b65421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b908b828baf9744810fd6d16545e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8982194b796956c3dafdf2dab03252d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bd1ee9c4c71c393010d9b8608acbb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaa43bffd54609a402c4015a1e09e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d495b049144a0feb16782d7080cd028426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b37669dc6ce9ff42110aed2d48cf3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae4f5e7da8885b6a5e366ef764b0ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249504014d2e95983ccfa29785ae2f52429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcf9224482e0ed005535147f9657cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab3b72200a880d2ca386ebc4b3b4a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b40d89453569f5f1e33b52fa64a9b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c3a9697d569037b7c92d48340de3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109430ea61f8ad07c81c4d27df21e5b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fa059d0c0d5ba8d5c7a97b0ff19ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa7f8a68d2fdf8685b635ac2975a1a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfe1ecc1e62acc2fb66516fae61e86437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448e3e2a4b4654cfc43dc6b68e23d2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f032e03cec8154637ce73451432f8b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1af7a2be62f0dc0a6dc02066edf6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc4b2d4ea5e2ba7ec6b470e37a568d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd05df5db2861ee039ce96a051ef4e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd74781ee933a8fb9f227dbc0ad61ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8634427621d498628d37b38c5d57c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2319c93d5dde27859556ee15f373c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba18809e0e24806fdb7e3ece36c5c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978d4f738d7fad8316ebc38fa7f90c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf3341aae8131d0f46749610ccc8c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b05bf83c06affe9380d7c64499361449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbeec1b315862119ddb3a3c64e4201450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bac73f635e6f097812cf926b2c665451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f5d846a53e2d344109aab84c3bf22452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a06908084f99731ded31aa596dc7bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148288961bf73be911e006b502e4973b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98bffb5f7bb0abff1197aee02434a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93a9b5d66081a30533ab18370bfd15456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169f9e1171fb1fa106797454606d4f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6e0acf5d2d591ddc81303b6583838458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251a98648344d3bfc4983c6466cbf80459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365dd00c53e0090f6892c8aa3f89273460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff0e8d577b117a8b3c696e70a60eb7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2e585d8d6737ac2e50f607ee677a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e7a504da1944366674c42a2a7829a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0a51eab8deb4df3dbcc0d4dc54ba0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3433ca7af5260148408faf6d796187465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf62116ea83daad0f1698dfc3f28487466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e460b992d87a56145d730bd481935467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc05b1e74f6be5cf4a95c6bc4c6f71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa0ef4d29b93c8d176cdffa206c425469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c4bbe3ef0c420648853a0c5e69f4a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322658002c1b331b6e0e079527302736471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6573a49c7d9f7e99867d6abfd678d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905be5de1f4dc17fee192bea131650d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7b5fb91508b4cfd7d3513c363c9b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7e7a8eafade8e2536ae460c817e3f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e2568ba80018fdc19638feb404735476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88335c0cb4adac55571365ac3fa5018477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47849d4b3934363abecb7768c998d3f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9de691839a92644510e22dbd96ef6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdeac4e9cfce649153ce270da58bc3d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff61d0760896257fc1942ffdf2a2981481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736435470e5bdde451ab472a721d313482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78f40eb3582661078ba32fa104288c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd76593c99a5d36b2a8efc85e104cd0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3a443d4d24726ab1310a2b0f765cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f00aaec843c666c8b2ab18fd223a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5ca3cdcc735ec6f09851c6121d00b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af7c70a678c999bd08cfbd57f86e73488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecc93f526aa52fc05d881cd43e415f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487e64b1bca0d76f304c44106e77f1e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5c8c6f03d378fab67480d72ae6a4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee2ee81a91b33f2a9f52d7ebf8b703492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2627cca5f43858fdf4913536883415493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903dc32e37bb86c27a5a611b770423d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690078aabf3923f7d050cb7189720593495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad39e50871717d056b6ffae8709b911496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445a6e0401fb1664b85150129177eb7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aca2e36a48df26533a0acca39e340d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5152d694450f8b25a6a366fc031454499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb1b6b8a3b6c3f98724d69d164a324500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f2e501ac5bdf831911343d7e00509501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307892f0a08ed57f5267685af62c4f7e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bc827bdffc73c8c7bca420a13e6fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f96cc35f62fb751d9e7634372c19d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ecd4f72697ec74484e1b926289712505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b052cfe395820b0e18ec49df9a5d183506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604625f064713644a1a637cd626359d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f212bf603b4f0eac01f2ae343d062508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d9647008133c92af3606f2773b0ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d227c8252455f93dcb4560250a7703510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b696cb00575bff9713e6de03991e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888b6b650275d624a4aaedb60925e2d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df3e621bb15f0ee813c1e3e9f3d59c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de92aadbb95887015fdf68bb18b825514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8340845002a284c48945bd5c2ee34515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb063bfa89fbe7993cd7f843bfb784516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f47bb0a98e1c974505a7a3559bceb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d65c7759b4b308412fd092c0e9d71518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d476e426cf39628ced96561445015519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574a703dd564d8aa459c2f950b64d9f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827411b6f6de0640def6536ac765bb3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4f75036be2e8aac347c74201299ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd321e1eaf48c1e3b288ea3a572ca48523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e752a298b6f273f694cd986a5e61a1c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532be4a3b73a39d9c736ae430fe39a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af0462893ea81e0a99d95b0fd4e085526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4348fafbc3f8fa1d8b7ce72e6c9a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d89225f4115bc3b5acb3f3ffdbe62528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9abf7844d4faefc5accf4cb43bf6d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afb45f8d12b646f0e8a05134662ca9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b00788000d79eeb55a17ba8e2ede80531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f512ff2836651424a13d3c750ac7e6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4a3b1bdccbfbc2d8f5057b3d70423533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5a4845861a1b469fff277a0dac8d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03910badf2d44cb79ed4fbb536107b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be9909581bd447588344368541ca24536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746284d81f63b367af3f50a9563061a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03856352fbb0e7f275d790490e8e77e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528254b5ab7a82ef833de3b9a992276539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a5801f58b43ef8148a27c1f7142cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259eefde9dff5ce6c21dd8619042bb4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd71b123861e26e8cd08848a9065465542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d69439ffc2d55e06e4a61e31857a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281056d70186edec0f60b200d6581dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bb4bc6ebd5965af647c4c5462e068545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344f58e870aa5549adffbbefea52cc9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cee649ad850d1dd4ea95b4cd68f84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c118c333fc39a1781b65bcba41cd0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f99d1a7adaf60e6feb589f7bd96e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bd2bf5a8ca7954d5313f6cf052da8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e93c5a4e73101ca3823a0d3245e365551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d002044a79981675798668250abdf52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b35718ae249708b29fed417c09a0a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035710dd11596e67f7916b3f2dee0909554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd770c3b0c4b8cc4cdbf8de79f51dab9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a45b8c862c1fc0018118956fda46f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e5222d5863b0484402cd8329c9364557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9170dd8445939faf8b82d7570f8b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1665b28d3c74094a2eafac5cb80f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353217a41757f5b12554e1a347a1ef5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03820733a566ffa8f12e0b56e7cd05e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8d9254783ec3e3823d584664a295e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4039718d46d590be90aa60793e91036563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6728600454423cff0b4a22858b1030c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b25d39fe361e9a1273883e19d26d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b9a1aa78d5fab572fc390c17570a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8ef60200f4a2dc28df08fc6f60579567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7c76d0faf75a482d40843fc447d3c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b26c87601e6f96fd49b31d805bfb7c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417b358fd243c435f6e4812a938f233570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c225c735897e08a01bdc02f4d6351f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc4f53ec3bf4899e283470b052f0b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410cbea73622eef2af3c6cdb0998d92573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1af2c84e46180b271aa484cdfe2d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799f02e22aa6d3c6c8b12e91c3ae194575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83130cdfc488f98dcd76bde277a0329f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58b5aeea026ae2b338f5d802b65d81577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b050db5bf1a03ea0c66f7994059e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4c1422d4ca97a87c6eea86bc29214579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa42fe35aaf19bd8b684b94c1351d0c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7d68c5ea42ced3ceed01ed4259bb0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08906dac74c3a7c590a67fa98d72e86f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020d2939a7cb28f106de63075c0e670583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6aed725836d8af6fd8badda5a0edf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf6e805b3f9cdbc2b07f1749fb8b05585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a077476737b4bc3ddd067c6c116ff67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6ff754ac3c1f19a4bfe9612000b50587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2e1d70f0a02196255434d2b0897cc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d87d7d91a250c6e4cba6b0bc9dd3dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3581ee98e41962a56f2081c8fb41ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660a48a54c44e6df0aa9ca95e15bd75591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfaa7843963cbd676994437e425501592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89e6c113fcfef2d10e526a3a3c88be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f5dd65d91886b028dfbf48e8e0746594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e4daf1307521730615413fd1917e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c35149d3d4e9580ca24b910240b1b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cab26d08d25bbf324f7b92380ed49e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ca8c85b2a9b0496ae840053e2cfd4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de758819d0eafd4a2ae91806e8213317599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d055c9850089912fa452397a09cd5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bc136d067a36529fdb24eb41e8a19601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55141f820bc4cfc89925f88c819510f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3585a41fa0fe1c13d10ef94d46d343603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca8e11a5136dd3170004b3ec51fb50604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d7532ad55db7e4202f33089c29ed1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60395903bc2c06f06a7ebc806d21b5a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e376a46f34a170c084a6572ab1bc9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b596d619ffc87defc6e4bc938ee25608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c5e7c0c4af4677929484e9b023dab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a5a3aecfdc102f88462ed503f15e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2078fbd060e2df5dc6c63bc06c41d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f30b620b191722ae6fbd161fb50dea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e17a50611d2cbd0fb9ce18c0dae1aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370d519b3fe8bfac1252f0f8e42c81f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22875ee60816fe5ef4fc0e3865565f20615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0669afadc7f30591801dbbdac128f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224aea422c31b4ca77cf43a3cdfca73617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c777d0c94ea6662046aa4601dd812618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3cfd31c072545655bb2d8665fca86619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdb4c9eb3c12082017c33207a0eecf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd66a4012d21138f15c77a8dda9aea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883cd1b94cf42cf246c7d39fbd0cc47622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37553e032465f678efddad1495009c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7443752d4a31e3d8b0e6ee10f9b6c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d698279aabb21522b949763d06846625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90ec2d036432437d68e30429d44785626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627476b556df5731b7929aa38a434b18627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda387b63de1d8980e74fe552c18933f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9de1729b0419957b1be440ec3143a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf976078531e54a14c0216540b9aa31630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc9274984563a0d29ab4a6e155c032631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fefa6252cf3858b583832d6c14d64f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f98713474b8e2a254fa9640aa3ea48633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec229accd4225fef1cd730703ffbde4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7dbd3ef95a5e411f2e838c6745350635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8906e0facc6875b6c394abb77500750636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df72fc8c709b10152b283f2860a896637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2c16a2b34b94a4905d5c73357d695638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d450242c039eb94b5f9271e8143d777639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a395838da1324edb7645336979aa3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2232800f0f8bc8484520245ae4f5d87641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba84556ec3905798783ca28d79fadce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816101cd93f85cc7d8f18d44c9baede643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97177f354b82ca8cf3ed4e187b555eef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bad60f9751e4bd1ca4c01c99b6458a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb8c2c17f270d63db695a2e9a026cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75edf4f6cd3e90c846e5756c50bd60647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ae55aff291a1bb95f1447e2efd3f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34086fdc46d74a44ec534a8f60aec5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60c5ded5a5d1c92956a4ca58d91b90650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebddfcfa691b4238162bea85850369651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd3176a2f87d36c24816d17632651d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09983710cf31ddce03a51b0db75d9b23653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a177e964b44e80bc0002bc047fecf11654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92529b1c19f28bc3c94a5841a0e08a31655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd8d3b552c9c11d50395f133cc74f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a28b09ba4d834c27fb92baf7514a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c53fe22eaa01711be24b293ccd69c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6d071f4adb66584d40240bdafc9b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b30c26fa0980fc71c50568a03b4cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e1a8a35ab4fe637664c5507f926fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109f0f6a7110304be4423d7addb78f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae0d7a79258afd5fbef17c6c020dab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44fdc4bc1e2d3fdbbda2dc5505adaf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df353a0ec287f3c8db01085a13a69569665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e623c8f614d6f2611087e01e345b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d2d3bb06ee1e65956f2ea8859c378667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b84fd7184c5b2f92346f31d5c7c48668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddcabbdd509de1e822999ca5b5a41f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72080e8a91e008aedeae7347c613195f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e99451607bc270ba6264353337f1aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c40b5121064d9343d0b62b2362e73672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de773bd20239d542ca021a96da212e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41c2d60d181e54816c91ec28b3eb6f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dde5959401dbd495eb46333c9157f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52cb1d608ded3f6b7f2b9e0144f1f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c95779adf4cf4754ce0558ba548342677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda64ab8587f4d1a12dd431eb478ded4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0957335510e8fbb30a3e65bcc45b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2636aed79f8d97e602a79086ebf810680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2b36bd52b230ce255f7bb5406026a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3c8908b9e9bd614038837d4fd869e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac3d4ab04a128d6ba91f498bfc53e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20530e75457993d4cbfc3d6f1efdb3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6615f97d0cdffed3c8f63d6bad2da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2c38404741c73a9d705edf4755821686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed08b65b280e2e4a9adc236c3d7837a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d9f649215e77a926972a3b37d383d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d151090c7b0bed701323b09226b1fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f426ac22bc7757d2a81406c934424690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a831fdedc05c67f14102f613aba93691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f627e1ec8949219184435ed00d31af9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30fcf87af605178d9b8956fe5f8a34693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec788dc67d139c0bbf2fb10273500cd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0fd64bb3affb5fd88db342aadc2e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb23e3b746593e4d0b5555ebf7d2413696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc08d4c5c2e3f64cfefa4e35dbcb2b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3937a693b08465d8de7a123f8ab352698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb2fb403a9d01e41fd29859feb3562699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124a86242fd9b6810aa4140ade67572700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e22cfe0e884e7b1a785dbb2a4e78a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921762f7968eb1dd1a6606378aad8dc2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdfbf508d22a68a6ccfd060f6159b8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51a3a138401ce79e27afefa7a7f649704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1af73b04868c0d1cc9240a747e76e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88a7a0c5ee6f856344fbebae719ffd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8055a67f07e0bf7ea77ad65dedf549e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46634e4b06cb59cf6dbbfebf34d486b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee66937ba161b74e554e58cb1cf7080709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e722636b2485b9e2a5d3f303676cc5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668009eaeecf6a8f4c28b07232aa050711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6f8ec3439a00698c217cb7bfe747f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f790adcb71c810a90c41c3d66cad8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850f0060851e23f16a53997faffb787714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b7f142621ff799b66130b3cea5a70715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080272573b2c1e6a6b02ad1255acac55716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b603b93594d49a78680c73ac08a6e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e639c0d3f002525eccca5ca38ac5b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a81003d5d636346eee27a01ba3ee3b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16e2d51c08cfb9a21ae4eb924f1e98720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce2ba46c202665789bb5a0b09fdbac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edeff178e9fd32d9cef84ad05729c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910f2ab46c9c0221dfdb4f373152c88723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dbe3e8b5c30780058a38c3ede0fc4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433116b62ffdf635dcf89da0c27b474725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47aee4dd80bacd36f1c3d08d57d8a0b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097432c7255a7eadab144019e575597e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e1f2b070aec316fd66bd5b84a52ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c02cfb8e6d8a79a438342fa9a1738f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ba5f0de07da5010b0a08a054c92b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6910563de2ccbde968b4b450db288e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088cf26c19441d8560a296bf136aefa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abbc75a83ec0d8a4474bd99e3ac78d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0b09924c5daa38835e4f4bb18dc8f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0546343fccacba4e9fb8eaae0b7f8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdbf3fb20eabb66a1a72ebb8718070736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9443bbf30f5af6039f518205e339b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040d9ccd2f60fb549e8ea73533a8f9e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efa724d2b7b3f0726fad1cd5ff32dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0eeebbfc8b0ddaa6e7dc719336c522740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06898da2bd928f24db88a54c87db54e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756b27d66f2de0f9c93cc84b4c93822742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa726bc08112f517ba0a63fbb6fc03743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8821e1cc704b98b0fe0c349c90f7a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31b349a24980a9e4247abde9e57214745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3121601b301ca3236785104e2086b1d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c871b6f255eeac6cc9bf89a66dd6b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98aec88af77aed26b37d1068f6dde1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85eac67a1d533a97511784b4799933b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfaf7c887987298c21945f0f3b0ac7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208b4b1d402cd36ab2172565d6a200d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4205ce8af296e6d1a1eeab72bc1bc1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414e31d1b87dab3b7969b0b9b10b8fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16444d21c9cb17320ad082710dc833c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308b0970770e978fb6b6cd54f08f05b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634226859110676982618d7804f86243756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adf04ed089557db17aa8e13d334d8f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb227195ce8ea830226bb821be1e313758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad73988b9d962ff960c647fbf0aca29759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ddcc10dbe114b4a1a281b2e885feb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade6cde4d0d4fb8e610932fda5e745c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8217627e8ee4dc908ee48e7de6d9c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d632c1d97f5a30a1a12bb99a813bec763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f586aa4d6982a968d96db031b00fe6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112da8149091b6b0c362ef828d1532c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca209606424aa7e20143b901178180766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6278774fae8cbf8af489b01a9d85ac7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442ada16d071ddb882f00ece8e80c52768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611204c68a50e8f0c22a19cb1779302d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b970e0f169372d8ec44b78926c78d7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e9c1cc4ceb29a1bda1f4cc523ef5e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093534d6978cace0369cfadb48e03067772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fdec6fd893fe2209bb359359ea445773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1b6124250f95cbec88c5fbe104889774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acd89902e51144fca33298b8f9c87b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833eb4c4d2db48f3d5c1a1e3dd4fc2e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c35a30b2105663881454b39a2a872777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608340b24fbf10db4088392a385fab7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff73a568407830e698e3a1694195ee779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddac185125ec36e3a0656ec25aa926780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c050e62fe161e0078395228f8c965781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16875b3601c497495c62dceeea3d1066782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230188a4a7f125d293458f9435edb88783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eac5424d20af9a5bb5afaad3a0a46784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26009693e5f6ac8f734ff9226502c5b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed580df6c054b14f26a69116918008786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ab7cafa1ee00af5f97cd5caa09210787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf6cafd3c9544987e53c045a02a19d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8b2c10b5cb03691d21840224ce86b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257c0c5d0889fda3b2d93bceb42bccf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4c5f9fcede6307247afebfc638e46791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251e8571d732b1b5f4b99b54b304833792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e0b43330c5a36a1a51fe883ef1d81793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860b005c381f60e6696a68011dc5fe4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bad04896e552481cbeaf83d626d6c2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ed7a63e371d090a8ab76278118cf6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9784d710df1dc2ffaf8b3a882ec3b9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f774b3cf2f3840155cbe214444733eb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1195b2d12d594fad19d832bc1030ee799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce606e03c683b30f0e31e7e8220501800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10331a7819cffa86c98b1bdf65a1280801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8b4c5963f875f82c78cd65a99df08802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab213e3739bf78edbc6808646ae31a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca12162ebdda5eade62d9c3b7c9126804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6a630e824b62d983dc47d2999b2ea805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9faf3576bbed6f1f5c5ab57cbe17a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fbe8fd13bd57f7e74fb1feeb2a609807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b1f72f15e7fc611eea17c1dad2617808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6180b7052b5666233e405363a470a9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41908346ff6d8851116dcf06f73e90810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051578fd1a8ed2e8ae8f268d7573b48811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30dfad31e35d460fbafa4c70b74241812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9138e3bf8c400bab42fd26cef02d486813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff686ba56354c708ff4663a456f601b8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe73dcfa157f0540ca1644e84247e7f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f0c98a9721d2671c4610ea320e4a3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e3fe40cf77dff7acfb97e950ba251817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1ebedba2b02bae20fe820caef231a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656483f6e386ba5d82263f7700e59e96819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db39e4007715fd56b12054aef6060dd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424463d974273f98d158ac361109887c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3aa6745b6f7f4418487c0e1896e7f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176b071ea7751b9c5f98ea868fe819d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f615730858971124df0d32954ffe750824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d03d5f50312860a0342c833c4d3d8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268acfa0abd644505ebc933107431fc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526242025c346d1af4bbb1941b6dce10827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb266534e124386d1556f8c2c7d2e1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d343bbfea1ea7c9aaa42ebbfdb9645a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591116b26e4486699421014f8b311983830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9894ab9b5263917ea5284d66fd23d1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b391a742b9bd2607053d472e4e10fca832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a0e5948b8df41a80e151e166ff125833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418918a7cbd7fb6806bb8487a6a0dea4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269f973db875ac47ba9a10f3d35d328835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f8ddb98cb5b07131480a97e5ff968836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbb347aaa0fd9b3e7042fb1eb9ab9f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1478317661b1eb0082187cec7e8d9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff8f237e1484395946e7c18988ad18839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805383c28fa56aa8dedc106ef1ed171840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1617087bbc726101e73d54a390a398841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9850bc26dd2c4af99bbbf4a569d80842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5430b8e4d02e86e7acb159277f11fb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1c3f8ad007cfd9be27bf288eb320f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31ff00c60ebdac2af72b1ee4a94131845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346330f777ba94825f4fd0cec7181889846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8bbc7c4fdfd68596a2a0deb22a27b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76bff5e1d38fd9d82d6a08d2a30ac5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbbd5afa8acd62aa9010e2353f975a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedf72abeba3244a5303545135d8424850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939723f2a1d4899157467c09cadb2517851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e1a4bba9e7c4e609751a7d168d1d4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3d0c6775b117c8e5d3439e129f477853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb889d913b6419cd59f9de02e46b4792854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780486f58460fe3914cc3052769ed20855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4193dd2488bba1af495d7b955c52e4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fa48dc63078372523499b132b1195857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da0ff6a0dad9c09a04e0ce603bb932858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2c1b0941bd558e55319a29d5f85d0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ba5104b3a7e21add3ee52f138dcf0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804e59d9711dc610815ca3186bedf05861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db393de0a62937ce4020da027da6f966862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68960dfd9cdb1fcd6f7714bd65b514863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80158a7f73f5b3b50c7676dfa3020af6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47dcb7b278f5229af0cee61ded273f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cacc25c1b83392c143a1e356c99dac866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467cd89f4ebe959118e90e488c0802e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769daa5ef54175a5e855a5a6f69cf711868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9a3730ed428561a471c685c61c07f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e63ca78da737ee3d2bfed12f13b9c1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bf8a5feb5d59a0be1bccda89a6023871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410b74be9e8e10fc76097b45e37e193872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a3229666a3c4467de706bcadec3cb873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb113d1885cd9be26456fe370b435b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37570d64356818efdae3145b122b212875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a91168763346b11e2f7dd131f655b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767911fd58e1384f2914744ff885fbf877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62744ba6b127a5637590d274fa512959878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9a08d880f7a72c3fe778814f11181879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9113271bf23a12757bcfc556dad38c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118165aee6995b91e9ca8fce4ffc38d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b016fed5d8219c5a46e75e00495d7e9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888623eeb04d4c76343f47f2c3a29c2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc886fe5c0372d19beab476df722f3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7b3b4586b803c02cd92339640274e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f75a420ef1a6831c0c878a5e55af4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5c8a905e31a9baec7aad62af57006887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78efa0caae3440006f2037a6be895b1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f367555cc9caec04ba0b03a695a18d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb58e3db3ca137d840d439002a75aa5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293a0a94c941e5ecdde70e2a8478ef4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc04c819672704ebce438b87324705892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f39ee5d023f7ed9b13bc6591f16ac3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f6dea06593cdee83787503267f76d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8649e7d00b3de0d84c4708f4ab93472895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564282de889b61e6335d10dfa7c6734896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc31fe63357b83856053f6dd5516406897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fa5e0678d1e1f1a94b6ada4f9c81f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c864312173fab7c9ce6bf873b73fc9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a79e1909ddd4be3a53e3a8145904aa900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a045e1f2d94295d19aee9d9a24a0d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e9a7cc4ce1d7fd38f8426b905a5ca902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4ed529ed8e91f520f8e4a2b76db67903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c317e760915c703a3e583802209e97904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ad08b980d2ee8cdf958595ffa33d5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b38da82f893815a9f7c6d605b56a78906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e5adc46e933afc64c2416726e7be6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bedb5636876e8c66806a7b5d5ecea6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547e16f7167b680cfce47664701b7ab909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49833c6a99d3da7b0ea70626369bfaeb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b79865220e873053ea9dea28f1908911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017758429519d261c23f73e65793f143912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff83f94c72e54b3b89ef7b6ebd6da4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d94205dfff20a96574d5761f70ced3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265056e6b2c7249229d0e586b1b0d996915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab186fe079c353c2807b7f01593fa030916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc734d28ff73ea8868a6d86960929d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0dc1c6962c3ba47e9f8a7b520ac2f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b67b638b6da2e6a5d527ae26dd2ad919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d0146660462bde3ff2e874d9993c1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384d44973f8132581212d290c3666ac921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b9bd26e5a28ee3442a3c6544b1cb4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b52478cc04d6442ce8583af3377c0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827a22e5d8050223f87b5893943baa0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff74da10840f5e0dd321f96bbbfef5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adbe8dde088ebdefc529af4929f8b2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c882d263235f1d69dc585cdfc9f091f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4019c8c125d8c86cc1960297a4d2b3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ffa213b9391e73cf2018afbf1ede1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2815abd372b12a891f288c58382ab930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3331c65eecb35995ca3610ffe2cbc931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9350c64eaaa4a37805857443ae105932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585880a375c821fe6a947de1b951cb9a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305c285d2088c7c00107390bb6eea0e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15539a04d41b8886367a3b0a06a5f45935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe34fb6554cc1bd271d5f2067cf2f23936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360159dd97f446ead63d8b51a5363c6f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a648fdcc40cd612f7a7b843c23c6c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a7c103d42384aac8adb2563cf7fe8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5249ca5f73f436f56aead1e511037a6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986b9e58780a77503bc8ece1532cee0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a6aa82c0c475ee4df448687fc244c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed472618771d27550d8d5cf971de6a2b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3d6bfcf82186f0ff720de8efb2812944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09651710662aea217c2860ba1344d3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4a68f80f6acdf1be55c39a0bc9350946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367b37fd6a01bb37a6967f06f6cdd51947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d489ac8fc862988da4fd02ba9dd07948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c1c32041a7638aad78fd206817633949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481d644db0660193003d078809d52f3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b53de18378daf0bea705ce76e58e3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf9d2cee722cc8d1ef9e13a3064545952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeb62eaea486a1d7437fd692683aa9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e5aa7303dcdb8c92132e050c567e5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3b0b553989c82b5d0c7e53f47c611955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fee0ec082eab54c2bcac951651a7e0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06880ca7316878d24ac68cb7b2ca6595957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a8e2c9cc55d6ab09742aff3dd0388958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c4c88f453acd5f83f50005cc45dfe959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866c3d2e1acac636a1382ec57b1c1c4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0264a321a305958cf50c21bfaf1feb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4a836d72cd027b013b1f8fc23f57f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca9ac775d6fefcc9fc52abadbc1d96963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b86f064a32ca7193b0e15ca430dbc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104af34b4f749fbcab9223de90371b6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec143537648e8180b6888444b7931ae0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdc83e0b538ab30d5dbe788230e735967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd22fd5ad8358c48e1d5800ee6b74c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1002003bfadac5f5a0f7da8b8e319969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504aa85bb486ca85882e6b45571fda6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628b2cb56f9cdf8f2c0a50d65ae5060971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73312ebb9b25d41f397226ae3a399a3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6f10166b6faf138371731e5690ec8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358a3fb38dc1f47b39734eb53e07080974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cac1d3a2c15950e36f4223c361c44975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b0cc58c4f1a9097c4a16c31fbf258976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af01d706577e94dc62e1e866ff9f88977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d685dd30d73f55ebbce9f94e1c9fab978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa3c91ae301f7f78631b0b045b1990979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354661b51c4259dd693a307401481e11980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fdfedc0e3b4cef4333330af00bec7981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764119e3766ed0da43fa2f4162988ec982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643abdf8cd724424e581170ab4371c0983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f1cf806c84be477804641e95b20de984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7032e0b2bf581fb4ed6e348988a2f04985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44561aee92b486c570fb97ad7720558986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124eeb999a90a47799ccdad46b5b00b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d579f05824de2624a70b15355371fc988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62205457375f78921c3f0c212896ba72989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41579c84a97ec11d8fe6f6efbd42647990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3583b6d3337f37a9869bef93fec89991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b4e4771f66f1767d243000b244b78992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5c4dc128b5c333c67ff82e8c80995993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c40f34a5571042836fdc3b34ecdcc994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1da679d91efd919390fa30e2e64673995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c12532b54e43657b1384474cfa3aaf996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d204cab1c1e8bd62cd70ce8bceb7ef6997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb576cb2b7940cd91cfa2a322ae16bd998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a62495a77476b2b10e9be3f372e3ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc604ba82cd3fe3efd7a1e53a1cf58c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac709545ea200ada723a23d682bc543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872164497cb0fe16e6328cd8d56530d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fb89bdd069de9bb55f92ec5f3da7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1a758fb5a317d552b793a8838a55a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd71ea02da955046523c0da80f0fee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa15475670ac1f08b0c0e9dbc8617cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9694a83c90d6b180b6e13109122cb89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfbec6c27d401ec08e11ca43173dc110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677d2aa44e42727683a05379b196c2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbff33069e30386b2f629d27cb954412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f838c55cf2b7d55a846d0b237ca698e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc895c3d54fecc28cca066a61593d21514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5021a118a46ae90c479fee2e73cd915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfc8f263733d0b7ce67de1c8c03ace16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb595c39d84298c5d4b5351d0ff7a3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7d4195ee86c2e0bc704edede28fa018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b639be4ed0874748d125a65fda5dbe519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdee7bccbfd6845ec5425b4d9fb38e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556399b7028530babf6ee6e67bdcea4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ccf1dd456551906584c6b8a896ae922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a61297a7ed47f2caf2cdf33ecdd0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c4d660c01f0b22ffc8122c3b13e6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4be95a21cf3ddc4ffa15df6a1c9a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb51407680be7fb47f3a0f1773c8c1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1b1e8c0668ed89a22c8fd1a7ae0a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99097cf7b80f35618e133ed016cf5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4e0458f3fa2336ce3efbdb93c105c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1d703df1ee1d1f2fc0cecd195ae9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3319eba7eaed8c869171f0b3b494bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96556c49498cc02185f263d5ad7f561332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca4fe1bc0b704101f30b382849042333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8eeeab1cdfa876574171b1cef5fdb434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263ee31db22437052d4f41adb3fb7f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f6e736cf6217d58164055bdbbe6a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b923a1553ed9edc49d8648f70722d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d5bef0a12a1d918fd12f5414bf2d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec91195e1c87187b87bd95998bfda3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dcbf8d4038e1fd7946a8a1674c1f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865698b8502e37e89e4218d2987fd6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931f005cb9e556f8747ba2ae719439a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f03b1b4379dbbaf4ea02490d4c9e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fc7f0b1a82f37998b8d956f6bb93344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8074656d6d81c53210646622f12c7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b009bc9ecc4a7a45e8ab9fb62b0cf9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f39a39fc49e75305d88ea0270c55547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b39f8e3725ecebf160e212dd6dd2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ec5760dcc5207465baf65a8f5e66249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d0123f7b1e76ef7961376a00e0c6f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51560d75dd1d2d81ae054b2d78a7e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15746a4d2d86a82bdc4616ec38ddb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab8bd90285b2328c115d64d51c85d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f7278d8155708122fb4d0554b3b2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1023106ef309bca54513b8dbce3931a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0c6d870cb0819e11b0299a4414e1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e828eac9025eeaf6570eb4ff0c681157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd7f795056dee5d3edc7620b82916f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75641a5a25e85f72bef9e17e7703bdad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165b8bbe56d3d7fdbf592a15764322960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0978c335aab5cd97e222d27a73d8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c483c58538cefb0024c910a045fdd7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8319328ac50c50575fe7d29b0d8965263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09de99bc3f6aadf9917f6888343cfa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68e8de09594ec783e8781d7d67585765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1e6016dafa7a4f82094eb0d5159ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19f87135b8a7859ee9f7f9194f6b0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4ecc200bda1b26a4ccb01dbe0bef868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9989da58f5ee2c2abde68a0ab12cb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac577211af903adbfdffec347f7d1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2f65388b2022ef8b436cf816aacbc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8c92eb8adebc06a9e53b07983136b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a830a8d0fcacb2bf5f9c7f5b297dd073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c418f4ea554de8ab6d1a3e0ca50927174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e05e988296244ab28d0f0e9f6221be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655b2106f377612fd0827099390f90d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f40d3ec4e42912b77680e8361940e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26399be8f25f9490ce3a60380d52ba7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011b0996b4e9dbd62b555c807b5b27579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce6d970ff96e8ccc451a78d068db0680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab89cf0d3631cf3ee7e1fdafc326b9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ca8d6ac24b9edcc122486fb3088bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192bdc4de3e5c549c12cc4176a30c4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1665653d7067980e8a2dc2280d4cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8c4dfa70b7089d6a37a5732ceb20f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303b74b8a50e012e856da4de0fb722986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b9419533e1afa62eef5d8e4f36a3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d5ba2aeecb84a57c78fd2bb85e87388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fc1d4b2b89932c1ec82c39440ed6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841a3401407700b9b9687f152e8db6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185095d8f63117e3b0398f7176313c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921537d3d65753be31c16c13b74d39192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee9cab0deba43b58eba6ef37e199d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ca4a48f264f49e375b68e4506a44e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2389bfa633d1fedc8ecbd3084dad495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec719b82553e8cdd8318d431319da596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f49f79513279c8d71f6a78356b5c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca21864a4afcff5bdfc32f8b026dca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5291597b6e2d1a2e95333d2878ad35499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41141c18a98c4a8dbbb406394062f5d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ca883451e3b0435512d2f2b806a9f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237e60a1e9b2b5c1afc8d4acdb336d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e962923ef9ef83d07c728c6a41e66c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff292bf69ed1d9fc05a42b17670bbe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cb8f0df9be0f8cf824038356870b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203bbe5b73d328157fb58d09cff72b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895858a7d5b2fe749760d114992f2a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a832b8b67036ef1ad479bde794acf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6b6058932548a64e794a49270ef2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774429f56728402520bd76677ad1547110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16490859ebef64e19a36339486049283111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcc0989b574b422966db01e4871aee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323adf35693145081e38d9d51a079f16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dade2bfddd8c8f73fd714bb0f1850114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73bd42e1da828354a685831fc680a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140907f0bbee885c29f398ebda26871116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045338cdfb355114d981e73f458d8cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1488c44b1dd18db3ccf07826a6df863118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f811e38f0b940b11fda0d83c774cd8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44898171331cb130c7377870916999120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a2ac088291742a22824246358a100121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5713b19be7a453f932bfe748cb7ae47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06bea75534728ad9be2be9507447e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de0a1dfcc6b5a5420119716a433f62124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6273a0f71ab9927943bb717a394da8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aaf9eecbc416df8b0129934e3385b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada161f267e4b622dd7e068d6147aedf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0786b20a21ce5bb7ffc7ab9944368128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e66717d2479ca4148e89e9969f084129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081789b6aa9c118734864284eb9b5b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d55eb907a500afcc7718745b66240131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef873e94389ded2cb325dafc6077e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af86904de63fa060804596e56d6596133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89903f86ac070d1731966f29832ce5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7eff2df7b4fa7bcc9f763dde5af42c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94b95ba67e1351555cc1b31f894ec6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5171a495a858663a600647c262c106137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5d8eb7402dfd1c253ad9e1efee4d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70165765cc9146273fbeb50754adfe6e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb8da6c6c9c74fa23c8ca43197f17c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f13fb882c004611061ae702de8799141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ce506ba87250e6cf7560def7b90ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf58aa4c863d2e66a6ac41b11ac6692143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8acfc41f1c673de511bf91159d453c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13a0e7e152e8cf2c270322093e3efd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd37f40c485d9f9d8e52d9a56eb49ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cca68fcfe8d0af730778d71c00f98f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263b68c82009275adca62fbdddd844d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704575233878f8fe0cf877f6b97d1e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f4c564658e342fa1c88f7921d28ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be296568d087f977c543188b76f8655d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139566135a409945ac1eb7b76e8bb46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1ead64137641a5b83c600e322b474153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47da81f37dd18c91ace998f4723035e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5402d8d2fb1b6a8a718a7fa88a12d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592b14473112dd83eb27ec6e4780c9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a7932a028a527b8d1f5a92ceb36d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8a56850d17a01be2bd891f5bcde93158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd242a686b85481ac2855ebedb50c901159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5892bae9ea1c3d03f63b8f1f8471d27160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9a3e2adecbf7c1459e4741cc260f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e36aa84ad473c18b14bdc758f9dfb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463f6a0899273e3992b7adb5d576077163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97696a03c7c7d56ca431d1701088f7c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e697e5197d059fdcdd5f44341c73d6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283ddc9a9c152d19086cbc4b7799536166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f498fe49683b0f1f765a18b088009167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab1af962d2d6c3d2cc33820023b62c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e80e7ab7beb1f1a0954a6a0bfb421169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1fe5defe2869b7731ffe7b2daad45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e13b8cfa7cbd46268b8d69ad2eac4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7a464527354672ba891af8d0fadbc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33bc7e09f77b1a32869874cfe0e099173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327df236d37ff4bc707c2aaee31c265174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e88853967c0e3d6d4ee27839fb8357175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed6d0cc3604f23725f810e3df97619176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0607191689673a4179065d9da708323177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd87c8bd32f62c1fc2f59f7911c4353178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6890e8979aa531b23a24fff07c3c1de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff64362356c55322304f80de5d1fda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76f46d140437c4863f9e411552095a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d256ae3ad3f8298146e0056cb270ce4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609594432ea038795275959fcc5b397183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40faa8b98439e44b55d1f7eedee335184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810b25205e497bf16ca18a359785961185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123df9adc931d72f9d9fe19ced4744b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de8b42375d3300704857683053a3bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659a6ccc97b3152c75a58b73e356356188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953121265d8dbfa7c86691db299eebcb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8832b8333835728f329aeedb53dfad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0931e52190cb97050692a56ffc674ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e9e3b310715ae6d65f23482d30e79192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11de19b688dd794c9650d4e6f3f3dc1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15020dda8d53db6cd40f7385d9f33537194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1abdcecc87fdec95e79730d7ee980195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003b951f0e06a374e449fb70c1d2318196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b369d303d8a72acaaa18468ce3d773c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7303db2e712e27694d2290e2bafbc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012affc72034d7910e5a1faeb99082c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1834a74e1c72575188efd751911433e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baa53bd96c946342f74aecdec1aed6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56090cd33c6ad29ba826a7dd6b28b59f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacbafad9d39b7bf2192f37827ee7c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dd7f0d5f51319099ba2c20ea40353204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12aacc51201481a0264b80505676713205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd57320f4a00a3a471f931f684cb2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccb5ee3ada1c4331c2f5f1e35d356a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad77c0588c1bb8bdaf535aebaae1572208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63afe7cb3b1a0d89208fd6d6b0b13e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692532d0dc8a2ba91831b9aed72a3e0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30064a0045ce28a7100b497fe36c3a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7c255bb456f2e5a1ef0eaef87b91b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ab2af434b35d28461e7dfe58eb9a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a29903e7f49eec94b5d6ddd2474dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e896b9191e51e51aab195bcd043802215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178406f62d5aa249fa4727d2b96fb24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f04449912b90b1dbe77d1fd4a86e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223e4cc725c4c60d0f1d1b5be16d80b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a50e3218961008c77d1ea62d767a71219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264f91d5a8082bd653029656e6353e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf13de4c4e91e09d4b56f89b25323aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce7ad95d630a6690cb9f6ea0e6fe00222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c9b719faf8e7d730f4b07aa3290af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c0f645196e548f0ea285698ad713c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7108176d08124902a49ec3c3e2df3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ea8570cb4873b9975ce2894de2bda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daad49eada61c26563b0807fc96599227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec118b1b4e8f88be9b7a0e3fe915785b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4adfade7d50baebe3139582deaefe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814bb8e1dfcad158357340f7bb7afc8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0f9ac4ade553db40f338766cde54e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e13a9a45afcb7e60f802193d765cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ce2cb13aff9304c93d7b1eec9c37b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5d4af3159b368b8253cf59a7d901a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67dac60c3595d2b59acd3f178b5a45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e0808461b75fdd795d3cf851192f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e1d5476f5ec8d7e5e851f16929d28237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1631657293499bc95a01bf8aba3a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b54fb57e76f8887735d0c9dc195d63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a95e608778dbd6d1c8ed89e184e9ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f683379a108a9a90b0e4e671ddb8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04358a6521483e351e069bfb17722740242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b312cbe37d9ab456a9798c0bda8b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a815f35b6d5bd60ebc52e14af0ebf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f55c70aa8796cb1c2f221903a8647245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14c7f31aad7e4df01e694964bb25e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322575457150f7d1b42330f9e16d9580247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe092c9fe9bfea879160e0cd5d5a652248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e0cf9ace3b8262ecd64add71ae355249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdc2e6445f9d3d5e538d54dab0510f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4d3ff252a4009b1aaea3c6c0063da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8031cc31bd8d2c2555cf5332b129f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4efccd0beef0b698e278cb335ad93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51700b813106331cea11e7b4356de8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91baccf5dc714979019b15915189601255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb134d10a765fa4911ba1eb067252f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f410d1b1cf8f625d1d5d48400d7b946257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910f212fbc401cdb9aaf53e87e71001258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6824ba06638533de5566601f2c9053259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0c899b5ef8bd6be1cc1ab161d9902260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387170ad39f20f87d0b1acbe721accf1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec23b0181d58efe8da938c3c833c41262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa651fa3d9a88abc672e00763650c665263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51ade1b2ea953e932c287a3586ffca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ce18900a9e06454cda8e96951339c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff6a36ebceb62aa415d9e241d64a5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5ea3cfd0531c69f8d53c1d23f42cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ff14b3ea8f1c4feb71eba7f8c2012268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67426002d32b1f065e5f94d5ecc5b04c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff3562b5215fd063c83012a0ef4f4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e232f6f21c979993540a50d3b4b0c1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179e78b9c7316b5c88f0626f1edc5c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde11af236163b7d22653fe3e425077e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf5ede3302b09c189b5b3dd09e3d26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93be6e135729e716637f6925b53479c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074bb7a5bd7851c45421103a5809dc4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde1a4f32b3a0939ad8766028b1f442277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34844be2104e79b5d83a6eb09890292278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67193ae35171fc139004acc593cb6146279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de00af75492f7be53680f0dbcd5e672280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96228d248f464f05c8c623373aa3a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b089b42e9ebd688d904b7f9490dbc1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbfbda14b1f6fb9e0096ad0ea09f1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff2f96d8bacfe7c26959dda9c29968284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561005b3f2b36aaa7549a393320466f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf2a1e193228d0b0389dad46417b96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c367dc856e193b5025ca405608296287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6891d2d267a417ccc6f88dd81cde4ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677424f53d1a4bc0d13342c0de9e9d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61851a2831f222a58c94ef4fb7c9a1a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d35cb764f3b2ecd38d5380d1d4736291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670c27a07105b0c73223ee3f99ffac0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bff8e9b4157e18dd72488407e5ad8e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460130ec1e399ea7ba4bc399d4fe179294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e9399c333c5b7ba4483960a6ee1ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234fbea5962e5975ab0366e08185ea8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff260e421b6db620104e5b4f765c5ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d79503b3f588348c53fe5ecba35100298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180390c24f4789b5efd5da1d3e77f186299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02024e7d434738165189ce81a9f6dc46300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aac19f4f8336a9d29fc97f22c65a2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b366f1f0da75bf7ac47b9fc92d19847302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c7cd152a81ee37a79950fc1d3d424303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02f28aeca464ed4967ed38e12e18f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6ccfe5e7c744836b1aa3d10e29327305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8bcb734d751b4b9b6c7b39623569d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67466b5afe9ba93229917a318696e6d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d2d958996bf24c044d564e890743f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5252997d62cabc13efde2884509f58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97213f6d41aea4533ec728465bf3b71a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d00e15d153fc3af01191b016f6a3c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b94c3081ee0e077232aadfe3e5e13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a14f439a39eaf1f61d86e453b6d37a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea64bab2e70b142484a781771f9b8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae27c2502c8dc62d22ae8a768d9af61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f28d82aea35430ea7e629c0ea7634316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5aa5101454f23acff784eb0968fb4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb552a8b44e34ff70b520fbc1a6fb4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71558973fc64aa57a8a952b107791eb5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ecfb95b09074860f7834f02e0a33a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16ef92edece81e018e18d15f68b8bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15eeb08f77e2ff5231b870d63e7b67322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697459c5b8eaf5e9908337ab56d464b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b366ecb8cd78c55393b97530e811d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbdc9d21890321e6a1877e8399f129325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b49cebfab2e81a2837bba72281cc6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4714a08c5b89933c73e8a49b2d87f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132668c7147d1058c768b691e3509d18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f25d41605439f7c580f7d815553d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56a74aa1a3589902fea435df46bc6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b637703d796236068e0f820a2ddcd7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e3a1d148f085295bc56330e6058cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e287b0de33ac01aab80e036b02eb7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd9d3569b53d9849a236f96efdff56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819ccc6c616719493f55b8110ff79f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e03e8825d710c83e1eea8f6a50cf3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c599b3e9026557959e6da3a14d4043337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c43e0c419afd5ce337db6f7c3737b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc513689d6c655ee2667624f9fe4c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269e90706dd8868d7a1a619915f63b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7e736fa40d1d167a0b75e0d3980d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5750cab67f38741b05191efefad095a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d26812af723fe4a7e817bbe63a72c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a21100e37baefd774ee908c90a84a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80494d50b6186144952bec5d929f00cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69476311fd92377850068c83204f69e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f29403a06816dfe0739b6f99fafc5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62cbc66c81d7813cf9a2f3a020307c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c082bdd988f6ca598c8b89fe2d4dfcc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52803a2602e3fe4fe86063dba866a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eea55c67acffb81b96b1fde506b4d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba8bfd44789d6677bd459b2bee98d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228393abc233c7fcb2473f5182640c87353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca913f7add4f5a5ef1fd1ee7d0a257dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8af9bf530b239dc295e62585a7d394355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7fd210a0a29994d384989a14c6797356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ec07d338915ab1803c8afb1ed9c49357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb802e8737db414bbf1282b5987fb952358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a9e1e8c530b60b6d83f47c6a80323359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b0440d9829f0cf03d00a58c0eed32360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f0dd40dd6b5e380fbd61a35162a83361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4354908d2fb094ae9137e6887f4e5f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9fcdf9dc5c55f1fa69b312c17a57b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992cffc8d7b97f7c3a173847406bb8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215800fcebef65e3375f97c2d475cb0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e56b60462fe4ad4502d24cd22b426366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7e2d7607efc8dd1df584688c0d9c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b41354e8d71e43d90d38798499dd60368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84867924c75bb10281bdf9db8f406a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0ea66d3d173fe1c20ee44e69a8314370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210691ba3a8abfdc1398e6c1d298f50371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61bbc563458d27a8cce64c01634f58372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f258774d84dc44c320dd06f40e9e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122823347ee7c690537bf9fb3eeddef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2a2ba7ea5fbacef53563f29c8fb64375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50298f2972b01f03a0401dbbaf41b1a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5d48c2109283b5210e353c066e287377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6d91837a220dc4a2362473d731199378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857fa456f8fc667f0ec146bcf9ca8c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb37aedbccb5dab257457fec38a4bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa005b4e2e1d3f3fb3a0c9386fc07d32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e0c877a82915e717f55928fc8c1a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54b4db1df31e2ec5c9c05432543d39383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200f8717be343d99266ba648006ebb6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d978bee52940a7c110b954f76aa96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdff53ab82cf46dda83a46cb3a5f48386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675a1ca50980f4a4971ecd93c08a4b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8b2c80a09c34bce32636876572d72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb2acdefcea8a235e787fb8109cc5a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332139b4d9da7727e3ff4fc230362ddb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f826fda35a73d6974bf0987e228eb4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66397f83cc0c33cedc504975f39ff0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd9bfd7eaf5616fa8a02f64b3b5642393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9dd1afa4016f8ebc8a914c77fea87394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150510d3523fbb9a69b47e736c8f8098395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee7822dfd2dfc78afc07dc5abe1045396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52560967cecf1e2b33bd6ea9efc11b52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a31bfa65a4f0b586fe622026b5a46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5520f1ab11dc139bf76acde1ec89ab9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d594addc3cdaa58f1bc17c1ef56b7f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b4d895f4eb8f599ba7ea65bf415da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e7627e11dffb10041cfec6b0017ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cdd24b0f62d7e136c0e7c50cb7ff7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8a4960e99b60e0beea6f3d66d4e9b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8b10986cd955f3d9fd016f78d3dbb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062798674faa9c69de4508c4d755a58406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e11c463eb44e8936d7bd75f1e31b4b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f9d6a66a93996e1093e742b049c17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590f100b44190a19c67028dd9b8c0d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074549e02f8d80a5c7f5e82a150e8e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb7ca19281fe09ff1e7332e41beebc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938110ad8566d9342bf81d0ace25993412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243dbdc76ca74dd8b448db82ad87596413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c94fa4550a4adac345b066d9fd719414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f685bf11979be794c88ca9cea4a1b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5439d74d0ac1599680b2d29dfc85976416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaab448a1894fd577e0986149d358e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360817e64e2969a3f19f25049e98777418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989dbed1a043a2cab21b349f217a923419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9806dc025c0b2bba94a9f5e077900b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264592e8731fdc79f728feee669146f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995e415ddf1ef2b7290dda79339921a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30755fe4a6e841a89470cc039510610423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f43949533f75bd481df5a06e7e9537424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a57ed851b773e64613d923af742bfb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6206c0af98e784e46733fecb6d32e1e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3cd7833c25372c07c4adc1975e682427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c10dd9927cb06ec708178c53161a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe363a2a1192d0e550d63fd0f3e09ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baf54297a5971cabdd7b241aacd1a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fdb0c27c548e644a5bc75edf7a722431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a035592551e0e6ecdcb346c71ea5c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d32269a6dcf335e522613ed929ded433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691adf35b31f3c40148fe2586ee9f684434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a3a6d5adff2c9f3f75a66b7107390435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e1e5213e92d6458ddb96fa271be78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1b7a526724c8b6fd2b93318293223437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45a87e542a4a500676d7283848603d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154380cc7f87a953cbcff01f9d389ca8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677324f5c08884c30501ba524a5601a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fa29a5dbad88c0e0b05d81181a22a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3a49bda279739cdf93d5fdfa677a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4882488b05a81d59de7d1e953e78f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62dfa7ab0b4fd935e8f71fe1100a41444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83d32e57ff78e8f099e1a5e7e4b2db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b163756acb04633d840d90b56e6840446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18a8be5d899532b21db3836145eafe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c69402fba01e110e241edc64e50051448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8239f9a5c9c7c48c0a614084c373a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cb419777551d33ce5e4736a4a3332450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71673148b5240cbdb5d7218db0ab42451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47900bfa5f490b2e9f013784e735e165452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745ac06dc057143972b538c16aff156453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d57a257cb726776931af41cbf3576454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c73d1b002f7aa5a8e0d8c341b6f38455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe3b1e0a745d517c6cde602c518ea7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab65327da6413e3bdbc2e20308e786457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e0283bd6813ea68c5365a2292875a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b519ac1904c08face54a20458b8d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150f3f0241687d599bfa3e38686e9ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15f80e0cd45c864d9364f78ba48031461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f20efc1bdcacc5ffa9353bc9f55317462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c8b89390324f7b2c5aef19115fc1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846a5146d9b88339d96946330f60bf8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb490ebeddac44b6f9cb57b2a7d9631465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201da36f2e34c7d21aae204e8fa3509466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b376c23229ca30cd5af4e6dd564a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91cc3434e643e859f121b7416157f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a0ee06fe752b8735156bbb02a9a09469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ce0ab378de89dd10fcb4cbf0ce293470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8b654b6817a587e5fd0e0afca72c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f581c35caddcd3e71416af9f18f86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb83e8156d0b41a7f12737ddbe908e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d939bbc3ba091042dddb69c225924e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53868a696ca569deb66f9fee73ad09da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e53dcb796918c2c88ee640d53e4fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823f96616f93e3c1eb2772535f4dea4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf40fbf5f6ca1d6ef3164cb90f8a56478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88ed0743369faa1a53bf218daba382479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddcae2970987dec370777f8cdf547b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f423616d01b0caa12eda2bad78b10b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df96f25c2b585c65d054b5226fabe6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f650d39c2311d78ff9b0629b02b5a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfe5a13762d3f6075b1ee05401e27f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff77b11bb143dbb9fefd2bb4866f8d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f53fa36af95d6869d7e0bf60926c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8df92dbb0dafa44e85c380bc14ac5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4b99766e90fbc3c889908e5dbdfd6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03134a334c5fa5bb4209233f28ced2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ca609e0c9a74adf1809b9413d515e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c4b6efa3b9527d98a8697b876ca08491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11271b2a1b3b1fac0a33b5163d8fc0c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3c142c92acef1592268686404985f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da564b8ad3da737f63bb8d8d59eb1bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293d3ad1ba5acae5971f9ad947ac43a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01a0f79c864eb717715c8be5de1d16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af9bf9b6d10be961c70dee61640428497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521587cc22d0dc380511bc082b6374ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d96ffbff0f93e3d471508d1b093110499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02f1c10e1e7f1f1e834b64584be8b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056e18844c26d8549cbf329ce73264b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fe66d881b5d6d0f7014aca642ccc2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f627032a3dbd730a271cf0022ae7e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5796591ae632145afe7eac067c5c360504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8db33e01bdf3a0631852dc709f24aa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5d375e8ae9e805717d36f31e24cfc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3d3375543453dbc24ffdf13586486507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fb0d9b038b0b9d6655e9d5cb2f87a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3c549d88aae1cadc71dcbb44e3bc6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f41522d10bb0aa147cf59ac7912f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcccf48dcb0c2c0436532f536bc3192511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85191e18e8aecd8b7ad7661cb67221512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cf0c2c3db8c457368848a4bd4537e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f1940d7d1ac073a050510bcd577d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93221589dd40e53ae99cb0b657662e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe13d64910a45592f734024e4be45a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d49ec3129537db55afbf01630ad0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be77df63db744a11e276be352d24e18518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e498ebedf7458b01d7abec2f55b6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d10353789650d413b1737aa780551520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2706d19350a6d59acec625ae2e643521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cbfbe41d2b07f6bfd39331343362d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f46fd4fe83a1cd22597386e0280cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f67b4d9bb363898902215d8c6278f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a2681ac82280b7a65b7f77c9a30e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f26d4885332a4e46d343ee7a200750526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e24ec6951ec20dc9da1034f12be636527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c941fe042eda282d7aadb1331b95d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610a0205b18ebd7af92760f1efc4183529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4fe45548aff9ff020782cd92b7d01530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986e289bb7c369ecfdf972322a6b343531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d898c72890cdaef13156bd82bbe51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6a058ad087253b45cf63bc61862b8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3127df82cac5ab4e5958dae6271f37534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d9301197afe1dfcb14deedca9146a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485c154f14e04a2ffe48eefb45cb579536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae78bc43e2d57fcc14627bd64cb6ebc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a5423a52499629ce8a2a89b0b89e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fc160ad83a049e44f27a574da1e04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b42bd775cc9fc9517efcace31a1d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f5bde801b5f7127fbc3d3991946ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8751a25d5dfe29123b977d7976472b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a7656b1a5beee7068a5062d660df6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107bc005601ebcf0455ec797bc6e456544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fab8a8486571b963c083523ddedaf7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b9289dd8c570bb46fb0f21aa144b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cd3541a2ef859c0df68747a1c68f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9648a529e729d3bb82edab62f1540e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ed68b53d3540f4d157ae0bd20ece5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1d5ae7630501ddecf49d2464067ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252436cac0a121e3cc946642217ad4a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357d5e3fff3d0b1ecd0e042d2857edb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797deef286c73ae01b922adf6ff6b17f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404b25f8bac69d09883abf7fd97da2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f95ce3a0d57bb10a26bf683d85d2b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2bb30d810948d59bca7fa42c9f9ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb87ccd85959a542f301def98ec2c75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127f72ca952edfc22603b6daa8ac923558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ba21f1affb58a56a82cbc1569cb0d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d4b08efca1135b8c40bbf876968ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebfa72ecd5a15284102b69d5f9346e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2eaaf42dd4155700e6ec097c23412562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10582d7457a9b08a1ddf888db7108d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04e69221db6fb63be1ad380be43957564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3245130eebe3a48267fd78e965964d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecf206434337217de47edc76f82f8f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dd579c6675bd345ff42d7682e3b1f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931016dc71af782e235ce7332d5e6926568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc8b7c27035ca6bba722cf30669fa1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d96dc33351f1c34ae45139983705e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41c5e97246b21e306c65932af4eb85571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5ee95e6b64bd27ea1ac3fe392f692572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec57e00a9fb060f983cd8f35ec1821573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a025adbdb40971bd7dcf1454f5832d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ed095bb76520ed15246071d809c6d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b5a587ed53598eb7a619c470bde05576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd13026ba4bc8fd7788c4627ff16003577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363dcc5f2f777c70ed5b24047e73f54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fc8d6752358028c2cc5eb7a67c0b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27dd243fe971d9c61305552a832ad2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11fe51603e7b54a39a31c6d55ddd25581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889930fad48c8b79e007e16ddda9ad6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab0cc01f48555d49139325a2c47743583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dc6899128d7fc675c58e49faae4e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d093b7afbcaad082e2aadfd7133f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498164f6f929f588ff56abac23bcdd1d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c91d45c85fe6ea1e41f1317653809587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdae3cf9a644fa2cc164ee3bcd95ae4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338016c6460eea9b3faa21ad701d27a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d63af314fd5b614824e74402d0a13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8067166fe2c9d799f8c776e5005e514591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593444af3d796a34389dd8decd6e2552592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae27483e5b97a965dd7acadda4d42ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bcce57d2e80a2348fdb74c508e96b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ace448ec6186a13dd91ecdccdf327595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b65a38c466ca2294a4663f03d36a44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef69ea5491cff2b9c732e7dc0f0cc41597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73548d9c098c395d629d5db33dfb759e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802fb603293382eeceed91d661e8ba3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a19d74fe4531a1658bbc0ede17fe67600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ed96f786fde58047d3b5be36945d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2de9d35e3b0f99f0e2e38138fb360602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9705155045f5290398dc81353b4185603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181c974b7c24d05336e2cadb8f04eb2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42297f3a092b26094f5d30e12ae8ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00e3d1356207f41d42b47d605fbf02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f9b1c36cbe1d8acac0d3296c8b8be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49330ae8c302d605daf20a18e208ab9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e991232354b1b75289cbe2619259c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8b244f81ea5927d7f0f38a16bce13610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506c35de8918de5987cc475efd7e543611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b329b6aed5a3d76febf4a25755c337612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9b4755cccceaa50b04819323da49b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d47b79eaa49faa95e2a23a021ce82614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbdedc77420bba4e407f56aa07773c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4276a1d4bf3e9112a918c78a2b4e9e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a63eb22d969dc7e912b53f083d29f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864f1c49ed086c3fed3e05d65f0ed13618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab2d0b3fd336630ba7c5e0d6c1e5e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf504f49f9875d335b6e049c60e151620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12397bcb81ed6100e477b035211bce0e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08a3fe1db3b69962d781b542d9e39a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010dd378703e4f857a235a92b1e6c9c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4fb3f23406a2cac056191f858fcd3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde609fd0e9e419690f67d51f90f5754625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75a2952465cfe3a3e4d6c586a777b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755553be70328fb429f1a7314aeac88a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b2e3796aef79badbd6c4d837577af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98d6c85d57a61747e99df0a9739439629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0e256252a11324502b8ce0e88e9bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8926c2cfbf3daf9528759529e1e6b60631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607256b09b7289af29d08d485f74e037632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d974cd1829075c0eb96bcf6f25c8d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb45679c70741e182d48e90a26f7f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b70af64f47f699ecd89197bb4831f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1770be818551c85853a17320fd85ab9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3e5e52aab1d7689029cc7ed329d52637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab452b3e2332c9a3d55c9bea838d574638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a152e16a3cb14a10cd9db6121897f6b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42962b663d499d256607a89a1048e468640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5ec2e1f5ae94942406f1b7d750c3a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e28f7780410a8e08261e0fb22f1522642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46863b99187a5016a9b12496d7f1967f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82207e99d7ed2679240e24a021d697a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ac9dc40e24ec0ceb89f83b2713e3b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67041cd3bba67d5b0e23df6def3bad14646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d235a12aaeb4d1dba46549882353e8e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e27d7242c7026f19a35c57c05b048648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59064af2665e0fce41a3957895d16d4f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225079e6f60873bdada7e3a79c40e3a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d97b1a701ad7bbb378ceaeedc9e6c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0d8c4d6358ce88c83800084450270652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d716e6bd79325c5976bb47c5ce2ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907712aa873429209dfef88c7611b63654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5d6ea7e3e4be65fec2663aae143cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536afa4a248e457bfe1486b176a8de4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be53421a7e0cf4ca6a72d11bf3cc99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8f8c772028c2608098c75e5ef7e87658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42228c5d54c54471bd637a6c458482c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591e0ffb7c727756526d110601732ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a75094345c8cb86e5172877b40d6a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e26e2a5449324c3f0a2952f15e43fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e7214b56041e28a75745ad2e223e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f904ce4829abd4feb828f2d565ed5d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1055652329ad9e8366fc2c007a6e704665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b804aade6926a94603dbcbb0ee226a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0f9b3a9a46d438a66fbd9ae3c3d1e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2e8f1835e7f34f6011dc09e59d470668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522539243ffc67d5e5a88de91c7c061669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8024fb621e426a48ccab77083d8c66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44718b32424ec7489cf2ac00ea07af25671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f25e58ac009727ea64b1ad2bff4e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0e60e5a61b0258c91d675035f4b45673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12690b1b534ff929bdcca0f0d499e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94420290eb2642e83484aaff3e6f8e12675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df250359f4a392ff7e517ac775bd9918676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba534d333587b3054dbec23da8c7ef0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d22afea9d898857d77edfb63e0acf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a1d6da053cd1f410216a2f45afca6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d7cfaaa4b63dd26c58337a9fb1d67680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21642c5717e39507be3df12ae629f124681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1cc4677a593f571779083cf6b2540682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0dd3ebb3856d1d3979f2c7a585504683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fcc143de468913e6018fa09ed5216684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8b746dbd8c6af86f416831bf48a1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001b39ab48e07799152995b33f93bfa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f2398de318caebc823dc1829892ed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47918ad868892474d476004dcdfa53688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fb070c6e7f33c95430d6343283b4d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e010e227f5a297c0cbe943118ef54c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f4a9bc7d54045953afd240fd11129691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605460d2e6bedeeac619d570f53cdb1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e376328862ae42482c2488c31e41a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5beb04340fe1581d6fa9c9695401f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618053bcec34c7d12d81165baa7da232695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c72dcb8f2b0439443d2ad7cb3ba65696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c47314742e427b5fd5763e766073bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63094552ed0317af3f6aa03871a1edaa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91310780a270caafdc1e041acd035c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3851fa94c343996af39c558351f06700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de18439f520d4106fdfbd7b65b1b18701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28134cdeb6d39087d9afcf259c54eb9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d999f12b08dd59884fff97fcf20ba4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67a85adf178d6d28057c43a22a08d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b9fdcfeacad63f2768d02e8377323705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70eb6e768cf546fcbf5c460f86c5b3a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b50788b6e2b36223ecbdc0c99092e6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cce1185085ff09c8bbc1a1bb3766fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a82d0bb5f0e2c4eaee1717ce32be0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34383fe93e074b10fb72f4c642c0a538710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca7ff459e11aae184fd470212199e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcc902a01776a055f8dbfe54a0a199712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1e3cfa83a640a9d5d3d2de2f73201713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33b5672fabc35c0ec8bfb98eec43db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b027db878d9cbb961811d83cb935bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80b254485518e3f351710ac3117a00716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b0e605b7634a961c89f934c1f998b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30efad6393b36091c793b3d11a0ad5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428dc0022e2540df1627ef0e16fbb92719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f66c6f9f1ad132b82e2faf2a790302720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bb21f2fad255d8de1e6c23287c17e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fc233bcb7e4fefefe9a8ca171876e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadda5c94feb24e1dd1b92465e3cd506723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3e1e3bf33bd1dd88529bddad69bff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c4e61431ff9e299b80a378975471f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1665e502733253158462913566cc72726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776641c61a27037c17fd600d4ed706c6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163400f08d3c0b8a22faa0ad4ab680ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c59c1ccb3c97e3e843c04a9f907788729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c67d13a1e1bed1b37ea14211d537ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac5cb2b8932fe4db283853899fa793731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1ac917945591e8606379e63fc3f2c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cf82cfd932897f3be5d9cb1aa116c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17df90034ec05ac8e4251d70b279fb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712efd07456fec91639ec6cda80d4788735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef5311b678e298e43b3ae3feca3def736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff71f17053c97db678111b4811e7bc8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80734fff9b2ac1fe905f245fa0150379738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2e6b7ad4b1d518e236cd5b98eb640739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70126938b204e53a939f5e665c2f53f8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0bb153736e7778a0ed32490e7dcd5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367929e61260e286e01e5aca9c462a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc3a221a11ef4671f42ea68da1e05c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232d6d0d96b2ab64e387375b798e501744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c313f51d7d0348f14eadb350d52d36745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f57c137ef399291cd2ddf27d6f5a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41e5e5d3ab5202003bbf49c2606203747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d444c6f5e5e801f4107e4503594ab8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f61d8c8974a7e183c4b42a1f5ae4f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ee9b2df4c936044b4592f04592854750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726296ce546c3d2917b27bbc6f9b1bdb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474b6f31a85470cea7557556a353bdd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1fb2defd40b150ec0e00b5bf564b1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b0b982021cbc059fc5e14e3929d2f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da35b0e7ba26a1e5d237a98d6203142755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c65c3e8f437d1b06c7c9b18c22799756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdded8c8204d4a8e47139dc5136fba9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e2b4b07bf3883d55f4dd717d23830758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993057ea506051b3631ceb4de65e98b6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa14c94e3f7aff0959d7bb4a53bd581760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b661ffb6d826d54a4c70ea9a80cf587761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cd414ef193f47b344ade5f6d34ec2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ce11d183a6c3a8b5627932909ddfa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e414ec10c727618e60ec5bead2f474764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ae24559756128278a4ca4debc58bf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5c45656e23eb5168e1118f87f766c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402d6f93f63e01e9d7808e830947d12767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4447f290af72170a802fef8026668e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f49e5b0f6cf98f19a107006175356769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cb90b97d0d2dce72668f9027114a8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a1e8922188d02df9da30336e6cb0a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7efe2e4cceb16602b5c44143501ef772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d2e35900d984a674d3c17e6f30bae773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72be9ddbbbf2cba02c1c68fb1ac6e72774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84aaf4ba436bb896c3ce9f4bdc70139775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32d846355c3c9e1e81e95c5eb2bba7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc2a38d63f86cf2e4d4b1d614c3c83777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f4c030caad64862a9d80ee001b40d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9fae86020ddd90c1c02833fb2fa22779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3f60579475f9010ec4ed1c820676e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba40f401ec0f94b083adfbf5bee5ad781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f0192b5de661551a36b5038eaa9db782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414312e6d82384002a6ed1cf7b19cde5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b850513924356733b3dab8e9126753a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626963f7645203cafd5d4c3035d886f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d5ca725cd39e2878cc02f0e1a5e12786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae99ca8aafc8e206b5ea8fa1f66bc92787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7f1122afe9b02bd37ded66d4051cd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0b755f1963d84508cd3d6615aa983789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6f665cf40f67695e72d9d47956625790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4df7c8f079e6c7dfcb367fb2154790791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0414b34a471594bb03b14f6c0ef83af792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975db1567c60c3dd7e00f0b9867a686793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e6d803b77a8dcfcec15e812d67e83794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5da91ef40ce8c421b93e98ff79bca795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83dc7f4a5e8dc8bde73b90329c4e65796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e33d6542ed88ba009ede7413a7162a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380706c2f245855dffe7693435bc2b59798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a867fe1e824dd57c1c3039a8f45c4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a4fea2482d74c4e337a86fa49e6b7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc53c3b157031d838aaa47498f9cc3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6127cdf5ac9046f16e4fd1c3cd0d90802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64c52105ff70b060cb460134789e96803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436a7c6dc0b01e0cbc062d91978569c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6981d4005541911c6a396f302b0feef805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab89fb7b95774726280644cecd64d3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9956d754119843ca3dc455042b60e8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f03174fe59a071993ce8bff953ec89808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76460257093c60d249f04afa5078ff90809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1e136dac8a6ab946632534f43f380810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa1abcb3c3a5a2ce3b4452dde40eff811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529d06cc89d299c2df75538a4905261812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99390eefeeaf51c417be2a4c2b4593c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84ed4196441fe4bd90ee6fe16168f1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df09222a8e508a4fd345543d0924af815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f0c7e1aa6466e52489bbecfa58d44816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521537f97cd923d79a382cca33a9ac99817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d215a631fc486d211bf1f75d248115a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4248cbcd9719bdd59f68453ff563fc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65844b767b661924ebcbda359577eba3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9049d06141f6ff2744a62d98a0454821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf22214795829e8b9b62fc1d090bc82822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04a73601c472789629c524e55dab40823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba807b183bba48ee6d1f9ec3df50659824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ca5bb6ac925f39e76e2c99c67e012825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300246b0d3dee5ccb21ef5b3059edff826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb22a448f6d22f3ccabbc0ddefcdf9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74648fa0f4523a4c861643a291ffe2a1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523690e80089417a1af396e65dd1e949829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a89cfe6a53a2aa98d3b1c955ea15ae830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b66175d01e36d0647add27419b6d7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de25b08790dea93caa5ab898d7ad1d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c2d5579b56b5426eeee4d8583404b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583de49861a066613e81fe4fda47bb59834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562ed7f9d1d90c3d4143d60841b0f6f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac321baf2be855207938612d56e3786836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd54903714a6f528b785ed1fc26077837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d009f38489b99183a73d1c8162fbd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725aaaf5182e462c1154c08894ece57839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85625ee48571a7c74f052f0bab69980c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c489c2e0551d1edbc3e48b381c4086841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a76f73eb162f36b0bc4919e1f6b029842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314d9567494ed8d77d10fe850544a07843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ab6fa5bd457699ab237e09417a18a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b926b0b433ad2b3e3c79657b69b418845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8243b124cbf09e38dc13a8b12a02a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804771bb5bb1c265216fe8c571dadbc8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03d970f212b81326551f2755067e21848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83ae8ffa24c268b2cf891aa51ad9bb849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cfb3756467dc24ed4c67bdeb58842850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e583a126951671b9ff2cd3923d3db851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589670385eb2a9948c9b58836a2306a8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769201c443daba30282ed727e8acd87853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d96eb267a516dec16fd928a2f9a98c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ba007b63c749aec3ef96831dee50c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cd0cb49958a8a486d03b6e5f30e95856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220964f6d49951f4eb13a99f512c7dc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d52b349ca0162e8deefaf32eb2e0b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288926de3026ea422e209f465259be6d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241789457694c74b446f9fa6c9822b42860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4fed50349f85141b31109bfaeb71f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747fbb43e8363507fc1177c7cc2f14a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c7b375aa4346b49119cd2e0e3839b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccb16cedc6943c8c1f16661da6aeae864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790cfe10812a6ceef9d930e179e9d27865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa02dc4e14aefc997d8739f5d48986866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4da8cfdc08a0d65f71f9809fbb0aab867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f362df7b08f5f81dde71cc50d5d03868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615b4ac0f17af8e70709e48439a7067869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f27dadf76f006fa89c44bea42f2bd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202bc6a26952228a3f12acc704a8d9f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdb11ae05f6cecb8ed660abde5b1e0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62c4d82a1a721ce96993ecd32825ad873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e67881041e3f453576d605e520b75874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750ba00445125eeb1e8c1785bd2ad36875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b860914c1213faade549c76cd248bd876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90da372bae904b4c4dbca261dd0761877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb602d84299a377cb05bdd8c3a101714878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bf5ae697529494bce813f83ec728e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b02e34e1c4be5bdb78c2eb33681165880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29867c4505783518bb31595ad5dae92881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f978039bc0949150003a0c94262b0882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5551c1c00bbe9049621f81db87100d2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc974db52a59efefb844c3f2e5b0b8c4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47680869b46a8d21931a600796f62d16885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410b02bfe99383bf6369f4746725ad3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed514c230ce0700b0de4a7ab6bbcdb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc966dda431d5fcf439e6b537a9f6337888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96279220aaf814802c03f3191d785328889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee493415a88a0a567ea664106b1c7e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d2e9a86fe3c6fb12ebbcb5298b965891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96896cf78b4738f669a2ece73456b42b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20f4dc1426910b652482e376fd5d93893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93cb5643125f50568d4ed9e096f686894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1883f6c7479dd12ce3eefc0b342e77895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d31a16236e7253a6a776361533671896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c09f5310f3db938e3468a429bdc10897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134dee6ad1cb1388d146f23b1f51877898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f7306473c6306cf96a90344db4779899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106fd012b12864bbc11450bee5e4c7b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534906d80d21f755632cf2ef352704d8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb44f9c46a1f0029f8d2c2f603ec7e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd7c8e29489fd179de90b2fb4cf522903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6faa3e5806ce5c8804faae3d894a90904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dd3b07f1258b21ebf3cb068901994905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6ab762b36a0b781001ac336fe17db906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75f880d06fd9ce470134f71bb76ecf907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6e8c45237772aa0d08171183f4613908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090bc2aca73978f53cb2af0209ed7d0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a09b1d03ee4ce118c399fbfdc16fa6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd30cf0364a898cbcd4686309fe0cc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb80c12798e4927490dac31602d2349912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8c63f9c232eafa3fdfb2abd1b1c6c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515501dbb50a5c4f5bcf372cfe62d369914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a6609d7bc5cd37c7bedc75cb35400915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48486121ba6a2ee15ab9529d8a47710916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226639c10cf901acffb5ec4642d0076917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb9363060f325f8146290e76708fea918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124f15cfa7c9ec21adc599c996ce81d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4994e759d5543bec499182f287e14d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61108531d45b543d14f6febac1ce3d29921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b323ccc48e8077b58701007c391b42922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2086ee15ef8cdca965ed7c6e73523bf923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1d4b3f086c88bc4332c2a3c9f94f1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9229569acb8807b79ddcdc4d6b14df925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797eed7875cca2d24e44be99ff7b131c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f816df74d7f334ad16f973092497c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f721db964b36129831756b22f2f391928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2b8634199320dbedb913ba679a01b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc04667c4bb8ec683db3c1f7d1dc4df930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050412b40be0d650722aa1e2c6eb1bb7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d24fe0ee33f42019f4204ae5c720c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f1e03aaaae058b1982567504bc665933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67c4a8cefd9591541889219f0d9c11934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c509accf3c1835baae18d4c640eba935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e68bc1391ea9d35f41433872a1c80936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee02e3dc61a5d249c3ec751282736a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0590479c2fb4b31dc8feef41d2a2ceb938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee28f8a119feca6104693befd362684939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4efa48fb38909dc8862c94b093b6d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fe80e22847c5bfdd795a6487ee5bd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f4edfae830e4167f17e59f28a0928942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457757bf7c5537227dec2ce84a6bfc68943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88d3f51bf66a451f8e8c570834338d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35b5a43e84c33bed7f81c97736acf7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a47f9b42589a84cac20f5c6d4fe35946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd592adbafe9abc5ad6d675b5c0b19947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebebe3789b0b43cd858098d51071129948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc365c8ad43e82187df4116ca6c956d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42581c4fd65d7183d70067d1c29b832a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ccb9a10a6ed2a0b932f7e3d44f599951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b2e758617e005c2f39d768d0221be952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c89c4dfdacbc8275204e0f10849614953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698801b4e837d0db8324b26881e2f759954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a97be22834904b6331514b556c1a9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c7ccfb06ee47fee1150d9fc00811b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04917c6f36f897cd7ab43cc08834218e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08e50a24fe6578ee7898b0426d18be958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289c2ecef3c5a75f7554105884a29b2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f2e2c34ec4f5e0da2ab2b3bd3b4d5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c617eba20905b26a6504fe9e993bf961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6620e94281f6d9977563aeed60aee6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d742ffd32f3d4f69e29a136bccc6604963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3a19c2a73ba1d4042d84f01b5a89f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d4b005f0a481f35d02fc5310a16bf965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64acdcb4c660e7d5ede1fc8b682fee966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76237728292a987f6fbe6e6a7bf84e57967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac037c7f66a80971d8439a0295143c1d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148296f47d630a0c89a4a49243be085969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721c780d42a712c84799015305ef01e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d66bb5de32d608df46951b14f2f69971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bb6579ec96f4812fe4a971eec863c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd1070bace0d5ee2d01e622c29fd53973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993fe9d896b324c0a23ca69bd05c422974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72d6ca9aac2c8670abd5a409697b2c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8141f32400b9f864cdc5bc56b9fb6ba976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dc25f0a9b8f82d89fa036f117da53977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a4ac85ff2b09cc990188d1648d88f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb2602c6121a52550a5238045af67c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2483f43cb417a6a4b014dd21e546ecd980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7015487333e2be10ced26928f6fb424981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac09e4522ec797bf98635a31000fad0982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7be29f6ff4f88503e1624460b69ea5983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38ef7e935a8161d50084c0000958a0984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6911fe1ef08ec77944bb697b262fe1985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c35fdff553abb2289ae5cb75e73f6986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbd1307704fb9e0479d48b8fc0176a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658fb99433728759bad58a439bd32e0988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c3e0d399848949b306bda6ed0aca7989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cabf39c967fa1a84ffe116058dda9f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3e1dbec1598f2303d9d6a833287cf991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77115352c6f489d7b177c31eee4008a4992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939be280f8c0db659ad07f43357a872993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032c8d11fc08f65fdbe21939ddf7cdd994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece73028c30aa48152a9462613553c81995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26385de16ecf58117bc35661526075996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49251eb3d7836add38caa8da0584c8d997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff31ffd24511ca63c9ab79b21275457998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>