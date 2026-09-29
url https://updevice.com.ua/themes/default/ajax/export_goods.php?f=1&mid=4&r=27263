--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603ac2e24574362f4d2876d17ef71931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3ed24b32b9fdf4584879e8cdb2e422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b597b8e2bc397330d0577e0286c9ea03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271b161e19b5bf6b1fc95db4ffb00524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8bcb4344213b7fecc555461a1ec3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5300e487c98788ae4baef60d0ef73a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd680609dacea36ccd658d9b9e5095a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbd383643ca513a2d931df6c40bc9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c2c848284b27448051cb0941876489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83075bbc649e84d2d5cd2f2ad9320b2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327e01b4ad618544c7dc616caa3617a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb785c1a93748d432bac2314837c6a0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152124b426419ebdd401edf124115ba913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73658eed37a695090db457301b2747c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326a20af3511d6fded85e007402de8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcabb64e32bfacd8431197830217ab216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad60cae417e1254ee38d51517148ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c944e764cb95053a594e476837ab818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad026ab0da194da97ec27c5d774ecbcd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac446d97cc02660a4cc0bda5dacc03720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857f3e3a73a5e9de194b23e55b99e1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8ce3b18ddb68190655a89a022abc922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bb3ff352660d3f66a6e7866eae65423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8f227af2dc03a8a296783693f54ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71c506077b4c634cd401d516b06b5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13072c77158b9db38da48d735ffc3fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb81cd9bd64f9814ce440481aae6cc627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bfef9c1b46fb3c7c7db20b6cbc48a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40002679a30782df697f28f67b6b54429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefe59bb1a6218ba173d05178f8131930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d721c7fa8a6491ca1bbded4e3cad631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee932189504e344f7d710eb227bf0ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7b0a81787ae66559f83abcdd4af5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec43630d62c06b649364b8b7549314534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a94b0e1371f0d286fac0380d346fb135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f526abd76ad4f63553ede9da0dcb236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b20c800e04fd722267e07c438f34237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07009d97b2b4985fa90799fc51132c2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46baef8923907f49eec92686f0edfbac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce922910a13ba943854104e8d687deb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f738c3cbdc45fedc6607b0faca071b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ad970a8d329671bb20857f513f58c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce3e8ce7e2d713f910b98f4c0a4c5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdd243a12794799672e47ae2137fbe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fcc048cb53251854dd0e95452ed9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0948f5e30c1216af30dbdeed53075546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7ad6f8c212c9e0ad889cb11a96d5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0241f41a12f12f08950d234cf3cc6e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2ec7770341f270ee22f5913d090c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c895b316b33416dd140e47e8a7d572750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587263cc095623f5c4029886305c19bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e7c1de64ddcf4e0e774255d6b8fd052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3703a313caff03dc9b170a69396f21d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18528560214571dec392a2e97f0210a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839872b852f875a1a9807969229bdd955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e489f16d05739454c89d63774aa33c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9c65d3512c92ef3be6962167e5e5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cc59b6522bb609b65c3a3aa33ea7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b6e8ab161728695400c47430c39b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bdd379b5e3f97bff71ed2b9e48e9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958da5ef006bd439cdd410a8e9b151361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b44fe7230b2f69f91dba819ce2663d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bd81e361be9f5310de85b35dbafa963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa702055625cfe635d089a0b856e6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f085f4e076e575d202b20047bb8ad565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c374a1d89f5b74c3f5242b0a93d8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4c596ff983e4b9470cb3392bbeac167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f246c956789c1bb3fe7654b981416068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0415ca86b711ab848fdb4356a8b17769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10564584c4fd151f4061fe5815bf0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe389b8cb01e54d0f399a75e0501e11971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb90ebbfaeefd3bb44b1326e8caee1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f82dded50e5b67169df3826ebb56573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda7268f0031650dfadb3502754bd3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef2a12987e448859e3c3b8e359107b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b44b69eaaeeceea5333525b067b4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128ea2adcbf62880d39b29fd5e09d0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc6406e5c47185a14014e09fc1c31c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfefbfa725a2d2a1d6e541d731078479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e964bfbfd6e9ecf280c533d07b95980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710a8e925aa70c0d31b45cdbdd0239981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537f5a5700323d5a32b5cdcde157dce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5de2e773b3a6ac786439913865c16a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134da1532f58605de5c1ff0c579e102384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b76039c7cbce24d190ac9f9e71ab2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70359c920063e7cc7e48616c33f7a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f10bccc5b9c97a02d067b68a41ed487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998d3c8a80a479e296b3ad0c1dfc7e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5da7326f550b2793eae52043a8c53d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8a5d9a75b5291b5e12200bbdbba2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbe0e6c0b6e150eb193762690e610791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814b5d76e0da0507b45d5d5cff65a3192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a408cec212bcd1b56fcc138334f4e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fe78dcb0b981b859b0dc9f44c656794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b113acb8c1704525754557c663bd395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347617527f1968cf88962499c35d85d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f56dda09e97794c9012909221f263c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816c1d07d963eb6173b063ba9728dab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06f4c5d7473669dac3b2991ff01c8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e9069ec1b210682e1633c02265896100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9604023d71023196cc2ec814f16dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6282e8a9c1ce95df850c2f455643f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e25af67dfa849d26e1c56d8940c7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad19e145ff88c963f7d0667d705d94104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdacf60c1c35869f3ecf63022bb6e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc91b9b5ac570b9c6e47600869a44fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea5dd50b2113e701c066b3bbecf35a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e3daf6792610f667685d77bf95b9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f868cec5245419ae363fa9cdcb3f8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fccbd66085868f69105aa7e6449b3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c338235d6a17f2a9848142316a91ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773393714e9c34e8ba81a28e60fbbce0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a09e69d55c1b5d1dd6503553fbb5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446a2bc284180fdc0e083ed0b515732114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb17d21be6b21b35c5d09c74a840bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5501b3f7e6c9dc7653450e9f5e4d53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ec7abeef5a0cf85c58e97af29e1c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dd9cf8bad475c645884fa73421354118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7c624c7ccfd4bcd03b6dd64dbd8fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115be3cadcf04f1e6dfc7ad8cf56943120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce83271da8aa1fbd85d67cf68673328121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f153f3fc1e65a706ad10a8d21b45d05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb610d1b7aa89ffcd246b030106143f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4663064141c5012d1e2b6f7cb71ba3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc0df615d8e7073f8980c0246fd118125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900318c7593098b9c3d139a28c3337c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c19e77708ae72bdb8f51f74012bea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504045856afca7a8513f0180003a285128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc6702dbf7fb1490b07fffc4023ada129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bea5af3becedffa79c2f5f8c89f96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb51293753a561d1d5cc49aa2b4e974131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c103271518a7064df6b99098bf61920132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78820ca194ad9459e4cdb4561e5cc692133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90483e748c4a68b303717173420e6c2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a51368923471b4be5c518d47f72c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82864ed17bcc0e6741f7efeba8b3b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391a9aac1faaf0c717eaefc4141e75f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fd7e7c1c81020a32253621b58c53f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bbd2fe933d9e8e9dee3134eec6d75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f472229d06cbf9f628f8f80da6a50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd8f0302fb0e58ef4d4de25577b8fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4669a4e82169871c0e10d0d04ca9fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dddf185ab8ddac4d5eac96d2833b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fb9228895bcf3181119af364285ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6234bd313203eabced79301129bf06e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bf75667aab06a0e31feab92bc72aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecec4abf6404f1c2628d9674a6c3812147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ed04b7192855abacef4deafdb4e5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179d047edfddbc165c56dffe1ed039d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebfa666ceea10dff44a85e4d731c9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1f2b379be53d9e26283a3f4848b5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0596702d92673f3094156c270b218152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4ebabcb0ce113ff7750631af8f194153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aded954bb366bce6437a97ba427f720154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b2ee37c990767f9587f056cb8eced155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536fc3797314094014417d52056661d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d824381df05b94c7dd3c4af17727c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ece3e8e1639dbdf0d0bf7931a519c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47f11036997ae7e33ba7f8be7bd4e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e9ececf67648d51967630088371a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe80d4280d22e5d730f4d6ad6d7fae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8f92e617608cbf670084c8286b853162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a96a5b38a0e18972c1a416b6ad1c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe5aca3c1aba0699637186fd7d7eeb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bacea793bfbb733e560f1f7a024a36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348161fa1531cc788b195f041141b8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0676ea7f7b8ad0dcf7f415da36140f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02fdf7f99f607ea17223cb4cfc4a1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac10bb542a09c608ffb4d47d710276169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d021dc691001652e7f9700956f32e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc2f1fd827f6640e46c7530637454e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30acbd13f5610e3d6ba922353cc2bb3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c54e0d2c76d42d3b97f2a0aafc399d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9519b39142bd07864ba70289a03ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55a77c42bb0552c47672ecda314e22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a634a3a6b4990994066f19061485593176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133582d94e44fb7360aff15aab87d48c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90086bc5f2c00455d3214c5a5c727e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b608c0a5d82b3737af2694ec86a49f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1538b39f3905a69588d42dbdf723730180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9d9cd78c993f0234e30e60a048f23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab26e2d464e0030c64909dbfe1f47ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee41ec56c5a8c1f8a66c3e26210392183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef9bda2275b1a49854a2f4212f9730184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5395bd400d076d7e91b1181a947897185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683fd264f7fb6888b404543cb6aacf4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9b7fc92b9fcbba93bfa4ca3a0fb3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc072f6186f01cededf44c5ef02829a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af8145b2e0516c9843a337056cc555189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3961d47563aa392c26251c89319f0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d1b1a3f52d394d07cb3c251ee8111191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc149d7e2ae7b2dbcf07ab51afc81f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e2982aacd664b0d1f5ed45aeb59a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2065af0264d90895570ac6c7968f109194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c01916e6139fc71f5bc81eed28cd8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0784f83005c7e76b855c7b87b06774196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c9ede6c9dba064f054d78c26ad54c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880ee7aae8bd9cc44b2babb6736fc30198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f964819994fcddf49be20bebf15f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0659c7cf9fd6c1b2b5f5c0a64eb9b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bd7a275e97c5398ae1921d3e77c99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adfad6b4e1b2befa563e875933f7c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c667b273eaac85d98c338a5b59c9df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913674b494d52843ad8f2f2761799019204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b396beb936da526dc2e6a6bee1f32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d763748f643592388189c507269a17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d997ee16507c3e6f25a5c47d243f1cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95fc5cade26aa0ec458362e57f2723208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c576408d00e6f593eb887273d473a7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e28e33007d07bac2b901bbd5f1048210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68afefc090233b686eaab7e121d1dc1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2401eb6119933b848c5c50a31537f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501cef35a80c6f136e4d50492fd10ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43cdf63a2aecfd583a6ba693412800214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37308b3485b200f97c89cee3614cdaad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0678e6e4a7e0e3fa7bffd08877fcf96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12429515c102a485627dc803b6ecba9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255bda25a9a49991f08b12eb2a59af9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedb5562b24f54bb0ad736855a4e098219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d711f0c999858119e43abff8248dcd7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48c3806f95008b3ff201c25016c29b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c431febbcb66fcac014e129c00641222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195652c53a5f2e639bcd46a43b8ea8d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d680630b412f66c203247d9a01a58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8973bf720d23ff9abdc13c7118c15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea545b7fca52220456589ea66d8cc8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e0b054c2fe0bae63ae1a3ca389ad3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a160acc707e1eab6a3bcfa71c1834cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5759ccea7a3089baccd78c640c0440229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c919cd0e72dd5be0302514044d3baf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81084768fba0d5c23e08588ff7b4f85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50577e85c35034d2d890747d39c0de9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea88c475ae4fdd4dafdb0132d72fd6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90c0126c294a6296541582bb271826234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46aef27efec60dcd44c63df251ed6f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f787f860baf68a2ff573ff7bad951236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbd313bcef4150de0a80f644847236237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793ed4f38576c3e3a570fa4a7f9662e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2973c53fc4ed3f2230658dbe1b6b159239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da0646fd7e61e67123ab853324ca9c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6874713c9576e7272f7921bb85448241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126b3711b821ce1ab09242fc6ab6216242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982e5ad003cf2eb9d30b829eaec280c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32402749368f1e1a5c570372bd67c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4b5c56213c4513eb3c73bc2a46342245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac6547bd20166669dbb21641604f1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0593f62486620ac20848915a186c636247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b071f090511d1a4b73ba4425e565a7d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13c86e4b842adb07eadf70fa673040249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4593e1c28fc086bb4225150e10b2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845ae630ed39a2e401f558a5f1c5c5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1b602deca3ecef238ade2ffa051cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72672a86bd5d40b1febcdeb9ad49b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b7b15a110294ddbb8134e38e42b1f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737135c942cb12e75aec72f41886a0b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075871f23b2e85de2e6a2ca7cd9bcc7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3e9a2dd802e01e7c69c536972d429257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4edf1c375d56680f837120bd49a24a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e14808140d9a8fb08525f2a30821b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8660862ec0f13a111194fe6cda316260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0a8e7ae54d4bbc8dd1791eae395de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ff0902c052c8ef4865dd44f201c3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cf23de620b21121e8dfdc6be23f7c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc19eaa7774a5205acb807f41d2249e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f961aa6e2d09fde258d1301a112fc16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612041ac1191730b62f818000e34784f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19dd7658035605c83dbbbeafdc2704267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fbaba47b76b4c5e5e8ae1b4351e01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5452962ca0e0b61c102be7febbb3c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c22ae63b5147dee627e21d496f976270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc904e769fac9e2471be47bc07da447f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464b05e15ca417e98fb71565c168f85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251335a08a653f9413065616b2d265e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c617e9b6706b0989d7917754a0c2029274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5eb7f41fa8de1035db4b566c643b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86430d204071581c556cee19d5795566276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c613ad22997157ae7e6c389c4e1f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d62217ce987617b67e1aa29e8302a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aad191ffc78048da978c5fda50c27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b366c4f9b54e506d3020e96c73872280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681463e8784818403753443482dc620c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560b1724885d8e3aaca789e31f26323282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b4b3062e2d05a15bf86f878e9ab1c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3c9cf0c8710ad449989fb2dd5e69f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7692fe164bf88b1625593e613bfa4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad6444aa0e6d5ffb8d02986cc45ce6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f7fe9740a209d817148fda3e098a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4f9945f1ad6cea6c0584789986e90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569905202cce36f3798d33ed57cd563289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a6a076ea5583cb7c00f654634d7b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc008894351b71cd821cdc50be9e2e09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bbcd8476c762684fb3d66c72771d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a312dc8e32ab6c1d116feafaf58a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4960ff79a83d6933dc24a0db8ca2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa980834df2f665cd30931ead2aec9f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b612ecf4dad6cbf087da835bb7e693296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7879b204ae0da63f74ba39b0b9591297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec286a5f0783f752353653e2ec404a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54268b08cbebcd171d55e2ff2aca6f46299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac4713b21883347996c8911fc898f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fbef85372029d032bcc493468b0b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493ecdbf2d613487213489f8a5122ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6b88c411c203286f387a5d878b681303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b546da009ec2d982d3329cf9a89e8d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c255fea603b07b4e32c331ecfc2f2ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282399f2ff36632db29ca195ed6b02a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dffda0bb1288117d8ee45d99ac924c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b634c9a65712f81fb6752cc623fe2c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8be4d7544ec1a3391d80a344e81b01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64124d1ea1a3b339767bf6a1749c738b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82517c4d0e61950817dcc3abbd9b1f4a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376392c590766eb8022526f6f88142eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af6a54ef3dc2f600c39532a426d085313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c30c4b5afcd1d5c181cbd9bc66a97314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01766c1a99f98aedc98bb7771e966fc4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e181396e8b74223b8afff8f0cd3ace9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b7359345214d405428cb766f7b54b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e313b6bc8a0de758f69c8b26da3e83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc350e56ee6b3ce354ac17c3af5666319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a7e39bbc5057bf33c634ce8b35a07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a959c5109f4caceb3b886863a127a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a3c03d1fc0f613c8b9801b2be006b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9eaa0dcc31c9f5a2232466550a562323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249e111c783b54eeb6124c28bb7cf98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863cc74217c758d9cd01cc9e3b55289325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3f0b57795aa3f4603274d678aaa61326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181c506f6ac6516224739ca0a7dc113327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc58ff7077cccfd176b3d41d0d4644328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dc2e949bc73b4c55dd0f968759968329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e61e2c86b4aa15fcb5a07a34a6a5a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af7e5c06e1af5000656053cf24c75c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba08c7836a93aabf969ff8d87a06f67332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137c54af9ef0782741ea6bbc336b5f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47b33ecb7985a865388379f28d75a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9b58560a17c431c85c9486cfbe63b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a45c81efad10c1db4e504a301b86fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18d39ce9d2c69c182f94f8a4685fd6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971582e7a18b552bb4cfab6a16d57916338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab387ee8c436ed79f95a46c6147607339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d80d56d08f8e26b1f76994c14eee3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ac06ccfe17ca92f6ec5458dda6bb3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07870d64d0d695adbb851e54b3f57cbf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073617fe79a76bef2e757d5df06b9bd8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a23acfbbd2f3dc5fd9e155c0bcca6f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662fc3913e4fe67f477c69efeabceca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda0e8e5affc8836d0af5ce58408d87346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a4427d62498cbc7fa0b1696869d0c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2e4a5e90d9e0c452dd98e1ef446af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cffefb4c3495f5451359de20bf307349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652f09c8d350e4e43c4d3ad942def44350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e3c3eaeda9f642f63c81c5d43fe46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef12d790dd4cf42871c86b7041fe0bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edb447c8c27ec6fc46f9405d22855e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c66ea4aaa436ed99b845af3f126c8c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6c24210452f433e1b936debe4269f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01038342185570bc59ad8bda6df7dc5f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560603946ae6bc1b4d5e0d9448f164d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f956b212c38a9567e293d3df2eb619358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d3782589e202b283bc96409fd07ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ca7a7f47c4c99b33047c4ecdf01ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95911a1346693a767d4d12d3150103c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125a4004cdf21f467b31b1fb4a7f48b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ba537649a1c7a3cf9d26e4cd54e11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404375bd748f27fe8e9774f3f555e97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4721aff1d646363138161e6c9d15f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7ed67fd11576540896174803337fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55360fc86ad03f6d62029847362fd39b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8674d178f8b19253b8e3098abbb5dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb9eb8b40b9ccc47c8ddff3106189e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d6ac70132fef58861142ea945ec05370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d98390c5d1e41e4ec139eb593aa71f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485ba2090cf5e58b33f3a171e40486f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ca02c57111dcd58d8c110aa4b29af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b72d7bcfca9027ad2e094bdae88ab7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5282d739d280e5b7ea8a1db9b219131375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c22d66227d72eb9ff9c60176651f17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597777e43fe32c24b2b28627a3f96054377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7785028d8785eccdf52de1dca686d3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc9b49ad808d617746fe57b4d299da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83ac08bf416412069e98cd5d7552e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4797e0c19444ad05a0b81a0d3c46b9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a73a599fd7791b9bead6e34cda2274382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e910af5d0289331f3c475f13b9519a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060374bf35fd05497f28b433abfd8ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3ae9c30212ef0d977a69dcd5113bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd14a9849c9530c5fc3b571e364e405386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ee2b7e4ea4c1a6682fba16048583d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e017e3fa2879830de7e23f28013d367388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855cd0fa5aff81c7507fbd8ab85c4d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2109eaf6d1340af42d0d6845e6322de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0726a61cf481b2b7017de738f296af4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf022fb6dfccd7bcf9cf0464b587ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60293771173ba6a4c248398d241b98ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2696a93132c41b179ad85a30bfa7183394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d40280fb5c27d379d24c659f68c10e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5095cc5c8b3d2e8aa738b1fe1d43c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886be167f8327f4c90a2b0a3293e677397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01081d7a6f8da95953a4e600b35ecf0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b2c469eba6319ea68fb7954018b15399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3a67261854d981a95ccda5db5ea82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22815d837d6390519c922537bb5b822c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18c6bf166c9e28ee7abcc4a237cd98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42731f883d1a5c7a68a6dc7da95aacea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2a5a9f010d44f8f508877b03e4332404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858603f8e3c9c5df50eef2df05874af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5741cf323291ed18e1a7003b546fb5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9118ee962b279bdeb5fb0a5191a13b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ee66e78e9fafe9e09bc371c73102c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c860699f767ec3986d6bd3ff484729409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f60036a4a432055286fab6d3ed1c0a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3fa41e3d3aa1784f793d34e18da84411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dae9f4df5a54209bb745ecd864e3ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d7ae4ccae9b3e63066b9eb975cda1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f298e4de6915de2e2fcbdcbe09518e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1c6111ee173d596f55e61f0f72acd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57fb8f0adff3b5c7ec4cfe82f920a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7e8702be3b6130fd7e448b0a64dca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d72f9f534443c47d012dbdde94175418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540d4f1154fe0a972d681a5da8d4bc8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30830c8cbf97fb88829adb2564b8d2bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de52c5a438005fa1ed27812d31be78f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242828f4d00dd3ff7563ddf222d4fa5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bed5fe03b4e738ec8a7c843f8afe2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf3bbdbf6735484406f2d7f98d78cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fa25e8db46304a73a9a7d69294a34425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3f96e5da8d361a87b8326a73c1c9f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e242defffe038816c6e59100cdf445a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2088e22073ac070637d9e999856e5b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438c3dc1257e96a443ca5bf0e7a7131429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8c98c2d67132677249e9e7e9e346c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417dfcd3d5625bd2f598d241549ff55431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ff3eb2dcd1854733459379233a85d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db75d062f3e90714d565bbcae7dd89f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be26905790a370c3872a8328b99a41f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a155ed44448561c3b55e38e579a1dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3afa8885f9c86b964d7d1bed7fb3e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b96ac00492ec575d09ab8a7f15864a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a64d9413db947ee20b44a7b10b1380438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9489d8d1c3cb8ff88622047b18392439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90267f79a84d904f32502d49b32b0967440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fea81be83d5b0ce69ca8c86720e669441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297227bb51bddcf37a02e0e5341a2c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5666f9bfea0d0b91faf8aadf246595443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99456dcc191a2717af3b8d3630c114444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2d4f69909aa929ed1d04f016e43a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bdf746635b3d5fdb5ec38ae0b3af5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755ec1b3b26ca7a44b993125a5e1719447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b263efcf386327e25f4796dd7764e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5240b03d51c2f28c320dd43cd0777449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cd23d8661ca45ae9c1e0310dcfa96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04494eaeb714fbc815d6455c20f47f1f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cbbd54a1848fd8207f5565a94604a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabc066ac6186481f151e97031a991f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683c1434df8dc83bd7c3b9cce287b15454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db088c9c6c33a8fb5e6ff2ee5211f794455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7818f34cb051df4a07ad0787c7b9d49456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd03be6f19badbd72f0b761b557ac8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f003d3b942e030cf1e6c38f758079458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bcf29ff058710fcd217c9e05856ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213c59dc6228cdf1b53b7d503022b9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306bcabc7415fcfaab6771affe8cc4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c00108b7a8b1d71d79062193c9edc0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6c70f2295fb2f5c6e4f20e01aa174463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec636851fd37e29566a65cdbe9ca5e75464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9b2adc5ebdf04d52e4be3c696b4b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8896a168bb83a144619b92287f70930466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451c3b82713d719eda6287f9b48a34f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf10b2f799782164144e8700201738468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be24d187bbad1eb93efb07ee5cb030469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08279628f4cc8161ba5a46e499bacd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4fa078b3f23d495c99a1eee0216b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf30c1fbb19f9b3e14e506e489246d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf71d42484cf0652efa48e480508625473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a937cb13d9cc5f4b887673ce4658b3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249f9dd9ca0a38c2cc8b65af8694aa8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2fc9056fe1cecf6baa702ab04834a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47867a83625cd41c1f6da2ffbae589477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4661d4ae9499d82886e1677e51f8e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a03bd957a8c4e5a68314db82db6c0d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb960cd98388d01a88e3a59e7a27f36a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b364ee07bf0a753b59e8265210f26af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f93097c57713f9dd5e23a65e62eb1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622121034fda11ee2421f78b304b878483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460433c72d8a9bde0257922bc68d9cc2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b863246ff4b83f2102c7a7ba043a9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6187dd7c1c5fea715ff8f309c93388486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744014cb5d2a478a9374a3b35d04d4e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096d657effd44dca0f1e20dd4a2aa5e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42043c26ae8a9168942d4ece65edf2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929aadaa2b8d91140e6c9c8e114254b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c979dafff5ae8a54983f611f061a9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ffa1a4cc8acdd659cd5a6592cbb82492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18f0b2df1338eadf22e35ef937ca0f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf0972a8e0b9aee84229efcd082883494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f153a458cac3c7d7675f4546a0da511495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120a41968ef2e8121747e74f23772eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1165569da17c5298f8877eb45728c35497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc5ba73c5f1dcf6445337679a995ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae282188644f2b7b18eafc69b763c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db571dfe5555b67f399bb44a0b7b24500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023749bb4abe19135913bc5de7bdfde7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338a33a03480250da43b6496e10c392502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8aa6fa18f6c790ebd70cf35c44d4f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bba2a79c9f8131d664a737f433e552504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca087595e6b1089a9eebb1b8b7d73a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a263e8fd00f8e12f57ca603e3d969506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79fb5cec88a16e06597819d0e776e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c09317867ab22c51f0481642a5a57508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d4fdef6ca28edbaf1c73709166339509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef309b999196a0356dcbc84bfda46de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59474878fda12658692b2784516f08511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bbff763b3f6a8838f8c70dff5a253512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d719c2cee68fc96bd1155d59cd19cba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253faf0648ba68791043aedf4c13f0e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdb19cc0eddafea13f0ba0fdbb9f23515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c4d0dbea65bf3265b39fd3adc6215516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06773253046e019663d958c77baad62c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b37f36f987ec12358a9871cc39399f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a50689a7566d1993f727f54910175e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc125c1692fff493d2f115d3c10996520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea634aa259d39647c96a7e75b1214e65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0c6ec303cdca871b4bb7a1afda42b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b44503fad33080080da39ecb9fc6d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f324d75dfa1c09c72851886cc198c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bf06439cd19379e6e566257a81106525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba031b38f17cb253851e14bf5ba3bbe5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048556cba1c3d4b6ea1d300e549595e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f041ba6fbebfb903969ebde3712793f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547e3c4591dd1a5002a39af7d1f2660529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131a7e9c3b68b064f1e1628fa03a480530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2efc8251f12f9c13d4407b83e87aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76079ad4f6576b88e8371f048f8c7a7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1e77b6e656caa735c22575a2d4144533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1c5da7854be588fd19c71926cbe29534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cfbb67334eeaa13f7564a04cead07535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43baa5b72e96e857a025aa2525f175c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984e08ca48c72d884bb8e02261f28bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa256a019ddb0d9c1345d8ba6e43e7f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47ad76d0abe6607abf532d8ff6bd90539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf644ee043499b9f27cc3b51ffbd12db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736fdbf84a4784fcf2b38dbc4122644541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab60f5abe0161bc2975c8f2f7e133e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf224fe7a2a85fca3dd094e8cd82eea4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af752ec6556bd0d9905911444bdb4b9b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744cd67f9f684f4c0c0288612c15b5d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da25f84e00ea73606a4c44263e58999546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7d98512f665968d67a72abf3889c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b348964936cf5cff3a8ff8e85486ca6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bc3727d4fff109ea5f7f6ec23c804549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abf26fbaa9193e6e1c6bcd7eedbaeb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d260bd59aafcde207d94d68c7f6e2a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dd7f055586181af52ac27fa94012e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7b551be40fb535c3e89dafa2550da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abad31124292d82e97b00927a6f9eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095681095e3be793b4b7c94d6a36759555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01ca967befaa417c50468a9b27e0c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0c40025d0c0b458717cf5b698613c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b5276003b3d4d2f9012774ca0d9aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480fceba41900c43076b17e45c8fd90559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c739d8cdafa8dbfff813584bfa225f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f208f3bbea82980e3ebce0d25dd161561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebde73e02683938d0e2023e353ab6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ae1f17b251560191aa87e4de209c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ffe4766697f657123615cf6c7d34b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e0db5018df9183777dbfe17361548565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf484e22301a2d998b98679bd0168dd8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355f60846562e708a437e90a5da4156567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059a7475182fd676f088f85bf73e693568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f32c8787095559b113ebd9da9601f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7df42707ad0f3b6b00d55569d3c36f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8256ad0a4d874b9e61f866ecad5e2c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b8fffe43d28b1e41547405b86c27b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96454c18b33f72ab18284d4988d76d89573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6270a19a5dd20825a28f997356d3f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f72dbeaed07e627d5d95f74091d0dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0623fbcdd8beb4c46e48ddcff6e38a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ffe89edf57a13b16000051fae2126577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b96baa93201c1d52969fd0ddaefe8d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb10efc4d3e84c9496b405a576a25a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b86707542f5c4438a7c59d8c36f34e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d1612b9434e09fe6337e429131d81581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0c54deb81a104a00b0068b0ab6b0e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477e52e262143e36f7de5605ee28311583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb1be5e1e88d1bc72a27f0fd26b2a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d705d6e7e3cf7a4b69407632b1d3537585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf8b66932cedba81b46f81e9421f56586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c7530259e605c4cc49d74bdcbb865587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1bac4db33c8f0e0fd75eb86460431588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0e5d977b773467343e4ac5f61193d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22887aef80d0e0fb760af3133d272f8e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2b1ae5879c4f782bdd069be3632ac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d797b2301ee780fcdceeb53177d12bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66418f66a42e3aaedcafc0a65dbb199593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa67b22ac75cca5e9116c28f3e5f788594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242e022a9122f1596d25b1adb37a2a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec54eae1c19832c1a802c05bf94e53596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1b8e84b96279f246bd76eedd28c97597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c093c0d6daf754482b231af49b111c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812192a4e5d58fd59536412e4bf8b9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cab4c4f75d3149c26f3ee446105a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fb8b55ead285fe6585b122f1a6a3e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d8cedab59d5185efdbcecac140d80602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3da661f9a77eebb6939cd59964179603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf87d5c79cbc782b198fd5b989b23e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2047bf2f7e308dabf4e8a5e73dcdf5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be512f036e491c55eabb6fb2ffe692606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec275aeb05cafe11cb783b90fd2282607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee3fc2dce6cea841ac9027186468c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22818378b6198bad7b4931a90131c88609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f62324d1f11da32390f9f926c710b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e16bb76c8bf77a691b1e464f1b0f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffea26e29cb8ffd3524204a1376d855612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e40593a5cc0f44b44b692a77b2c87613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7c216eea85670af63766f2dedb541614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d239da367769db3d406a3b45961ce4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d90eef4c9846a620c9bfe146618c1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0102f219e6465b7c6bf09be067ad9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8aeb538145de1f1965f44d002d8fe7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fafcdf350e407d890dde9f32bb922619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbac866eefdf5299e6fc80992191878620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550ade4b96e2a9e5c3a0089965d408f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d509a2f1c53283c3860e887f14f9d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac930ed772790b183f4ad294961c83fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757137c00b3b46c17f3b8f73c5c9215c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a933b63a3a683acb9b8bbbb24a6bcc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c72276aa2e852f94b7b8df1b49154626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ee25b77f9bfadb06cfe15d0d805b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054abd42332d6a213bc5c3a15be36529628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd993d22ff859f72fb6b6fe3471a9e10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a302e7f8286220252d446156998e71630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81114b9ec9fba3c943c858e7a582a3c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6c12fa53a5bcb1f56c86868c2d975632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d850f6c963db96cac6cb6a93f5a95633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9773978c16d6fce7885b6fd983244634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a62579c0b0a67ea38ce124f16d778e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c47abc327a4cafc2294978bf369324636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2be9798758f58e544e5506ae8b061e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1386af3434cb6f65c32289a015af2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbc7f999e5f59d3e3f631503a89d53639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29001f42908a0acf6be3070e317dbc36640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1df512092775ec0b728a0f4d0be09641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41336d07c39d0df083a40ddc02a2e499642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c90ee7e010df47ffcd3e21f2c2d422643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b247f63534863e61fd7f3ff5356bb5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee83e4cc446c8c82f57f9df4469987c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bdd2f1012d0598aceee8d41087a5c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebc84762ca0e906e78f2212bda5dce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62946179be0f2bba27c2ac31b6d6cdf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b9f31b4b49f3d09468195533ea785649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847520f8f46027aa82ff42bf818575aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496885d424ab4e974e6f48fc1188f001651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be501b26bb073e97593636e62725532652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ab21002b2b4db59bb4006d1027f8c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618daf5feafcd5a8ff95c92663065105654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec5464b5ea10ef4226e66b221f69fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6941c5a6a0274cd63d3aa0c24cc1db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8712d9096dbdc1abdbcbc6b165f7b5e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61069572d9705bd393a2f327136b79e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467e7da9fdd59dd7d68c4069e6f7fd3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdab133d0f17c649a78061623ab0671660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7b7ed2b64580abbd540ba5133cd01661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3158429085f67322993b0e845f104e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d82b2a1e25c7c25a5b6df8354ebba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf7189b184f67637e42d7fb3867e3b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bd351a5eb2cefa8abc255fc7805ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd180496d44c123800eb2f0dc8ad7879666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1015b0380dc78820e6a56df21211c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ef6da66e9c9001203aba789afc8c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f363fa6bd32b8052ebc46e9e7557bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366874de2e860a842601d4c9a177e37670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a79d2c64d60bdf9eb0e3ffdcf65f84671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff28baf0d4e81c0597da747ec4a1a70672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cbd7e2e91177df2d84b0c6a5f78e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecec1c2b604fe1857b58bd7e956a77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5327bc06babd99ca9ee2f0bac16d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabab5e1b3f4f1e1f975f9861ba440c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e730a75d62917ebcd7565836b7e6e86677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ac4a4230da16f455510370aab05f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4efcb83b3de77a24add0692fd57728679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864ab8e9c1ebc3a33370a1b87e24c39680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9328ae48c06795c0ae855be6f211a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d41ceb13c5464a287313ddb7613f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f656b9c8a5a61646930d52290167cec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca20d4eda0247cd6adfc62ac742798684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5e3100214d3d62e95b5158d7543e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c7b882a46b034a43e52aecd80ba08686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16550d7e673bb41d5fa72e3906753f4f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf1d7f2d5dce7326fa3f5fceee86c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1733e6475f7ccdda3cb96bff568463689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9835721ddceb64bd07a9e058c1b5831690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6ef11e02e62ffc28d96423c3b57ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99f2ce8fe9cc57f6013a47377b7ba1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc135a4c1291845229d321075e660f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0edab5fb28c5a031a6bfcb1914484694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285ced65ecc02cb37a577a2ad85ae4e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c1a21f51d30085f144a2cf7fa8c8f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf135f051aeaf85b606f675de4b2183697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed28cb52f6d1fcbaccace7be1de8c9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bddddf1589ffff020cc8bdd47de65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dd84dedb5ab5704ec7b21eee7899c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba569142fc35533c198e0de7b6e4ad16701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d688763788dfb8f31ebb44bc103b50702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c70b18baca36a8553a071bae98699703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dd8611e2250b926189e04a1b5ec52704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d7e52691ae146979bc11a8b1ca9dc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650b38dd09c5c34a1a74d6de734dccb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963f8e216d26c6210cd5d4461e1f0e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80124532ba70c5d25e7d4c91113e13a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30773aa95febd764174402f2d83762e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630adcdb373fba981147bea81cd4eabd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc10d0fc568f46c2c07ffd4ab30d4bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e6194a27a2a0e70df667473e1090b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fca45da8611708df3acae2cdbd16e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89129856c8f11d1762347c771a168a35714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87593c4273d8faae4329ddbcaf28ef9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abb9a15ddb391038b4f816ecb8d3e1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131f96be67dc94fb82c4febc1b5c5ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985b9e03457b6cee3e58f8bbad7f6b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca4c10f900835011e33ce2056e8650719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776296fb34bd545773b603b365d1deb4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644797b5915d20479b3677f95cbc4c22721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6f254892083908e19ac9d0a550c9f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45933fa6fbb93da171c5cf8993a25a6d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4ff4d9a31c47866607200643bf8b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910988b9c157bd83b92c474cbc268e6f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e076d305678868aee2d9eea02cd833726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca50abbb13b68257d8e9ed1fad028de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297d00d893ab264885768428110f818728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee0ec94311c8ddd35569483d641ce3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36c1f72752457d9d5f890c05054e6e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b79cb72f571e0ce4fdc4314de8978731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a18dda64589f7e837f903ede411349732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b5ead5cf5469d1ff8dd9fe78d9e6a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c1bf5b5edfaa10b69954c7d8973e5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df498d0571598d01f0a8130ec62691735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba76e05a738c37efa7a05d1d21f24a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3ef28accfcea91eb02e575c959dda737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dfa7966f7db0020aca0fbd1825dd9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f6e6e16fcdbefb25328ada27f20b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17a04a3f0e41ab17872f01bb8793ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55514a118942a0dd23cb6215d1063c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5798f40b8b957331bc54230f89cb007742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab18360f9e5a67b40008755b63c1428743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4a83aa08183d86acb80ce52e59364744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe36b00be086db8468ac7739e6b5779745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ea25b25fef2a89675ea35f357c569746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb291e14932b517d81431d4881e0681b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef534973c94ee97add66c15c583ee3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59da6e258abb34c90f2b52e4c59f040749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04be76fd51651638e9a87f50aed814f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61489e7a7e78af0dcf589c6cd896a495751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000d2eb8ed09f9018a56294347346a3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412677637b97e60bfc35e28249da1ab0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3558861a54d94311232b9c6ab662c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d101ab7fa63330da779517b5e4eb5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7b92e58cf7af5c4fe9f7e7d7852f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d14e8d8613ab710f6cf836ded35e4d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742965ded6b1e084191399d58ed2fc65758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517f2c4b194e5e8d9bce8951c4e726a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c2e169f72106c680cc38d954bdcbf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9184dd0757ec261b23f901bbb54f88761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbc2845484ede866e99477167553c8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a10ebcb405851a1347c6afba48f84a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31db02c89b5df047120543571483ee7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23338e0befbfd106a750b1b273c88623765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a42476aaabbc1a2603676f9ca7dc80766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d1ea42be86b6403e90631ca5b39ef767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12a5e2a278c989967b69ee34679320768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b129f54e62c60090a2311b3da50ccad769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465498ea5562d3b20be02e3c4fb5fc4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec718a1416afbda5812f4d0e3f5f053771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfe1576c3ca2c2b3190c4bdf27722f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d6f4dbb4e6ad3d8afe7c9de5d85fa773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19610c1f4e037f61ebbe3a304686b0a6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b3f97659c24df35f3a7861742e428775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4394699e71eb0e21d0b9c501750ae22776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41459d89ab50bdd5d94139cf1aef1cb4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739924b3ab78f627f6c4de8d3ddb3d34778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b317f333983657c165325fa3ab5b7d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a2c4f3495889435517d92a463c04a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baaf76914323e9aac71764cdeddccc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968ddb65bfb2f3b6afdcf538893eb6d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089913ce7e23d5b6aaaf8786b4d1cca783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2f0857457060633dbeb289ecdf684784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f87716e6a41254fb1a02c15c9845e3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa2faa7c6e90aa88bd742b7067d20c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd85e2516e3bf439bc1c22ca6ddd58f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0084b4cd15a33cdd94fd6fb2e90ac788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11facb599a5c6a110229834401a6f925789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca092dc9c65fa8579c94e1b5ae08500790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963df62caa2dc44ec10c99475384b626791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc8448bf133d57aca459026a8a3956792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f59c73ece764996931e17a897891b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a88b7ef6c9be056d1696435978a1b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4322ea69b3e17589e2abc3125ec976e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f193914efd1f6cf163d960ba061ce4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33362f3fe20221c5abf5c31346518d0a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76694087c59695ce22df8645057fcd2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7a4402a42308074703f617d01d2e5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd29838cf90b9dc4901163a223cc6e2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde23b8819c537be3000eb31caf07a6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c230e0b4b9884e53c4218d5e542f2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2aa9d53f470c9a6f3d01139f581ff1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad8a1d36c90c4843451b4469b26bb3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909a2589c3b97d3897bd90000607fa4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90490ff3c28c99a8cd16e5cbb64e6764806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1edd4b95cd9645c687f23cd526ff72807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e889c93d55192548f262507deee8b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ddf2f7f966832b33e18f2dfe39944809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee200aa14d31e8c8e3cbc575655844810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09f83d32a6d67958ccc6115bc23312811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435036714073e6af1ede03fee5c13f5c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3126613c799a7d98b3bdec441789947813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716a51f4fb5c9dd10a29ea39f66cb55814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84012a0c6fd43683072cb8d415459aba815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6d9b80a90f973b4646bbc759590fc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a5d8bab5d5a3daeeb8a44325c29d8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2616d4621a61edc1cc71b8ee9f9ba818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1329dc9847e441ea3508d3a66be6557819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3956f039ab7fa5ffeb442ca2ef8eec0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d74685d16e4a1b893e90c66464ba57821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81d32533eac9ebaf5b0e0adcbdcc07822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c52c9f78ac9c762f7c1ca484c6ee1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8ad6af3520df6e7094f70658885e4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d5c128117c0b556453b1bb00301d8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fb71c5a1417bc9290cb01eab2d2e2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abbe52e6be96215dc4ea0eb5e0a968827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f1d9899fa78bd01384df9a7cf33e0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3317dffb4f9b18bb9fbcb7ffe8d388829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5e4d968706ea3a26e9d177996c69e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4664f751a5541f22f9e8e9914af2268831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10223c9adbc8cdc51a34a9246b67640b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5840cda04672a0434dee5114324c7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cdd01ab20236ce5fce065cb2bce8d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9c9453d76d9f3003ae9f5ebbf43f3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47833e0b6109f0379e73ac071009890836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349dd7e53cbb5ae740888689bfd6420837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851e0bdb5b95b37d9492cda1ed8cdf1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88955b557e51a237fd9ec3b464b667b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a2e33697d16468a950a23394a0a33840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e2490c82e186175737fb882574623841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d60c66d93b0a414c0ef0040c2097e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989192376a6d8c24e7d6113aa9fd978d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00c11a1b82ad63ab986910ec3d93ab844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce833dd5d3de1e299ef158b45718c27845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d367c2c9f192d1543fcc0b472f8d068846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1600df73e55265e722220e19f8dff847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eef992d541dc09e05e584094938e64848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc174ca268cc3e0c9821aa690661ba0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fc16970c2c14658430d4259552a2b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce996f1fbec3244ec6b49d65035659851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca733004d5e55d5143fe824f1f6b58852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d049ec50baad41cabb80d8a7b3714d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97e68886478df4a4bdaa3dd121c52d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46916a320141ff0dc1ab6a18c1df4d5f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653de10efdb0a200a86e2d4d65c787d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5196f375f39fe8cbe994b31e19024a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103070a0edc4629b42215eb97ddfb72e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fefb19b46ac0d3551357ce6477bae7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020ff63ee3d907a5e578cf2fd7d4318860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42cca6eddec2463269b9317aae44b4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47480f1760e2c19dfe05b583ae8999862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4155f1e55185d8e74f4f1c30996180863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff7d74ba500927eb9acb0b5281bc4c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b576ed48a1749ba8b6ea6af4e597ca3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a26428593d00d0f836424eae532730866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9bb45c79e8c67ebf68bc8235cb799867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d52d4a75bd44218a008b4861cb08a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298d5dce6b079ab2ddbe2ce1b63d10b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c19c3d7fbcda334a401d58cf89b5d3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6cc02cc38bb1ee5c922cb4dd083bd871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89c4938650c3f74cdfb17f078c9d4c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d0fdb4cd11c204669348a0e04029f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890204d0cb7c0948518cb821dc18addf874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c5e88fea93c98c84d84e7c56c8867875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43617fef614b5194303e7943ed54a303876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eba1ee5d57720dd715c47c200684d3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab580cc7bdf432d3cb6bdc174c0a349878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecea584ed59970a48650a353e31bea879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f45ced5f401ecb36ec03dd9ef03477880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f5532ffdf7cc3a14cf3c3c2d6cea8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f79588b3210eb27411411b00f8b88882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d78bb5a58f73978bd5951dbe2c857e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b2b6aa9fb8ea4163b0b77348a87fc884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7965f9802a352d1c8a3527a075e78eb885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df706eadb51ff55ed8aae077af416bf8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7ef63df65695d30905005488975d1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40980926c1a5b2a2ab97151c308161888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22317266b495feee5aad13899e6004ce889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421989bb8fac6cf51b2dac33bb52f2f1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eed6bf8e8513a154c32c0ae31a025891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c3889f237b4402b92a0f353f70c51892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7a077f48082f2c8c772e07cbb4f26893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425af8b1336478a36f50feb8599525d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33231c029b7bce89fb670dd0fadf2230895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb8b5f99229670961806204d1fe298896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8456d93935f796f7de39151df7e1fc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f1a93464569113d3844c5bb675990898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322f0627ebaa3434b1cc3131391e574899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f95e7fab8684c08be96e6e91307284900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf3caa635e444f5f3ed117724ddfb9901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc123622387f1bd83c90d963a5d4a9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb49a1aa7dc1f867319fb25c34e05b8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e07da93a4fa3c0da88630e3a4e278d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e30f3183fa8bf3c3825b6652f3ab5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ac21332fe9775bb212958b92a43ee906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc8ea97d7f6861cc732e8ed51229cb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60648b341443e3c3aaaa469931fef03908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954b33031389672fe73254c8e4654eb909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92074e96a13f7ce880985d7cede428c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553e2a8571b476cae45b7f7eb831b81911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d087c8ac169fef2670170ff954074c6912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a7077446f93f5c212513a312abd11913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1a3ed781ddba8d27dd97dd217227f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a3f5a04cf60680748d312957e11d4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d354023ce18d38389247b2791b4bf916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee28870afe5870b9113ac64b5262bf917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af00f0222e08e1cd85f31dc7e92488918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b44a287b2df40c9e53dcbe4e9d41e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b7ac1c678740b477c1c29d4c0bb47920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83901cedfac95d9a39b855ca21bbb06921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebf55aaf9668566609650f32bd22d0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b95dcdc6198b3f4b37f0af4a96eede923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f387e883374c6e9258d510ea4b4adde924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48c53b3418d3ae41782752e54e577c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e74622750ca7dda77bf28cd45f6e32926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142ecc1ec59eb5dd3e8a03888991258927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b3377b153354a4f6df21634f733d4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0607371aaae595804a0eaf2c74c8679929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463f517fa25461f2b992881e672e4c5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e0355ec528a95c8b2231bf6116cc5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a00aef1943077308264aad462508a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09198be62ae042a8fb8bda14ad6d72fb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aad51772ec95d1eabb951c153c41a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46556032bed65b007da0c88423e509c9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44834a90123f04228216bb7090b5cba6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ded9ed9421d7f759d08c035959647d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a7b2f94215ae4f8d3ca6362ef67c2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1107d7579af3a28f4d86a585c5e63d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdd5314e99131094e7b797013b1322940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e8646368985fdbacba09fc4024c08941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a501efad755a8663f6cbb39933701dc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872125ce2dbead4d68225cb666fdef81943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54589be6474821b42d98c914c9684560944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5e56e7855fd199d0feb6fe0baf903945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102926af68ac4e3d4354eb44fc8a5c0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d51f88fac1b6b9ae1f226aeeda81a9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f81acc8611f9d9ae2e605fbcb1ca8d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07931b5b42fb4fa1ade77da26f6cb15f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b42e759819df7c5ed1eb8817d28d12950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841cfd18ed22f5dc702cb68e54fdd3d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d642e1d5da0ef07474ef0b435c05d9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6324bfb96fc31d5753d45cdae0baf953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb20594d86523eb96a29541f9952c4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148d5e257e330d0ebfd6b4de12fd072955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540739158e28af8f10d10178375133c2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7175d04e3e4885124af87050f9988d7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1c697ab71aeef0e7c4b57b39055ef958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d845a9c07353e2dd2e1df2e4cff51959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96767db0c2405c648bcec8fa913f242e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8698a50613d2416baa68c95ccbb21961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874da858112997da0257928a683822b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20996cd6dfcc0ae38c33be35a70cef963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa66f43d72f258aa3b22b21c9f7af9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb9946c4ffb41afb32e31933aa3bc9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf2926ab9b9a32e478490ebafdee5e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f48815e5dd8870db889f334602fb47967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c143957d4dd20b2aaf47380a8111ca968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229f750b570f610fd48f542b59de076969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973621542e29748717fe342ace568b85970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f7dc9362a24a1f85761d306d328cd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c4b15d91bf6cc8481f4cd312046da972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06932a6c2b4205ee7c2c04d01a242be973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe30966cc594b66a2fa98819c2eb0d8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516d042b7494ad028972d9c256a79f3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d996e79069e387a00e0b55bab230e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df93f01d336fc15bf2f892c5c945d20977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1a96d3c6a271df216b0ec23e00626978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670105afe13532ef7423dc0aa67d27a4979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa99463d19c1e2b043af89c43847b7980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588ee0bca198da745e3ec5f293d2e8b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecfc40341f48857becf7d0b8e5bd3b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bf98a088eeb6f9df322e4220af183983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3162703c30b9d30f2a0f080cfc6c08b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da666220c60d813fb00376c40f0c2d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47f9d11118b8eff7fb2e3d0a784bca986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5046c03115addc0001ba2af524411987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965f207fd96a6775c7c1851b525ca3e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa078476f65222b069e6eb2a872cf3989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529f99c8f87986b6cfc7d31d87de978990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343508633fe6161272c8391aff84334991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b345a8c7ac0c1bb410f2fb6cf07c8e4992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c3ad308cfd64ecab6a9571bd5dc55993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9006df5aa15e7180d5b170cd8a6c85994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12a1f5f9bdd20579dae7c7ed8bc2c3995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28976ee10d8b277b1fcda3783be6b94a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d4bb31ac1221f6bf3d7e46806cdde997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642036386730ca04fc4c1e8ed94c2ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cea763433e1e0512284cca5d91b2fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78caf8a5f9a471ae89249d9f0d2c4ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347da9c871fd624f3af684c71bb8bb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b508014b375e061401d2ba87093a4cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a9b09554ccab3b4f633bcf02fce576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a75fb6bf3b7f4f345eb3b77984dea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c023fc6f80024a9875480f3078d61f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e961e03367caea50be2141840b232ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10419224077d87d94c0c053df57ed99d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fd7b5b115e33cab208fcc2d73109b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc81462e0c823771a373da8289ba7b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac906df9e6144adad2beabc1f9e35c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb9f99ba217d5a7bb80215d365921314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084aab5cf8e7086fb3e072e80fad21415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab90cf6af1aa6fee7a4a4968261b5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ae6ed7493c7a4bd9cc7514e3a740d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff47097b2ab6228e21a9d49582581218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a66ce4efa80fefb58e6258c6bf13a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e4b9070dcd6c5aa6161a17aae2cba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059aa6fe21a44d7c21d80e46dc1585721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b75117c8aeacff654746e40431d4922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562eb8c32b33085b165d4dff016621a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04709c0a415e640ab0b12aa3d6697924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87aa6970c4d6e8abc26de9df59a2fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f057e451908c0afa946ce3f4485b0a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f22fe09c1b4d52acaa8353d8c8eae527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb129818b90127e5a72bc2c3cfe67928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01c15d3a4dc8ed90ad5e20e4d19baf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d70e8f73c3ac88feed2d4e38f7629230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a50ad045def7eb3343b9499d7adb7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b44415c25e845eb5709cfcbd2600832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337038e635d69452ac35779bf5389d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f908617316af0b6fe632544b16bb434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac654d4ba24c5e42c2ba38714661d2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f4dbc4a5d17bd9ea433e4407af57f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa227f92a14610f886d064d1b6fd3c8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694c9cdb2b789c25c6c394da8df2de238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af391f00a5c6de41f2276ce84dc7e6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a992dec659c1163dfad96b83ed7e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b91a917b7530ba6489d88d2e8b4f3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf8a0d0c93c58d4532b5f31319804e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c1c26d5b6cbf60c7fda71c9c2962443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56032ab234472cbf9ed125c54095632644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99768f72e9cedc750868f038e15cd945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11fedd57853e1e987571265413709a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1392f4b3844d928ff07f468f5638f8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da947d57175be03e443644860025b22c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a02696739f691852b29c1adc10774049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee7fd5381a6bb37ef36f1b3e1663b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7f1e232e7a6f5848303d52b75cb6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8c1d1b750d24083d64638d0dfd7ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd134615fffdd923642a76048a73c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217405014a413fd8dc2cdcc33a1eb8cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed9226808446014008cb2ae06d91a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984914e8e7b8690e2f20d2ff44779b0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4579f4dd535ed9059352fab76e49957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84975d09e93771e24e63ac2ccdf8f7db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b5ef0cdab55232ffe9e18a5f6849859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcef6a1b78a08ddb14a5f90ba0cb3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51706d54dda272e8964cc34164083d0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbf7430e96a53bd6e98c8a9f5f591762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638699fdf9a0b0920a4539db810c9c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9f935dcb253bee3a2fc2fc4529a4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edcf2f6b93ad35c85ed71f61c4fc8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309edf78dca2196b300c0d2f8175fed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b40a55b39f86511b7a97e591559ed667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e145bae4d827d5d1730de995871a5e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46b5eab57383f8e72ccea6a4bbeee469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b4062586c4b89151d49ab01d3ee2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60380dc4e476701b3e0c08390cbece8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66f769e63f8d760246357f213f641772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e572f420d356c488a6c873f381a41e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460dd431f196a7f4638489a1dc8a9bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031f2fce77e632de77a0bdc86ba496f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a3839464b51c9ca2369b3b906ca8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e552c8d58ad94a40856325c88deaa0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180ceb8cdb886d5a5f9e42fb556d28e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984062a8be4093f68962c8e9d0e2108479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21345147338558967620ef82a0f2d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312dde2c88d300bdee54617d3e0ad3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c9eb3f52a354dea571def491d5ffa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523b27afedf30404c1f1610a7b9bbd283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde46284f2f18e9838472d12dda21db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb260ead7b41247b3a5df6c1b3a6149285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd794e829845b31f4f4d0a7f26aa534f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b245af442fe04b988b601d7f7c700087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a19df200f7855330d0cf6265db74688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91881753b47d1dd41b8a57672a07b4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778228872b9d7a012437034cb33cf87f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61a5e790a5b3969212e57da0c7a0d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5784d60e39101eaabb289a4b929c52f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f1b3ba47a52ed39b1f1fe913efd2693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde1cfa6bfb7a10f71e4082cced0dbb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd1a768e75b8ea9658a1dc2900ab4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546633943cc751cc902ad46b7189e0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105d17e97647de6eba3aa9a6a16286a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0b839770a75510dc4d2ced0707ab898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244e8adb6a4d754af421c0a95a1746799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d601590dc44d073ff1777533a867507100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34098ad233fa1fd6f4f9911cdf19fa51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55151de82727b8ff92d0cd889fe4377d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67aa0d05a8741766683f898840de12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161394fff5033c8858bc1e347431498104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd97778a2e3c8bc6d97dd96e2419c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6da20ac2775e3cc94aadd26e87795106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09fae70c324d282bfaad049ddda591107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745df368f794268c6563c70c831665e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453a966b56c673dde8d21021064f9f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de236549309b509e17a49061f4d2ac5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1c239c5658bf42c6437cb9148de90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8235fd47a19a29c1138959b096c4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a27f0ced86026b7c287adde1df8ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921bff5ed484b19a92895a23ee24dde114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe8714e08bfae1db681ea819b7cd0e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3f38c2d25a5580023e0e7538cf0f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0221bb9b65f57fb7d741b3a227cd1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c625a72fe73e918ccde7a8d25a3fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658eac5189486ae86b9b3a79577a409119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91b7b8885eace2bcfdd836db22bfc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c8a6ecc07c0d11abeeec3f8a6b6c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9376c89d7217ba0c220a33f5ee25c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363f28eb7fa87bc1d7c2ae5955e5d73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e883c69eb08bb25de5e94bcdf87d65f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13a7da66b47130851b024a4a7e7f84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d75121aa791ff1ec4e9a1dd78895c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695b95ac72ff590affd9dcb4feadab5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b205445076b422f340a4aff7f21d74128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824b099170acf609541690283ffdbb2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580f9e1a8cd967b4a85f11ae378a1e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a517cb3dfc576a5dd1f95baf1afc7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d71439b8ba946fae18f1681c6e60c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6e0daa7497c20cda73cb754f6968a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253e8a7d2a89813d93df2005f8b9464134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23a512fc5ddc5e0395d15e3d0ac401135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2781e51135ad4b46a7291b8e319ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dfcc7176b27273f62ed78a1121005137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af340cf3a720bbf79f761e968eb105e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60489d944c719a11277f241b21f639139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a8852323ab2ab802198abeea211ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588f813dafd06666fb3154b95fa0fbc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081f06ba9f5fa91b74b3d5ae4445c86142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84217c12168135f44751b28ea10c0abf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05864c5535a7dd69f01d83c23f383e38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d885c1c249e914d0bac75ae7da1a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc67a0696c72835612e8592920c9d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7441a59b450dfad00a1098113d37910147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c05c39aac59f1c8f346293aa4149f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b16d16514fbb1b85891366a0f063f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208a2af667f5fa66eb5d839beb6aa9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b04870fee6b5140de0c582988e154d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bc69312ad5c18b892d92ae707cf37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd67c8d33d448012acd576c627a8c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66341f6571ccf26dd68c4abdd04050f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9297f86055fcc1373411053c4aad8e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce8f287eacc97115f498cdb1b3fcee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca880c432504a5c62bad89a2d1f519157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0baaf784614306405cb0b12e993a76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c40e6802c1e45132c306d0e621c6bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732ad054420ec5ee2841ca4f42e5514160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c025a5d46111959db9fb5168e9bf7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc0350c43f52f219b15ae70e846449162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70a53c8250417bbde82f3d3c1f443f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14661372301a3ca49e1cc6b63e949878164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6810e98b2a7cabd8cb0adf0a4e30dd3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b97b134875a5074a11f4d9ac602588166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8512626b4c274f4aa8b48e43ffe8d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748298bfef8c0948502cb2af38eb2fcd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80194be1e52f534686019a18bd944388169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e024be88077cbfa805253d2f08192170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8c64cba3837ee76bd6988108b1b0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bc3b0b9680ee281435f28c3d4140a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966b6f7325acfd174316d14f7152a12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ef106cfb8f3f86d9f75be38ef1e17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a33a86676411d7b4b757e9ea5d74f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa2f41f9452a014fc200201b7f4e61176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8106072608e84246066519f071044c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f3912c0459709d452da2304c0d68c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f622786eb749721afbb5823a886b5a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0781a912ce034cd95224641995a3091180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94769796f1ece1f53d100a0624adcfcc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d4ff54443c4a15665aff7831b396f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca102dabf9660d5e1490ba3d84ae4ce4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f708dbe4059d07abd2618ec1f6e49b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1e46ec79c8db9d3e4c27713c499d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425995baed9ea5e738fbcc58c18d36d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736e1593a01a7f2d8363e0aa7f0ac15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940434a09608d11340b7e27900781e82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c297a156eb24ca58e4c11171a821b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb819a54a03f4433bdcfa5d6604c6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bece3ff2e0e19333ec189455375fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20284d611a26635e7e8b4157809080d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815693349b2f7fa075cd7abd46fc862193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a645df6eda76ded8fdb2bba68e99cd3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0c6c88ee44f8d1e44b5121511b51f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47d936f93f273160323c698ca7189b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536204bf9aea9af76136f22dc5053e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af10cd7ee2a179f63df3e098cd25405198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2953a7920323c06581fef0fb329374199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37783b9ae9b7692dbbfb4bbf7907536200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fac68c3a67a1747d4b0d10a5b6b87201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e29f004cb966bee997bdff0c216de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5e5397030ba8d554e2e55a58ac02b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307860e4220144604cf2d7123ac08048204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1534bacb27c042f8a82ab669f0ca2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a18e5914d69f4c3c9b9455b3a783e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59039dc1c7de0b3b8742b2cf6261a1cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295d3de7dd7e6f16290f2a66c1e8d6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4847e24f1f7930a1e910293ac95a3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1b9153ef74f13602f2def42e93300210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677252b6317e22820d7eac5857d1f6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033f04dcc73fc7676c045eba2c05cbf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76843869f0eacad5861f9a56587a90c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aed0db1fa2171c0b18c2e205bab504214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fb096add0cf51ffe5364034da87e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5f691bc4151410da51aeb6bf63d09216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213eb76faec3e9003c9d0910be71ef30217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea68541ab1c7043edec5241e5e9b67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad26f5b07a209b071c3e9fe744c4a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86ccb30dd25d2070fcd3b2ec956afe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cac3dc6537168b2d10b1d1b843e14b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5121ec285395338589d0965f2da75ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10cfa247f8d8d7db6bf26b0f7d02c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f2fe2fb73543f12618bc1bbbff579224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715f948146d069ec4d3210a66b53fb8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7890c98677673d71dabcdbac3f10885226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe33385a834fd55c7e7193269692a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14928cc0c2f9a6377f8a659b78c018c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc5b067d7319928cf33aa880b56305229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df017af3afca9f37c302007a493934a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b19470476d5af96959168a3db5431231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d479e3b93865773ed59633291daaadc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731419f35a7a4a3a7870e80acb652fa1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237870642d168a716bb948c3a59c5f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740da75cdaaf4993657bee7f95b12f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a43c7fc8879947eaf0607011e1da03236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0faedf61fcdb9a5d8f15d1cb3d9afb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e384da7ba78cd5229cc568447b505c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cf34b41b3ed072705ee7a038bf29d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e764a995b3d131029a0876812e874240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f40c10229a6f399a0db6f4fbad7bc9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca33f059e422b1ee3bf5033b909eafd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed27d530bcd37f6f4e7e96defc4188243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d836b4b10bed5772ebb77ed39de5654244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483f3fcdeaa3de190c6c095384805ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c50ea830ff65298b6c07d4786de355246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3572fa54a7c7f9d4415f965f54ad95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b8c1a807a030f8a1b5cfa2d773483248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1961d164e4def3d13a8705fa2bd78249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccf9cf213f5a5aa9d56735fdbea1f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd11bd58045b8713b4325383fcb276251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0ffc9081edfd89ce12b54c8229968252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff8e22e06aed6d293ea9eb7435598c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfddcf8447481cffbff19a7ae8d42e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906698551a002f1cb2749f54e7702363255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e3e3d5779e951285e2de36d14b163256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fba6e20c3e2c80d72eeb849ff3437257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426260d41cd2a24e67761b6227bb2e02258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aebe4f431aee1bd9a86c02432c351259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c710c0bf6de855e26a03a43b48b7379260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a7cd1c8f9bf8c6134055c75291f5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88efe2781a579e1ab0144e4b7e6734262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cd4947197b56799528c20e065928c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a25b97e860e6549153a48cbb2968d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174467bf90fda482a41683db18ea48c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0bbba364915876a3566a1a0183e4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2f0dc249352fc1c348f7104152266267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781c43ef036b8c94da33e0d469e3965268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e7f95ed286f7a45b1d617e4ee94c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28edfdcf4d9f2685b8d658d1179432a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1190afb5e9d01c0e0b22f4d70314e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a758c37ae973528e5d920bb4087ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6fef00b4008dae41e614ac18e7150273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371c718940777f0a644794da8ea3a35274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c786e8ed9ca1e223abd301f81f17f52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ea18c3678e37943e99a0213d0af94276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f988d46718e621017af71abea18fc4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126be1131fe57864681b4debee44934278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0fb2a617a93f2c9347c728ce2acd2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81442bb72932ad87d21fa612b186d2c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747a6866eb9350537d58b24294c0842281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14fc0af6576939d991e957edd534e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff3f736b96ed7188106abc69f2fb52283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824dd6c1d94ffa80eb9e85c6f23811c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9a1a982bc25ac12db5248efa45eaa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe7272e695fcf443160b918444fa89286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda1fc7b8f1c7b3c8b0ceed0e69a826287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216a96e3076360f653b19ca5b786aa7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fffed9edea19b1d7b4e37b2681852289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00871cb58008da73e84311b67a808cae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f9abe6f341c2b3605d6b099fac12a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329af35996fbfcb2b7ee01658c41400292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74395166cd5ef46e73e5e94a485a91a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e07509cfda27500dfc0ec72059c56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f42811e441b4b0c63fac49f4f919b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea4d8ddaab7e0fe89fbd89e87c2731296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602524f2a419c5edfb541ee5cbf1d0d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ee077798bd897da8a413a5cfd401d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bdd7745f4984fdca724e001ce8739299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a797a4096a1050f7718af3f4f89532300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af50552cff9bd37e2de58a27a5c14f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe738d8180f9ae890aa80594aad0623302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cd308abdb7dbea2370d2abf08cba3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971b1393d0c17ed0f5084d805868abc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d85d6e8ffcfcd88e2792a6dc6ef4b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8c69c636a3a5e8868ba1f66385094306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22c379045c8735ea4c08c334f3ded4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d780ac93e76624ab5082cfc50eb4e26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303f13d9989058fbcbce03d4228c1fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30d8fd7aca05df104050766f9fcbc4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483fbd035197765468a73049775c09f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aae40bb55406110ea0229444c32d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d426e60b2cb6304bbdd0abd6a9621313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284ef779e1015bf554a3c5a6551a9ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad70b0586cd22ed6ec8c78286baab2e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc5c16b091ee00b6772689ec844de9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a44b841463708549b06ce6e55fbfe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965af5e85c6cb2cf754a3881e02ee9c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1d8a9926b4198f7715f4480940dda319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7dd2eef55d469e7b84df8a0d4d83a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d587db4239165bbe8c72dddebd659321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8497b671f2a718990d0d3e1ec3748322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9a125e4cfaa2eba2dff07bdafcb20323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab47911404662a01bce4b98403b03cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8d5dd76b217145ed46a1b1b81f100325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706d074af7a3f9bfa2de3dfd991b3a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074a2527b45a0893e84dce82b2061cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799705d463511f529c4bfbef7035d5e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885deea77c5282a7c24d6acedcd9794329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144e24590ae817d86f50e5a37f92e1e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212895064c44182bdc8e548cce67929331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db61cdeec73aca51f70c73d37f78749332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5473ee092a49271d7113ed084322e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e67ca9c6560081672fd9afab714c33334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bc04ef0a2622c7c37280c6b8a4be6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895916df15af967bb22d2025f4e1d77a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a520e309de8f089f58a2a8adb4d2b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e19d5e766e084e4e693d3a226a5f08338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02315e908a3c6db3daed4336eebb37cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2f8dd1c34307ac5a091cd47dcd2a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307f7f207184bf7f317436c3fad2f23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c2afa198dd8dc71093b364225c5b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d776602c17662dc88fecb4fef71c9c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45611d1f054815d7227f96ad6efa5586344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6786f27699869995119427fd7e6edd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc93c28e848f21c5a201df5b014c4a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8fca6068caf20dc3d5343179bf845347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8bfe620b3262c6e47ca345a7983a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332e13123c4169312a0bbe365631724349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c023fbec594b5faeb2d14bb988fca5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2c5b832d1cc523afd73bc06456a64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27b114b6e63c8877de0975300b28fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6e71cbe9da8cd250c2fc9f3df9167353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12864750e899314f0937a6cb340706e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae18258956caeadf66d6899a8583739355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d707b583e7bfa9da5c5369c342ea4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744f9ca9a9216bb26c9a0e4e8cffd6f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92683fb7006379ad38e5c85925f8189358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a23dbce85ff2f25206542e04eca307359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243d4209d4ca74d84e0c4b9f459d982360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a74513de0a2fe05ee2f991307a98bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5622eb7cb032dd061c239efd06efd2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abb5a33349eb6cffa82a05124b917a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2509f1f8f56f94f334d658eb21e6f14364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a98574193c1e714ee459c3d5f0565d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfead9e8d39e3b948d96a7d5a50f0bc7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fddf7541a2a49f152e70e6256a51b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c65397d9a8542d21a62ef2d3f7efa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107d516b975d47e1d6ae94765598fc1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04867131d650872714dbe1f4aadb6033370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ab5c7daf895f5db9de039954ada25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90c0be349cdefb0df9d80dcc05fd14372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae855ae0c72176132243d62a484223373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a79cd057ca662963a2f952338c6784374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f882e89514ccdfa40baecb0b3f424f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0f058ef1e296ea0db8ee0921223d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ff5e69b1a3d0d1f73d1a69219359a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50ec22c9d3dd564407e1121f0df42d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11065fe045cdf2a93492941d194a5364379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26b1f60657d451d71364b05d06606c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada72203411990ec9f34050781035245381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e348a7374b576bd81195b074c9fce5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d700fd9a20b1b1d86df2f9a0a4ae56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97402691d26dc7528b5c9903a819d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fb02e4714869d4ce4af1b7cffd58f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e84fa9ded52a3d9ae862c7dc12cc82386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ade702b08df937bd9c0fbf161c7c02387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79593e6736f7fe3f27a382f929db4a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46fceabb5bfd57510faa6bb50bc915389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54363bd007377cbaf500766ed9bc684390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04104ea96c389882d1a04379a63f1a96391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ddb557867963e8a3656ad802768f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e456000130ac94c25845c3d830e33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aab0b95e6a925291c42c59e9100edb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedfad6c6c61959a8b254c0caa2023a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4708aa35199fac700697ec40c35295396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a96684318703ad605b8adce06ff56397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac8294424a1f27cc9b5bece87460d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c77c930800ebd32bff3c72db03b2c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914507b97724652850b33783aadabad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172de129647c2bb7847d10967d50a163401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1028d6e4bf9552c6bd4f6e1407516c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1d887be99d7cd5c2e11d089d02c14403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd77f4e21064cf4fd701b892f87d20404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456f363fea0fd9a767b6007f84a265b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2bb1c4e1fe7ad5dbe303d65ada213406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692e1a5f1c3bea5694ed58161df52b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01ac3474133dea8c960cad354f56e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c522bf3c9e99cb3292f30a922e438409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1b25778a38d4468b76feb79f1fd2a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af87fe8ea6fc573f04e3ff1bc4f0c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafc01d78e7a57f75441ff7052714ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77c187ddd8b709a9c0a09ecead57c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cbbc90ee96684cae37cae7f427766414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dfafc19b6573c70d8d07778ef2eda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f13ab200f88319d28711554bb024d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee9b3bd994a4bfaa44c533e0e37002417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dced2f196ecf83fb1f4c70b9548fde418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04291bf614b3d809c3c9bc4f0e4f6317419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db35cb67fa7294f9672d688215de257420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4225f7ad0fdf9a7036f00ff2de0ab2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadf6b23553a2e8d2546593964f820a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a309f6ef0900dc3c24e27ec233edfb9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb6876d50ca8001d9fb5a80fd1f21b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77112aef2932c52056a1185c25efa7e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eab8faaf0fc37c914ae088a5f5389426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162aa66527ee09868b4ed0c03274563427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83852ad3d82ae475f461ea7d050fc3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98166b0ade55d6db493df4a691bbee87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92fe0853a777c0fc423a39b428dea3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34587787431e07cc6497fddb2590541431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670688d630c3ee0406499aba63461f5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03f2db25f052e41364bbfd9eda003b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434612e287ad65652adbfafa31b0c9d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b2757606479859125d8b5ccfe79c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967c63153d1640fa77feead0d2b9d3d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d257fa54e60891739cb90d23f0a685e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200ffb985fe438cccbd00795078374d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75a3683fd44c91915ca83da3c1f1e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b1f511dc1b5d4c53cd36784fe5e05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ea9a0a6fe3366bc0d1e8726e96ec3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba9da2a4108d0e6e3569ab5dccc791442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b930391ba84dbce44e001d275c3ea68443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492a495552572d487c9ae3d1323456d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05b76071c808d58b30b6b62980bbd9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea831e2e7123c8234029eead9890fb9e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa306e23fde0e61dbd68b96a44fcbb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a94027600210df29b52aea2b3f1e36448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22337fe3c33d7eba6228fb29f01fc7a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9317e3b4adba5f4f0a121fcc2c660c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee0870b8f33b7f6d7137fa64bb6a63451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb7431a405cbfc0d26dd7ba68f1931452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735f151870c3141c7990999224daa84453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758e01657c85c2fa6fe040062d64415454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078db1564add2fb08126c72b76a1f2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e2b9382b741b22b25b686df206cce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f857f71ec43b6bbf602e8484de0f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92651d2ac2880df54628e2666a4596458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228c0e1756bbc51e278061941669b9f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d115f369a584a908755eabb96fa2b15460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8859ca8e8cc43db0ab27744dcd9af9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c476ba44bd149977fbe91480db6a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3549b9e63fd16475290f2126b45081b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292d201269ba634c8ebd862f305c71d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248879ec13bdd0ee2aca7d1de7ba7b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d081f0de57c4493beea0c6af27b0776466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042802c5c5861614caa251c2bc3feec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b98bb22fbc25f1411947a468bbe8e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6da6c57be642d04bd9c4947742baa2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91022529b194e553ab2a9cdd08e46dc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4615c6c725f3c0bc6f87d0181d2ff32471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723bee6077cde433ec15fd2fcac4b88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a060d9e2ac968c70146dd1e3a97dd6a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348431859030e2ef1b634c052e2b938474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb35e655d3c2f5131733ad300631e72475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3ab9391026732220725df8a9346a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cfce3035a9d70babc4ace5c0cc58c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76079dd5d7ce44ea5e0d02e69d6c85e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed102178526fbc31707e52046c4de20c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9de0f689270b30e757291a95a97c27480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809356e0797abe558d6bd89e5cdb3082481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405de11c2cf921d8617cd14e8e0bcfe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173a7ecdce3bd42e58ba39b42d29ec9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096853cb543fcbe72e30711a15310df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828bf95a88a536fb09c9dcfd53c3d6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb2f195a5d7bee4cbd26e69570636c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f25eef5edbcc978beef0b3d40bba22487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a71be3f44eed4800d6e0e9b44293d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3dc8e244064233bff38c5843f56a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a16123f15a52043ca7b6a88a23ad9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0865f4c64068f1f1d9794dd20059be7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8519b966dc347052877119775cdb3a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe0795583bc6c7b67a44298a62322a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec9a1bdcdb1cff7000856c29d9bf4e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e70636eab0dbe2168e8170a35e596a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412b24dd72b258fa672a497bf65f7e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50930b8495ffa2dbb229f0b0c173bf32497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431b2c4bff461398a40193b401fc3cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a4e19ad04af385428b13f171d15e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60206c92de46c5814fea61d5617aa0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f3a1e514798bf52d03042865953dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0f30cd43b7a2c1fc6efe51a1794a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91987007b1650e49c9663884e26196d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d71842dab78fe66819d543d72eb8c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c76284f68b297e6ce61c7381a9ac99505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c66166cea7110949e113bc96f60a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021a24874311c6daefac5a010bc19b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247e009313ebbe1301c55aba0db1581508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5a52d7332fe4509f3b1d03e6e9f39509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02add976790dd5f8662bbc0e33a5f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a296555cf5234a7bc87e010cb295c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33482ca2dfbced7dd0fc12969e1a011c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7bec3aabdc3364cbeb88d182d1e88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78387bbf8b703aa96133d0193c36e29514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9d5eddaf7ad035ee202ea0f4717ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46306c62f78815b10241a66f6c1133a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d526d29272b1bfc652abe5021d466517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6f6afc262d38db04e1b5b2d4dc017518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d21b58f1da033c5ad7681ba9b28aaf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ac3114d5b675d902beadd8a0393a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f998635ab2e6e65322889064cc89451521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b2b42af0d88a6a343d602888988e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506c5f5e0518bffb4f3e55f1e4f656e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b51093d6efe744916ab079ed2bebf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6200ec5713677fab94752fbc064aa2d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e312246977385f41ccf11c65a4733a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155666159d56777cc7257729178b1959527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c08652fe8f6793a8a9e1c7c1e3ced2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8341e908c9186d5382a3cc4263e775529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731723e55fca413dc485ae9958efc61530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54e24994606643f2d99060b95f2c99531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13b102e72767801dbbd68edd134ce7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a34fd6318720761bab672a658e5be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11d4112cc7f380d2f83d2507fd7b48534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded837166b23f7b241c3c74afad37b28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24265deec6558df5e3860a734b08a5a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40990f3922ff045b997556942dc169bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d59f79a55dd093739057e50ee5b0db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a01830ab894af920ef1db2d3949bc4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f085cb5cb2fdb34674c6371aeb83cf6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37866ad658ea9d35defada09c0ab88a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fff0210398feac034a4b1130eafc7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9601508074803ebb194ec06243780543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7584ae958c8b76e997c45d30d17c92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cb05b7868d0fc7aac2862e8c1aa7d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995c7aae33b85f9ac61225f43fdf3b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6611544afd1480a6ec1b68862cf05547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938c889fd872e984b1a27372a6e6d97548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415643f98c7ccc36a1694a95e407cec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06072bcde4ab8e828eecf9103f1ff1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c46d28d86d6198a6d62e20eb00196551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ae9079a8f8c8411c9aac79be39375552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6dd6066e665bdae4319859ebd3e7f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb200299b2704cf6d2cf3bfdfcaabdf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c33cea146d9fe2f56f4b51b196cdc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30644d549bb16ad7a9d5e428e8c8f0e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620a37fbf474de2094cf777dbedca1f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134295a8cc8f486e3523443e490e9bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ff2122f6b65c02d505217b727f175559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5f2549513d699ccd52295c2cca776560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82838613f5030b01b548d0a7e3116331561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9271c0e56a6a374ab257add4a55646e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa64a8ad8d68170e313ae361c901d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96bfccb90ac315059e84f50dd0dd33564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27627cc310d96f61a8189938eb52f13565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564b5b9f3f516871d4c8bd6ae263196566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cabcc0598833483836dd47b313fdd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fea878e02b6bbe429570da80352380568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06504984ac80711795d833172b480c35569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7283b1c4ff5a1fb6548e8f26f53d66570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8ac51f392b488af2c17aeb2701274571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25f9b3146d189c41b1aa3e2e127451572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9634ba79eca11960ca4fee9d45b7c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24385140b5962bd60e0f40e1c8e66309574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176b40f249a63a5e5788a330ec5eb68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81617827fedd5568423c3bc092801c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561b0b11667e5a181be11edce9d002c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cb7625bfa381016d50b8d1db2cb2c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f4f8ca543ffe5b8ed96fc4e3ed5dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d48a338d0fc7b1f721b7ae19646e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acda870f75bd1bfa3758e5d75b3038581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fca6f26d88041c35caea602d003c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b23bd634d528c88fd94dbcab993663583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fadefbfe68cdef4d78171975d7a57584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb624ec408928947699fda06d1e68bfd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810386b393de4def8c6e0c7e330e5b26586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e0e67537272b547c7cb63e02e14ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f511321dea82aeb5df1090526ea57588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9a4705480486071066ec48546d24b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de763f9cc297c0622f776e0277b120590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6888d4982894ba0edef6421d74066e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa2a1a2dc5c369eff23a9e24fa24ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c206931b89f6c075ea1a47d7ccb1f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a241814e9c10167cb3762b22575cf5f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876afebe503a03cb0895cfcba401652595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea000692e6966a281b95816dc574c778596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf0b405e051e81b3e8881140976b87597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4150a436d143a084455255662bf74ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2b2727aaa8fc2ba531f1d258a5858599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062fcdcd3082b7a00497822bc90cd1e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bdd4777d584632a9b35bfe387bd3d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e47343f36c1ebd88d49f29bdc10474602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37cf893a34b272f5763c8d2844ae3e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba27597c1e54514b15cf915f5102de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f92b39bc0e08a0362efb83081e36e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42b16dc69e03486540840a9569bbd2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f737e93d5caf8baf9f9a81f1ee9dc6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44240c983e645c5cde65cb5b0697481a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a57d714635b1bf38ae546c1f1d485609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fcd179f334c4355b5cc36ccd7a0ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0c91fa342763fe3a9e0e3dab8a824611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f8edb43b07a313bd8ddf227a647af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce288cbfaff82c5947d958579b4f56c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98024c8a8794374d3f7cce9f2182d7ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2396126af23786765c9415081b8c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3187eeec0f38a20cd8c3a76762162616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085dbb1df909f8c1e1977d9347da911617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb865f0c327039eda1072409ff915b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f69b3de45c64229b55f098906ce72619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731b5b66c28783a3d6480b1f519e493620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62a4deb5f93b36ded82ebae94548d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036e04a4ac4e81d7568853770f13e2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3356bc4de9eed9b7267da4c51baaf3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1bf09a112ac7f7eef387c70e699d8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92339af91ce6acd4df8b343ef97cbd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc18cb61f9842c4843fe1fe5a5f95c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a18672a9b2296c5ee306ee1f66dbf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433e66f840e0e3053a5fd2460ab7480628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58678cf0a16e74c64742c49d5cb0cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58843c3419fa31b5b49315b455bc71cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b191def1e2ccd6b9bf3587b0110961631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf45daeecd11d67c1c00b572d2e53d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a87af413d9e12699c27779705d397633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeba711e2821ad145976d35cae48661634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe798bc36ed3ec711cb868ffd0574817635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f996b775bb4853353306d3c5764acc1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ec3510a6f4b036bd8d5bfeaf01f43637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd145dbf6895297d86361683871f0c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2b69c9fe3ba17306b4c21b96240da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212d9c1c326864f225368092aad7047640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6392db4a5168b8c430231dd0aec9451641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb15bcfb1fbd78ef1fedc86ffdf201642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf97965f10a3ab79f951e102142d638643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734958c05e68586051de415462b1285644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19496876f60a238e7534678b504066c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774162384e008789ae8d9fbb3ccb30d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9c7e5751f95a4c979a610b11387b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2e1cbb4d6cfb3a8a67d4f62d8cb93648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf907234943e9c87c9cc96e448008da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba20ef869a8bbb5a136739ea34a22e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cff9c81a6bef37eebbfa404788555651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f627c7c5eeb8d9c191cd9d7cb6d367652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa51d140bede034d7c7a494801a5a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26d4f0fb1a19a18eeeb9a92a8654f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adf02730d3094c07c822bc1cf806a7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebee25acaf463d15e0fbc58ec66799656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea297bb2d885e3f8b4db022477cd744657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713bacc0d4cc91352d2905df6e1ef59658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e001aa981c2d24e83c02c2bc7a3902659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef0ce02dbefcca1d1879409ab4333e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15c4716d919ded4b423d1458521b7c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce743d4b48ac543d8683ffe18b8cb0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dab3dbca06576819576a23d713e017663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405bfbed5f12d87df6e5486fcd56685664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6a1f00141c72ebac24278583255ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5f54b50d6212591313b9c1b4143fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63717adfdb37af65bbfc6aa0368d1386667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853d94dbf1b296051ca9ff705c21cc0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfceedc25c1a2edc0deb5ae9ff8515669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080315df867f031175a1da7cb3e8cd9c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6227c0830798490342b30d96d125ca6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e26c2d2bffc38f858470fda820915672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b426808f5cdc923669a2c21b7f12799673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37863b053b03cb671ddd1180fe5e9afc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb478557a6172057199b0c1198798bfb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b013fafa20841d1fbc4289eb44dbf27676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b5852c6359db0e07ca54c07c62a05677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2db5fdd3668993867d81d6ce349e98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94a3b06f98dc4eb81a9e1f127420ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03f97c96627560bfd2b0cdb3569bc9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda52ddf488761a853695a6e25aaed9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e87b6eed8622f2be19229b3be8878682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48107775dfa967b647d0221f79078d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc44d39223ef9f4aae2922295dd7fc9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156edf3409dc161681944c0ef0eb97d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015cd35c861ff76346b5a21dee7ba30686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f289021c46f1fe41c67ca67cf40737687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d31663bf7f6fd10a37105835a9afa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c5b6180ea285a379d1b04a22c439d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05a4e5135151f48be9fb6d4a7d55e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733fd60c9873a01896022d34395413a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a5c81a0ef0d3f5831673c03c67306692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1505d25fa461988b633c941cc9d231693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce45d6a0354cc17e0fe2e55beb163e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f05b1034452fc01a028dfc3d716fa7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f18f511d52c63c94176e59d59662c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58af007f55c14e5e805d57faacbe3ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3f5f8789795eafab1b2165aa149b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ceb7a594908b449dc425003a06084699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d710ecf078a8bdb931baa22acdf24700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766167531d3882cb457d933d8a79e99f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0baa99118c8f612228f1e2ddb0a55c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f9d91351d42b89f625fc2fce3f656703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148a78b88eda62e55cc46d562812f89704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bc72f327aa68c026bbf8938f62b9d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbb1c2a73057906ff4921fb0a24563706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829049ac6601b920705cc16531ca821707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb089d3a64bad9c8a9d6a186bc6225f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24656a0be455521acaa9155118a418e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803438410d4214f92d9f23fe6a8d055710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656ab08e4fdc8c00917ebe10ed92e1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3576d4b043ffd366ce73f4843ecf0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba0f8e0c1e92e0bfd0934b32ffe02e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd67aa961ced4ebd5d1db56c9f5d434714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36f1847fc6f6a75a37b1b27af350b1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a736675de2e9e913ec6b1025742b69716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e01dbcb27aa849b62c4faa49ea1854717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58abc6c642ccb5055e019a343424b9f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e97dd1f15ab34f6db7063d9635067a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7627459a2f1f99d61e1952f504242720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356686e09925145da8feff30a49aa08721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfbd4be80e4e93f602ba804719137c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352be59db2da1bc237a8d4ac39eb710723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6c853a3e9aed7d3bfa8eea6cb443f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9688e72e14a3c8a6aa1341d1259ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733bc292b0b9d1fc4b56de706087188726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765d754c62f7d9391d889028ae56ab9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bdb54650e9e21b1d926e202d9f571728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be152ed3b06a4c963e121b701b624a7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc2c35a06ed225078d1c48cc0c27eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd03d77ee53909cf83fbffff8b5df0f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb3a37eb24ac69f62489fecb026d7a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f424114b120ff7555a6ad287f8a73733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876b2690aad61bad1717d9f9eba251b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e8c5f10567a8c0cf146d63997b2fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a3e93b1725156005c04e3f208ecb1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514a443c1589445be29107cee8d353e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be700c6a792bf45bfd6fd32b73b0328a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273a61036486a8bb0a44b2d784433ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f314e5ac197df2d77ce5795e2a1893740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a692be0b1bc78a95c43bad64f7a50741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8e9f4c69a2950e36726ff2d04bdf5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a3785a542a12df604fac6979759b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d353c576bd4d612421843107f3da1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7653a96af5939302d2e12340e9524c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c0c8b7b05bc24431a48f825602f87746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff580f53bd5f081e0ec6104b3320cba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67067ba807de1a0a289f8536f7d41b37748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e695dc12abd87c66018ff1a901b1658749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f14ef43e9387578a100e9bf331fdb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80be729011f5520c36620fcfb44fb5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7c0d5190113c7d0ff7b8d643f20d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa0e672ccf9d84cf42f28340d0b378753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c0a76ebb59a2c2fb342c1cadfb8d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034ba578e7fbe6f9dcded977b624b18755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076207546efe3d89fbef2dbc3699f5ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203957af33e07848a0fe9bbc077f78e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1463fae6a6a7967d06e2611b5ade285758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600a8bc52fbc9e4513610091883d119759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc648b91d23deecb9d29254f192dca90760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634499353d090ce4ce73952b4373939761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a421beba33d6d7664f8dec06b73f4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13217b3dc9244cfdf5eb19a4d50422763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206995e1619fbbfbff2d1283d06a2fb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e25e6e7d727326f538d5c31cd1e33c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44ca4bfc3a9a86ae6fe35eb50228db766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9994724938c58d9d1121cb0223a4ad9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f91206e22f4a69beeed7c8be7b3a5a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df4831a94c232d98a09c2b789f017d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bf663a38364d549f94c72e8818eb5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c6028da8e1eab87745542775f68e6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde04703118312b5f9dd2ccde01257f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c94f6f3d5624b9f20c5c629d564cfc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eeade5433782b9d84fcad88a2fa836774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21011f9b4fae3704ea9d31e7b47e32b3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afef05c8d130b5747f292855c9863b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c8b233beb15106ea3636101f21abd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b903bab1f9edcf76d1eb774229675778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70879fb5f20d1b62ee35cb471879f0a5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6c5920538547b92133cf3791d0fbb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad5a801bcf4248751a8f566108c849781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1817dfe86cfb5f29b155cfe4b6195b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f022b3aff6cf61228659a98321a9735783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7c177681251d876a5f130fca5c195784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e008e100d8431fb6373ca9e83de66785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797227901a2303f05f87b50693572aa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e8a0ad0ae9e6039f4567e60c8b8fc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62fcc66bb88097a06d2a5f080fed16788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc291dd83240b512f809d4a58fd3a7f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60847b0edc83e89f6f5eb8050d398f21790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bc55f85bd846a7ac3b971f3665633791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28484302f0cca050b86af13f05a8e0d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12d9b02d2fc9563ea98294e2773455793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8708ab87566d1911a0ed9ba289547794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962c865d16a236d32e72308e16cc0b7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc46a832d8084f0df46faf007090728796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d6d869443a293516028b4ea83975e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46ce07271071b8193d7a68c4bae0b8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5cb3401353e04ad0aad0dc0ec7f37799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ead86af3ba0c1743f9807e9f4a4863800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6223eaf2354b79a5b6fd4b3f08bcb55801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1adbecc67e1c4481d0180362e899f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af5970c215087d1deba9b07f9a3818803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958b2015c765b59fd66f9357ff4fae3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f824950100f881a5e30a2defda8ff98805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8add0571eedb3d3437c64f7ebbd8c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070ea3ce852509621a5c29b40f68b49807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bf50b8a752c71a216ac90eb5860eb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4053d59326eb63461de3e1ceb114af809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e143c41d25830df4022e8ddcfece01810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dafec14612e651b24fedd7e1c6e3f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed3fff793ebb5a2a4bdeca0396f40e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b1c33622e9eba22ee59d9b1d4c640813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924e85e4e0a7ff7fdc8daf4d96dda9e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34051c792caf3dc176cb334f4b62620a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a598d4b3950420269baf5fad6f1e225816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2db552aa3c44fa2462772c806a1b12817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922aa1fa07f94458bfa507106e5ebb9c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad504309a84e49c24e8fa452275f6a5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ddf64c5b9ba77bae3b7c19ab363f2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a15346309e88490a78ce12a8dfca7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fabd5bda818c8efe150259df0143a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdcaca2bc3a830fbd58f53e5c1ca2b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ade906b6b0b22554446443624c4b6d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd18b7421a6f07ea190baed7e982da825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fed7724681ee8bb45b580c62e74ed9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2388a4916157acb017fab377189743827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db28635a838246442a67dd0ceee1e2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584374d543fb65932814c1540b9b474829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8279254cd3d2468d0f0f9eb21a7d2f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de90a6489e4afa65a627c0d1bd5336831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb4e6f1ef4f363a28a53a7c779a230832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d41a1c9c1e7cf906b31bed4478ba5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccbebd7545075862965d7104ac6640834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b175eb7e7ed9aa23b02d7ab18a917835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3981aed1d2087bbe47d386ab74aa78836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37870ac57be379ff25c7c441ef9ba2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a304564afa14796f95a4655ab7664a4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325feedcb5e79541cf4f827a4b29d4d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fbeb16ad518291bbe42e4bccf1735840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fde969deeca1d0c0efc1ac6975295841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d73d45f7a8a1bd7a0b4234aeee7ca1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea916a84eeb4260fb263ee594b4f733843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa21d7fdac3eaaa3e239c40d40ae75844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966761f8cc3c1f530eb3dd3887cc6a9d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d71e5425c384e5817404c43b6f89c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acff3ecca4eea9f4e493c28d6e04caa847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72162f75ac3c5c2150f1f52907c08d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f443f87db770cdec7a41640b0628e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dab08601d3443a29f4c19715b1387850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89e476d959aeb8b591098de582a6a0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224cb6cb1db8b2686f017856e1ddd83852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38569b1b421f15bff402b05dfd86f98853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fbf143597d5ff20137f545e20acb1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1510f4ffebc27fb974b1e4f3616ef3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d79044148f347bf59971e08d589aa4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a750ee910ad39401b2e6f51a4c2328857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f584e6779d03c58471ab9d4bf8e24858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33da359e23950b844bfc9c3863e5a7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaf4a572e94a0d6d5cd55136a3c345860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe423325a6cf69c0e2cb425e7a2c8e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c4ec5f25e5b0b8c715605b067b545862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe71142c37c687fd7c9bbbd659b7d0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7924b5169361e8c640157dec40a33864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d15db7d452e72dba3e9a38f7bd0174865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eab5218a347c2e2c16f2c8e78c7072866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99f66e403a32ff8450513de06ff7e1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669292b0da803531ff7607e4ceb89a1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54e6dca2bbbd44e3129295c0d5863f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedf87ced053941ca26212d32801a80870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee4b8f978bfa9925b87088f8ef622e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211632af604d9a648fe0e3e6bc43e0f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbfd8988d59c8090f70a5e4419eead873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c82d8a906e35fa2bb92024e53eac2b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5c17e59941516bf1201fa60a209ef875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f255480f0e923d26bfaddfb69622b9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804e5bf3adace21e3d134a8d60e3ed1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0228dee7447a031b52430951e4836878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e735fa848891bec82e6aac3dc46a6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842612c4a85d97a1e4fea7cfca82454880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b6b5edc352bdadcf16e5dfa3f93f1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dce41fbcf02ed91e9f39b532c2a99882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000687d2ccf9ac0ac59d9158aaec697883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c4c99a852e8a448e7a9047b815e43884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdf6d77315cf4f021692ff704c35e3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510411a04ef5c52a19043e1d03108a34886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3960a6bd17a29e69c1ab9ebd61252887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce0205aea314f69baa10a623ba3eb3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6189381a1ecced9b8c26dc3a20b98889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ad8eb2ea1538ef277d1fd19358664890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9848c4eda0aee4a3207932cdf7b1fde891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e012ee5d76e18f21c4e19c6fa3f496e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a48a177489bc37f6505d394221566d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908f87f9947e3534e0b83abfe7a8031894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d30406ac0e10aa922133bb760a14b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02fb905f12a0f3a4eaaa348fbe621d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189851fbdad961caf025b269692264a1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304d6f9b416610eeef80cc3a69fc4eb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfca191d8aa0a2d9746760496362fc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cd453a1e80677a8dcd6385d0fe1ce900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6dfb1aaa32c43dd0ce9d0ca4600ef5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890e819b3c017fced1f54f2ed557648902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8ee1b2ab83f1a47bb3803773ced1f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fea466f4afdfe3a6ac837d59b057c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd7b1ed33aab47b0c812c1450f0741905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d52821a81640f6719b1b04ee0de85e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d43a4d416af29e8baa3cdfc46e46a6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b48c00da448afb386cc092209f716908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcad99a6893ac9dbe7e085d730b47b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e646167e020a570180d70a241bc8378910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd854517fbba049b8a996a37cc7234911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042585572d3303e384fafbf55bb24bf912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bac8b7fddefe2ef5351d8b61e7687913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5039fa99cfe926c92ce35771d6a0af914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0390bd7c4741ee74fd3fc03f81490d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7304f0ac8baa319bf6a7cc2e7f144d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79871f1558d73a9f2612c4fa9dd8cbe1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238acfa6f95cff1c11940a719569b11a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094c411c1863f8935bdb31a754df36e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4409b1b903d92e9a916298f2b45323a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa69379afb221da52e7c5643a0785a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0a12dd914240fb24b5b3a6316bd5b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8f8c4a6844ef4d12ef662c61ebcba923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73c28b0c970b140a0a4aa3f8263e3f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9cd7c2bc12d0ec963d600357a5ca6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02e1409951d195bd4b1a31a1eb8e14926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9c63177e7ba47b0b93d688880604e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c80c6cfa7749e224259108b7b14cb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0f5babcbfed3c3f941d492050bc68929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ceba085c82175eb149844209782fb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6d2adf2090faca8e54464dd0c1a20931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325032060280ea11f956f13ce9e98faf932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a8f174525fac505943b5603554b11933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84976ba9c53d55ae44170bd902c81a3d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a6ef4fab84cfb42a5edeee27ece3a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed839cc9faf216dffa8ab423a55265b8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1055f5f3ef189db4e52e7cbc7e5b7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e44893d3f84957744115d4939aae4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7f7253271f4cca18d09d96722db71939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfada37c080a57ff5395c7e068544c2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f13114df0f710edad91c374240ca85941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c120e87a5c5f056d1c068874bd5bd942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a41a3cc54ab0146608ce6ebed0512943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d3be3da297625a30de968ed2e9bdd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3ca03bfd16af52346294ade97fbe6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4b84cb7958f3204382ceb5d3d80f7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407de5f70d316597e5ff19610cd0d62c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9035a11fd83183d297c04ab96ad71c9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5f65dad7a1cea1c4363edc61c121d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bb364a6ec7eeba6425fc59615058e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c640e42d15040a4c555fdf0b15db925951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcbd942489d14f0b6872085a3add33952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e654f53e18344e6b4aab85b62420d95953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9116ad901ea2a0bbd17e0e6cbfd4c81954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2324dde72a4c3623a8b3cee9ee357f7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2def88deb7dff1ff5a662f8a6625cbb956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579943d18e6df16a4f486fc8d76e5a3f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc76527fa6a6b5248841e2389b9a46958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa9163848fcdbe82ed570b3dc1ea37959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781961d2a5755ea8a6754c98679514a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19000a70ec3480027fe81cf94e54b76f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49523be4734df85a70afff6cfc26bc0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326de24e4d10bd8d3e766601a9fd5fb5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4d0821ca6cfca89e75dff5b76456b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6680f6a684ba0e546511a102570968a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e628d7a2ad788ae4cabb52454baf82c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29eee3b722346e01edb956053f0a4e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6394a312920bb937b2ed18d9c6f61e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff48783e3fdb1afa5072136c0a0579969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89c67a400c948ee45cfd0066e9a520970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ae2dee94d4f1ed0472c813aa04ba8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcc7f0f8a83abd60df9d651609cdbb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cd03eadde0d1a931dde7581dfb98b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20883264d002f79d6492cc5015a153974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e41ffbcdbd911f4debce79427d4640975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735246605dfc276b4b3dd0a47a49c43976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11a5ec98bcb38cf80977bc9924556a977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec6c01d4107c0ca3bc926d3f3af5b9978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4328b497ef5bb52ebc8890fb9730f8979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257a04b89772c206974d91c90be3643980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b770b4693703640242682d8aaeb33a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecd5524107f7ff7b452ec3e8ee6965982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1890425d2772ef3ed991e42f2834b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266b13a3c0ba8fd98c7c55890b2609f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c09eb7b7af3c1c3ab3538d6ce310c985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7d477fd7a589c10d0cc9aad032dde986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb71b882e952eea99f5a445087e4cb987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276d70fee949c2a53e7e8d7427c1411988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6132f0f1dd1154fb9ad61567fb18b7f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383f885fb764544c417cb45e6fadd85990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c140e28fe243d089303ed63841af7a6991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc268964dfe649184da1219c7fb51069992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37912710131a73c1be69cd1d02ba5a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ce9b86782739d428657ecb009113b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94836bc9d79b56b8144a120791e0301995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa67aec3cda68214c6bd2a9617675f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304caee3015d007156e8b2340fd94a4a997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>